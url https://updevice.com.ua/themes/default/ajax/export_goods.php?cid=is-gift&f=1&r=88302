--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae221cc35d0af158df426e4e818961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3543068fd480f717a953ad6d67cc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45705ca9fe2436bf9ab6e604d9ddfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9027b0c3d1b9d21802e53987d5b6d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5eaafaa0b471d7f3cee16ada2b0035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e90144fdd532c986dd0216193442cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8047b3ff8730df445483db8988a858e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b56fa69742c0fb7fc871f51a1d56c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea89a0fede3cc1ebc07c677a0746739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb457f8453a8117548d91e7f15c3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a0bc93622c91997d453337dbf7d2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ad7cb048d8b0cb58aca410b9b67812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b1336562801f7d2cc68f04db92e4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee8f658d836def12788f171315fb9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799006a84d59aba9bea15e24db901515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581432eb060b98717ffab4f77a9c375716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c451b7f80418c77e2cb20dcd8d65a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3233f63d8a9202dd9df92eaddb8fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85154e432fedbf247c9db9e1c459b51f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024253ce1a93bfc1c4066864d2ba124a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d161765aef16fa03b54b9d5866aac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5468206f22a9a310e63147f55381ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37ef3af3f011aeb625ed074122696b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb7f0dcd61071f8e8ede0b9d1e840524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f34975451ef1fb09b9effacd6cce4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2719e933f651c1c8fb69a273c166d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680187fed2606b4f5ffc46237ccdee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e9db8fc27be6f088090267ad4f55a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d2700da8b01d8aa8fbbbcd7fbabb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb26c83a0eb8a3c1c5d719bc7e7d14830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0c2bdcdd117aee84506e3ffa362631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f275d46843cae253a7d7f2314ce22a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e80c2b017c792b7769635ec838c5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ff8c7b0ddf054fbe0bc457e0b611734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ae19b65fa18d433fd26671022db2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aa7bb778e85e985cc349a5746e9b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206d7d33f9c60926eb7885dec53bec337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a01bfbd373a2da44ae825e1ef1d5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77681fd2cfb128372b0997d4a0d587e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc7001971296ee5600b5c8e2bb46640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb8715b7f12e1c5bee8b4809f8cb4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9b981a7a805b2d3d77b58ef17559c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d56a854cf85091418218a5505a4b2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43231764ea51352114c73872113ad68344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63baa6378a97ed3131efa4423bb4e59445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0747e4cd323ed4979de42c50f804d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26982fa9da53e71bb30175f868d80a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6066ccba213d1dbf778849149f463be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bb38644a5bd4ffe4ab9932279eb3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cec1f71540c9283e3f9cb61db24b6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d03d6d66b8436f2af56099f75ed151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336b5f9314645844fa0bae6689d12852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe846125e4b54534278b0afcc0635d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7466ec39782c7b83039280818b19dcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c351cb6bc1a80fe2ca2131765b25655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b83feca5b3ef06fca6e5f501afbdc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868375297d8832596e11d3f8b88a03d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef9561530fd6f35ed6523015daf9ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549879eb5f81ebcea244144e99aeac1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bf47e27986c7b911b42354182386660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2b4f7a8d6d0eb581722f3e1ebd36861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a861a629b835e9ff22cce604e1bb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126485ec5714f63aca4d73b9fee5c73c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65487c3ecc1209c2104e4d85a5713d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59251c87330ab32e4c754333fdc9ae965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff81030fd7e9a291c5fc3ba594650c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0e1f757782cff9330d51137cde71b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fad489b898383a2570235472c348b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79680303f53106787a3c2be6814b99df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447dfcb10a2509225c46f31823cac1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93f46a4749563d1d78232603d31fd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf4d8bc04874c61c68ce0f6f5f0ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa2e528cdec1c9760d1025c1f897f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e628eff566b96140c8b1fefb02c5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70cd8ed525936158bb567a4db3ebc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad669a99bd0f2cf0dcb294afb1249676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea7776031676d389fc825ecbdc636477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5616dea5285ece1aefe930605ed95fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf3cd8c6785bd5ac6be6fe2970d6d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897d1d55a0fcf989119a633ad04f36280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efde3174beb528318419ae888e5566d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae4b453952579f40c87591422b97e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f99a5010fff3c3fe501bf6ea387c6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497686924d0ffb6ba58dc6cabf69af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a44fb3481b00c90abb6e2f5d8946b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642a10d09b9f3aedbe87ce7b81479386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ee89f0643c50cc7242d20042c61f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8df4fc61140e9558a5d640fd20da988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b58fb70dbacc67dbccfa8ae4877a3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7684be088a1d8c35ce18f94dee7e3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b55441027744064de89cd5dcd9e1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ee754f850e1890da735fdb2db431492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e0beafbd82401e53b1a497731e86093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a98c401016c459349d023758ecee9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4fbe7aad024da05643ddd666c2ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a5f32e6ae0c41412a6fbc99105b4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ede284d5b3ce06209f5824a9b3f5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755102a84cd7b13262d21c1cf6795d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947653344ec1a9a14624112f39968a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668361944623c3c2844b52e32866cfd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad424f08c616c83f410d7df9a64f041101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165088c8eb610343f8eb3f97d02abe9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e96683463be3838fedbe4bfbb91960103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb985209e07cabed1c0c8da0f58432104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4c4aacb5d8cc26cd5ee711f396603105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b29c09c07a1590365d6d631b8a90d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5aafd22cb36f1737db0ee16cb5ea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7c62a9fcd177c2c07dd838acb5d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec54af59ba0da7bf278dabcba7fb4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192769828494175e133883febc03fef7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf425e56653e7e198e37d3948220eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578bf8fdcf57b39e24e361ad60ac0f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae55dfb77992efe96632dee1b73e3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6be3919e36ab3afd613d64423f7b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050ada82f3b9e153f7d4c61569812b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ddff908a2c25c5751d342dd71c8c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3c6b91c0dac963a86b180beea813e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0e86d80ab2c55ad593fa94de95977118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174623b138883f7de2a956871d6ee02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850ad3cd837e796ba8270e3b6910f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4582b90d5beb3041dd42713e2b4fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528246b3c8bc82cdef74e4b29eb199c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913d2e74888f324f8e2dd35ed009229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc8f0f9f1d91b90c179fb09da3272124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61e3c7dd76c0e29d9ed74b087c7b99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253649a0f2c8be1eb911a61b2a47c7be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e3625c03b09e4d259d4b9aa1fb17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaa38958a628cc317375e00246afc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138028ce74bda175f959cf864dce86d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877f0c20604dbe4a0c3d6c330bf0857130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b818bf40103a87e37c9255e82e87f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e50fa3bd44e2135ba4af1731dfd951132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996d64d24213c716619e140708202ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f4f3e2a3498d625e6ce473e0ac9f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d235fcacc8fbd96b208a3dfdffed8df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7088f59dde9a33ad661d29aee91b2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fb857b7517b73f7927f70ad354a3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79df5a6f6064fcc715b8f09991640f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f4454bd31a82108b6a0a4ea2c7a09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e61a2184b854d4ab112c260acac5bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f43184604bc5ec6285be8cf8ae73c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1667f5c5d37ca864b5a14cb07859b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40a9566d280149cb7c140347c60a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa30a1317d904035c3ddd662f9e7e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf89377a48330c2207847098ac60614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024187b6c494526483728f9cf1ed357146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6c53e116894974f6a6aa952cd06c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395fd19d8f13fd2dee63e2f6687e9f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3370ba81e4ea912adb815b9cdeebdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb34bd449e058a869d37c99e731266150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14eebe2762011911d904eced05ad232151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dfa831ad9cb6d645e5910882d9cd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc9ecd4c32a6cd521e85b2abd2dd67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b861f5104a3489d29246e44aa05aed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c00ead2c568380211be5668a4b7c1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c29939888a6ebe7e9cd61f7e42b1ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2dca6ce0ec0f3f72a1634e6d203f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1fb639d5c54f259947cc522bb286158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b3b49f51c6060f2b1d228f9f84bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b4316805c0c4aac90d1939299301b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4ab92654f0cdf08a5a8f3d52a7e98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a851f74ed3fabfbfdbd59258e25239b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e9e6027fcbfc90142a6947b8e844163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae42054186f11e682a643dda6d8d32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469662b14949869128ac53cb936b861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a0d1134ee47676d29c795d1d8582a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a7a4bf83c3940450ee50ffbc23466167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebbea32036b3ccf7ca5b5f7b1a7231168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f49e298cd997f38fa7b89036470b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26654272c0ace2d583fd1125d7996e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853aee7f0c47d677b62ece5c46d4eb17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02c8a778caa48f3584a1f76765f0ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45646f5021e362711c82290f9699029173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11546176934592231c4894a7eb87095b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39ef6f431dbf4b6c09c4d1a977b9e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a03c60dbff3f564a3d6b670582a76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c68536d9ca8a77c0fd8ce75a6cdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144597800b1ba2a713f2c4eff8158a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c32fe189ee5a85f8ef3e2da82067e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67fddee04f9806c24b92e3a043057e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d8216b172981d860fcc7b0ae69095181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6129402d88c1918568269beef1261182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9a489ea1a2ce60ace046ce729e2d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b80847d217a3c3b3468e4b572f63ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b9efcf7a78050d590f9e2d774378185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ddf982625e274767eb03768a671c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621620bc14ca5129da09041025ea99e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472011cd75f47a3816fcc804e2b87df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a902d21c7eb9530247fa4c40d4dc93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70bf591afd726ab3bd18a6cd755024190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b70fb9723c45ffd1da300bef106e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587987d4f8ebf5405a17300ca6cf5bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221bb1e484f85c341f58f051a4d50d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9391edec05f045a601e2ed077e8cb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5179cb8f63756342d38664ea8df3bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd74371de47b412db7e6daf9f270dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b603d578bb996c1fe8c4ee3653ad81f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a6cd5831a88a91fe4ab30201b994198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159fa73658e205febdd2e3f4953dbc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061db1eb0b449d2834a20b8b0b7d746200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afde3edb19374903edd9fb988a8ebf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bdce2c5791251565801f106bb8ebe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526c55f43549877bb4ac44fce95206a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd92b6136ca42a8334c74c4b1d770df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe790909d9eedef585a2b0ac76d9673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea27ed65361596cd7b97d3717d5445206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e5d5a73684c54c4a512a83f24b7e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f63e821a192ac4dd0820554947fb1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832449273276e410bff28ae06fe425209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25f7562ab16b13192d0a0112a706f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a24bf17d47f246157f3fed51b054c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c11da357c50be40750c4c96bc982a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400f67978227b2c5168f165350c6334213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad3e5e0bc4f70f72b2453a2bc7a68c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105b86692d5d934063682db359d3bc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423326090c8338e5891b0bd0490f0063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22fb399fb1954cb7f783254329794217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2258a95c79293bcf9cd8a79aa84364218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db8b0cc00553e193c15b1ab5de0926219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75b2cacf8882ffea57c307c40cdb5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb02f4d3cee2e2a3efb80d84437554221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc38aab887d2d300d0a67d82b8a31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c036601b9cdc839afd307ccc5019223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7271952a6cc2a3a833a767e727e9449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af9120e0a863d513c59276f0edddfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c33aefcc27153daed8ec260ce5bdf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad41fef37bd7d2109e38982e6b028cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9307a73b12dadf109b75f2d2ee01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6716eb46a709fc47a89279d5f93887f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17511021dbf268f7e0365372598e64a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56aead7d671b4aec03d7a745c10724e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41a4d086aaa654fecbf5d0af07fcc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb5f6a08b0e338034e044d4cf7732c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d94a05aca13728fea2b9d04ee64e26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5792e070de1f252d058e6515ecfec9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b444c533bc874402d4e0f8d5ce8972236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61f4ce2d2cb8ec8d3884b56de11ebf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d01c13946a6b2fa4d76c1289fcbdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a91cfa55f6d618e8eebe3210258e0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5adea774647e4e61408b244d2b3df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc64554a876f58bcaa0317b6009e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0b7fe041b9a85041af9538e6f0731242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87528bb252ad0d8449d64057f6a9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7530c5d84a36c95129bbd900539dc0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f9848adfd032b389471020eb510b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be884a8d85c08bbc846316d832ec47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e166de733f31b0e7ec47264e7831247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db39b78dd3a12fb0885f0a421c21fe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3341b259736e98fd54629a52f7df04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a4a5f1da934616a11e30495ebd2af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d796f5eca44f710a7947d8931dfebd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c36d1d34a45e24c750a6ced2c2d28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa2341094c2524da53b92b4cfdd150253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160381d91eadf55da2a86d4bf02e75b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9b58e3563df0987f04af1b6c76da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d372b40c1b340120fd0cf6d3507b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e53e0a8f7b618019bdb1d0401a789257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef08d9621709e99dc84ab0c70987e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2412b2230555f4823bde13c7466eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56230a52c0d3ec3b935ba9406790902b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b529ac8ac681ed6ad71726d7f1521261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70959f1dc25e3a8b58293f80a30e45cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fecf0d96837fb7410684e908b64a27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d7a6b7db0a5879c5a811af58912e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1af2e9e1c68c8265ab9779f6a44cfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be9b6ad1f3d3c5aabbc2f7e9b3988266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b0cf6dee41b6e2a360e30b578ad1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f7b35a51bba71188d08a0b1e2c1a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7386b523449a58c2ad8bbceb1a923269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b95580ea2adbb26e2d4cf634fc26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8597db0db89ec1039c7a05442d17a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959ac75893ab8ca62bdedb693fb5d70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92595608c066115d3c1863d2868efcc7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919df0094494abe6784b5bb7bd31b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b70703f106c1306850e16c51dfd92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bafb9505ccd80a66e41a692304c65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df5a68e7618a45826aed26d751ec63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754690db47c6541d7b6beef8efc594b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abe05c1d6e76956135c7f324499fc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7098b88e992e3e1eadd2e73619e07a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de25c474dafab690005be366851317281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f7b575ef2c6b307f2dd6bf08330d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c288e3d0c8f326502544638d4253ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e66387b2a16c12d89b294ad215772284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b053f6e2cca3b0aebcf27c4fb416d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08637e55963c09418b2d231e4c06b06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98382098d304e35aa349879f90dfbeef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7970ee804781f34bca8f624d1c37c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfbcc57f422418da04a0cdecfdb21b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a00bb82cd390e1db4e78d923c199d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3992b21967bb5f66659e4670f618f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c30e45816739ec8f45c7c54d4427b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ef9c2977c9cac44ca149703412144293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb639ab0ac0a5f1c9e76c647d3e33c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd904f1fe41ee8ed3d2a87459eb635295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92716542036dfb3878c6c70264e7aeb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5874eb40f5f7f1f2197c526146822f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0d7d052ef5e524329e8334f7a910e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82981a546f6d18d8a8ab72fae5df70ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b185c5fab3416b7f8d746ce7acf544300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62e7a7bc7c9dffe906debba502f11f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1bb350855b20c9216ed3306ae371302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9111dca36e32a4dfe7eebcab749abc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19382e5b8791072fefb937b65a9e16fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588467bffe5968fec635e34658eaa052305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3b15622a50f8358174c5abb5de5ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0915ee74a2c3eef2eeea9f872daced8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba50d03616c6201e937f7ff37e4bdde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdd136cb80c258f807b831bdf93b6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af494f89d7557c0d079b1c45212dc8ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64174ba3e816e940ac775c90eeea61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d98a23c6b058b8f4873c02d903526312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8a1d671ffd986405aab5aa62dc274313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ee898e8abe191f190ac27c177b3e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb710b8861f1191d86d3978850b51315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597f60018dfc57f8ef04ffa9d94f895316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b67843e71bab2ea6399dc55aa46b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d49610f707bc6dda1b0fb0ab401fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589292447128585ae391ecfa5046cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e91359f72c851de17f86761ebc2d5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67448cf048e85e303b8027a990702f58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fd437a3cc68c7c4cb24b7ce63a598322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e0c541823b40b29c0af03a651c5f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135d3a62aa37007fda3c4bc6fefd806324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407d04199a215185812f8ba272a3160325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f939f5566be10835a1ea9055bed0684326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd20dd17537331b5d139596006226327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907abd9130da9d88681acc5c35e57a36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99064e1e82e7504fcdb247594d78791b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b23510a0c805fe8e14138ea49825b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24deea5e5f8ac45791f302e24dd74a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21971fdd3f572922b70e112eec64f3f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e2c560c4944c1d5dc86afbef5c4bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de11237c585894c774a9573d20dff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a235eff5b60ca216f985268b82b6e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ec26fda5a16dd41f62bdc982e84d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d91522d8e91bae032c90f03d65c08e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27710781f6a41de2178fcb4e56dcb33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d455e32454e0aadc1f0df6d33ba96a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d77edec04cff71d1a4cfb408fb1d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f7e6716cfc779b38949569e8ea8c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f9edcd136b6bf75a7550ea22ac46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c45f9aa311d4d401a74885563a60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0da3089fbcf772c6aec02f341ae16b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bc3a8bdc0da2119f65451aefcf159345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc77a6c1e7e2ab13cd77b4c8d25f97f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3d31f483df51afb62f00a02eeda3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae94c0a344803a91aea3fc4a3167c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de024f506ed703102ab85435d0718cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953864a8011da92706378a5edcc23ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b703ac5737f01c9cfdcc7aab8074cf0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b0ec2fb8ae8e43b5d682f8ef27b30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a8078da13495f9e23cf9a28adb1d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943828c34dd9ecad85e5fb0438ba4a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e5e751b7d4472f2e7de779d8f7f0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254457bb35c6e058250c1b811f82fccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae012506ac2ed465d9728e71d51ae20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02497047b216439afd7119b854bf89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bde03325dd2437ec3dc0da4d0ed68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818edabb9fe93817f6bfab45ad4249d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243639175a7f185cc38ba459263e7e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e1ae79c7cb5cc367f7b864cfcd34b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94392ac5b82fac1d01ad58125e1627f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a37eba3f997204e7c944fccb39f81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd97237f0c48d8bb4f7fa265d86b8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c142399784f95f433cab9895ee47e9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161d23c29e86823e2d165a6c3cbb12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea70edf7cd081c22bedd124dcd52dff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced0382e3e2b722fcbea31ba65600b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10286b27e0df9a945ae6cbd03b1925b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc225fcb8c069c3c14e62a30f56560371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35afb7fa781c98a58dc8989784f135b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0233d39cb023b8901a337a1c063a2d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ccf92793be60e278630784a12f2ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030273fe1d159904434be22bb1ebb076375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e91a9445112111205be5918ca02d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f3f77f61ab62333c8a80d42be6f55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3453ad73b0f9b383125630f7fbbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c706c9eba3c0f754840a49c51ee8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14e894eb635bd1b9d4302533011e43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ff4313c979c9b1463ae17abc3ef0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f2d7a31accce6cef16168fc4124b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d37da52a9957a7f59a945829ac082383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b104cee545ad9213e446491b41cb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167a3ffc50f9a87fa2012dc049f5d83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4120c5ecd60f1ae112cf5dbd77e097386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd70a0d307500a4256c5424acc9317c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be94870e53d0eea9afc86c1cdc4232388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbead195ca22255b4de99797688808e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b945dd19d9393483c5d67f2c5712390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d5d138df424e1ff4037f24d05a7bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56aeed471bf4342f6fa26b29821f8d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33c18854116eb79a8df7b4c183c85e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2ce480ec990bb3dd1c4990e4576b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d869b8ddcfe7c7015d49e946168e94d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335afd7a1d0c681602f63c0d7fb06681396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78b9e9505a0f649d49d44f203ea2bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b791d7f697d6bf80fb7213c7dc56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0f96f3d5c2236290e5cdc9cba5e15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806afc73fd9e9781a47e9f94c15a301400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0e2cd5fdbe7281654d3c902bc70fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611d92fd2a5d381acd4ab03ccee6aba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ba905e0db47f5826b2f21394618b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d9b495c44f179def82a1545bfc86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9cced8c30cf3aef24fd11927ba1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa0260c33a726c9964d0eaf3c94256406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85471e30291b44629f047b096788f78e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8435991e7a3016a60229f348f265d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2a2226dd268a1b6339294c8c15af5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0651fa39268b02654e6921dcc1cc1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a908bc49d97ec094cb6a32a868806d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61216b3f4daa033ed0921b2fe70654412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2bbb31b3f49adbddf7b91a1684252413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd97458e4fed85a57e1ca57d2ad29f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097912839d8f8bb7f74db45bebb575f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5065135f761886fb397917d9c01449416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc24f55013047f75723c52d30f63d61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c16986e39dcac4bec8bf94f8e9d39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d824522927d1be80b184ae70df686c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070029140278bd69a6f7d3229bcda958420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f2c311b3beb602535d329f77d2f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263896b7cba1e9830737f1ddea507944422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedff46eb9463cf9179fe5fd00dad5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a5e05403e11815ee9e5ba76aa7f87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba6af47ea15b2c727250646efff285425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb463b4317db647e0ef00f5ccc6a8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673700c8a82db534cc59cb1ee281cd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d2dfd23b5515c7112c2e08ac5249428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474197a644935ddde5ac18c25485b9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c68d3d6e16c51e5515b981c93b630430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456df663b73648f0a28b106605a2975431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a10d88af08025dfddaf853450e71be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c6f7a2db4a72362daccd36a39990433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b54e3dedc8f1e39021e14e3c51f21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99544edb21e8f15dff36e9854edfcce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7618d3ad99c22d013ab9efc961aab0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee3f93f2e16c3d7e005ceae646ea7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad06568a945ef0a968e7345f34fdbbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a41d2ed6be6cb0df6f80e44cd909a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad41b816491249a75f6c83503b8ebf4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957add2ed8e5f084b0646281759ceec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4354225772a7e351e96444dba6bdb6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebca25b18ec78369503b3529a8263f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa63edb6314d46222462eb603972cc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c347a4f8399ed2fb810babf05dea0f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a455cf94418747e40c389043e06c46446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd83274fedcf3cd30aefa5354345470447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a63bad5f76b645fadaf0fdf2273fe2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b883f57b3684e9cb9f209bf8378ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaed10f58c6098fe7739813ef683fc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01899ac9b5997cb2c318016a8ee0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b06802e4ac877163fd7372ed7b376452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25fde29db07a075ea3cff74bdf41e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3930cb025f002333e554d63039d504454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd756771fb6a1a00d0aee4cfb889fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e270a0056548edcc139ea1e1f282456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19545150444038b978c71fe75c174457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80252fdec5f9e244afcacd59f35765f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e829b72bec56e2ce90985c7b763ef0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386631d97a1e37e7635424cd471ef06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3859877aa31808db910b084a9685bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309a27c9916a44e5c3c4fbdc001eb43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dc04c629a4da8d1dac18256df64ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca014e3f5ea13cfd6a1e765eafec772464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd10dee9391c1fb48aa7f7a140967e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dde2f25b81df225ab5de6a4aad96a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504c503d16218dc0acea0d962c7c3b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c018bc5252884f959c855fa95d1c949468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86d908eaab6d1af6a6ae53d6f3d12f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f20d484710bd93433751a6897a0fb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c941ae5e2c023dc678c5ae05ed4b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58939747e8db3b1c52a4a84b2860267d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6244c583843b3d64dcb14fff857e73473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daa3eac0f614413f2f958a1949af41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813de52180a51388c68ea6f7efc38b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf28f054f886fb50cd0534f91d0d8a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94a2f7ae316b1d37f92fb1e478e25d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8f79e52c77eb4cbc127fef8f35ed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824268c47191720027ed93a3de56ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a86417e7cb8e524a187c9e5ab73b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ab16fe778236b1fe0d2e9a4cd024481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb9b66d88ab74f51f169cce45f6123482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b976e83d8a99cd9645f3e6f6e2f2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b11c3105150c5b979966d8c8b00ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d08ccb82f7260d72e84d7a5ddaee8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff281b2ec1b4dbb2708465dc49a0f0ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2083aa024139445634877ac1bbd94487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f9fb165bf763b1946e778e70d931488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f203191bc33c365a78ad21ab32012f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5272addd4a2089e019f37737024bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41ef494f43172f659a608bfd0f7d7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ea037d8cfb046a5aa4f6c7d7176af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a20243b80cccc6114815ec1812fad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665f3c9721add13247b816827f6c33494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536df1a46083506b29e77406eb921a71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968b4b082b42468d61d99d2f47fc6bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c749fe321cad503d4d90fb5387cbb0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b61d5164664e4e2ce976ea1da7953498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5b283ea84e6169229bd913039e30d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99125c26070bd17818b08ad7af2b19db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66156774e5258351c2dcc674f0ce1d07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582f974786aef170685023954d259c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e58d348fcc0afde23aa83b6f976553503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f377b675d64106dc905050577ab49e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39adcd718ce937859e30be686caa2fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f160914fdfe26efef26ea81650d365506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c86088e62d9415b1c3890a5799adb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2f064da36804c8fe1d687699dfd24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611e3a8aba4644c201cfc289e55f0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2e29e74a1c7cb31cb669d1c34e61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a991a06d042c6ea9f8f4eacc15a2a1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d802b5a3cb485a439803e93a438976512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7da5047371cc03927ac3ea554d58f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb0e57a94acd794d5673e729080d04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0105bd8363bd2e83bb8d9ea846579ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4a69403945ffbbb6013d40674be8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3387ee379ad7383bb2fc50c955d47a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d151f56860a364bbbb74b3a0e62d5a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c558218674ffa3d1a83e2c0f0ca50a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249e191d2325dd53604a90583f87787520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb25f7ee30a18e81db1d75df7045d61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db870d8e8b1eab2ac8b63bbaa9338fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0909bcad258aa6f67ab1ef0123b2de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479956ece558bc2f4dff9030a427c04d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aba46fd2cf4263421b94412358dc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00c800462b42d6d796a4c7da7f00e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba393bd7ae24bbd34ac6900229c1ab77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bbcbc4b85371ce18fab1512de441f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e4bfd5286ed858a59889bf08e711529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c51316ccb11b47ae1fd6eaf9ad2b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc49b8ae0ea7f7bba9ccd2bbaed1a92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add889259d253b1d1700e65004521023532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e3bbd1c1dac8b552ae504674f3305533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b35240eee6ede16884f5571308cfe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5695847ff2d15545aad59cdc89534b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e5f19eb6eed6a2592bffd02a5fcf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed946eea507a0eb41d0b254c2d778e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292ae59945f6f6b5a69c75b5ddd86f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea3525fe1c79c122984fe1ab655bc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2aebfaca8de7da1bdfc6fe1be3477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d30d780ff3c173017984607a6f133a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fa15a324f25d06fd559af0e67ecea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263ff0d3183c4594c8a3f76c231eae7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce36ea8880f784a9bfa143eeb6562e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f5ed5a92315405c699845d6118374545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617035d46f8508342e50d3d32bd7d5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400879433c42c3669ed7e7cf5b6914c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e5d95463b4337b60a6ae8049520b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747a0ccf056b37a63e21c2b62e6b39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f301eb0e28d29f0d7979d7ff82c38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405b340282d14f6b8df604948c91362551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ef1e4987144350e05427687fb8e9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ba080089e5beca2bcd94831cf2af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ec0280d446b0911c45334d5dcfc3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d1fcbb796fb8c4792c5bd87cedc62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324db3b1d8f50e41e1888e5df50f734c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f4f32d50a7d45e38e4e6a5896a5b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd073a0b3eb696768f27b798166b01b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31713318eb1938476ece219e44a5b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae1fbc24cc949112a847feb293e3c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c1cab530002f25ece068189aabb5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef57cf72af15b8108ffb015f3d8b911562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3923c361e3b1889f31088061fa8e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72445cb0527644b669bde05ec9a8952e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38b381698db70fe13beb60c74f57be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99f368cc7208aa64f07d1a37148046566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6240bf098d31b253b9ce6452b5a06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c768c9ef41ce80cd92d81b0b8210df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b5634e9d356f1d669d56001aa4ed8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae023a012334e864a4a9ab6dd5fe41c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f2068901914dba310bcd8f9b0d33b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45131d4ff8725842530ad341d5d2da2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0b5424f9cfcfab3ad84a79038dcdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008d9672e90a14cb67989d289fdf1d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09571a2e457bf8664b04739ccee1a717575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f50657502ec9ef6fb60a851b6306576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef121b551b75d7fb4551a3d4360edf06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f7386f9e9fe2762f66b3eb323b63e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325f3176d4ea6f501252f40a3ed385579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae524cafa057391566f509c9e87a6627580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164751499e0c15ca66d8a5900db8dee1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1946ce005e860f80ffddafd1d162609582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc5f96ec65236037ad524e764027c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d80ea08c64934ceb3bc04b69571bcc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac369b6098a5dbaf28ffecdde455b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40350df6e2cd6b9f805fc8d306737b73586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4cf3c96b793059c07b23af7587468587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548128905ca6d494e86c85ee29363058588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcdc076e060c7f80e97214b5c20c77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a43dbde71fd6a05ba6b71c0e8e2bda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d47e5c104355bb77b78f15aa91338591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9a9224d524d48ce17ddfa18358bfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935af803ae05ab01e0d4a446b21f5c28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26332fd23fe1889386d61b188e344d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c11929b90808b870264bf501369ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d849c960ca1eaa07dd600a82f86f90a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a1429fdd9e7439f9160a5f16aa15a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357952902fe0bf060615713bcc1910c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50d4ab0c943bc56a10600a175c4fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9a209cfb083e707def80495a64c45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf0d6de385c52fbcef501e3b6e9e5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edeec7cad8c5efc46d75230617e83c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc7a363a5767563497b8090f93192603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc816b8120e8bd4926006b90e6966082604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7d9ddc9aca4a08b12241bc99f56cf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895e4e4a472e0a0f2f6181fbc731799606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560aa7c62d47be0feb0438f5ed623440607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b044485a373ad12d95feee4b9811e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96d3d1dc12dd25ce70f196b81b88fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcda2a77cdfa89707af7fee4aa5142610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5f1cfc5ab6b8adb8e5188cbf0bab7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e79dd048028de6bc17b3ec7f4c3d95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b06bf72cf4d4ddb534dce87d29e5c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa27d0293d6a1c239ca8107492f057614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7ba0f0b9a97a148b488e1a2250df3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d20522035a84336c5a510fa97643f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744eeeac9169bf0b46dfa677bc42cbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd408e4c7d5abbda8650ef0785df82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec340c7c1ff2deb5e2f8a0ff0f9daa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9e068ae4a02b0718f7856bf0a8a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c27a6eafaa94b9c38f7f4a86ba95e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fbffec0cc0d02738dccf85a1a4560622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde252bc864a5326813f10812332930623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047327c9723026d452b26abea5e66a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f644c05c32b19b942a0f46708946625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92859e58ed593e8c3087b9f99a065a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122d9524dc1357cb1ca641515178362627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cccbfc04ab462d8a0f25439aedc76b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d01888622fdbe900ff3baf9004412629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037fd5b8699b0bcf212f2a8c504210630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93955da043a48265e0116be9e3a584b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b213762c29650520b685e46113d787b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c2bc66e94916d2cbb5e478de979c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced8c726a6462f9d8f07dc4fa825f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4405cc83f4ef84e521d30bf2ec1353635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38bc798e32c5f1a41527e5f540732a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c41ad8b1d753697f441f7297e87028637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e297e6c287285a2b0a437e38ad4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9abb178f80e2e864bd7f12c36e690639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7eb7f8e9b69f8ce54ad3d737dd811640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b338564c25201cf9cf272979067906641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a40dbcd8d25f679cdbc95b437fffd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fb9195e78da1d8dac1a440608304f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556639a363449e155c4623d8ff115073644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422026a062c9c57ef704b9fdbee0b7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb2831a4491db3f1396fb7012b50e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d5dabce366d29c3d2afd208d6af86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b8edc2160bc9b3f980afa15ee2090648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a6427dd525f452fe495014ca77d0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eb5c276248ea20012c37f21113955650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572e961390cb95d7378b8915cbe0b99651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b44f3634ed2994bde08998d88545f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520b2e414688f5c8557f24e040dba8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2fe3f419f70533f9dd010556f47da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f98db33715de0f8aa3363b6801d967655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3727a2158cd9b4f5b76ccd01419de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb986631d0b076d6d5b483ff88d297657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4c04e0efa4557feb398d4e617d05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4125062658b3d3e8ff16b80b74ebc7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989f9a03d321d54364b7702d8fc246660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c862076c22c1bafad22280acd5732c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f25edec8ed2ef44f68013e343c4956662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacefe5443d5ce98d09ae6811d5dd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc45d8bf0d4218ecb1c5897a46bd39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b50996fc8f13252b8250a2b707c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb7abc64e28fb9b7f5e36bd9206cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e890dc4337b16d3aeb70dd8a97197d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48e1d43c0bfdc1325a514fa40833e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcee8ffa601a77c414a5f83b7d5627d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac861575305d83e8d5859d0a255342670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682ae8ef1f07686517217d0a9fa708671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0817d537b2396e2078ee4eeb2803fdd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde51dc4cdca5419cfd5c3933c33b67f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020bc5bc321fb7737fc1d09760d8a1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f0fa1aee9026caf46f1da495d0a02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535229b85fba706c1b744979db6c476d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452e653688a3276f77a7b9e5782a6d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d6caa8ec2f308c5d9552417ed7255678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275c5a94a2be50f472b201677fc9ee7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbc33ed1b33330de8c58d9261d56e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bd026c175607095d25fa18392fa1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd480f04cc91d4e555d4d7295f0b87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20e0ae92b7269d8e8195c228f33557683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7074bfdf4e8d48c5b4ffaaba5be4ec8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3f72305e078facd2045cc863f2f0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e6934f08aed75cc6b19c58184fc81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659831c9ac3f7f415a09ef2584fcff6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c680d444f79ef633f62ee410c4e49688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501b8c4a30c3f8f279f78fded44a685689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363b923b99177eaec98448a5f0cc0bd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676d54ab08d06881ad7f0b2237356fb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bb3ffeec72528619a427699f552ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f3ab5e170114f9516f03821e89c48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c6a60e1102a3db37f7a0406507d74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513db2dbcb21f01800e79f0163ec8a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23768238af2d0b7273b3fcd7d13096d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406e38dce2ca82eec07f093dafb8290697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a48197ef655fc5dcbf58604253bb6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7db48071c406886c2df83e45ed5a8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a80179d1dfc6d36357a929ab061ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adf8d0e65a8e609b15ac1e1233aeb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63a237905c4a20f8c22d34a6e004b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea5ea75d912acaa3a4b3db4d57171b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affb3a8a01ca946774a4e193ed96b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11196081e0a805c588107eb94cc6b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bb52fe9bd66451165efdff159aa04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871229d249ca9b88c0b42cb070b966c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1bd596237c0e2b1667b29813a0380708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94feac3695d6ada3e951e4fb78272eb7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164a482708d04454a7ff9f3bf8ddbf9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10d1754aae58b647be22722edd2c4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5be07e5d90e2e1794dffa70a686357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9881af59dfae41eeb35e77965f2cba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1491ce5869fdbf5e017e40932347940714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339137eed9fee14ea4c02130eccabc5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7965a5ed48fcc9635d65de2214aa84b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b72a4e9f97a5cca5ac58c6f35e209f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea2c14e8145321f393cc4107efd85d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639543e0ba7e951cdcb44b52e21bc27719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e129800fa431911f133d610e5ccbe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb335519e69ef761d70d52afae21f8e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd3eb1cf0c810205aa84c458b358f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bc392c3734ab3ef8941fe4e6c5129723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eed5d415fe090e54095eab4386cf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b47512b7bf165634cbb58c77a1097725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3369db7fa67bef2a8662da45bc38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c8be36e74f506f3c937bab6c7068727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a929935e83d002ba0ceda27eb463f25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc47364a5465b8cf378d628e07f81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481417f912205f238f00b8bb2b92ce98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa894f7b6c9070087efac882528852731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003727a072b9a893dae9e2e851733a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96338d7cae281e736d5162b50afa25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c69420c375c9d943365c812a25cfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ed700acc8264f2b9752e667bebfb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de8cedbeed04123a2207e4d58fa79f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a656c3f56bde2e14675c3bf277b3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd1789c8c341fb7deda481b2e3c90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17853880fa062760fd3f412d70ca2faf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fb59e243428e9730ee3b8bfc3a7e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449faca2310374c0a1ae50bbb9228aa5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3a47781110f2d66e76f1f0f1cf20a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bc8a79f051e771eac9c83afe0068a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92707ffa7710c9e85fff10c2545ae67f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7e7d6c9ca715bac67a74dd104382f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549f5551cf456256c06475c0143455746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e50190645b87bb4ecd4615db2becd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd482cd88509907e0916a6d492c265748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9b2d96dc4971c81591006c3d9f903749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce8d3cc2c02a13abdd2ecace421fff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c940a944e066e05db5840541e504c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1c9ac8fdd02b7237c4b4285ec47fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68b27b105b5ada6688a35414fcd1c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbc8b581129e4e03f31e9027ab8d8b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422d5f34e0c79ebaae602b978443b04755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9897a5c6ff3d21b42d8a1d459ad1803756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7b1c23c353c8c8acaa97afa50bed4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f518e518bedca597d8778a6d82826758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d9094dd3bb515dbb6313dd4a781bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccd11f576a9b58fd317491121c9f0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79239def3701c32a089b5394b0a913142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70acec8cd466bc5372cee4ec68ba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f652cde18d64ca8963c9bf4e5c8aca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691016e195f3c4a6b541b05a578aca05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fe18c4ce07d95ff14674e269a48066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662083983afdb2fba7ff598b1fc5ef797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4338e3c9d1feeb4a801627484d0496e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af192c3754507fc2ef170c4e1d752d7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1138ee2f53d1d2a8fffe86e89e0e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9858e7975961c975bae4f8314ea23211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f392b119b1ca2b4f06f2d0e8f7348212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e8f1a5a3410c14c1545bbfa872c5213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944fa7df1623598db587f27bae2c6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357d0ddbfaa6f50893ff66627e1d4ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e723ea65e6b94fb02d5663c711d262216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed478002f083a6316be5a2556f0e7bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb1738bb13f10f7f71906db0b0ab9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f80ac53e84b7fe2d5201e17ff0ac219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7bbd493f9eac245372b8076c5f19920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83ae70f553c7e31038c379c426a74a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a4bb1c881c03015a52cd4d24690b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e5d2799808aec52c163d69bb9abc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa39640d74f8e1922c13751b53db8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01c1f1daf633209dd86b4ad775ad2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de807259e91876c3dea9b91eafb4375726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80fd7696b02a49ddd6aac841cb81e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962de30ed56fe39dcb6e734aae94546f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a348ddb2cdfd6ed8eb0a4f01728bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471c9801e2203caa7fedef0fe00932630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2432a46e2cacfd0cdfd203e9f41e54631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb6416a3de927a93809bee0229dd6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405344dd64e40195444fe77f96ca2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d04a7d8386de78b1a3b8ea1252851734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850af3a4201696199309ab0fd08e5a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f964d5552042d0aa911f490f4c66b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd15db9e35f8110335345de9884eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d27167145be35fc50e8a41bf7d6a2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b02e6a9d804c9abacd9527763078a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde701f5ab989d7339b4188bc017b61840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de384db434ab28d477306bd8644a58641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587822ed87514a15ec2f75259cdefd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869f3362c0e69db2ae57e79ae03c2d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069da843bd6a507384c24c7407d8b67944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28382219b3dbb76ed43c5a2d3e5714545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6260bb7466cc2df3cc1a4e381dea4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e264fe3f6902be5d72f7ab73590c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aae976baa478a586eda175685108c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e9684d36c1a49bc4049fcbcd2414449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77ddd586149b5caa7133528cd1baa350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b981a39850bc6e9edcd5d1cf774251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c6f7c0a729943caf49c358daea34852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4361d45690fa30c95582610fae8e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6839c5383cdb5b1603db60df88cd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c160d926cf8d117beee37fb1981855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4d6bf52208c36285fc07deab6af1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298b6ee1a6dcc8cd5747ea9e33e7d9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b2563c4b1e07278a3403c3c9ca2d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5aec673c0bd0fa011788180e8fc68b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15281668c2d07c7e874a97f294def44060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3393c2607d2133b33351f0448e5c4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64894a32773da06267a3e042e6dbf50c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d09d0cecf4183635f0fac93bb1b1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ace94587ba42b5ec93cda730b575564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e794681e440f4e59af9d4120ac11565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e67fe4aef0dce57b45ec236a4da8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a0ee3d41e4f047c108f4f0152db2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4a8e0c97e7143d60abe621add372b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb6b4b7253cfa419fd76f12ec2ee6f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150dd5f4086123279a7ba18c0cacf7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12327426f75c5623406164d189197a4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc195b6542e9d26b1856edebb13c7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8c9c42747a00f24f790bb60b5b95073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5a34b702485d884f5d3930332f20274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c09861f113c9c520f9b0c47f1bad0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c93e037c97bbe6ec86d495187b33276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585db9b9c0e2ac5e834c234369370a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb29c34888a2292f34485bf21cfc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c371817464af7521c533a67660f28979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f52bbaf4c6a9400cc8b8b5a75eab6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33b1b28ea30bb5be5e789b94ed91a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8bd0f8d5d105259c82483ad517a0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aa80eb1468f47eae1564f8db45fcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4263af7f72753cdbb89c7fbbaedaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972945fb5dfc289074c0fc4f391385485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70433b31cdcc75ef0ad9e41b2f26e1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a684e1e22e77c49d1cea5fad7128cc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0109e4aa4816a5acc9a6a88a4df50ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89ad1f23246df8d98166f8312594af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0bc6e806b00825117c891ee0bdf7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db18988e31fa203786282d493697d9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58113813ae30d71320e7a08b05036a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46776b9e73c1e144ce13ddb03800e0b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876308d21c5f4f778c85fd135b4619494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fcb5aafbdb3ebc4ed10bf34f099a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bd4b2164eb7d07aa945d3cbc0ea5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f03a1f0d1866671cf726b8fddd29c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6a080052984ab0b00b30c73d35fa898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f163b86f4faa5cae8e2ff4083bd7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d56a62073664f0cb804a88a3fccd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e444573ba36d92e7dec17163bd5252101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80ade659182cf91b1a03a59caca343102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204deaa6050639c3581b2ec56b6e3dfc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54b544bdb44f346676e588c2051929104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab090b22a31428db8e7600709afa75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc601db17c30e8c9800a305e7844a07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684204b670afffa7246fe3a6e81f9030107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57ad44861d947cc2f34d55042a834108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff6602327e7576b1e1fda10bc552b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6bf5a69e37686e78dbdd4f3526c08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967614db64aae585e99a88c228cf829c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d9b93cdc65b0fe49a294163672cc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a170c96453627a1f044da8de7ec5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c286b8f03fd45108f5f1448e0e05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8839470863bf7bac42f2161e9acf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1eb41ee597e2a20d07f098b9966b15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f2f4bb6e50c391c9b974e7112898b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893bfd7ccf56c7e313f9dff54266e1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632fe9a9fe583890df74ec9758e423f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99f92e5b895e232edcac898100f86f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3ae0b6c65b9d8904dffe0a039f5d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b897e65a8a8e9a1ca1bcd6ebe85114122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3cfc4979b75e38fb1f267e81bdfb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ddd0d3074bcc85982fc64bf4183c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a13f2e91ec40fc829d5c2a072e4976125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d4f6c1552d7eac832686d0e30627126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f656711e8b43bb276ba4d2d25d3448127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764974f683e5dd2e4285e75ffbe8c94c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b6c3f701d6f5e96b51876551f11f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc350b4ded4c3a0cf34737a769c409130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a3665059b339a40fe60390675cec4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a08b44a8f4b050dfb0debd05e3d17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f115f556a2dc91a5982a9fb22cb70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c8afa438020a8c8314ac70643f265134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ccd3d285ca938a884e817ed0b55b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22a23e373c2042f262d3476b499bd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83847155b854eccfefa5680d9cc87a65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bfb7d150eebb4156e6d64dc060ebe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9859c5d04479bf7ebc256deeb1eab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cce190dc13ac55347a95da40afc10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1311728365074bd081e6423260a5522141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04dc090e7ae25bb4d110bf42516af0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada8723e5212b34d21f22d3b6a5a5ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cffe675928fa8c8272ccbfc3d1caac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab44a18377a7a8fc57c02511cc5fc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f57c55c396c487dd004ea5f82d88eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12a7fb28a49994a0018be44317523147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c4a592803646ad023f2bc99ea3d35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e504fee883a900c63c7092b66f3cca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ae499b6873a9de077a688b5e4884c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530790536a8910d20196c3f2816751b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880747e71d609883d65ef665a984149d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c36f45dfb86b92280ab5d7e89ce13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280341b64b3945a4f08b2fb6ed8e590154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272109b7696ca39327dea548c8464f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db3d2f0beb7a083da6f54e79f05e1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dfdd6898c01ef1290210548b32a88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29a230775bd25aa1c143f49a703da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9f1ca1fc141076f811677ebc08570159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f4099175873bd8dc5eb1ddd73ca8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acbb544ee8fe9b4b5cf82505913b70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a74be6a95059755dbb8b718da23f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a55904998a93bd509aab84bfb2ebdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ebd111d6c1d78e611970733b16716164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3878fd37d41d7c54da3f23f911b90f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4d3fbc7932277a3ac158ff77ea23a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29501e18e86a304024809e3e06ff2399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32046881372241f4a203dca35f75db4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc467b829148a2d4955ca5e158cd29169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80b829f7ca246ca0a4fc49d5b60f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db5ee39bb76e9f1024d0fb536afcfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15091bf3acfd38257220b094e93b5cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f98acd486e91bf966511b26fda8dbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152a026a750d01db3de276ee4979ada174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db0c07efe40b9b9ed9463d852249a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e10d99e42f7c766ff428e9c37fe5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876218ff4deed595d73d948d9110af04177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616ea8d9c0303099726f6b39fe18556178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca80d5948e37cc39bde85d91a03c30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafee8eb2be0a45877a7982d62a53f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6332ff8e856bf3b7a7521b37c96a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f525c59b662dd37e61ad6e5e7baa54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bbb546b43618a1c609d3a10abbe40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d0961472638316fef03dfe805a9cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25787be323904159a793581989d517c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4932609a576595086dbef187f04b32b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c13d3f2fd437ddc7247abd5e34f58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c34ed78caee57c6a1f815a206bd896188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f43b76331397eaaf5576f0b7e2dcfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e9f9a5871450028a4d39119459a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1e4c23d19ed8144001f570cd69b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda80ea358852ad12ba9560f8e433fba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3a91e1965359cf19b98096b5ecced193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd21625da66e31d6eaa9dbba6062f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a0fe69644bc7c91f0b9adb547eca1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b043e1439fa19bc50861e93702a26b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9d273ef43859c0b43ebc17d36e1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dfcf07364cf1c6a1335f111e74b03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eb82a982a60a94ce5096f287564ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adef3f0dbdc781e3eb7765119ff357b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409385659bfe0ee244f889662a464fcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a904db85d283f49f47cb7cfa34d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41614f8d04e600de6849bcdee5a1c61b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464949561d3ad9d2fdc866eea384cef9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f74eb67abd253c7c320a17ee168b9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c5d03116aef20e2db16dbb5a3c79c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060b5dfe7fe23aed89c928dc00db21b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415782bcf94bd20bb3e679ca47f857208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6819a96508c54c9587e98a706c12b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287a37c0f13c4a7efa9b969eb10a1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881579ad1342b560d98e7c8f1b5b826211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd78e435092d3b0bc5d3e646f564d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619bb1cc89468e5574fdfb65e366b37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d58cdd36f341df14f5c49697bea05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72caa49195dd4b05da07309fd78ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ba8aa5de3dddb499358adb83370c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170e2142dbfa4c34ad9e0b6e5c27e7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5d4278bc73b11c345e1971b71dbde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d16790e751e458ead5405b6fac2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa177afe4f80766060547cc229c1a97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367e9b7785b74721e0294d2374de40a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43014dadf8bab83377f9942304f37ef4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3da7499aea4a833f220cbe213862df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81dc276dde14ac5d61a6466327216d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b64caebc9303d705feb0714a6b602225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d35475120a1d3a3edbf4ce8d0f83b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda6ece2fc01126259cde700a788769227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357af116c9e2c36fed42fca859bdfda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48262ece3ef376eacbd61a718f150eeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729f477b25fe332a5fa90c1bda2207f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540945b959d080cb72f923c3ba3284ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbc1a9419d596cc8d0b18fcf58bb17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae850b29e1ce6deb455890fd52ef09233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907f7672a084bea93a519487da88705234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02553ad0b1b1a0bc2f82d6f05aab2506235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531d4c723638e0d99e59dbe0e15f652236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c81cc441905e7a395771779e5c76e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639b36366f0b2130229effe513898bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183635ba6b6b776168924ca2a1d5f5e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fb21cc3d9f214f64a5a2bcf894119240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd81ff7b3f90b55fcb987c12325c5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690961dcff78152f0134df3b073ef0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd178e08612b7ec08a4ade6224e1f01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b48ebcea67deb367f3d0c07910690244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73aefba5bca41462ba0721f1009a92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf44e6ae222e589a01b11df24336cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ab2caaa5bdbe8bff6acc341dbd84247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae84f0ac9e2090f4fb4c3420c76218248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3034e31d43e2bf59ddb96e181e5919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1328b2d398f740bf5e28133cf5c8de5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61780d4c3c4779d25b5a96de76730608251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dafc9c65b4d04970c29142046c3831252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7265352dda8a0f92d7227d3fbe3df26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27714eb54ebba993d0658fbe2a8165254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e02bad7bd99f0325944bdd4faf8db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6932b5abe56eb0f21bc66c87e07a0b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5a9b0e63950aa17af420879bda71257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21407147f64d9e795865e2ddddd2da7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddf6744e217ca2b046a328dcd4f743259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66f7696c3787b3df2792e6760d65f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c143a185f68fc72554a110a26bcd0b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a49bc29cf27c09de77c2796eb94d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1138fadee9f3f43dd25cdbd1d5814263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97be2905630926cd33ea6535dbe4591264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca4ea6357d181725be8d514aacadf9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f82b17449b240514e23bcca87020f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965ba03192bc261c7c125e556da8db7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15046c5f9854c28b6ae191e36701c5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3fba50816c570fc4d6f7e209d475d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e860526b55005367857edbb84eee07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42442ef46e8b7e700a07463a97dd2e5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050c1afce229386e7345ec718bde91f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5077ca61aaaac72389b915c8265f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbe8d69ae68c1650398a363faee738274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c457a691d86db0c068c42ab9d3a217275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1172d7061181bf07af7181c6a8a8cb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e99cd194dd13d62b56a276f3b1c6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818106bbad5e09848b4a1036aec0318278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d22f41e6194c7f59f86d96b9ec769279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe5285661cd705a690eddb34c315a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf59c63eff3a8881c4b7d02676a306281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88048b4bef013ba793c110064d5721282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc0dfd50157c1d9e3b1be091858c41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13c994cb7a6b11aa08d9192a570047284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0fe5671441ad9a332b3012f93ef7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87520f28172aa0c91e53e251a2f5fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61f265761e27478d06087a7e2b71a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb96eae507f537a34f518b4409e3d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d47fe104597c15b1dd3d8b45c4c07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e155fce6101812662b052c8f011274290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1a98de4cdd9429b463f04f2bf511291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ec07898107be6875aac0dec7eb1f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67874b234613b9f3cd15b40ed52a7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66067773178b1acb9452ff0b10cd1add294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90917947955702f769b2f114906641295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db269d018004b70ac6f85ba755e1d2da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7e8bf32d672e54f7f018f587e8c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d404a35348e1e417e24263948899075298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7c6e13ce2b931287c02d0fa71a02a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4668107e17c2c68aa4b04b68145b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d29fc6c833941d5a363bba4874501301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252008ff84d978d6cfe7891ac541197302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddabd5406bc1bd7c989022e26fcd840303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd9f2c1d800fb0ac2a033e1491471a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fc34e529e972dddaddd8c33b1c1d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a856b2ab02524331d35633042b5067a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b6cf22e4e561e9508a164a9488fd0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4654eb1a31b68876625ec457fbab57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c922e5544bc5afbb719005c669eff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9cc8fe46abe4c23660c416369a170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572db36bb78f7449b8f307eb290f74d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da8ee9237a385b26997077db8793c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d379e01601e5bbe08b52c87fa1db75b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3e4018ebfa6a01e0d046c0c6bdbb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ed6885644fbfc9686e1a41917953315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c198a1ae9914306d5650592f4b1f24b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c0536931416a517c0faaef8681a14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1e4811047d17190902c57cf6869b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab140a557b6032202ef076709619484b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae07a134bcd75e29dd1e5a197d8eee1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d065d02476d2cc2b3d91ab566ae3731321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e92d96036195ae3ba61a2b49117398322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4249e77774e98d4efad9444543cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90f6b9c9767b9a6880e874a3b79ae7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac3bd8f0c861addbaad14be1d344d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd374e144a1821229d40a5fa88c6895326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c17a0d6335f95d1e3977f020d835327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e900d3ba44e3b26e286c2dac2cf540328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1dec929e895ec75be68d397109ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2b744da5691af6062fa3c78e7857b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4b07d9c3ff5d84fec1e8f185f0e5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a622ab4265bf3338c43835a85b3583332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f793bd10bf0604d48543d6d0655f29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b2745f35eb28eb9c2ace45eea4475334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fa1551bff95bc7c1332c595a67005335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8695366203d7c4873a3a34b784218336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca865e6d6647d0d8433be2de37b4713a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73d9bd928c131276f7ced6ced65417338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896e2c925910b9e8442c428d43a0b56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829c5df14fdc098aa4afda4df057933340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbf3f14efe69ae22283c2e9993a843341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14671da45b649aa2b73ba649b4ca612342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bdc16f7aefdbeae3f53feeb86e10c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e111f0c657fcb77ff3282b7f38cd89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962021df975b51fb05d766627c027e83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fdfae78950935e37b2c208be454b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6059073b96e7b55b11ac6adb6c04f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ac91201f09da6f6132599751fb3e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62785e4e2eea6036cefbaf17d76c95e6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b853e39bf5ac85b3101de526de524b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66a38e7350f9b9b51a1edc3a6bd224351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234ce9bdb7f3dc4cc3e6b9b5077e2f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9c85671da53cd8c5e354a11e5593353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c4a19e4b9f9a91e33c6ed190002c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da24d1fcd76f1e099236a157858df01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fafcca6bcc37d70a8a47b437b26f74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a039aa7962fe56d61b909aa4b95fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bd5964e73fd83ff2e7748584adf87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015c0788db588d4ae022d4d17862e06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94767eed60f7b8516f541f7f2f96c39c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd65fdb2004df353b0aa04ad1f215e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19434817b50c8644774e7ac170cfa1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2764ea0209fce8b5973822e3159219363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eeaf6264cb5a92bd602b51033c5496364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0458345a13eab61969d8b2340bc034e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc65674109f655b7a1286714eaf128366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ae706874d9824fe02b14d8bc2e2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc0d737f1b98f86cd2e3376b494fdc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db52ba2687eca2ec4cffb1cec944ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2e593ec0e43211c50f67e417a5434370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337975f9e23d2733b700a18826aba7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077088164057f64428a85d548e11bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459afd6458314945e6237fef3b77cb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724b52a24d599b10afd76ccdcdfc0a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1018823bd9910716d1e782fe9f031d0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8431a2b65f64f3dbb9050c0449bb20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f490b1842eaafa51155390235daa129377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed503683a41970e4939bccfbfde560378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb2d3505deeba1493286e3007d965e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8106bfce9011ba288f87531af678e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b547cde4321a437b16bae464935c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97169dcb115a992da82c5c8f12688b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13948e6f4195e87b3044048fd9bc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a460fea675e12f5dc3e0ea95e6924384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3772e5af3462d11ccd01e06966398385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d1a046c7b97ce042312e6cde232a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a497e6528cd304d42f42dc5bacd3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff872123ae35780510565dddb4213d07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff38eb26024dd9fcab1ccd0a32853d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f773754077b6e1b213b7c3b7599b81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d5922ff0ceaa14f3c76e133e517d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099233eb382cef396fc0018baf5c884392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c268e7395547a5f709db3109f8503b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bd2e44934e60a56283a05943459dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a780a4e51c1d8781635f44d85812028395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab472134dc142e6ba77ae718f2dd092396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14981c8838795c551e2d542c091fa00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1f6645328a487e1150b739e79febe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee89a97adb4229bbe070173090b2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ffc3ae9ea5854a894ab6540297654400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2d0a5d406a45b78eab9926d2e920f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f554c2309a861633375b2b3fb271402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdda368eee2230f0274c92d9c9ec3fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd64758cab413f0f121f4f3f0cbbc04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1615bcff30afef4cce5ce2764e0f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8eabac2ce072efaa4b36392c51e99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b23673db013cce6c209094e7c2cca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b9e85c9909e2b94ff0e204afcd602408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348507b0883c61be4ab6887b439349b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5e2d320048dc65608ce3401def912410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6762a578e1411834e2d681b8e583b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdce53d45ffaca53bc692648700aad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dcfb39bf3047d1ac38077420abc63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13e99f7bda71e8c352b04ff1a957c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adbea9937b5d25bb37a5e291c0c6a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65339e6b0af9434f746166600778bf7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60c59ee4c9b5638e590049f4527a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4091a16c59664546ba1c6c79af5d32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef60b0fd5ba1da830b017cb7c4a0d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9785ae670c58ab5f7a50c8a3815aa82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964a37afb5af6687b11aa8c0a5843d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96011666ab1cd03a92b05fa2d4add58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06887860145ec780991a5022f05bb8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b412c3e3fc627754abb66c65b99b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef998d7c47c95af38d64cb4c17e52e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06128529b6adb32de1619d00f4df4672426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd1ffc88e21690449663bfd3fda459427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c88ae29fa384e6d375f7c13bfcdda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f65f5007bd0c0a0902fba1263d7d2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2880388cc30ccd52833313734bb83c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54add223ea5508a8936198129dba0a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5b45d2642f2f1ac5c57b8e4628f3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95ec32bc5dc9205ce0b38d775a552c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592742da23e6f6d2d1dd80ac01f748f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daba98fc077003ad9cce186ded227f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf27ea604052fde16287c8cd05faa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465dcbca4e64639019bd86e30a45034437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87187ab23aff738c4a82b5506ca8eb10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4687824ca89d45874dd23abbfbc164439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754659bb380d5faf1a35783105a716de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5ae02092d625f27357affd0f9cb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67975209d694ba46c5acd25b245cb71c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0c62aaee7192ed363512319a713e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dd94b1652ffec20607b5b1126c382444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a8780766358479668220281006d0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b04d42c7c2a2e202b8623372c1388b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd96e29c9a2b5709748da59439dc84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403d3a0372f0210d715fee6b0f56e1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcf77dbadcecec5edcc4ce4e552d8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342c253caef99f1d79842bd67500d24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e711c4ca2af8591c3d9940f56798678451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba39d54a8e04952e7013627806543d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141b024df4c9b2be5a63fae80bfc9ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2b4a3fd36555176c4de07cd6c6937454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcc745f038f6f7b18e87fda150b237455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e95794e6fdcfd0e4518764846ec567456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c78b41c4bf7bfa98f0798378fbb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819bbe4c756c9cddfeccc9ff9772b3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa548878de6296cd433eebd731da269459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61784a81a25e782b80c4afe72264de20460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e125505649fe13c4ae519a86f8a857461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c77f529341928444e4823fc97f631462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718942402de98da42b3b09d8c327527463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7fff01f3875b3985c3b279b48e80e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0374137450ff5b14e9aef12a10a72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8bdb4579a419170d099992447d040466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18819339be153bc96b7f3112091b883467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85868ba9aaab4f3d7ce93c1f605160468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c354843c5ce2369efd34e3cef96cef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ada2bb7a97b08b71026851eef7a9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe4c34006bd9b26953bbe12c21b7f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf9942deecc38f5ce258e6f20e6d5f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27b4be98c8ac8c2ecb5c99ee307e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362233b61359e7dcd183cb4502bd70a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a50afa3441168ab1298574757e2cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451368fd8ff726d10381250fe6ab9c3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54dd1099748a87448f630875a55465477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de613d08163d1fd4c37007a8019c409478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41969be38397e3500337e8bcb8b2e011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d23e84eeb10abdeccc6c8b1f8349d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b37d5123d667d3c6d1892829b3418481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024576bc0bc9436562819fff30c7af10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07941a485899eb65071626c2806cada5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12161ffe92f2ae1246b909620c965b83484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7ceec236c075d4e11b2efd854ef44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c79721d75344934a0901a89b2668a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e27360d3d928c86a4e20867a0258f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a890fedfadda27f5cf131ab932b5311488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc7eb0f37ed3de2d516aba06840a68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aecd31dd96c3fee464368ede4a6423490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde08ba484f64c5bb4bb38a36e0876c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784bd0f612ef5401865d8e136880234492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42b2e1c28f55324336d9ee26e91e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f371ea94b76ccd79ac22766af1843494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a363cbf2c2a96f2837d8520b8cc4d0f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae83b401986410d312e81e5ebc533b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add67b23f5e45beacdb0917c2b0fdfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1333585cf8182c0e3362d3fadf345498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb48612085d6a7f47905317bca375e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc3d3efda099655f1987d2716b468500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be140bdf7b0f2d8deea72543d83aea14501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af661819b189c447fe3bb24d9241f89b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94ce282452a9b22790ff7f62e8d1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4d7a6ba60f13648da42c9f628c7d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14911b49860e8f3f8758fd999d04c910505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e44d876ed57f9d95a954e56643c05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f58fde176b3a38eacdadb0567b8d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe50d733bcd93454c6f07beb9a572d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2ea13eb1edf77c784e3167735c353509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75c65bb70cd4ac546460fa8692629b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3dcd3f1a6fd6877daac50c1cf0a9d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff1ca0efc2b6e91c4c05d01e12cb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5646d1707d68c85a64e94bdc834d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fc7bd33bd46046c94984fe81c8930514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1619eea60b972edb56735d8dfc5b894515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d49d6d158f00856c1db6aa75a622c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf8bb3a7bdcd5a0e5c77e0541f2e00517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995e0adcaaaaa62a0a094580df87ead518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cf48513847d86b691de19f07389f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1082ceaf23c9279b6e8dd62a7824c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8add25581d679701599b7feabaee9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5fd405d9429e422e7531f0bd6676d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57aaf85c9e5bfc615c5c069b6891f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c079e12ce67fd7e4650ffc58d74e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b4a6beae4cf64e998e0e7c444c459525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a97c94e56c50a725dd644813402c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322131f205a53c80444786c7d2cea757527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659f7dc072405a30071ecd7914d3c79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c198535a5f7d22c08de47f0ff8631529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ba86b800259c7abd40c08a70feed9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a00131245dc878f806a963368f936531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5351b60e8ee442fe7f25dec6baf90c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515f349df5fcd15baa882b95b455de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbb18fa2cb907e63be3c6710d3cbca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b3ad04c371738e2bf49fc3891a860535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b852899355f27e2978bc6f73eacced536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73eaa732484d9009b970630df09a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a3d0c4a84956609e1e9968b790b06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b144def06efd60b5e12f5fc98c0d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91dca78d282b12870b29e441ccbd0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06de7e7ada1a918da07ce6c40ab60e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63715e4cae664d0e62991b74daec0da1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d032f763ffed009187e9c1286003f99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4561a0247441c99c9fa73422055a15544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a14655b0abaf15bc1f5aa080a3460545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a67a70a1b453772cbb06cc6599a98e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531bfad390e4787573cb6a092018e70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f1aace7a969c08cd642c4f9cf1675548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79c00defe55fdd5193f8ebc06fb3d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ddd49065af8cab8ba0548d49efebd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40be0aaed4288b39f8a5ab1f91cfb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91f5f70b9a9a2af3ee9adbf7efff58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8741f621a2cbe1e19d074b97ed787b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da60a431855a40ee0d9ba8cb5d91236554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49f1fdd9ca0b330bc69c1ae83baab9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40afa73822117a8333e02bdb5d3e5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f444f046126df6e9a33152b529bf1db557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d812c9ba3730c9c7a853cf3a6b65a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19bcf243147f957cfaf2f45d356966559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf0b867473497bcb6336cbdf73aa7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33595dd759df257617cb1f2179cf82e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e467f1607d815beb047515df06fda2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08109a76de5445102ac2a2b0ba1f1ca1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f236227e59d708d9d9ec3cdef0ea6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56bf73f72f910974ab1299c9b2a803565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40add3da728dbbff8303798314173a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02146e35302dfc63adc3e10bf006e4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8b3041f290cc54f043079c6ff483e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90e3cd2c63deb4605abd4e0f288e58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddee0b1325cb525fb38df7efb66ba4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef717c9273a80949bf941b0ba2b1787571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9aa53365b91ba08c046da598b649f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287eb234fd7127cd4736b978062a121573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51fd906c920733987ca0063bae5af4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d47166c76faddb513c4be0f0de442575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c25725fbf9be5494e3fe31c05597576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545e794e7abcddae93ddf39b30a431d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34349382f5987ca5aae7a54d612bd997578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594033d9085862c3161d44a5a30597a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f935807c7de528e4b1bf6b480bc8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18db3aa2088934fc6e44dbbaa46595c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389c7760302b5d6c347f6079ccf11b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d1c2761160003089b7fc7d3253894583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e7590832d7d4b9aec03b70ab0049c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b41cc1438725c4d975c98a1340bf5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25ac28652f1b3964b93d6b08cc86e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b15cfdb7e2a82c76ff8f2c18284682587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38640963c293bcb28dfca21bb12a1bfc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6233bff7476cab30271826b25f16a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360cc0713e820e33294112f2822c53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553d3fb85b3a64880429e48573878ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f169aed84766d25b1a4e3ad7ccaca1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006324a32ed51d44af7e542312538f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80e34ccc2cee9e3317b21bee5d678b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bb2d0fd8fa84e19399648d174d232595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37afab47ccf5048ad9dc51a3092ae4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c74b94dbaf01784681d0f5d14e7ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ade1928ff31e7119c8d66363b94e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a487a2f199ce5d0b822df759941e5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b77a453ebb5d628e0116e5278cd34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28e9afc821d952e0a82e0677a289d2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a09813813867ee905d02e67fdb5b0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e3d209f02b1dd6f13b76f47e3b07f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898ad16daeb5f489cccb7a2ba320318604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b65040ed3f3509131108b345d3c86c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e95195f0871a8911c4abc95d6e6eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947e02b71d5f2515be5994c1363c084607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baf14abf2e20d5f21a7413fd83ed28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767b5765c4c4bbbc94f4e9ee0736d24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1367669e0eb28c9e53908dd947e5c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8d9c9d468f25eb6d94854706f2a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5e8e89b1745168ac358db04cd7585612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc458ea48115d0da6f79b3a74510eba6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686f76458691af57ef1af037d60b954614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65e3cf4b1c75ca1ccf96187b6dc6a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53087ca856ff3452738113bec1385d12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5bfce31da5a0cf37f55f0b0f0ed22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41cda5279db5b697f03209f67c9d3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11343ccaa12e9cd529c6d2e9cc25ef75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036f05ae0f50d1d61f61315daa797c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec799e7b5556e09cdf81699909093e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a353f857a118f6e73df30e04363d401622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043ca21f8f1861641323b3a05e59851623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57d26fc4b2d107fa8a4c381baf9310624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197875ca0471039b6f7d7fc44a28a059625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6cb8dbb5c5846efe666778afc7130626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecd444d96eb42de2bb62aa434a6e93627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7aecf7323819fbc7b306a2a46d6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b367229a907bcf7219945d0b7cbea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad06140c2a83ee715c416c24a0776b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb6b29679f191ff55c70b4c9f1f03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6440b8ab05e2e6f5061eca36b1c4f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74e21ef24068b2919edc19da3b191633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9a97e3a7fea41fb1cec3c47e391f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698984e9f26e51a50ddb2f26da3cab8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd0531d2290c2e45875d27b11c5956636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdad83f4a35929b3b6f05c1f4f591c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26868fec0592532aa2fc709d8f7f1d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0dd5364f5841a601e1dafc4993e06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcda8cd2e08d1d7f2e9a95604ed5e1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad75909e79f04f9ff5ea186860db79c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa6c6deddad132f881b7d3d9177624642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2e1a7fae34ebd39a5f06854f91f76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a54cf949f2b708700248fd1e1e64b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b96f681ef0ea2d487ed4e38937fe1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6402ed677c3d87717ac278af2c5a8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a636c056cf34d698daa3e2ad90caa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578328b2b0957df9731bf9173ed6e963648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033cb349c2cda9b8af2d9cfeef1a6bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2643e46898e3805d179fa6e3411c43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351244dbcdb42b88b9ffe2e24348137e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89406fbdc4ca70117897d25c39b0accd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f3e0eb42e968d3323f827a30a1af6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb9419b41b0cd546d9354b292fa848654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34911dce8ec316e98f40a578bb8c5faf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b874ef5c9be22dd6ad0f2e70a4ea076656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355f27f9c9656821b5bdc19a6bc1856657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3207a8d3ccf4bf6cfb33263b8e89e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74ef1a3f120f10280df49fa66e371e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd710f45c6cf3d540960db30202642e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efa4f7fc89f3f5f338e2b6899ea50e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac1eb01a4a3449d590b51097ac26b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74868e6616f51f11b1b80caae90f4a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31cadb784d5bc049b254cebe9d57a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33630bc00a5109df6cc58d256ed4801665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1ee2abdfbecf590642dc0a1607aae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02091f1141244a1c25f71847de49e5a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f801ded69cf1ea87bd6edf217e232b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1279675c70c125bcd92c388f3879c2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbd91a34efe786ff08afd607c6374a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7f6150e30ae16ef21016c7d468aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472258be51b916f89344f6cd1ee86a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91736c7e3b2f9f61345aaa9f1f948b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4848c6d795c89ad1d7745149215db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317968c0c38b312fffa66fdc48f64b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8d35aa72aac197d6976e21f87dccc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f2dd117a8d774bb2bb65835a8176677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf780576200a8e973663243bf2aa882678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d364325eec0b3417ca3e1c4e3321240679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ffa96c17b5f83fac227769ebf2a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa264499e7fbccc1efbbbe34daa328681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd231a288850ef47ceb3ae8f8a0f66a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6c69f60545cbda3d5ae648a501d32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622485a76bfb349f6ef073652577699c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6a8dd066fee8f0c5a5d2c6aed49d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e8d32dc2a741f3cac4eef795c229686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158c02194ce4eeb4869a93c1f788e7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6546170ab0c03630f79bb6be8adfeb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b6cf8cb03a39ceec4a5ecd3092e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0b63353bfe8359c144f090d1b0b78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edba7f1e2e082bbac827bc381ff4ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e558f0e44f39281e0393e3fdc6a7a12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1cdac1c165693e84ea87481bb14d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010c3afc06af28821e2d3d1eac7455694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf7c6a8d36f4210a3b4ed9f176ea6b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407cb62670adfe3f2127f5a118408c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ec2d4a55a5c9969033f850bc35eb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374d1c7ea792a5240eed53fcaa011ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ac318bb72297791cee83f0706713699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa52b1a2e4e83acc86ef1f459adbf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7ee474016335668e3d55385918309701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3103629d04c6d707a2bd64ecd4c28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79aed783ba7337058c746465a988bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f4375f552dab44b1b88cbe7aa855704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26841469bb744ec8ae0247a557020f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a5bf5b0727f91590f4aa7adf006e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b528fda894d5179288720de8c634707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79204ca14cfe863101cfe10568d9275708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f615b318ec5f53fd38722f4f3749f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450901f0e2d8314727d92047e28d2b73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c03916e77e87a848ac3cbef66e870711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537813c417d9977226d89b8af3fa6c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48681b78f2e125c66b72986496a5505f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981e77a37c775edc63b978b4aefc685714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572f3495855d1f9f1461dd067d22d21715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3708ba2335934b07cdbcb86f809383f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706666a5488c16467a91a730b455d50717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadb0d1488233cda4cb34dbb623db79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82042da34658038b6e0f0b4e29ecd4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb0745357da01df395bab9de579a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1069733da0878d50e1db398555798c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc685a1021e6f810c457c19189b9ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2684c77ecf48e0a6b3aeb6bc5a922723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05d616540220ee861d339fa481d6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9df983347754b2a1fa3c68f5862a06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57d98f046dd21db71682ea10850513726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eec15103993b551a4a523c90cc771d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc861bed236a5d167653a4d8a21945728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141787663b604b1622ce1994e773fd5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98fb712c072972ed1e1966387f1afd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543107e8052e12e46cc827541d2a976c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd716aea711042748b2705ba79e69f4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a53fecda626b373afa8041dceb888733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e217b5b40d023532bf68b93e533c50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9948fd6b54ba61b7b7522029f8e8a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039766778cdfc767b4662d584d7d016736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45905213a0077603114717601cc1b6e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f109e4e4145b1986d25159836b656738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac305d255f8e908ea2c7d671c1cdbc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe437c6f2efe11c87e1165ae56ec98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa39c61af7d39265c64070e8746481741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca4ee87be3ce19298e360631b3d34742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee131a6f891aec05d672f41bf275b111743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31786ddb4cf5f1c0e334a741a8faf6db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a592e7697ead8a3e622abbcdcdb5e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33cceab4c9d33cb3a27ecc6cae908b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d59ecd518fa24ba0f711b7976208b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb8b194ce63051c6f4f93e1831b1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f01918fec2d42d9d8cb1e388a9fe7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88263f089edb00d50c7d93e31779515750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103b803c187509ac7837bd7e900793751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a00ea3e9174bb6ab911982e1ae0e92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f4f0aea7e5c69e0b462cff7f4e708753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3f3e5034e5990098e88c50c5ccc31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f7b0deb767ad5e234f0e22aab91f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2761496184bdaf329972b29171873756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed768178eb183efb4878cf8a322be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8efb9dc6cee8a6bd473b051b594728758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ddfc10141ad340d80e4b723cf52af759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>