--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9408b04cf6b73e9270890457872e8191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35408704f5f165a93fdbb263eca4ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca99e1362e23196da46e0d230b872c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cb7380b2d426046fbc253dded9db64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1137c53ee633e83723ea5c8594ad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4762bab7a41f94cca86b876aee20c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffaa6f9be4df9a95af754fe89e500c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c026dfcf029f9fa91592d23de263bc38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064dcea600d3e5fe92dd1aa2cd38c0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9148faa1ec26fd0068d1caf19a648c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69aa236b7dff612691ddbc212373cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653ffe48406f023e3d0e353d911df8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632141b129a5414d492b7649d74d01fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e71bf96d38be06f74878ca512d6c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef10283fe40f39683ecea9c8f265d4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c09607084e7e1d98ac58dca0e5dbf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350260d58db38dd88b836995f31c16117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a00b6f8a93532d5da12ec5a861b4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd9be6c70d9dfb05421ae9b32a786319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4c0b43c58502c4ab60ce14f8c39a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd3219404767079a28c3afd0fef6fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86497e83c87c8122ea9caad36263f4f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4fd720da2ff78eaf5efce71e72dba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da697fe558a6910537e225025057c6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5eaae9ba3c7af3bfc238b4a0b5d2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbcb3a343378e8899a4e841a4d740526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67aff6581825e92ef7ff7f0d996ba427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de739841bdbd31df9f65d572aede128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7a245c2a0efd7bdcb84f397a6ef9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f121afbe749bbf2858d4fc0152331830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb96c4605406e32d17178db264192d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7f240aa4cad7b659dc493e1dc7fe632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e20ddb0fef2bfa0b9d2107fde5a11833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f748d14810f139cd1fd8b9659464434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c047882dffdf0ee252a716eaf0116135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2942ccb9651fb78aefce49cfa263936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e0e9efd37d13391bee84375560a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9afc6dee8674945db08bf51b317ba738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc10d7d39735e6699e5e60f864575a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568794e8a06c220c840afd81890684fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb5337c3efd23d563936c9ff25ada41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba6b190b2ee268535f76d9173d56af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd5632b6154848c664374e26d8ab8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91bfb8e525b72f384c3844b0f9cb0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e85325fbeead0b0b9d3553f4267b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2f9fa8b81693fb9d932e1d6eee3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d091f27ac5e211065019011ebe5db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4aad3454e6b4d8df3dfb9c1a1da1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8583a46ac7befe4fab25eda230c57949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219d1bfbfcbe3b054344a7cf15c308650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeb0fc7c0a99e8e7ea356953f7666751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36f1fcdf2696665747a51a919118952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532ec850af85e6213d1a803023cc9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8467f9893c69450cbbf19f10ec71b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab979ee0dafea11f92c6043ab2823855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51cfb66dc63bfb715af71302f8b02856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9419d67393696072644e5b8dfdfd1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d745460cef3e0755136ed48d8596158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363f9f681727113743d5e04419d7f0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c69cf5f50071bc0fd8b37a2a83c5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc673df7cac97c4dbe0b0aa4e963804361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67fca4aaad1b11efd00383021e519462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654fdaa3bffc57ad8453b7c2270ff4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ff9e6f106a53d2684d52fe2aa319364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d772497778499cb41449abc58bc1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae369b7ec339dc76ad352fdd6d9222f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e2b9e809614a02f7b3ed28b3de9ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8036d6029945a92c04a84df9805b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e594ba4744fa9733827223ce664ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e8efa49f5f49ca02f0a6abacf8ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4aaacf1c1fe1f268aaa055aaa2bd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4e2fe52e1dffefdacca20e8934aee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476244c382f570b4ef580f5fcfe9fab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628435829f0a7d1e427ea9d01f507e2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847639694157c899d1da4acc3f9146275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c04dc3326470a4208bfa615842f86976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7267d6535f38cca0f466c819ef51e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c8786983f9106db8158dd3211646378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550e07abda014b465e3e4262d44b9d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d16db4d825cd0676f43eaf272900280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b533f966343d9f60d4de92aeb45499181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7275cc84b21943000b4c81b7d9a0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5922e79e1a9389a6976ed4fa891083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93284ebeb11da110ca77109bba64ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f620d6a98fec88065d4abd7b718d64585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d37f4193e7e071590b452bb744550f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474c7939daa80322809cec04c5ce7cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51570c9f481c540f873a497f23aae17488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ef2952060f0840573acbec3c3c81e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0dd52e495e9ef4c28745480dba4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfba96450b9a916368b8692fd39c7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f991fb70a79c5f3e61b45db8de59392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a315346112d50193aab77058ad2ce3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb0e74c6ab53c05fa4b8e149ca2ace94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3880a960de6023f4175fc263165c0df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc615cdefd9f5d5f02d4a9fa0c4db58d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6b64c08354b49c500a59c2d298d0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edc225a4b2d0ba4d68d5560a9e74ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917208bec03cb41d69ff63050fbf8bad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08c8269015ea19be811d5bbc9af5d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88fb39a45fcca4bb77d8e506ef7bd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ba4596790adfcc4db980dba33278c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db80e71eff9b4524d5158ed02d7a4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3603485d7314148d90d20c7eb4af79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395d96217afb8daad6dcd65084ef7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8543186250f34bd00f5f5518b90e96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad160b790bde31de8c3eda17f373987107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e74941b9cffa8356508ad37d40f5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e0ae4881c9c554483b66b8a6952a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe33631d98314cbd4ba762c1f423d7c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62983ceb62c1123b7f13087e68b299e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546273bb811878a0fcc8276c5737b03a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee56249fb724e06308cd8e66c5ee08a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584134dfdd3bb51605f885f0ae1911d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a753a0579dbfaa8821583b4e11d15d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a61faddce376417abf15a30ec5be0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f0815fecd4c29b72dc8a349f163a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98bcbc46c882fafb8bc95d0e63b056118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf19b250321072bc013f6d10b07448119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ce5241d0318a02ee6e76670bfd779120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda18de98b05791baed73eb54aa0061121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3877f0bb55bd5cf6ba355ab684e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f00dad4db1f2c1fcaeea16039f8f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397cfc8826aa46c3db3a0dbb66296a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3ea503ccba528b954eab0a0859f35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e51b1fc0ebb79b76cf20d1e1546a6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009caebff46e03bce0cdb40005206e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635b5ef671f18370beb1416588bb102128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30430608304ba60ea82e18bc61caba30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455db9e0cb1322de65506feb53138d46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccdf24e5ab0634a24b2ed99b027cf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f09c174ebf0cc18ba3bb059eefb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68c6044ef47c07bef0a51a845ef1f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d2158e225666dbd6230a093e31f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb2ac083e4180a31b540c97725b497135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913d41f381f76f8b7f9bc8a9177b22f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8701cc16492cca1f858c46ea5608f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1d67d0ea8e0f3a7dae6707f5f8d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655ca863a8d142d369c79080b8f916139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd174e83746e1ed15e4d5e9f883296140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1c39f3cc0413d0d357adecec5e7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bec0ce1e8d66b2cf8c15058115f03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eeb54a5b58ddbae407cbf25fb9911143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9883180e29d489b86e68d407405c14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8e061e8f2f97fa40b5fb1ce0b8d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0969feee468910dc3445ccf54490e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa6ef1a3ebc62ffc1a056440af8ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202ff8fb3de22b2ec6f2654046ffc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9301993e4b8245c6d0c41a178f8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0654b25a525796117a42c860022d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050b8c42b020e07160f5cb9e67dc847151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b2132d6ca927994903e098380b1ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434cbedb37492f635e58f884aa2cd2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d7c5c05fa6982c881782a8aad7fb1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45ca05c3195268ff4fb02c999b6123155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5225b840a780f86816479b90876a720156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93315576aba465b5b2599da39356035d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66b71e302e1659f30a3e5bcea1fbab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826284faa5f3298b891cfb4fdd194ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94a2f667a5ae4216ae80e02c562ce8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80761dea2423d485dd97038ec5339c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e822644b1e05daefff7df381f70ed6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b66307c70c39c510a5c76b78036e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718d4b5a4b376624ecbbcf4e54b4dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a801787f6b196c87cba2a6b3709fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870617eff2b9b68cb8dd3e0dcd5544166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebac4328a57987f84e6a652fd7250167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a42b72913d9560a811b349629cf37f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30f13439121083380fd58d1280148169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402d5cf538f616a4a8c63c766c987a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731d828656f925ca1e406b39cbd874a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c0946fefd66586bb8471c515a4a73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9be228eaa5a1eec3114b10b235216173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb638822d672c725e1a8db24918e6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ef4a81d526f59b69ac4eb6f601c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a514bd86ddd18784e6cc52954e0030a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073487f5dfcad97e4c623c41b014adef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bf6e348a93a129780e268ab096818178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a04e74ac34532686067b23e25ea53b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508516a111a0c8cdb258c712f0e6ad7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdbd4b5cd20f530a075ca0120d6761181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf639756ea3217e9b5567df069b1299e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32e41684d8ccb58261e52022cf294c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff404dbb0b1e39cfaabc29842c6c6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887d1f129fb68c9112b2833e3d0b6a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fb3757ef51c30327d8d5a63e3c452186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5f8e31bd93d5b4f6e2b7dc092cd3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78029e741800a701f022a84136a0ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3180830e4a314ed39c91f454ee87895189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e379529e76a980c741446284d283548190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f80305f095dee52cdc271a29ac0bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576abc79b27f60df4b3f7b2b5ffc5d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cd375a99e284ffa42ef039475ed49193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5428d5716d909741e96534724a0b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faa52e9e8542eacb07b88b190d4a2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d37520dde52741ff7419837b1255e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee707a67e90828a7b9972f009d0d5fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43e74b05b92e3d207aa42c95bb016e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb137c176304f990b4db4e2f645bb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f86e4e15eedd12c4c485f99373f0bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2aebcc8a6d8edde973302ac49e9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a37d835501f03cba9751b8824eb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852d8f0074e307ad080c9910312302e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9cf3e9b93b971383be0078ce39332204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7799bd0d55a3db81800150bdfb7931c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66fe8e42db2225dc47ed5ceb2c15ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf05ef84862345217a2b984cd3056207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154c178d4922949aa2c53c920642692208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d58b8a277b6a740919a49b6095e643209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d67ae78bc77cfdaf7a0e88969a90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4fe791a2a520b700477d019ca8d2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a64644a8a50ae802e3a328fde3265212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f385257b5ae0fe3d34f7fe9e92b4ca8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7bd02b1e7a022460322e4ed78af7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cbdd4461a3be5cc73c625409bf24a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dd23f0262105d7da4d92cd9ccec07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be79636611bae43c18d59aefb897c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d295dfe5360097fa69aaf351b1712218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7985200fd8a604446b29c1dc52a81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f5b2a059f7489ef61358b9eb0e67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571144115a9d598d3ae4702ba7555cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710c95a8d69e18ba745161487d0a930222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ced72f3265fc85c6e7455e1b077f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c36e0776a58aa8be4425f9a3f494f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5229bab0a88d4ab4afb9c87a55862e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf8f69e2b74f2c19a5ebdd6e2b349d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596467954631d8021f61d90cd44c98f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96c3675bc02ad116cb2ac9f642d815228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa21520a3ac03e32e0195aa42ad9d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f738fe2dd5f79a65a8d688fcd16d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648d82dfc926a6e4cfe2ce61a355dbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed37276da7a253f053c08e896cfdfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dca29e70ae1461275ae9d191229f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c564fce639bfe769fbea819046c2507234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c068fd658a0722870dfffe89d8607b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca5043e8adcbe77b3b975cdd223a82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6a2828bdc00521b5bda5d701cfb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f3dc320bd4850f8458a249a61be52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff69baa093bba86cccaef838bd1e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb72cc26fe2d9d0d810214a90865c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b98085dd1dc4352a3f63112de8e59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97c1836c062c441e08eebd3f27915d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc1051870804e517e1605f01c3b87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aed6d04fd442436e8fdfeb0ebfc823244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059950e46c315b471e6614637d047b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e060b3e1db517ccd099b540ea24db5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f6d439aaaf76e694e048a956d9f99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ee6338b52fc289dfb7e8b5c22e47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f27fe849fef9e220c24d59aa82db0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88265cce71bb1fef6161f32cb1d02c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f0f41715c6d5e5b7c15b9692147dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9798d2b0d29125ff4727ea92276657252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8e474ff8bfb76f176214d7198fc6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a83ce75d4368ca28ce5f1b12679dd7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2332d8ec51c66be260422b0d37c38bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43160a50c9af3b66ffa0cf4d779107256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891fde6a71bf68dd8d39aa28f0ee7f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac3acc890df753effe433e7171b230258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4eea41f6b1ff79e2a56ff23978f09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a862d416a9923d32ffdd0486ae08f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8dc035217576a8a866363ce59b7d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad26958f732db34195fcabf4f972d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1c345e636f2de4b9f30878134777f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925f5ed88576b920c9487a851fd347a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df617b9cce6a9c2cedc4c7f9695f42bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49135c3b11940c4c57e5256a4b93bdd4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05ab30f6da65a2f6477936a6e67f77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506f23c341f9404eb19dffd71ec4c22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a94643d1b883b187ff9a9ab39f1cb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60540cf18563d0f2dfcfd02fe16cfe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44509330eb62ab41c98b88cc2024fc85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57881d71278abf80b3a7fdc830c7ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f045847019572ed406b87f7f31120273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db374404e700b8c3cc76ee690c104575274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52557c1623952cea120edb64aa324ec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39501670bff6707fe586933b1c2e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603b3090c55b7b6bf190bc05a0cca10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e89973bfae82fbe9f0a157c26bf8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e294ae0c4d56e4221490c0342e43d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a71567684562c84188e40873bcd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b9c778a241eb24650cb609d11622b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74843c2162869ebd4915a07b630f304282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32654d4134c697aeae5ad4aa927110aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731f5e3b95c5ccee023c33091adecf7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e191cb62d409a6a24fe519a437cfad5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f582cd22cb353525767e546770896286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106c06c48d4324c3aabdfe572583a7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb53570557fdf9b6707f587a9ab05e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93738db3f86b3f796503198356830d36289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf4743ec5fa147f04f9e7e4392d0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c00ba619e17203f865a6047dc9328291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b8a80809b5e36aa2454c77722f86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df15511ef2c23fa79f6099ed9e72d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e95692ed8028c070fba41915547df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772bf2059a31d8ae8768bea32b50b2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280543dd6bc896f0880b502f72d894c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d2ea0df08c24ca9c16c6527cdd4dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad46de437af533e1eb8e4faa451c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac31322b2b7a558dba75f337e780ff2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d33426a323b2a7b8cd89d753d24cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c4a89085a41b08bbbf9094c22ab03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8326d5ebd705dcccac9f9d543f906302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea66f0c935943be71625bbeb674df0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a5d23b1af5570a222768a3eaca3a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e523cf177c4c3a301a284850daa3b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af55aa2936336b19abe69baa4643f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3973b0b377e370eb1c6164fda8d481307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb5aca4d5ba38eb4d884425b9e9b7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c01715c47eb1c7ac4b5359f36370309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a3c91637966d6a0dfc9b4915f616310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229ef08ffcd404138eec6db6987538a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d98e937f76425871d2aff8a2646e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105b7da56f9ab148420f8e58c88691f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a940a6c1c6e8efe0123e0041fe48f14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807b2cf749e08e6a763758587aee6a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8048bc5461b270c76b06ce0dcd96a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aff28da7607286bc5fff11ab10ade317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28746f298f86556500c7418702824bd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d92a522615730f9cecaec25e808d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5c2ad0b1282097c9167a2303ad44b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae614a2c4ce1f1828ef4a74329fe577321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f56964bcd94e8c93dc5ccce973fd5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3800e5d3baa9398615b4c4229af7db7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622c800b42e97db6c01f4db9b6c9b30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e32df9d657aa5a4f62bdfd1d3acd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb9655d4708b98c9bbf75cd42d5c5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d9dd07d2ba499012b2b373de62139327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14b72b1f73a991a4dee0c8996d11e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f72ee6c83342dd5dbfd8925fe8b46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1e3969b4fe6f15fe98b8315103c9c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823ed6301b5835cfd4f521320258954331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba0978994298e89c862374d2010a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7a0fa11d34f8ce1b9c7c101711bac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b447d49d4c650bcd0d9eca89a684de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054347755eabc4b80462ab57bd89a478335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aff308214a71fd2f3980de85441cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc35b7167d89ecb1eb1fa55f379a82d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539a3bda76b93ac2ae244069abb59f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d02a02784aecb814b92d6e8081e43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1120d7228bbc4e281c1f423246fe37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d6b9fc8155116d3436d4ced7e901341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39c0a4609a4300fa08f3b6ee788538342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e012971cc9643884c5eb5994bf3f90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad326167cef6e92e3d266542c5eb9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e38779962d0b53ccc0167743b304e8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae39d7c09aaeef856c6e5347d755ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32861a52eb72295b814bf77e5d20d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd12a423e0b0c49da81533843d3df8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac968a9f7fb802e8386b9c4f054bc006349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064be9db9da4ff266828f08ef6cadaf0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab6a768bb636d391954fad50494bf3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee0fc37a3403efaef7c73239bb7525352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b972ee2d5edfeb9609f46d0e4e484353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e623f79fdfe7cd53002029258bdec55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe911f337671f9481d6cad0d6f1dc9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8855cf0d116add77f3412976e783356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b98b5cfce0e45cab8cc5a5b2ab3a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923560abdac3b2791963457258a872d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f13a9216b7b128f26aeb3c08661a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad00276824ba29b445ff654b34d251b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20360efb7025b36304ebfed1cbdc56e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021d9fb6da8d42ef438c61e96b3b6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebd14861bb5047a09a644c5c6eeaf1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cdb379e7512f0b382738737e18f10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004340cf3e94d06994cbe16e4c29dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424b7eed3845dc3985282417ea705ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c157e6303de8e5ed429d3e3877073b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f85d8304efe33da4e3229cdf9000d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03009e72799e5f1e0bc6253ba7ceb076369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd292efa99130a6e939d7ab251d25b38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b8bfc7090198fc92b363b6c6a9c0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522af0d064d88efae504d61dc72de6f7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e83f4251a91995372f48cae5fe741373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbc563a313a85970dc34f61f100808374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c48a398c088f33cfed5a4f5f1e6058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b947481babc442ff4de45740ec1219b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286e7f8734212b502f6fe4f7f81a06a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2e5eef151ea94473d147d24448bd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637803d9dabc7426b60c1f8454224a79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd7aec904feac59183ed51e2332836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a339f08f748ad1e060829d96d450381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037f73dd6f861d1def6c882836a1608382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6fb69b6b00b32880a996868bc2f7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a299479fe498375c1c9281ff9e9584384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aeaf1b76dc701c839660d9c845325385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c4335821191bf09bd7a91cf2c2ee4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1ffa4430e57f1fc5bcfe0269686f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d51b53098a6a5d5a08d30a9d39094388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff11a215ed5f2721bedb7f18f5c0f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7a22ba0b5c0905fa50e7391599ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ecbca26f5a97da1926d6a4c183260391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4b352e2feea7d1c75703c83cb010392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53209f4b22977354136d5f21504fc9d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb20db5a0a09b26843f633aeba67cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5793610a6f5a5e5f04f83d1b88035395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4037ee9593b45d156c79bb2ee360423396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7fb68768571b03d6a31b2625da6d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e930f5847e8bf3e95e5f01eaa2839a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc555c55d36cc6028caf3a544c607d16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfc82358fb052a29478bcbbddf5a17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbdbb5c123fb3aba53cccfb4d3e5a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc02dea12af15e9e5030039ac93383402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80f62dba533d3297b7789c5e16f08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aad12d9b701619ecee5e81f94c5d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c9c021e7ac2c270158550bd947bb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093db29dce00b7a38d42d61acd7debf3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eb5319a89182384d71234cc2c95dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966e53e34f370b67f9a29c40a86294408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798eebba4c34cf7ee2a893ca3f09442409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dde0cfe744fd9ab9030b87adccb039410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5956243f9bafb43962b024cc40b55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7040c2cbff11aaef43cdbdc97706daf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b946783541a3d9e6d5d0ff8649ba2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560bbc91fee30123041b7b6cd04d692414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f951f23431b53dc3a13dba561556415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f147bc12239025e6a94abcb1c93a853416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690a945320b25f8f5231f26c8d04b05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31358a212c3d347b83227f7e52521b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e10d9b6fb1ff0fe2fcf18408a5b9fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ee5c50da29570da1f0019763a9d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48f175f8a8532b480136d435e0d9f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7525a2e9390aee5dbe8ea3a033487f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22442375d002df76f65b4528a8b432423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711586f39a354d1cabfb6ff752a0c979424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c1fc119d75eb5f1bb60f388adaf71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d15aa340891dee30c86da99a53e10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d0a7631ecf861e23d8c0236856563427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292770e44d0b196a86b7a8ee9ddcf50b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa153941d5638f6f93387d3b84479bd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121e7a825c561a8744af5712908e56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c210150c58c21ad4221ab3e4976165431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e81ad568cf862ade334c4ad8b50013432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d52266aa8fcfa96e80176c0373c90b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32911219b2c0b3a9573d515ccdbfd7af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14af279af4e2364b9d790ffcf6bcc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cce1cf93a5935bf3cea0b366134e4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de5e464baeaf05d3e976f1d54390ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de8a80714644c7304e93fa81a837a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22796695bf86b707ba548a98bee49129439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3c0abe7a430765f836552cae21cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84787e79d0fef8db0d24c0db74e8493c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87e5d75b013143e97d0849a0b59347442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952cafc1021d280482d8b65bf2de821443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d1d92d7fe1a3589e34a7ccee010f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ad882bda2cec33510f3e82f6cdcfd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97d4f4a96ea897ba483cbb6d430ae6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e54e572f0d95f7b063f4bd16e855447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce243883578d0a9e3aa6f01a84668a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886953091a78aa1e888b95d74ed94b82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d6323d28fb92f9ba1497df60674f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ece16f4804bd3da53b1d791a4cb45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23577f5db59f824c5760a26438a8144452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883ad92bfeb855b705d6be979cb2cca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345019863f7f39272810ec225b7bf9de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5015615adff091993f1ba0a92489ed3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55577e78df0fbb49cce0f066161b61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd6ffbfc4d1fc82cdfd7efa17c4d4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44b0dd2b07d23f400ea757aa5548ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe4a5e873f87252a58dc7fe89f1b92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40c01fefdc8bf166882144e7d3fd5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecc270aa0c239cf70db2eed910c2bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aef0517239416eb4e55c0a72e528b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28f1b0c8d5892da6af54a343143ba3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a22487c52094e5343d926c7c1b94c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c4ffb2661f7239f1f3c78e842576465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949d56508b4a41303a38c11b2eb9fdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d04eaab9130fec68a6c2d4154e1397467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff19021efb62844b6752f7752013017468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1d18d6aab31ede9264e95750ec35e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e2928c6086c6cbd443a933b929174470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09437add7ee2aeb9e4c5790e6c78495471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b392699a2614b672730ef9aeecb03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d1ce07f433a30ac7a4b483d7d6e56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b214de5790e07eeddf2659038042c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15fd126e464c39b74cad0e70a99665475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb303b134209c1808bff21e9fe596f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a93ad91c04c703282d5d1494f4a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548d72fb5d123c886220e17ba3c1624478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac65f7952846315b611bce736fe1b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ff2c2e769125a03653adf27117b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f53c87a40f3f928d3bec48614b859481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069309282e9d031fc37ec3d6d556dc64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f8e01988521fb1bd780d8b5611ac9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935795ec76bed12f86fd4634d16f62484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43b164bf3046ddacfc45753dbee7ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6493e34999eaeaaab77531b70a8797a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b657a9ba85d1c30845dd00a106b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2433985a361de4fa2d10697699d0c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070842559e37a93b1de7637cc75691a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd350ac255429720153c68e65ba0635490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094fd9786678b702f485e25d47774e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb16c2f6cf8c1a335ffc957c80f9dd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fdc0fcdb9fefab13907a36e7afe99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197989d07bc595397d555e8c9f543a41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e4d7fa6718bf48a7ee03f9fc1f4e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a45ec81fbf8f3d17518b5bed49d56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1182e471e16ff3ea65ee5d506ba3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac244038444da647a1b7ed0503285c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e546bc2908d782ca874da3f89b53c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21cc101dee839a6674eedd077cb4a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234b4e55d8085824df5c7f1158a502d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77399a70607bfde1866556b8ee5814502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12495d28ef6d2d338b3f3743de624971503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6d3c1196c997fac204b0c25aea1b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a107c06d1a1acbba4840f4f2e8de22d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3faf266ce9999270fede2fe2fb41b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7f425902720daa6a3001181c450ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381156056e269fd61f0242f23ea72db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517285468721518589d25f34c08c21b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d287a4d986caafc7789b58e365adc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43585390aec16a917d1173a8d2f556511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aa8884ed30034af41e100aaf4b329512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255c8d4f19e11a7a8a0ff011a81c661513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf79ba1359affefb818993488bdcc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89858732c73850ad77ceeb10df891d2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c767a48f3943114457887c794b35c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3809867b43b034411f73e33b61dc88c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70b796c8dcd2f1dadb0ea7828d2cb5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e604762da6f1794c97ad7b291b569f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8e4dbaba1ab2b75659cc03f6ceec0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ce49289ce328e58e5cc847db2fb3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3ac6d4a308070e49db6fa16b0f7fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58602c44a9ad46b61883ddaf2aac0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c68d8e62a604e4484d8094c171ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1820949713378dcc44bd5fc5197a153525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb2e5a5bfc381f5ad776f42ac03ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439099b1f6b8abcef0002cc2a364430c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75da68b46b0d29cf0a6daa28204a02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91bf3522bc4468ee78da4af31d905a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7b4ae43e23100ff7e22877c58f76b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca3aadf4e70c9c36298c93ef5d4cb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d157cf84d3ad4b36b8ca5d1d62e4f29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f0912d6a021c8eb05fe396eee351533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b9e3453956823e55c8d328038c5e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f51c68bf62e69aee1eff66a8a522b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022f0273c3d50f45019dd0452548482536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e387b121a0fbdc1962d1327305942537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4697cfaa9d07d5485deb597f40233538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb78dd9bed98cb9d063b820c52577c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6b8d91c656931000bc5db2356d413540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664d178a31de48e7e53618107340cca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db460b0b89514aff33481a6a1e49467542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdb5aa5ff77f664f88dd89284a4c98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f420a05c873f1e2f1b3c5578c2b3b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7019d46ec41ea724d2b3b91e7d75b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26489d058b7341017e3620b5ab7caac9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944533ed6c1312da2169ea4024c74e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf51d584b8ca4de63d3fe45a359b02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6b1159e55c265e74e7bdb25a47120549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda702834611490f8bdd1690f435ff2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897e8c5e619baf46879d866da1d1b29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1cd7b1d960e873959d294d88eb09c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041db4f4c2096232ec388ac8edecb57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd65e768fda2583b0abae3a65e80f9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79670e8e8e51880e4efc47022369b819555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c45bbc2a8b85444282af839bcf584556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb7b2825dd0e46167fdf140d445896557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40aebcba72ce75cef65d2cd6055378558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106d181fcf5ddd204c812ec8af2bad5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d76faa23702ce41ffcf41ecb48298a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c855d57051cb8f93fca230c3e1c2561561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddef585865e4b9d381b96a314f3d42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0026c7470249b007f2bae7a425d3925563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2184aa1e04e3b957f76f4b98aff515564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb322360016856c6f6f579b163d191c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52b804762f5aaee3d579bacefc832e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b19cffcea52a3805db6a65510af312567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ea546649d99da5abf7c8d93174e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075f5f224ef8e94349d88a045a1b84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa272fd102aa57148f454674f0acdb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7c5a64ba8c02e33973bb3a6f9653c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe61f3e639df72e7ff249fdacb72c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33a1e0d4284ac2152c6e67a2635c15573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310dfdc58a875ad2abd30b5948ddcd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57616d6686f28abe627411e58f82fe2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0416d6c6f0b415ce5d1f491a1860b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316350c6be31144d327c4e8df3baefd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803aeda29e1fcf5579418e7d3083c88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca38c41efea69388ae54b15aeb4fb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d807438d2d9eac7099caa13cee482580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f643f637d0bdadc432018768ef2ea8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc43f894d6f52433e4ca17b4e6dcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36903234139983cce2700f9328cde46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1d5c7d4091ee2952f4fb6cacdee74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d621ff6ec7236598b56ae0ee3bc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a21ffde7c0a66a491a4950c9a7c33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b3c889aef394f46b27f09a079e099587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ac0e3a50e5c3347532a94029f8e8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be754c9bf7eb90763c17aeb0ce887f0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d33ea539e0c8d27f3a971fdd09f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fb1adf4f3849c845c88fb8975f39e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8bc96a11bdf1ea1a08ec2b253f37f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e9633503f71099a64bae0fab9a1b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561fdc6d9d8e795a62811d629ac006d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ce345698a6c0e6b93c24018c987d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aac0cc9fcad45b6b300c4b28b9df0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca47d8d8b055d94032d386ea62bdf1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908e823d947811c1bb8a94661ff0518598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebab262c26b0f6b8bee0490babe8ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc8af2016ed656423b80caefba9674600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feaa3b3639240114f0fdd36f405e99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468aafd1a7ad639014f0e62a87d461602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5bec921652d9c2df250410f97c51e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00b40baf7a85b966c56bcf601d53b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35800e899242eafa2acfcd8879748394605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf65f6394767a7717a161987c747ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6926a444dfe2b83559ed7acb669da7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d614ff628a4b6ebbd56cd192f1dad2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c24d65fdc7372868bf9868d59491fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaaace2787a24bc2074053a9fc27d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74536ec99fa5d747656e36c6bc74804611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f184468d848232adfd6bb86ec6cd4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a724520f834e49e8a89539f5cd300613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40d9acfe1af434ac5b8feaf9ab592c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f75325159b681ed7a694231d7baeb6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6e5b82b497b25a35df40282b8ed2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4191f26b8c49dad6d658f7aaf288e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2763387b541aa41c8260f0c55aef1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4c02cc3ec977e026f743a3641d4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907ac6cffa664c4eab7fbd518bd922b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d970e4901f54e93e8251fe91437534621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc3aedcc000548d25e656f0559c21d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0359012f6b39850124e449d178d17623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e377148554f98f89efbc23969800dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9023d077f8ce41cb2ee55d0001b83625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a31b7b95fc91444e1234cee107b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0091a4ed69732854cd4610f15b61d04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e923c662788da9e9322ddc14ac9359628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287921029b7ea164f5b36c09ef61262a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5f9ec30c8a748bc929edeffc7f7e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaf6dd094812a1257ebe1f341bfd19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc827223698a6749aeff5a7e258e42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfc97e7f4a448f3e3e71c0ab1bf68a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd2e21d69aae1026a95f1b973e4a34634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf66004d9aceb2851bd2a9a0003038635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a5cdc0eba0b8e51310bc4a6085f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcfff72bfa00b48587696982b905c2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eae65f7822df4d8e80c63294cb2c11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb17c79a77c82d19b4545e9d7fd10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb73e75201d90471243915467dd765640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37ebb3a50ed9df8d566039bbdef9b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dd92bdde9cf8a9ce017dbc37c16bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd6755d29e7fb283fd869cedb3444e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a68ac7278fc0feea1ec4a0f997585e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2139cb7dbd7b805344912e5102a296645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e14b35408b4972d163690944d291c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47952b7be4b3e1d942ed4297526f23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea187a77d42ae82871cd949da36955648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee95e4f56795740fb118e222eb565ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acb49e6b254294863eae9af1c64cb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10647b5c83c212e9f05d6693fb272445651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f68b11d7f9dcfd0fe5bf97e4b122c2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc7b4e078f320ea4dc395d770d3bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7720ce4bbf1bd5169de12bdd2b9403654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36878ea57b268cdbd70d9331f60b991c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3feda65e8b621ad40927f78bf251d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe85ef51724464655c86bba66e2ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bf60d5a7422539c9e5d486337a6eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f3ab97f960de3c5894ae4c6945911659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e13ba2265030df0b7100770988052660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3115236b9370073affd961affef6a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868d99aa114542f8fc727bdf789b495662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f8ab0e5fc37a1fd9f63958e54a71c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d8edf9cdfba9947a8c2256b653568664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1290da81cf625b99445fb4f55396d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978eca044c855d2ec682a1d36b97179666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136af59bab2cc977d3f27017d42216c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12208f1b7918c8feceb713ed6727d3e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317386a31997107d22f594032905c42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094b19bf5a84a3ca76339d1bc6ddaca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854253e9534a1dec0c67aef988a9e5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643f84110cfdd3b6357f82805cc5e56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eb0283b6adc8b45abc96f9b5c0042673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf56a85189a262e071d5c997941913674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55562b88e8ae12bd4903c6342380c21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ea9c1174b93232d06a9ad26fdc26a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388507692fa022cdc1bc2bd1ba6aa23a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f56bb5ad1de15c6823764823b83d02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102e1e87adf1eaf063c214202846598679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065fea0a2740aa195a92ed6558f432680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881db480b4caa0fcf73ab5363de13707681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3b7fbc0f79f6536e806c978fc4c6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f043e9946679a8077d834c0703f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87464741e5ab31235bd952a195e828f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724544801f22cda66c29d0e30e0f175685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1511fb6fb14ae1a77185d10c8c4bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593b63411acf4b1c01885e2cd939030687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd92faa02cee5d42980070ceed0406688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceddc6e98b8dc22ceabbf2858610227689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70955f40d86e43618e9a2ab47ac5ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6566fdf56e24a6493d42e4c59d9cbbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b9c5bb5d53cf75c70a693f61ffa0d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0db99b1cf5c832af5c0aada583f70693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bede5f998de33b1c6821f146c1d5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6e728a94a6d159acd726b33bf6df9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00be471a0b1ee63b3a6f5b9bd42ea59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342e387c433c44918b094452c707cfd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8cf3be7a02f98a66af576b45db049698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8916443f1d62cc098ce13262c8004699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b5a25b0b17eaeda85155b5eee4081700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef44b95fe1e0f708db00d97f843bf55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d307e298cc77fdde28ecda67e5cfde9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e7a80cfa37e55a97216a0c4f34d1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c9e6ae021585ac6601ceb9b7e88d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532b3b0f656b7e73f4560b126ba09a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36e293c96da7c26adf011cca09ec03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a97e6333f41bd0282dde366cab7ead707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744a8a83ef4368281e2e82a2c8ec55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc448f267901f639ee03cc3602c3562709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df6a4550681cc11d12bbaf46d6b3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b621554d494f1d4388d28ced9898fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc77989a411de803d830ad77a97da15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30be28a6238c22c79a9f16596a56a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3d1e51c1205e75de10d12ca225d2f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112aba3d84a80d9ed83efc55477428c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c20e8af0c5313157cff2fe6323d4d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86924df6f14682d5260621ba9374114a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ffe1ea41cce05db0c1a6e92a26248718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cddeea68565afd273118c2fc4ea8e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37bc4eaf07ecb9fd4f5cf10dac0ac0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ea71f8108581b916c2e1bdb53ce11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b65959fdaecae2f0fdf84d0cd80f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09abfaa354460663fdf32031b3f3751723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c975bbb7df31a16f002cc6e1ee304724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988869297a1a0da7b1bd4abb8e3e7d44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95902a4a81099ffec6be291c74fd9c20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f6c3d84dd1b2e344e04b71e15a2dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a9402d033d4be5a2241d72a179ac1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecaaded4d77c3f74184a4a1e87fb62729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec19f45f1da99e21732fa9b28bec93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627b0242df7adbb0df83a1ba8b47b56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c917de7e17d138dfc3118b1f973012732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62319977fa28fa8bbee2aa4a5464e2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ac20e017709211092f7766908b3dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57260231dcaf52d05489db64bc96b407735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a222803ceb2426f5c8357269229ae3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9de16cf5054f455e1ab2715824cc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a285819dfd01a804782181f5065a7b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e777ff002fd00d8782696227381776739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb3304fffbc123eba32789d512502740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c093f526119f2b59aa0cb4743e71c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ac117885107eb4c8d1141fe93181742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584dd30b27ac27ee50733de1d61f4a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63427c3ccccf78919138d9b50e0608e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41fe45fad797a5ff1c424b5c6289be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc64880abaeb8fb0ad0161dec34b0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cf435328607a309f78fb1abea0e91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03b166edb8ac7a6cd09ee44e06542f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff3da3f485257b0f4cf56b10cc428749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a88459f6aaedd2b75428e29c9e46750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d5af0ef1e0bd8c85db2a6b3eeafee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3527056a52f73ac025f90206015a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d506e9b579dcc0c2d05a0f454d72dfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2fa0fe178d832e8171f5addc1699a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a83648d2a285a55578b4fd197ea24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d779f73a66137f456c181822fc6a1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9cc6789af365e894d531a8f925f35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aa2820032c300cbfd173d53e843fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029a776ad4628ac272de42f5735072b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72f23156cd2e57d2fdd4e805a5a9cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b6481830db1a90bf94cc372c84f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f6d0fb6cb919413664e9762591e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaae90babaeeb0c175b571044e8ebc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1524581cc65a03e8b85344569539f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ff0ad479b69f9adac6ae1d6f647806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d268a96336a62d9a93de9927f51f247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55386dad0023cf967df82290a3be798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562f2accac4bd83ca4d3ac7309eae429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa76937b84a264e06c918612cd52c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531aff207676fe283b8d78c372b2a6911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe5847e95ddb1b5ce1e05c2fc9cbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33656175b33bc7f02ea10869a24ff28a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01b9a0ea21c8910af6c4eb5b5c623e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e46312aa670408e84c5cfb432380b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a543617aaa4f1489eb2128f8e9a6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de51ec2b5527dda5a62d328e1f508a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db546296d684801639213940b51dd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8abc97a04475a93fde3420ce80d0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5f5cd10c2fb01532c29f04ebd60fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee20a63a32362acf027c9e9daadf3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80680132ab5e94bf277ec5ab2c55e41422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3431013ef108beb7f8a8f011f54fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25f39007a0d24ccb0292bd7c1807024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e332d20893d770a7fa0257b8fc23f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23673bf758cded678b5151eba22c820626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaac623589821d9fc27fe8c123ae1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de62a05717d802b799f6f11de9b98728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed194b85338a3dfe4d772cb3946c832429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f8170593aaa070cb2cb42d962df6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4637a690b750174ab975d232d3bc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0110826e9e7f32db800d485aaa471f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da256319ef1907265023c357b0e44333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f7602e123b504dc0b81a46a4f78434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa56ac343743d599037051e5d67f36c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74072571f4b3cfac84cb4237e038213836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae604c0f016bc261b58992dcf74a04537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0250a3c08382249ba0a4d0d6daa438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8969dbb2db063d48852eaddb3cb2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c9baa3210e49b718ef41d12f978e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba963d59a919f52a159a4fea389254341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f13221c2259e6c65eee965bc09307342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda53230d2ad05f1537a1dd03d778ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f42a58a6d14aa645c18d9dd7aa713544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21b69ba2f23649f1a21036f7cf112145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d7b21a222dea4604f1957b6edb31c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e49459c9c515ece3ea29d9dc95fe847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84250117575616238cf48a6703be148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5020ec9c57d5debad8daacf0c400f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0eef3221b0d47e96fed13764ea2a1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3aa23ebb5335ca1a669439943d58c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641c1cf2773036600f59c80d52cbaac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c0b251345154d8d8d053270d450e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834035c4be1478fd5a60b41e65c50a7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fec9e5621b51822c9d84991c89e8355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd459c7cb9e1a1e9298572303269e26b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820922141a7417afadf2c77e854aac9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf01c3f162a61336defef321160e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b0a8113b489023fd27de471e4953359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb7dd017165cc5afa25672d050164460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de146b4a51da5f50ef6bc54e1716f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b73c25e540575b1566239f4dc4251862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07ed35ebfb38246960b706b12a6c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fffee16e9e401da68f719fa1e25a5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea619b36b8a0f7048d7aef09bcb83565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4c61e0d4e7b28e591bf2779ba90ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f38cc0d5d4461f7c5aad2b8b9b4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c0625cac6673a0e98236f3e8b892b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46571923bfff516f88f55f57ea625969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037342aa43af4195c695691391f5e5c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04612b0cecbb9a90d939b7c1b536acda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec5dd93f7f039922d5ce21b40185172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78271292e05de67c34cfe0fd42fb78f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a54e817aec3e880fc67f3b8d25c8974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ddaefd5238220c4fa77ddd19bcabe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a0ea931ef775b7e4d1985560b97a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6c9e8e681844e6453044bc9b2c2a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66edc300a1bbd41282cb1ced5cdaa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841547dcffad8aeeecfe15b5efa1e7df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3080d4463bce166d92aa67e105a9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f821a1bd9047e3114a31a0d95d431c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b08dadc865c45773d64ec6fb97e9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f5996083254a4fcd206c64f7897a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eaaf9bbca53352cb79baebc9faf6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7447a90a36a1bdd4f1f806642c337285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85486ec43e8a890554079037754dc1ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99d04dbe821435459173c13b4918e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec0223af6e79a9013921b3080044488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353269535904fdcf2978d0703328ce9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0809f88529e9b74e6f95c13e6ee9f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01b1f8e57e791cd7d2e4f9a5ce23191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba06d7739f5d11ce5fa4192d0a873292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018156f7d261acbfce5615168d0715793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef07be912cb8e5838e461a33583273594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbab5c9d99756e10ced35d25322a2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5016297c2404293bdfe95da9a7a833a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5e56eab539ae7d1ef349751f576da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e1641a834bf7e13e4f0f2e65ee4f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b071a3412f064b39a3b43a6553f1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3c75bcca7654c3c6b05fa3503639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c1a4f46f874c831ede68c960735b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fc49bb445c17fc54a6258e12f85ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b3ba3c38e5a84eec0f0dc4b5fa558103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abb96a6a8a549e5e93f1bac5a23d74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdacb837538d171cc2ecc447b3858c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b488e5c12716cd6ba865c2d0eac97106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae58db0eef37020cbc9e152689594107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f9ce08db9f125d37e5e30a67ddb7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f02474d97f34c22ba31dbed2fcdb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719b23b5552f8a8b9cda8951776606110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aa042b01f56dbc0f1cde85a214ed5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f584636fccc11f0d628b272ce2249d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d9736cf06aef09493795c09662e6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d802c96ba44a4b586523d59ca183114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c44e45f5ed910e05f49443d936ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dcc94cc7b368cda66277d568cf1e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43b66b61d9af7531a0d2922f11f0e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96620ea8345c0cf794630c505263dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25fbe3dba4924aa6157e8103805fe3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173104f18988858b2873e6ca83a8171e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a1138ec492dc4aa40010f4e9695d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d633018a37f4f576d6774f8ae6b217122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac7d9029dcb977f990d4e72416879123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd936149f81c79855f156b0fd462e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741816269461f8fe82859947206fdd8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1169b858af93dcc66e841301c74d96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f27fb7579b57f5bc1f2bd96ee5eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafde3116ace74b8d9bc24e5e0808797128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b08b4feb7d08c7441f92d546aa3f2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acbfe40ded52d11a6d452f635d63cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0a2bbbf0e8a99026b14fd2e40d523131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357800ae8b185f5df4a7d6077a0b2a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356b3604858281811fe51c8f7c62550133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae2356a387fb4ef703b2f2fc221de9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e661883b50da8275e5bc80d47ee517135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c444054016cea1ad57c21ad603eb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38b9f7c53a41013967048041c524b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336325aef823022541c87e41cb7450ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b235d074631b8c5cb7e7e3a269ace139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbec1e4742ed209aac362f39c454ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e0db7f9544fe11b0669b81b4a7f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd51b4666d4a026846862f7642349b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ca7fbc2e92c48fbebf7984efacba4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b887386e83eb7409f06332d65a8e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575c88a953d1d43b5523442effdd973145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076c099ed6d650e127aaa21d9492ca5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9e0f975342f31b8ff4ec63bd3b1d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd874df5c756b56fcccc22e1e0390148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85024e4d1a6bb44134411ca56aaa8570149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1c2659536b1eb373b1024f4c5ae7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c6e4e5a9eb31d47d8138d92100210151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c266ea6b16e7511871aa96e1f415f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f6541a31577cdc8eb85cc0499aca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155f88201dcf9ca42e2ca78a8ff1c13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43badebeec6d0d7ae505d64d012bf783155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e010df597bedb09bd7436709ccb45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4f98a0e9002081df6908c7a16a5a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89488e1705330020eb4891b6027abf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcec698efeb1d5fb3317402733d7f51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75d6811ad505491efde5fad9498b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cdb35346cc5f537b6dfd69079991f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f059ebb31b9b8e0b54ea6bbc2b1e5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66717359dc73e4a9bb1814f70fbbdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301472cce5243920dbdebf6e0b3a01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2029e033395fda52e4608887324c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1af90ee08ce603da32c8b2b6609e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0241fd9be61619e019796a58dc9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b405d839149dc123629717b04d9bc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8dea992086603fc7c50ff6cb49d88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc9045739b63b9fcd9d2ecf7bd5a37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7bb890b76b192c21d6a5335168878171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ca2a7ac2f261bef7fc5cc11d61827172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c4b53482c3116e57d925987a770a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aa4024abe4ee146dcc7d999119e24174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de734ffe7d79df12adf7891798c7d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb071762eecb13172a14ecfe2abbbe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4a78fe93911198c7f0ed24ee0178177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f30ca995fe289384a68d75808a38e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06021b97212f000aa18038c922229cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f10e4a4a662902c6a15516616e9875180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1402067828d01262fba23d5791309181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979728f3c19764fb997dbc903b13a6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c832d5eef8565baefef94ae67f010f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6fa38cc990ab67391338b769d542d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59716472edbf9e26253d1e019508d66f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4523598ac6a6703b241587a9f0cb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03a65f0879cf398486096dafbd8e8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59304d393dcc621103cba9becd14710e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525175be4b538236cd54a770dda69c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61471b5c9360b60c39434d18c6bf55f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8986351463f142735d38aad5260dc1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818799e156e7a027f81336d805fd451192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f8872499a148c6ecc36f3ac94127193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1333f43becc2fc70fae86e365156d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f65f9228ed259c18886ab49eab28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7893210de493459c6b6f99db53dc39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22067d08e7523a54cbd364959a03a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8884cff48b20f9f11234a234945479f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c1e65dd574ebf6fcce9ced79ce02e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff68cc9a958bff5ff2a405408f3ae3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a9dfb0722264b5ea54905f12fd008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af55e6d949358880d906c5e40b1bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb33cd11d39660afb6f865e81135b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f433bf36ace4838cb3a9f8ad3674b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43904634082cacc4aa5580f6d34f4e8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7065f4c4abedf908827a35e83d412206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5efb525261b2a09f8d8fd5c83ea51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449e9a20b620d5baf9905ddd3585872208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9503f439589113a7e29ce7d8f81d52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e33c40bac61a34b0632f27388b065210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e93a7e3d3b5e248cf758246bc4685f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6116bd8e7b172113cdf07194edc33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3385d21480083343bc1eabd8c0d83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed90bffe452461cee470edd87ca6c05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa83fada18e5ea1118815430edd31a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada089b16e7e8dec2df66754fd338eae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054d953d7dd2d8d1c726ea9709c2395217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aec4fe2bd52cfd61d9cc64ff456f25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480517e88f888124406f22f299ee42f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3de917f87e6dbba3b6470c71fb1a21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a338e0c526722faf17c3d8500251b21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63ad57506f758f25a3eb6068b0ba25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed571306ac102a13f411971d0bab3d2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde0366c423c05cc67b26d1b60b0c85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6355b47fbeae8ac7dc1b37ef2d9d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fa7e190eb7a9e48c6f55f4a3e2e9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467e02da628bec3debe95be280961aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2d32a58afe4dbdaec6bc59c0baaca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82e0ab47f50a47301c115c13fd3d5f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c31bfb349c3212989e8a6cea243de1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1a297101642b7c1a0d0c23cb0448a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da59d3e360a2e33acc720afedac218a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b371552e14d354cc2242c5e93def0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2881025ad51494aac5cc4736b97f89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff4a46269edc87a0dca951b022e6db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bbe3105657432f4608d2d232b2471236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7657ed7594f87ce9a6eab810e7360237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da381c71d790945f9cb84d2453a00f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb848afc0d736a2c1da85a5773d585fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91c8697a17893c5cc32c263716c0ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e54b3d49abd8d3bb1def9c33b5e45b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea3aeea639c8cf3d1cd70c0b1adbc9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4a353061016039f9c7224350ad9c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba564f62aca275c692c24602b6c137f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242645a088dddcdee191e0f773a9134245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb238c13124483c0e7ff7f41365ff5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b17196a1f95da9f28756094e75d0c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873cb4e72dbf573b3009cb81cc91f56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d9497be9b00e5d42b5fcaa52f0469249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b6cc71ebd6138b6f408ee8319077250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d12f8e4978c25cb707a84378206431251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b28b0a050c8cef26d4b252148396e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef3a443a7e81f891dce1a02d055133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dcedc5469c87e333cbac6a8af417e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a3c9d90b5cbdb4398d29ef2164f49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2e67ac30875051132332ad3796713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d03f8e2804271bdc3425b6f936f60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18708654a8fb768f3d6e804be0982cb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023d72f3261056a66667918cd37c633259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b925351e9754d7d2b7124d4e2ae2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318415726f473a1c957562d452ea052a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ee10634d052b0646ede60e91cac9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5bfbb1594804634ff2133d5150155263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d49a8387af3324ed6a49a185419622264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557545dae14acb4d0f54eeca91d054ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c71ee777b3d4bde976b833ba8ab2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672962d1457bc8bacf40b40deba0aa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0e3972dbe6078189721b43a8a5b04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3de92b1be854e8781f662d15129b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61f011afb76844cbd43ba9b6bac837270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82a946ef66ce117e2d4711413b74b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c8dad4502a305c3c51fa4de9568fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cba5f59c5953061d2df747c18c57d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18aa0f0a50039cc4a0d6afb3c9c435274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f8dceccbbbaf321854beb2f7ce4e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ce25ae1a0dad0012f8fce01ae0931276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698642d87145bef0cee9cf95d6d37e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda3fffcf2bc0404b5656486aa2e7a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125655bba9d63b24a795bb069cdabe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb0f8a860ffd3da0ef633acf3c8f96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9f5d08ba9be736a492689be43036a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53d94b16f652e5419675191a5efc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e439cbfe91f0d68ee24419082c10e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a7d4013bac69f40792f17c17e90f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c19025aff9aef7f73532b05de9aa65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0aa17c5ead79a3e89c0962b00c7f8f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75153c2a02481ac95ebd1ae4b54e6f00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353b1df8d500c483de65e524717f650288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a9c09c5469d131616586a43417f59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eeefb2142b18c2a9011a49f3d0a36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd3234df4183b6da2fff87d76149b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764169ffd2941840ced7346296727a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c5e8f32f15ee6086e1d3e23a376d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbc6013e1c6349b55f147c93417b4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f0950b7006f5937576ed8182e259b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3717e86f2f441c78bd36713cfd3c0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb48e57b7ea240129e2cdfcefbb99b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b561500c9fd9cbd2b477cb9a5508ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686936b38755c2a4230a663a2ef22ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b8e64d128e063b124c34523fa9375300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdafe3c7b2b4a2e80e99bd9a09a6d78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065eed74e04ea8d81eb4f2d453ef554302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05214d804114c356192b138a1d8de7f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeaf66dd18cf73f27f8b51c43d9e2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28da04e77cc80caebc47e88c4339816305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0d6eebdb508b6bd4887166e04dd3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47699812835405a6ab384fc6327217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5934e4a5a43e74c478010442fa5c2c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9a8770a80d57ce57a708d20ca6611309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0e36773697e3c2e058572ce0e187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29d89f5c67b7b4dd4d548e83f75f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cd9ca909158fe0bbf8286ca1352e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82152f5a0dcb4696212e7d8882e65dcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e40574e8f521afe2f6e3ce599bd3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c6c397b97049a38b5ccd8ed46a5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eff5c8b3aa58393e4ac852af49503c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e77186a5fe6e33c0d3bc7e5d752ac2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc9f6599f975cacb08a4b8763a29b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98a697486c3f26c283c4113abb6a69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be28caa42a0adf1b936d02e7cd8c43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da14b9d184ffec428c99d7e510f08a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16e54913efee194ed31471e8dd9ce5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0eb16170016a20f1c4e7b9dceb10c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ee4c4615427355fb43f71c7309599324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec6b32f4f986ef5c6b2e72641b6151325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1eea41754a5d9596c1455d4b223dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7265ddfabffe93eadee84799fa7a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4862599be857ae6839da82a410604d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caaf375cc606e0ffa5d48f1125b060329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104b0197bf2bf69bd74716a19ea8b47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958cf0f1c692d50729b494163710c0a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855dcc0cffa64028f3421b89a9bf423332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f086667b172e9716034a20df69714c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d4a614af1a8e9bccf292ff2326859334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab1f3d415e3aff9b3fa695221349de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db06f30bd41ceaf08992a4350b1d717336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeda8cf1268d4e2d8f00909b083d01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958c6b43a8550150485b1d8f7dadf82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770783ef7a90f8f2af1ece268b3548c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e289e2f3791e34593da5ccd54690340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead73e363da8059be38dfed2272df792341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efb0f25fb62b82770f482ddaccbc44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b4cea7364165cce9205add1e708b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db32a529127e3e3f02b4a50377a6a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbb3e12ff5e5eeacb9d81e186093ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944332951db227d9f05d927f19096597346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7197bbeb7d5da1a8d098b142c19377347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea735abbc0f236e88b54feee79b4cb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3c10c62998d29a37e248a70a305bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c1ec8b296fdcf693107b0e41a14a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc78119430cf6cad1d8b5969e1137351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7454f2f457ea0914b012a27e27fb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa720466d18aaf1c700e63425317797353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103824302fc067b70f90c8ae29f7e21354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ef92e1c656edbda3ce47d1841392355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd92cc0ab2646210483d305f0250cfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1af696b8533d9a11f6e99f0faa1e70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b007238e743b3f61e271b4c2b07a69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9c96c867f3ce61be02cdc0bd941b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30ad38f93bc7e1c6346b8213aa798f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99078b93ee1293716cf6138999857d12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60679518ca3e53792c1eb5488db04271362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b3fae8db77825b50f664dfeb6a52363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58332d601feb1dc9fbde5a20774d18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87c1e8e967d14030725ac50aefb15e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ab0695966c95fe63e2b70aea9956d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd513e890f165200d3ccf30ce5a0eb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157b5e47b874f1637efd502946003d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef8822bfd34d03cc6bec5c72c8a0dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d359b7ed5bff5db5ac025d4404fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d3eecdbfb6d683d3417398d77955371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31a46cc350dce5b996344c61a2137f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc641e0e6cbf6f2c7ca0ae03b2ddae3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f515a1a6485a4f4fa45c2c94afd68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e207102b047c2074a5b55b68673b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a775060cbcb3677d6e4d7bef77d65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea005c4aa7ec88e9d2a9245f8df27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba298455e7c521afdcd6a268806089fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb767a666bfbe4e3a3d3946a55e6fdc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c7a62d807fdfd5417eb291337e6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53933d7152a934f39c785bb975028d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4162f6f375f24618b2a20ef0250287382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ea7b15c8e7ae8ab1416f10789a632383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe059e5af528b187c995628d608b6f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993e0dc41aafa7b0265051a5e0e7d2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896139ccaf8a50a9bfca1a0f5552618386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cf0d3d6a4aad0729a57f66662d075387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9803c87e4a1fc377da3917a39c67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81241c0d1b10de4e04dbb7c351ef66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799f95d9b96e21dedc96efe3df5362390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62913f64d7b41cd3f01daf1050654c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9efd4443a21876883c664a10c62a41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e2f1330843f2b545a2a5295468ae3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a35bce78ae631dec8bde4c5bc8e653394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06cb7fa3b9f46c69a4843ac01e0ae9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4750295e92503b8ab95b5478b87326f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7d0c892db068c7dbbf67098420c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14d91e656d910dd3bffe015b13e2c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfefc825e20cae8858e802e0ff0d57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748923fdc2ef2afefb222930c6b5b23a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48c4408077bb32495419909f453e62401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061f6986b3fb08da68e511e76a099b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f11de47633c6e8049a25b3824e9f4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a9d4f23cd6765f4241f49c0b993f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9bfed2eb80679f52f9309366680dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05287e41019284ab08a076611e3883406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e23eb56424cc34feeeb402fdd4269407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b48537c3aeac9ed5f32532eaca0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db60d8aa3a6e1eed4b7283bb014e67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf11ca37fe7f0b4c88950c7fce9ca7e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7e90334a5783b750924f3b815f48a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec24265255473c10e43f0c59257fd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057b2ab0e05ec164c4bfca7f83225b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438c809cd847d62379cd704bfa43815414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984892134e6607ebd5f7f78a5020409f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427a45b224d33f3ceeeba4cc5239d01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae485eec1611e1ea807c9c6768f43f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62819a9b21b12b602d5e85c55ecc7cd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c25891fda7161528b80ae7c02d2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfc6b9cad7b0c7bb75e7838d7db317420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2992a9933ab8f90e1c502be4c8709421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277566847ce8aa286b7b7e5966b32d7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484163ac5b73094ae1a11047759d938423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f220e9bd438d13b49ce99ccf37a8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c457ac570d783e087eac0275853b65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bb8ab1e400955ab510bd5ea70d219426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d6af53d5a2fb948b068c33dbe1d76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7659faf8e158425e4a2f193c6a2053428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760d022a994da1df5a4b826cb3df089429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109c0053e4a7034787cbbc3a4ba7a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c5c8d8c3aa0fcefc471617d3f0593431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc6befee3dea2ee951d02a613b7e30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea886aab3e030d7a85b4bdf02d9f35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b9c6e3525467a792ff520302e12e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fbeef9c82d05a53395e5ba87d187a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7d99f024489781c295c0e67cfc9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552af283c1c9d886d06ecfda8c5902437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea07e03c7513572f6e5e5181d33689438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046495434b5ea2df5c50db5a7b497c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23531f9234e386b541c1e778548cf679440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a05ab4e5147297e125ed1af6fc98af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e76daf7c601359799a3305844e54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1408f9a2daf2482fed13b30468145443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de77fed343f97ea9b111155599a2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3401328ca657b798e305140bf7d1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f16857ce943361bd8cb4e28a10853446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22f5d5098144592fabf7a3332bd46b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f9950a1e2588dc6bc7e058d53f77c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d31786f23d291f92cd3d180090ba54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a366c031969edadf02c31b30bf9469450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b5d05cd4bd1753787d77e58753df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9863667ecd1849e420378d13bad9d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee1eeaaa88eee52f4729974cfd4da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52cfca4024ff98acd253156b309b99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f2bd67439fd000c9738255a96418455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f650d288a18dc071500df63a7278999456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be0c8cde339eb1afe2de8bb26df3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8aeb95783ef72bf16ed4e92623201458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c4cac0081858cad01fabd46a20eb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d018d819efe1057db5beb326e123f37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1a60bc387dfa518e994eea6cc96e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8bb8578ad7c22aafa2caa500d934a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72412f6c4777a8a6d389e9452c58e43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9270834a5ce1555023c4e5245e5ee32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5d79a6787a08c4c2c864a39762fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b36a145d3cff437ec0a9c34bf500b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2560df7035c58370ee349800d419199467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870c6e4732f49d7bae4501b41233fe0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9e72dd734d4ecd3277321d2fcfcd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161810a3a963f74eb453812ba0a1db3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3452537dc76c8a06ed9660956298d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942aff0f32d81f1ef6d686f7934c4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341541cde556442b2c472cc66e2b8cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87197f903098b1d5d96d3f3d609562c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c80344751253611e7db6391b6cac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066e8b7d2bd230c479a834328a8b264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40b1617a1b5cddc322b3933635708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8bbfa94f2de54175d6cdb364c38a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e35164dca01b8097b79fea403fe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa008ac9d4a05395cb715fff223981b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bcbb85aa80781c35ebe3ebb230313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c505d876a8e6224616aff820d209b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808904de2295c95710ef47a71e3b70f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f0f92f1aada4c3fd85b8a83bdb8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6b5b4299e5d6ffcc33f249bb34aff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b88f81c0e19d2e07921f6a332585486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa09f4c77694f5c2357a795e20a41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85d614bbee508be866689bdb1e887488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96553fcb7759291ed01d137e6b463d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80799b198acc729ef62ced198136b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e593ff37a835ee549a041f8d905b2dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3dc6940b1b4634852534d0d150583492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db747be5758eaf51b2d32826227f470d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308fea65943f2e9cae56a7c152e5a7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa785158cd5d58b1f84e47d6dc4bbb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf1f5bcd457caeae93376735081d6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c4a764afa55b6fd26083cb6296ecf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9df63626a4ecece7815dbfb4e043498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b2f98fc3a50ec0b898188b75dd47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9472bd8fcd798ffccc09487406824500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35256191e969b74f063e8b24f891ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc079186d3c40072edfd3b11a2c25a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a60aea2aa812b108ed29d694a9951503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73b61c585d8f604eec0f3b8b85d479504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8a06881dcc3ff353a48fda6579090505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0b754e4b83e9e012441968d8078a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e34fe38c0c608076cf6efc7d1ea33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3b1a5a2e7d4350d7d6d7cef243fad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513042f3d2cafc0afd64dc99cef91df1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e1ab88ab15e660a3d028a30a6ac4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a5717d394042b3e9d45385144116511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d124d4592fe3a2c803edb6234b1cbd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc146d6477e348a99fdedd11c8f1ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78fe1a8a52671fb240de3df1c6210d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336461a399e15c27c90623a6606f02f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae81174ba5a62fcf0b41bc643750323516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476d647a12d34036eedff7b644a4207517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f99b49aff6bc279af2cb27411000a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23d8a06d766a2e7223cd86747a6ef7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e079d90050459f76d391b754f92145520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c9de338b26229e920fa7ee6c0910c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cfd136d5c5b7444d4ae1168598c93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cac5feeb1cee9b1817835f8ec0408523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e3acad6a3e4f3cb75239c2e088d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17b4c6c06967a61b61d2cb254e3eec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807943c2784857096db4e05ff029e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb72c43eb3dded1139bb9fab5162ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cfbfa7fc1ba64d51daef158b3dc46528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d7f14e430a2ea265bef6d00fc09db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c8ce6c7a6ab5b5628d30ba1e59f0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64d205ec55ec53d92f53f587ac8ccf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e32c813ed82b44da6fb13e63988737532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd70379eeabf4792875c7d027f4b8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad05a00bc29cdc03b4c749a28e7a3bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852efe416d06a6e5db03cd0526b01d06535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718754a9d5a48e1940857370fa0cd588536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da6bc2791032aac52829dd81dc24a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec24001fcd257f23b3b13a6a34ec4ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd41dccfb4d520cbffb4e7c52752fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c13e8277e6478605699112e6a7b9e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa8abb067456563a794c71aa1e4aa4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074d72e5a2bfb6e2d0f29b993133a5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb3781217d5b1aec68dd9475c4bc58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e122516bb980cf8fc1e3ac2aabfaf9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db8a6dcdd533fd2ae13500932433d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc50fbeea9bd4185ca99ca5d2446e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693d6507ef4fb37f55a4538d4b564e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725076ff83064062f8ea1ba96debe8ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba3868996e70ba7dd3151b9d1bee0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cb057a6d24b542c2989b15edb9b5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d9827c91198f7bbc01f315e22eeff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf72ee91486bb5a03a3ee7de5349ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b480439077631a8f72282ee23e59c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a98e1c14539213132aa59216925c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc750dee7f90c4e5a745d71e70a8002555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200016d5b62850b7b567d0784f8550556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b75099c8322d84366c0665a21e79f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936da99178f2efa453f6dccaaea6dff8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee00328961b265d3eec06a45f89b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4b20a9fed83f55b32e4e0d3d91756560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c02e366972827f3cc30f5f679e13c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecdb1f3bf6344d2564ce416943233f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f36ba8d04d071b0bfe2ba16bd8642563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de04fcd1f62e7b8a719d4dbd2d0793564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0986cc202a11e244baf6ea2ae718227565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea536570ef7ba55c5b170f4a01d5753566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3937ecce52e4c08e254c5a7a2f630f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc23576c875705b0ff44f47330c8eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4547f26a4e4503b0bfa9147b23b4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e590118c26e223211c33b0dd6875f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c38c3e5ab8a88626d09a29fe35d8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb1b1396ddc4a47aac278c9ebfa0fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dd57eb00fc8f517d8b04171696a19573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a955ac0920b5c01487d5cbfe1e8a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a25e11eebcd52af946b8442ee996e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712ad993b9f83f1ddfd59142e476d3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd6da4316f7fc45cb706f5f698700a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4b20aca0f5dbb70ab3f5f9157703578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2416b37c2414f76014a653bf2ea29a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68834d991001e27ff2f644c45b26f980580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356846c758623e969fbeef449197e378581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b94f99819cf17b55190122a39a38b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9165596ddcd30e5db838d2c3847f18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9e0fc79c69d57db188d49f0864fad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ade982ba1c8cf4e0692ad0df232380585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310f2761264b16a7cda4a39644bef10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5838a01dfef0c4ef562fb11c348037587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234472193a0cb64fde51a4fc89ff694588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aea82ba57f3424537b7f846a9cf8b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908b15040bd3cd19c0c82a3c7186007590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d936d68acd12b225396dc673a3ecdf0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b0295cc6bca55ce92e9fb417cd9d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55138c8ed36e54d19ee7238879d2b158593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bff37c182eaa92165a8b6db80e4e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243b9a93bb4010fad2cdc2830b57272595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def30578b855cdc501de2cb7c26c93596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822341596052da7125328c42277dddbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f349ff6e5cfa6580bc2ae084a3e096598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f93aec5cfe5b00d3d199ab111b9da599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c93c51e027e4e9d6072e5ee939b60d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21729379c1b889de5c103805fd6c09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907ffd72100f3ce72a4a0a358d1c89f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa78622d7e1448b58ce4e211b9bd1a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018814038d9e54a944f1a073296d53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89608415b1b8d0df08b33d68cdb14b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad839a6e8c707d6d487072b43465d2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3afad32366f2b32a0cde17bf3c88b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2de368078575b2e32369a875f7e38608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b82af028da3294c6fae3268258103609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543134cf036565fa7641add1f851e10d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f0ab1fd1340d8ef8d497205cf12b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a3e233a74aedbb28b41a56f786eaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa280ce81732215c46384be896625da4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2c4f32ecc02d034e1c3324b19d15614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18638a82b2e20c82ebdcab39ae8c596c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d882834db3a7238e29caeef638246e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7256461f006ab0b2456d068aa0164e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc6189abfd3a36e2bbd39f2c252e75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21ca3acd711db724f5c4af029f88bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21324318558c01d1cceed1a74e13d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1223aefa4f9b6277460b2f871d49c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0fbbd32bdfdb347a75dc324e5baf2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0e920189ed4aa897b67295d92c891623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996ea648119ef52f2c802727273ec7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef114932da0f20603c838d7d643dc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5114af048dc46ed07485d550863cef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de6341a828dd1dd1c3dbe24028cd6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8eaa6eedbcbb51ff7be53cbe38fd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cb727adb574a18301e3f054ccc17d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b031fb98091532949fd7fcffbf8349630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3b6c12c5d05452741f4aaefbfd662631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b835493a534f8b7b2deafaa8b15f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817a860c5ff418a1841bcee663ff985633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7163a4cc0f579af931d78b4b60ca0c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d485cc7ea163ebc1a3353cbebc068635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bcb72b1c3ced70cd10735aa8623f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955fbb90f97ba2eeeec25f785ee338637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdf36cc62a029cbc27a0770eabb63d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cbb1a72e70bac12da1b2ddd3dd2ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b795dc27597fe794d714f140526578640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c8e608d5d5a75b6e0b0bba159561f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa8691aec3bd2e91a413c9295e121642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb39a752623c8bbb2cc9064135cbef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222094d9dc69687218868852709975c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc335256d337e715231eb79153b96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7dc479e4df80f7fae9327a831545646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b52b43918c5f677773fd5b59f30eb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1578c6fa928f3fcc4f65712cc65b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2901f69d60652d3347f6f72739c28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b89ea3b78cdd579e3cf9be100b9b1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac0ac1f94555b301efce397156455651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b94f10c0e384658deff39cda55b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752b4242787c69151f2e8f00dfb02a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308d7409fe51622ae9adafebaea6740654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ead9c1fb15fe94cf1303a117d3bf3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195e8eb380b49d841194876d5c0ae32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d379f022ce6110e55a1f2c75cfc1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743708a265ac65d6c43e9f236fc5e67d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a783369e0d40002118262b297023a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58fd57856cbefd46545a0c813f6432660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32ee7bc5f8a1b5433adb495211ca28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc052cb475a000357676f94192439f2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9291db7fc7860eb414ffd7b0a0355663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6aacb3d820ee8bbe392f3c6a80326664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f76462058a8ebe10b22d1e995b850c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b77ad9612c2bf537164a361168ed46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23158c66244fb480f0f5bf857a854f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb50fa994af3565e51c2363db453629668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc0c5f9af63a03ff0ca1c95e917445669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c03ea6943d893f645b6eb229d0a9dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407be702ad9b09d83c2f021d0541431f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3971cf6015050f905385a72d4020304672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab4e55da10e15ffcb8492bdcf75717673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd14ad2d3be138538a29d569b9f91d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b829cb6327078b78343aacb8f1c298675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74793caee4e5722edb750a188fe6ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87c1c18e277f3f606b0fe5fbc32081677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a619583473717fb31be9f2e13e75a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc46c45b4be82a70c8d3ce0b13308ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb449b0cee73cdb998e2ad51867843a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce05e8e01053f583f626749bf121bd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a65abc0545e45480220768ea4199682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fc2a597a555ae6f6d41577f869a0f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ee3d15edb1edd16cbeed707d1f027684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc71ba511fa4022a017484b24af5b93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3620584b8aee54bc9cbbf45c1a22b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599415149d1279c257ab8e61aa75db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bfee9f70afbe788923e49402b60f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9c6de3d4c0ea808528974067a20fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc568ce443f3b8091931b295691787690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792919039476df8b9eb1b790fd8ef6b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cde57fedd1260ec7c8c2b12ffe1fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27621ae05860177364392e20f4838bd6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dec106626d8b069f44b77ffde2b20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ec64d7be09258b6ab9bc1a4b95112695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c05c57ce85e38d78202647ee0d57d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05de835bf69bc5cf3bb33e576c2cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c511c886f60cd115d84359f896e109c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52882688470263c505741c40c4d3ce9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914ab98b3aed0c728e02aed1c1c16b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3836031997fee67b9eeedc126cfc0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823680661df6a9f04c5461fd351b573b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50803f3b087840d3583683955ee786c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c7bcf37906ebb056cd49f6d1b52e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0634741a394b41ee5eb9ed4ba8fe9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35544820667455ce887f35826ddd7cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a044cf915162b24dc578b745e4d67eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26071c2ad230444356f3b4087351cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaa1e810fb1b8b195aea860bccf868709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84167b3490e51a301020af3f2aca1eb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1283798dd4ede9e99287a7e6425b75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e2f5c06732e490cd25ac77aeb4642712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc87422c7af405f5d619614b9bdd53713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528addfb034759c6a272a3adabac87ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e801701bc42977bc5114d980187de1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dadac0e288086ffa46319a98e694b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2aa8793e010cb9d7bc18a3e82818717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41315c802d7b4d735d53b178319dfad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68b5e272ecd09dcef425d5c0e8d113719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba158fa2b46e6e2474353da19f15b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec327a68b3891acbd62678cc1bbd02c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753b709677ddbceb1f2113b2a6acebf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17190e7720978dcb233bb73ae29248723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719356858a57b9008b115cf9cb6c0a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e22972f2d278944f0d58343b854371725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c30ca1d7102cb10d3d319379098118726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698df8d42aa860a8e535db664839b36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcfd1283afb3ff84b69ae47bf619a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f5605bcc958c7f8565e55f3854a9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bb2a40bed6d0360be7cdd557a2ccf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57f537f6ae953eb22dc8fefb92d4be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e16d00e8f23293eccfdeb337211b9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa393235cc05598cf8e304e662d196733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c20f83a18d15f1912140ba4bd5af3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96940821b0723b3680038bbce79f049735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d12a0bb44a8fbf21b8ec6d094b5a95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a127e355c963412706e25c541c1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88686e4e1694b5aeeccc5b5e224dab07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b2233fdb8077a7bed067342ff4e35739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d30712a03060150c044d252291219740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186c900d3f757abbf392d3656e8b41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6823394a06380f1b022010fe6e29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f58e7dce636d3f9c4444b8449c6c40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe6e69eb3ea8777e349d35fe7873bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b41e0954047f5611efd7fb9bbb5934745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb4b542173dc609d12b2f35a89e24e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd89c4a7e4e9d367ac7bd92d316065d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f5ff21e2a77108e72b6c434387587748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cedc1ac58279d036effbc177a27c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e3b4d769d88664cdcd766ee3270c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da19c8f05fd6ff81df7c9406f0407b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c19a5b19d532db03af1972f1fb00e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ccf8d1148e6d7017139aa37413b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a5b22da1bb295a70a7fb8b1e3193e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a111eddbd18526bb496a9475373ef39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376362ec81c734b7de28f860aae31f7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372933c20f7e60df796b32fd0b5c6e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7ebc7d144fcfedceb0f6303f14334758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36130c22ea1860c2fd0a16c3fb11f1a9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>