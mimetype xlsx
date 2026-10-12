--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d6ff767af26d573e38c009a451baf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c35f534aee7d958401c62eb45fcb1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58209003254074a73ec2c6ec96198ac23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf19adfc3856ae94e66c6dfd5266c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d2c25b17157a5bc15af427de9b8e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec4ae66a70f8462b8a162720a21e686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8bbf030d7513b005992527a051b557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa52a36e6177ae4fb46e4babdd722738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e6a9d01be29a4c54d975e360c2d619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6034e7b31586fc5110b276ec9ebc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723575eaa3970077b367a4ad44c4cbc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b59b11590aaa531d102f8c3c65a5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6eba370c98c387623c8726c63fb8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c581217e5c6ba07a81910b0acc69e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a220f368e6a7852e2f0b3f9d08b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31f7ba2aef77c68c25d6270719422e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cd6e7144978e1aa4b5b57eadbe6c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ba6150e6d5895b8663ed4711aadc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa9d5b66bc8cd68fae5f9ea46f8e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f07202bae02d55e8853d1c471e84ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a65b9188cc20331471d975b37e6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6def69cf8affe0c8ea4dc100bb4d68422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43950aa05ddd58646b851ee130f43c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c21a56afd189c1eee7e9ba36584324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34239773c3895379049681a180d495c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a031b443d471ddbb7638becae125026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e67f5506ca685197e16f12eec450827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dd6b371cd38b7efaf8c05a4ceeb6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c072a94c028d2b1ba59d36b9751529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09029a3db7020d00d2c080e53bf057330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ff9e4516ec83a2663b91d286b42e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b6a7439e66c347bd75756e425624f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b1c595d5945482499e7bc6b5ffa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2d84e0b2e9509d01b005ae15d78e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded157ade570cd43eabbbfa12935f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb881966237378503cc4dcc9ed17f3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31eda1b0d012f346d540ea349e8a2d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb12ef992832cde548b8cfaf1934f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7ac37b21b11f93761989b80679e5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2fc43c7ca5110d8b8eabe1b38036a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867dbed78ebe1693979638c44306e9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e1c9ee533a131124b6185d027c67442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff5a51f9651f5d6cee774f1dfb2caa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40655b4d2ec0399305e303af2cebd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd109df042d5a259c54d88808e005145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920a53030d4e4cd6a49b80760deb8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8f096f1294bb8a6134ae8aadd56c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7144176ba1112d2c4e75f9742275ef748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64813c21ef496dc8f774bc79998c0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbffb698c57cac882681df090d2e6dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250c0a319c5a23aa39a7f105eb130cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec927e5ff154f5b3f01c57b875f1f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5f7cdd995842bda82970897af35153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05b0d0f9b334a76eac069f0929517054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a30df9f74bf7e92452036ef9ff4e5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb83080631680aa24b3f7d353b358d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa344c0a1c3ef00a2c8b7354a5ca9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e67e8729fb8a4079b88b39ceb0a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359f6e44df03f024a4e9a695e832e7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec85086e508eb46595e8fb23f24022560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f5bc1336a0f39fdb3dac578b25d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a055008c217553db8a6e54c889f1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def372a579393c0c7b4632eec3d9f87563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124dff58116e0e7ea8b70b2314f777b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff463c56684939dfbf4e0b550baaf4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a878af95b882a9460966e02218a335166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8c554cdca135e3cb9aa22ab1ce11967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd4fccc46b5f18c4d083604eaa14b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4409e40f744567ed5e8a9af58703b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d588f691dc7bf2062d4436161fa870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb3e5713f828791d41651c56f750f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee900c3e40bc58b83d67a940e5da0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c249795cbc85ebbb69527e00de9aa773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04b109b0ffd732b0335bdbf8438ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a93e74e97e70c73baaaa7fb96b49b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f854cd04fecea69d3bd74f702cd8b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa85fee519baa21a756c86ee9fe21a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8faa4a29e5856f1f3288ec1c5f44e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e85d120f10e35251afa1f02e043dcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645dc8ecdea18082e24817de6dab2ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5eee399f9e64f0941629e6a0d74f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6612a5eed439df8b39fdf2b4e7f801d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063c6dbc4c8c0585e6f71cd33f395383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875632665e429a94417b99e87d26009184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ae4c0d96395a3053ca46dcdb9385c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e8c5987c18818cec1a405e296419586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b969f8b99c6455d4ce016354f0bcf9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f859122e7b5102752ed97e40b8d7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e2aae3479a9954516a7d84e7d454589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accb5ee45cfcf0d9c62ed2ae05d7e9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c46b39d13ce650eb4e0a36e81813b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849939faf7d3c37ed03d63b6fd2a7dae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901f5c2671fca828fca3c04db09a3fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ff39aacb018988fc05dcc8b07a38494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227b3ec49622d30f3b873960ea79f8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87f6bf4cfa1fa8cd315fbdf74c979796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8520c0ce5ccdb3d3649dfe4860f29497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1e1d48520689fda7337b70e2dcc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0a8f5d2c982f29ef364f403e3609099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e7bdaf84b1f4552c1609e0d32edcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56373c72892a79d9af85159331e21bef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eb1b3b792469bf22833798070df63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec77f7cf84bf78a41da74457d9d40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f55ea66af965c7f87d2557d1197b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007361d233a7b64548ef829c3850a76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaf58a8e8807aa0a548aacb9c1500e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea57409ddf5fe3648b0389db1ee141b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38763b55583fde8dc5891422e72d93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113575f63754e635aad169549819ed7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa214985fbaed8cf574ef00272e24e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c0a4a80343afa8f9fb80ed172eb70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fed07e960426bbb6a48bf02ea82ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c108413f087e40296a0996fc86e9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca49c2af465a6ddf4204656d23a2fd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c74354b01f02632e65efa46ef42bae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e47ee45aedc34fb06cdfc51926c2f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce93daae4be29c36033fdf09e5c978117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc80556ddb050c80027ff88cfac7b6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76df7b308eedf8149ab0a68e230f235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226b19d1dbc7ca40fbcf7168dd47e61120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f4a5bca6aeec44dd2d8518e5e7766121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5636a8de8cd5414ce3648aa7a113e16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bb0005af143a82899c9e8377189c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae705e5293d7f9803bbf00c46586e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f089f039ec9c33af0153bcf5242654125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f710479f7933e62c0162689929c97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7e1997aeb656404684955a3753c6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c68cea52b8c1d27479ddc7e4d04667128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45663c049e516e42f4aacdb866569980129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bfde22889dd664ec23fa87e610d20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611a3f79e9c7b384dbc4b25969bdee1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3de175da8022605c0b04a38e4d1823132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7800000c4ed45b9532d974fc956163133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bee57dfe14849f8f0ad2678b13ae8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dce4cf68b5d93fbfdc7d3e60664dcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54f2684438bb2c3beb2678043cae23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6532d770a547a6e34254922bc9d13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0331767c19f38548738c5749edb1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d11d8dbec0f53f0cb15215b25ccda139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693114987904d83f0653850918bea0b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b572644aa712a523b03264d749850ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc8f1533307bb01440e7475ce3f7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eab521b8a787181e9efd208ee33e3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903b9bd5c3d5d3122419c92884508cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd5d533cb2c387ca1dab46086ab038145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee46f2468e506489380bcca5a7562fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82698dd48d01f07ff9e1e85214a915147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505160732d0bcc5cfdfc4b532a8826f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdbcefc22d297ab2e4343b9ecb18e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fabd8eae1e7fa0beb4398f3086e92c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1da8ed391e790ac901fa282167348a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d18152f28421f11b3fec85c8a3dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa592159798dba47f007b8cc5fd0b40b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182661118659fa927271b86aaa6ae790154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b635c4d255b7e0b8a0b66c9a5cd3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94099306bbc3bbb8735decb4cc4e1804156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb554d9bbf36ff7bfe11ed75dee214157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63d2ae2c8d2af873e95164312ef4a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24be6a0672d05210bdee0e7d31b6671159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c68232b31cdf880d91766f30ff447160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d414ffd0a65c4d3dc49964b0c894161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a356a564d232779b62e4b8891d720b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210633e4bd51d1fa712004832e3a451163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07582e5ff47c56ba642d5cf9d0dbdb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babafd18ffc9830d63c112f741b64a19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea059ce7a1bf042215662154ae88b9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6a746d8e977197906b3f7e47986de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e885c0890f10a4b8692abb74aaeb77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c7bd23f06ba6edb489f5451a314bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02217b9398a8f348fd021eea4086be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500364baecb69999ec6a3ac5f0adf6fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ad1665eb2ab10f5a2cbd7746f333a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27cd7bd9bb41286f244fa8485b52e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8577bd7085f9757af7b9e41789d6890174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a121897c54257b2c0d590ddb670c6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150fabbc6ad22fed2647691ebd1199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61c3db89470ac9c101094c169c956177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04199b0222c3cc6e71fe68bbb92e4775178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9d77c8eabadfbc2a6b9c6812eb80f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329b20a66c7d5d56770470996919ef9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ee6f633f6ce8bf0278da26743f8e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4632f8d566ddcf44aaafcb4b88edd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e74108bd4881b75781df77e83b2b5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776a791776b5600157198320c4685f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b27440229e8986a67ff0011d5783fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234142c73b02683e47dd36064dbd4c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7481c1ea4284e1f7b12424f19241a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a5592b8be2e74ca7613bb91f44c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793d42646011a8db3b1f78b77769b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6e848bc4ab0d1d08a1ba4519c2979190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87120f016e571eedc9589b65c927e586191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a27a9de42f9b3fae75ff9c420323ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01535ef8ce7e8ee1873fc6450a32c374193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a30c1e80321152548db8548fc408c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e886d96782b70856af6c81269d44211195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45030f6434d0195846b41962ef71b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02c548e1682465eaea3d97be91fd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638cd84386ebe502678c9920f9d5618198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4c1b406fa589c5ad73ebe29935060199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25a714f9d7c29a3e1948053394e374200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c2c25711d9ad7f9d38fbed01b0671201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d17178b210879bf86bb5bb3992f4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89c1ff45b86599b88b36cdf9531985203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204e37a9499e44d62448a82e2b751d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c230f81c4ba054570c92b57f63c915205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580da15bd10bca533f734d2ae4d57953206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb9d15e45b63a43ec192203a2b191b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419a897e7695490533921a35eb4c61f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db644f79599fcecb6c7a7e22694e09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7a94cf59253142867e8f9c73759d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793051f71dee9558639ab15a522438fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb793cf8294e14a1b46be5b55dfe4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056815f787f65863fd19f261c83f254213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e86e0f926bccef9dd3e6ce1c30fe6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d64f376bbabb22e270c3120bb345d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3ba711e81f6ac30ba93d8e9781629216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436663f7aeb2f57d16c10e9b9969e98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f4d66814c0762c4d906afc374175218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aca1b53cc772a5e9316baa400c9ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15ec5a90629460f1adfbbd6212e8d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5e6dafd2fc16f90f1d6263a31ec5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588ff53edf5dd153fb26e646ce5624a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54430fef0f755b7e6b0bea1c9d276b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326c592470bfe6de786aa1277626b2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696df257a738efae0e31337a1a57a5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62b60a9a3b65fff1f84d10198e7a7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a4624790b5d27fe1a6f92f7ff4ea9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ec69f7e0bd4a18a2f536f4231a427228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4836b1c564b74e91997c04aa77911a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6af87f7f566f000cfc845e0f9234b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02250c9755342d84f6b688474ec1b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3005b80c0f6e5ce9f2a4cec6ce9be57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e38996bebc98995db4273a1470208233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aea89ca0941aaf168e6bdd38931914234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ed9b2c1b02051818d0f595dfa7c06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770f3b524549aedbf4f6cff9c9aea8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a73483828690e2a11c9f8889550f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc8ba648cad8ce870bbfb685b9f7af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173570f9f96c8097b439ab0032c0cde4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3e94e2365ff77317dc1b37aa2fd77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee948205de9196632e1998bb0d1ef7f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b3a68bb5112a7a994dbbe0191cda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d595ccb25bdbf90a8641ed76c6de0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139106b2023145655fd77cacec0f4715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf23b3e9ddfdc3687cfa204e486cf7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc27f318a5a36e96305b742b8f6d696246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865ecf48347a64b6e5629e834b6afc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dcce507fe5a1f1ecd11d1baadf7a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9906105109b944c495ff7a5b2123249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91089ce2b30c3e1e2e45ac4852f1470b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723ed7bf4f3c2883203c58c963e2bb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44713ffaf15f43e31216ece980118d63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cdc08f638fc8163984380bfd9a316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55b92403c0f3160ecb3b2851f3884e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e3fe9eee9b0c9813919a251fd46d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0d403b25dbe66a0d5b5dae7d79e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b25820443251cf00c9e298871544e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223277e190df9e8ba868ea61d9b3271f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf2a607c54bfa07d7b018ec2bf7491259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77d39afb234b4fb6be2b3c60a0a82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb802bd9d7b56c7749f457433ff9ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79096f0e7f37db58f99946e6eae64f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e334ad470f520645685c2a2b5e568263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0e24f47dcb3fe0150fe2dcf49074b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9103d9b39c89589df59b728eb241fff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad4e6c84c18e7e45d95bfcddadff1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b70323954a25f8255a718c9cbcb61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548f3330701aa26644fa20b25a2dc79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c9e6e7a76fc275a6c9e54e569e772269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21cac7488e70ab199ce1ec640990f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e28bc8a26fef4360f949dad4275d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c1ff66e47ab0309d8e8d2208e829c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b40c0cd918b738e97c3faea932e29d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529afad0083bc9e76ca9539530172f02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7865fcc8e61b40b17f28b4246cdfd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b91bb0a2ca41b58a83d55970d207e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88dc1e9f1dd1eb84ce08ec9e7ffbcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c7c8859d3b49f51db50ff2e1a5bd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1bc850cb06c79758daf6deecf4010279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335e262c1887dcc51b22d9bd6b2504d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fb6c8c22a92b4a0a8b8a5073eb228281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eff3bc49170c84619d77ed3260f6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af916c8deea06f915e813a1dce1a199a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af669ab83ecd340f5d681e8f329a8bf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e62feced4b2d31a8d715665c319b6e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3dea9b5b034e112669e969cc56fb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8319a340009d6dcde2849d1867aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1dfbbc7239f0fe0420b63af2c4b7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4ac0f973f558cfecbba057177df6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4033cbc8ac3c88d877e9cad3b4940290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72036c61ed62bc4310bae9cc3b0959c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e083372c2441a3bc5dac7300781f84b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2e8a7d6f5bc28ac1fc97d6b4b9d34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087ee81f55137fa52a4ce0a936e0329294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cad9f9e28b916fa533c087d340c57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffe452b09104673c5f543be3a9f1e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d92182f0e20ee88b94c3b747c09b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad3fec40e6e4329bc70e2dc12e871298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573afcbc2e2f7a4aec2cd0fb887721f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e017cbe7dd382f0563895d3a91dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866f855f0030f45385710a382a872ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0a374d64702d6dd6a4b76a34d0be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebf6f22ed43dc21f7cb528687ab656303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be45d01838715c6b64ddd0bb1606e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c1eca887615df6b3841fe4f4d935305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430e6f213f16ef8f06e749eab64152a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f5f57a35c423bc3707729157c9bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea875d3406e0293324b4aec0ecb0a7d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80c661ecfd09e226c7198b5083c31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b51bc8cb22bb1d70c5a0ac2afd896d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d900d35993c5f6b4dc2050131700642311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d507f5a3df590b3d73ee67ab58c330312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e438f52876d18776fc2c0244f26c07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09eef7a1dbc06aa34ec0e079b48a24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9a92752150026ef1aba04b8c27edf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62036853907cae016bbfa96e8e510ed6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec8180978adceb0c897c62256d86ef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f7f6f17795f67d36c5caaabf573e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24c180e04d9913c03cc89396244e2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9228da2dfc447415b8751251768f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e16320a86da0c0b1fc7f21cbbcb15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ee822b8eddad3d50662be21518b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb65a3304c984d1710457d282460d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636ad018a10912bd80c3ab4412f1116324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee53ae5b000b05be038268d2db101325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d9fc659be469bf5474ea178a7bca5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f366c927ad4f3ba3d4455715adc95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10497444774e7648fae099d8a15e15d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f149aef61088398845b186820e31e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e16fbde328460e8242e46c825418f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebaccf0843da1fac42b2b509b5b2b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee52100e05a41a5c94ee789ed155160332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe46f719419acf41d244a8290476265333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3cbfba38cda59053383880e95d0dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a56e3f4159398652b6052e80dfe8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7801832c5f50bbf7a61ebe4498857b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c796ed7683e5cd73851606c673ba8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2b953d01a73a89138ccca0d99fa69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33704bd79e5aeb36e147f09d614a4765339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fb3657c73b6c35c8774b16086f995340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ed97a6365dc500e1f03a32d59fbd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d81a990f81d050d24c241aea1e2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc96ac0041950b68ae32cc25e851b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481c14c10e002346b9aca73c1060ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c97abecf6d18a1368056d884f203c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580eb4588e29c9eb44e956e0b1a117a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75d829f6ea523376a0956eedd6316a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e57387aee285f48357f70f489d64d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09db3254a9136b41e28c8dbd71409d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517e97af50fd7d4212a49b08be1ea8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0c26d6ab1b9740f5418445b9cde29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1317f9ffc7a452674f032f95766aabb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336436f62bc0e91ab2b413bd588522353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ad90464d0e97257e9f779b6703260354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbc9cabab3a4cbed035ef7def326b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c179f8fefb316d269b9d3d0609b1b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b480898204b848d50fe795fd6a2d1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86062f20ef152775a49bfc19daaacc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dba696365a12d89f08a11deda959a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ca2e0a0e0de502f4605c6b07eaac6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2bdc9ea06c913f0ff0fd7ea3ddccf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd702b24ac11aecb2632d8578406ece0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4c5552df505325a36c23c31d65fcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22054b305d55c56aa740707161bda142364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f180254e0020101943727e2d32f7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b574eb914f57a9583c37a8b969606366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435550dd8e85d617cb2f8899be65d7f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8dfae9d56abc44084dcfe3f5f6f7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1d7c58c399c55677644c6bffaee85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff368dae2a13e043254e6ac4e26ccc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa599f89f37d3a57373dc66f24db0cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b107e05d3bedbe283627f738a071a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e88bdff7b3f349d62cb84a398ec3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687d78297150c3b6489ba37f25298b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438af739a47ca4ce5b5e554bdb61ff4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72556ce5fabefcbf44089e95f2e470a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05912c8158223652bba05b15e72ed2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4692a97d087545f56ed8b5ed684f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2faf73e3be7606ef823e46f7f81296379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c37bbab133cbdd238d1f4a6b82681380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bf070dbd37117194abea91a9016d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb0ed271728eab8222ad3d7c2f151382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9ce86c1c0c8e10febe7644c2f82db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c5a6caad69cd4927e5fc32fec09b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3200458280995a2b53806fefb979c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1653ebe79849c54c83504d0e5acac35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a7080dcaeeb81d227740b7c77ef4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efa1a938d8a0b34a6358a2b01797d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029134a3ad36c183a91b979af1bb8a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee187127205349e3eee00ff1b798db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b89fdc798e16df26dbc71d796cb566391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea69ccdd9c9308a5b8a67814a7c6c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63b8580a029f094de36b9730c6bc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb60f60e28fe06470b66e4e99110cce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba38c6d0c15b06accb3952c40ff391c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bffd6abaf9030cfcbcee44b4405de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f019539dd2408e99ff2ba146e757397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b312f5baa37ccbd493a48870e6d03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8babf860777863e973db8a6676eafb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b97ffc1fb0c97c6bf1d3fd995ce760400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8d07137eab5979241e0bba3dafa5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9617504938efa86d1740173bc6b2c68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6e0a868c0e54eab249043742882c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb10a3cfaeb52a7663d5fc17089575404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169cfada5523beb3bad32deabe09bf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d91a249c2aefff782751b71dbf5a9c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c32118f12aa778132ce3296739b8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132bc3cc47056dcd0e3db486b62903b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3afafe899f40e0ed67a7f19db17c85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969b30e3b0310f587dc45396ec7eec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53b87f40977a700b5b7b568f8465e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e28d090083cae8a986a41795144f21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c192f1b73271ae806e0ee3c10c6c4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86093085d649135d4bd7bee6e90e73c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e950eb38c79300a95de3acb34b3d91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239d26c063d0c33e370bfc47f13799d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb763616a3e4447686ebf78e0f5cf99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f06f0308fe62c50c5e7af3978b927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317d36ceb458d6b6397480c8a7b347419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dba1d6f7c907b179672006cb673b30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eae7e90552fb107ef23cfca616648a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5e2602c4e4b2fc466a5ec84f7ed8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267cd22a0c3a8391455f3157b6ef3dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1b2ebf93f32376bcb176b765c50e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f3bb890647dd90ec3de32d2ef9ccf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170703591e66fe6ada58f3ff062c09e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c17fd5b23642ff43be75b6d853d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b7af685f9d319ecbaf78f9accea83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45566cc0e7e0959ed3f5cceb2f0cea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a62af49d961fc68fea57e4cfebac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724814d24ce84b1a4b99e2c76d8db747431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365662341c9035270ecfe39fb3f970432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff9580a0b314e36b22b53fc7fa5360433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512381bfc9af867f543d0adb323860434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf814c06847dee5cffaf69b96f534a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf0e64c61c4355fdd0037bd76effad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbf76ef5f8618bf69976fe7db96671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3462a1cc1ed4e69f080a7b98e13b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f931d6654262d3166fc4cc139566427439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e39d08fe5de7477f5497affd3ca4e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba7280e703f8d9099a2d5a32191e4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba7a5838a8336a479b3bd4f67b8e9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206eef8164541df772561d022e91ea64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bb199c5844d303c4cb0740bd33953444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda38b2869bde4eeac6ee2e8ff403d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc63183a0bbdff56adef3431ca38ae4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f875947757a73265a7a012df7a38518447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367773f38db6b6952b3c9454365cb05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9752736b6b5a4b4929a2aa78515962c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445c1986eaf75c144a6f7a6227c93e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca2ea6bf743018836031e9a5bc0ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdd92c414db3c17d330c166dd2c284452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58417c1b8caa2d35a117cd00362a7a43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac789f18f4dc9a7e25a376ceac87d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693af2412164c71a94e9639585967cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6d2dcbdc46d159095944709ad2c4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffe19652f41b439812c5e31228490b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e88bf1ad1771ff78c9d0d9ecd82b96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883422cc7bad1c40a13a3375f3caa8a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970384878c1610336ddd9a7c244c05c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ae07a7a8ae6a7eb2045a4bc2fd0c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d4bba6ddf4a08958e2d332336702c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e181e41c140c988dd2e5a09826b57a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e91dc48e1c2dde5882ccc4de9183464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4877f33b34cc36d85c4356855ea47465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec19b34cb8fdf54e8a5b18f3df146466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a42b4589cdd90b0cb25b0a7b99dfc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570317c40ffe8d6cdc4d3a5e08248902468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad65ae985f3d9adea679f5f0f2072d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0146ec8304826b10f52a227834dd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886dd9392ed0907554443507e9b3873471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb35c691fff9e40c34f3be4cf4a36a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e30bf8f16147ebd8cd794a1b93e33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a5b83dce2a47143364eb997f0bccc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88d20e27fff487b800cf8fc75e9ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca821c3473b6e2dc982b9b1e385c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5d614b39e151990dcb0b964edbba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569be3856f02659541263fd37a689d2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6953ec7ea70fb69764a25c062530bb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd0cbfaf03f53cab18fbeafda826f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec1fc1207f410f3802dbe2135c36a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5281de5ccbaed39b3ea4b0b2e902f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65fbbb9426370d79f188d8e3f20d84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb647c234239b1032c4a1bc59b971f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce588f169ec16b69cb78c1b777cb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d0a7bbf88263f4aba20592be7076486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4be93bfeb888e8f53e36650f95f64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeeb7b0f09936474dc7c32d6e48aeb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44600ebee7626694aa8afa3b35b4de74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ecd545f6cfb2beec9dba2e79b109490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19317e182af3530512d84b273298c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20634e213daa320baf3a48b0fc340136492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac938f641143d9429e9724e37eda8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92df092121f9deadbf006717bbd610494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170ed7cbd3a514f428bd00bfaed1622495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70bffbe969379fa4fa50259d90066496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f556b628c2828bd30e0ef7fa73d554497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff484d0436a8dee03edbe25c4a99be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f4342f4a23c2a4a0342b06a6f3b81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897a07fc2de54c1a6c86e34b82a0a49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147a2f6bf613b89af7d781f74c9350501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2453b6b51e86dca3b5b919378c7ab40502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b50fe3778b3666f5b0841c970d211503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50725f32ec58144ea54bc9cd8c87b3a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b271fdc6f484d9faae7a59fd03f0da5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629933d1cf14a8ae39ab213e104f25d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481514cc3c7a72b9a41efc02f859c69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5d62653ab207702ddc4a38cb701e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57692a998b9da630ced80b1d504f96c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e55c3d5d0d863ed0ef7fca06fd048510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb65b0993b6b06b819b4b698cb89fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802b81737430b330500dd110d9318e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fb6bdf170ac74701c1e21ddac479b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f88738e5aef0d6590321c6fd6f59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487c311c63b35aef198c5ef56159c47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bffe906997efbeffd7ae3cf98d5d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d9a22c9da08369ca341ab18bb6fe5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0a1071a2e77cc0a0b1e170ed5fad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c938291a81718eeb7e5df32f64830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342330e422570023b62b6cfcc3073e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f89ff289aab93fc3c04a2bcf3568521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed7656181eadb5f70bed7f16b33427522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b75d17fe876612c63611ead4e77ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103023676a8522e20d5598176fefd8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15817f4528327961df04641e056e9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d52b146fd37b6464df731ce436f66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88261680fc6cb026bab3c188e8da9645527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283800ee9bc9d51bf8c7a7568fbd6bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506631e463b3e4baa167df332e1de95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b24c5d6a7f419b5af12defc394d3d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d37147a817d701384dcf443a3f82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d42a4375944d793c48d3bcd4a77c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917717c677724ba6324ae8d959cf99d6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cad004e94ecc92c33b6e9f115a10d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2811b0d4e5101a646a6308479a8fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173d4961066a00757191df7b0d4c8c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389338d928c09432405f971de5a7188a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dbce3b4b05481a295edbafe0d2a94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e171af23f7f1371d448ef8c5e40472539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf817c3c7af916204f433b0dbae283cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b22a4911bddf175082ee5a98b96905541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd2fbae8d5b3b7f3ea03153d51e984542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb4312b5e9751769bb05b142bbb908543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6085137ae9d819ca678d676f62223544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566dfa7ac71a0c43ca22e1f2c8ce6ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97465ee1ebf344719cf31e8cc67764be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae9b9bd990e2e4c08e9c427a845abc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f1d96b70b13df834e9d5b4e6a3b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bcdf2ca12b8b1b404eb6aa6006f2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f5340ce916f5c98b675ff3f5b52a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40633364ef14e58fc7c97df779074c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8ae98deb19ba801d08b6ad0c4c8d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ba6f9116cdab7b21b2d372e15ac6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da1b098666f2353cc80cb57e662941554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054c47abd4370364a2b7f70e33bf425555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb9e8ee37a15c9ca6e6d6956a4fd39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d61563d01567e0d3e0fb78b078560b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f728b25eaa5a6e4f22739e947bb7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d21e8cf542f378ee7912093c43cfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcbb7cff79362ad5f2e0c4666881c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c4a4524bd5bd2e6ae627fe3f61744561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598cda639819409cdd06167801f22a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefdc081e6655942aff532d7d2635f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb17f1f555c86cbb770f2e1cffb96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2409c7f8b24b4b7375d913f7dbae2c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236492c624985a036d476d70bf8c7cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ec1e331e01333b5a1de7335f75731567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e84e9346d2a675da11bc7a468b540e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf10c3cf145e66e771116ff77e7335569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6ead38ea206c5fb483ef1b2eb04a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c536512d49fe6e84c3047a9ab8ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71ee6c7b125aef8c82a85f152be613572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b51c85cb9549e197d6e3ae2b988df5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d82a8a06e14d4b6edf345ebefc49ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42a5018af041d46d476b5dd3627e96575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367f2dc6993dd94f2cc42178fe95c9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69d15983f04e5cc3e1311a1819f9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bb2ee70ab212d6f64338af093a042578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8055c51cbdd57e75a32d9f610db17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cae9f78fb971ac91f74e3a4ebf0a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347db9cebc826edd7f98123817c17da581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b64eac026202b1b0c62bdd9f21852d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284f8e958ae715f8ca6d3ddd2b2be1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47f73e0a8a47b87e4c9c70089fa302584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92bccaecb1cab42350b6d9cfb2ed08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec024fb8774d4dc9a0c2047c9a790a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1384283708e3ae7602a5f3bc1bebd9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac88affede15a8d6d367be1ecd71bb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917eff2bf99a540c4419377d5898716589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5b976a15c084b3caa003ce7f7c51e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600425361bf975711d39a0791f8d7d9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f9625dd7c8aa5a0479d1ec741f9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24853006c49355bf1bbaa3a8c6b70cdc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31ab67d4722327df802c6b4cb15fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dca6c7f08e4a3b32939289e9f52e0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909831db0a3f7553afa2ebb5595d4331596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca569e30bfa405c89c4cb5686d4185597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf996fc6861e11ccef8941a9fbddeada598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfd1557f2f46795a56a80978b7721d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689efbeb25cb930398cb3d62c10cbeb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0ed503ffd922c567fdafa8baafd34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a74c2a2b8b0366724d802cdb8d4f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abef2ff545a773637e4a2788ebf07a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409846499eff60ac0f5f71f129d9ca9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd376a6b6cf574ac53bf1739171a3bae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc4573ca1bd0f1cf9f2e36943eac69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68590bb2f455ed1dc28d02a445d6cd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12298161e6a131e861e78fef4b000f34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa746d74653c12f16108c47edbcaea0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439992d5fd55a6030cd19ffb3551de3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3128af496da8b993e55768ae3b861611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703ab6fb5d2248aaeeef99e4d0ef320612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35baff37b4ff58a001d64985da96684613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dabb41e5ef8903f5671243bcd3e704614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303038def28234b8061e81af3daa3e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e38b1f6e56e0603444b368235cadad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31ddbd6d39bba6c92e67ef7733b2ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9031206c2cff358d31946249d4f878618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4b18f256d998a139a09e3642bb0d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bace51d9a2052ff744869f227f451620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce969f2dcdb95fd441f7725ebf45c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f87c34f4d2232d34a835789655160622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70852187822e3f70286f5315f745d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fcd7158c9a0641b756d0908cd86dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e9d373da7d314dcea204bcd584d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0757df762a4e5291b533a0f0bd98e2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569b587066f72e280517f11d4ea84aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396c74d119d575a5aebe902d27844f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422a55456783962591a745a12af50b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada05ad26cb27890404b36c733f5a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489858815e013c38d7c5a4592b6090ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd6e5e94b22e683ae0b681b3023a66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7530c013db644741fc1be8f78a9584b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9bab011b58c317e9e0b1de9dcf186634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24476906fdfc4137e2449a285ec9e2fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d892d9e8def01dcdba7198210bc7a70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc1e6cf7d6d7d759b96946f39ec5e8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f7768696ce388a261656c9eaea75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785ae0313d87773461043cb376b07c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e3e7bea54d789aac0b9f46aa9cf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847f753b7655acc01052c65af315201641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7f9d68f0a89edaae73912121499d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabe78d84a9a3c7b65b6febf89e5056643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64828fe9844808e96ac246a954f94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff9da6d229e2f3a0392b34d9ce5209645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf962fb0d4a3f6397fa91f0f62ee07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f58d4f6e1d70f58f281af013fabff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809230216c07a0681ac3d94d5bb3f51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8616d765d34f07c64f4c1a9b0362a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f49cc3c329519a49b95af3004d8b25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b911e0b50e63abc60d03fcbb19bdeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b593d68d25efd1156315645bde5ca22652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb532893e65e7eb786f9043a0ec190653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8ff9c22b09ec4c2d9f7c8266f0660654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1869ed27b2230fd42f04b9833d956655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faa91a2f338b8df584842813987a1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549bb3c6bc0d9e1ea5f027854973a6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ae1314cc0965710129fb161ead9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700807612c26f40db972a2ec8f3c352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71c6259b20adee03e9bde23ad7a3cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e67316de4e5de734d78ebf2a02623661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6722dda98f77f01e917c8c6065ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2867f6625447f1cf40d3be8b40d45b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8cb928aec6ef283209cfc6080dcf9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663a9673a2f15bf775dea1cb05bfdf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8fb0a8442044fb172c54de42090a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f973746b80c8f5a3daea227a8d36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1789bb11bc9458843bafd0c7873b888668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7049b773d84ecd1fcfa60a725589b6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5ca9483d384944e55452ba7e1c671670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa58392d043a4fe128f6b322d6651d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436e15825a7bdb821deb90ee86b09f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d1886158794cbe3db221a110bc299673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c6bd8edb73c72272bbcb47d0ea073674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178138977cd4b1824a58df5cf28c100675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f19687dfed3455443f2f289beb692a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04112aeb80c07dc70f3b05a4b1c581677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a45b5984c864ab0403456310c23d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c145d3d37ef958ec235a76c573296679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ea528363165a0f96f7d5b738f145680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f002b6baf9df5db5da37e4380038d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f482700652d4d4458c8e620b5317175682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9727239a7ed951eb5565a20162b3b63683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3429b8b8cbf110b2735f3b9fd2af24684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e8f6fc415b2778e8cf6736a37cc93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538cb41ed80f7d52d0d20d9d10ffebd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa37b09cdbac0aab1d480b8052a8a3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b30ac6b3b7353d73ded8860fb2a7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843dc91fe6f823a24dfac929c63b091689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d28e56035dc66e1e461740493b884690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896cb1086d248a40abd55bff9d84c53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5483781fe85ecc9f230f0a1389bfa4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18e935d1d2872cefaeade8ab1f6cdd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903727038acd66e7d4392f6582fe150694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b763971f78802f58e78e6cf82eb4c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d870cc29f0787ecbc65f499284187d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061dbf9f65b5c2d8a4c4237e7d0c9e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baea83122f3dc4bb6f8465f21f4daa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e812845786ac72184d4d3ea609cc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07007cedff6fd646156d8f0d99bdf5b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7072f881b9d04205d61fd537af067701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de628ee3b990375ca3f7d239358f65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230bd85a8fbeb6c42b9912043c5aa8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a878e0eca73b08e87097818a90b41704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4cae4786ffd805d0d6b211ca8870d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6f148d1d3c3e2fae8cda553c29997706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f91c4f9c05d25af7593dc5f5e3d00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc221dc1ade8ce03191395367b2587d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c81bb6be1db18b1211513ef3cd993709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc8d6c7c6fbfc3e64fc8d6b774c45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f247883058244ab15a99b08279d95a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df62a844bab6e7aa6ea1ed7d5110c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae660d54f28f4d5a14c23f11229712713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4b432fdc1dd26d7a7857204fc333b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1c51f163221963488483aa85928ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374483c2b55b6fa67bfd5f66cb5ef3ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c790c26ffce429ce32b41701f9274717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbbbae9e6c67a2440aa8f6d9c03eb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b5d299d76a6c0a450ea1218aa296b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab18e3f171ea94964464d3b11501ac6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379fe64ebb266281e1cb3620833278d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e3e217e31338ac87ee057930ace98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e2660a0bfb6e4736b7dbac210bb75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bbe6816c39c035a27cdbbb0cdc4b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363749c8cab61a3466a7c339ba7114d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1ce0eb34abee096bcc7cc456f61a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2425d5b0812958ca7ff621e8e35f822727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf7a6c9e0cbb683e8e2e9e9b720cc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210433e596213b1ff0bbcdca5bfa912729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac4857ab9378afe78b91f834d1541730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05986f5a951736df68602c439c6f14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f356bceffb9bf3ad775a7fb51c19920732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcfc62a939d0dabe166750eb122f74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5d3e2b7e72bbe1c631c53600a5666734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f90f68ac71f68677f1a296b5834730735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6fda8a71fceff3035d34e1ca95dc4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bd0cce7cc4fd6b301b7c217989c0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22c92d19672b37b0d9a5e2b31d7195738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a236e328186ba208bb1b94854291f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e4a95a49f595ccc2f3cc78834b674740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad451e121877b3d8b15ea03bd0b66439741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287a019671f3c760bac61cab1e9a859742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56619b870f6f99ed92f1579131aa68c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162fd2096a398e856082f312e27d142744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b09ef93a494ee28c3cf5154df2f3a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b41a0603c49a99fa30a6dc3ee7aee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a373dc8c129e0c09b13af752872028747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f814a674d584d88ba4cb0b45ace2062748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f1738bd54d06e7e00951521f023bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228e0afe19b74910a476b9e0556dc68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f19e11d177a18f3c7a1492f0dc554c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212f11d96259d75773eb2e74a7b2a8c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb18d5dd12edb980fe74b0a4c110f88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef042ff9afcbfd90484ea101c7818c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b878b8297891ed8afb090edf2de8d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16587dd1425b21477b5e76aeb8cd5734756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c9aa9d435998c895fc2f0a6cc404c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc8781169f5d192552f0312589f384758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11572639736242602c6b9c964ac4bc4e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c8b4dbc0c1376de64d4a6ef0c0061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743905c5adbbf11c4242a0cd2a1dff22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddb46c58c64268fd82418677aa52cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adbd3a32f167521eec33e5cb3cc7464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361b87cc468e030b5d496f09c184f565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ae44d7a7807040ff5c8e1180fe00b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc7944be53cce30e8c8a855cbcda97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b35dff6980bd816d141a6b2b7bfaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7640224a11fc3fc6c6ab820091c7539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1600c0c17ef60b805f586e46342dc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9d4b5f740e700e1d1d68d0d0fb93111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaeffbd635255138693fca410e5a4512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968df355f936f01c45d6419845c123013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc87a51ba8870f6d08f4aa33fe75ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e3199d804f3c23b3347fff83ae1b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face837f8571099f0eaa56e96bcaf70c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157eefe6ee000354c783bce301b30ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8ba10b75d78ff666fcd8d993ebab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648afd8e531e136004a8b1bf7ae85be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945a3926fe3d2e8f28c87f503d99cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1847756b1a936ea5e7e483fecac38221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bdb7e31b61b35543127008c3752ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc840566a9498012d42bcccb54196823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b2e009975b84fbf0857b7c1749e1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf467504e4933e7e94026869c13f9d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1d223d1020eef71792f7db8ff889726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddd316e32aef5e21bb909682ec607527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bfa790dda5fbe480392ea1b3fbfba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3f3c162aefbd6f3ddad2bcd68d95c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e879504eb76578aac4131eb64c4f1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a915e3b2d01bcd3865564d9662b0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36648cd8e27d9ed3a66fc89c7fbccfe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab621adcc194a683416edc032a9be2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd9340408230bbd670e7f7fa023ec234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6faa482c3467e8cfe381b26a7970635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738352813d572f0474d60ad7233f69ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303c5c4cfb2219728d0f728d1b0bb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9c270025ab3fc2175d62ed7153c6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3208e7518f29a3dfeefdbf6db7b0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d6d71d2687f0796ffe9fc51be34b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ad9e96abb5612789252db64a6f15d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e80d29ebad09233a5daf7cea3ee542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47c8a56b41ff0baa45a395a2dbbb6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7c5d50f922724a0e532fd3dbfcc0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcaaa2d67af58d508f7e467d2666d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b410c113823577b191241839337fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699401caece6083a061645b1997de1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c93222c2244b0f42e60d1421a968948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4df1d6600eb79d05ccb86db73c6cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb5d063f1303aaddcaf1626182934a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e411f39341636b9b7242e441f8e98051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd321090776afb0b048aa6367cd311752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedbd1b4081ed32063c04589d84388b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4cba2a9b7a4b3d0d308ffc4a20bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1006d813de297f6f3fd58383a9dfbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba84ff5f807257d63b41e28b981b06b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324a0341dac3d373bbd3659b7f03c6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d86797add2441a07a0760782006ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b56306682f9003e1a6cbd3b7132f8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3181e3a08c943657939eec0ba4d0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad009629ff6b01d740f392960b8ae69661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15805c1bb07c5220a2380fb5e94b3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428feda76b5585ea1b4590816912cd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190992843cfe55b9a21ec7d199db8e9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41c1230e8ba06fdc27d924c12d4d0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220490c93c24939ad3fc158344c00bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f326575a4d1034323bb942750c4a46e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a199e75bb0ff61fb45ce2045659c49c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57719246ee46c606f3b30a9897da109269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822d297521657baf90a6cccd67e142d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcde802b1a6f871a0249066d0621fa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3b8bb932d39f5917a4f5c1e1b2c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cfb159160172db56af3171fc13fc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b82e4986ff519a7617e0260f5fcba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bac0d35eaf49d2102471ffb9855df575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a69a6bdb2ecbf0459f0d254e1b23d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5814ae0c43b99a1379bc5840c0973f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1cd690309baf1876e55ddddcf2f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68636bada029d6f08782eb6c23de7af879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f388e335f8005563d0ca38ffcc3d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dee501711995565769ac29e18856f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02840ae648efe68a71c464fef3b854e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc6f8bf35506bf50ec7f3b363c99d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf85d8a47b6eb20daf15138474f4dd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c94ec1cf7622bc84af8a47dd2abc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d332df3aa5f9ac18230363b12ba8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65f15d700dd2194ffd42ec48f1a25387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350e7b1a6a266ecc3c9044390d4822d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10274e0a39db4f61fe05be86285067389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8526e5b94a5fb96d9dac2cd98a9398b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1e25485581da5967cc019fcd80f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b406819302a4be843d966c870e656592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b96f25d36ea9a23347aff68ab1993693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0704db20e8af9c5ba29fa21c9bb18694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df842c8919a4cb1a3430d4aa77f357795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc77a6585434009affc7e77fadce8de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43a114522b76ecb7385e22fd18453597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9dc6c8d779ace3450d5029d40a35498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167fde8fd3c8aa319a9650ecfd6ff0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22c02b837bd6aaeb7c2fb086be9a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a5029a18e7dff954c04d98cda3ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0afebdf5658979b5e47b2cedc488b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753232d9f6de98ff05ef6c2fbd8cfbc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a71689e6df5358a798d4ef6d8427b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e157a0ed260dc6dd5df503421fd454105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059af84a23f264a268bf19fbb84175fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d4f56e77df8b9437710510ae57535107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76285c5d65a016961a4adec853bfa731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa18adc4dd9c8c7da08c49c4028209109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850435bded794eddac9ceda6b70f05db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fafbc02eda5b709810181bf8d4025111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17460a7e28394d9e9d41acbb265406112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16db55c359d734f72b67c4264f189d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf504bcafe3092bf222e373671a61bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432697a1016e712ffa14fece187979115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d6f2bf279e57b42ea7808634253b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35df07144de3bb15f8e66e312249da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd92953a869a2aa2d83ccccbda36721118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa538fc7af2214c66155873a7af371119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569c817d2a309d3617faaf7b8ea0d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160322127348998f8d0c8b9576225222121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12e0c6ce8c32f7befff8e24975d34b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ce06d5fe63d6232445ef2b807d31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de07383ecc815899ebc16fda259592124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c32dbbc1e3bd2f7018b0e9cbab446a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8167f0dce769418c33ed80d4de5761126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096f80fd62e3376734d79292c0b81dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ec501e6e4e96325e3fecf10bb88a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3063b63a9e527926ee5e2af187f3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98bf90a8d7b0888826bad5ddef5896130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f8bb3305e9422b74e1d8ddd3751d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ab2bd93af535a263d19b2a1ff80fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9aa7836f5ddf82aaf873b20008795133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a301f7b54ff135104d9d7b77178895134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f208600dbe368f5613f95b41fb29c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdbd6bf20408aee10d47a8bffbb33e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39585510fd33f2e015582787a9c35b7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee888a204f1a54a61822b43e917515138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ef6fb8ab5cdc33cd7376e0e8d281139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32af48674f158805a68fe02a85513140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e52138c154287c3a2b7c15985d930141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89e5f0e388638d08d11793761161ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec974ac71a9dea387833ad2064ddbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db6d64972b33f753a8f3c792f1063b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c54e4afe2e10005fc9ecdacb286ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9abc274c26c4a207d662109ed4ff6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045f86be28ec0c9d32c3e51609208d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda947bd70009f105fe34637fab3e9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1e4786d04978194081cb6dabb0e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877cd6350bdc808af39e79b3675dc30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e5383aa8ac45ed00c373dfff57ee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc6936a43871d540a8587322b6535152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4b1139262c9c314e34f679278823f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d6ce3ccedb56e468c19b5e3eb3c4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369c9268906f0afab6aaf47960726f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68d20828492ee9452ce27bb604f525156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ce3b0321cb7b417ac5b2a4cc5640b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa473cc8e4f746e03b14c667829c83c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347dd8d4f919ac3cfb0493826653bf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cef5320527c1ec1cc262634a956a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011d03ccfc31861e900195ae1de37cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e95985b13d1e308b35d3c3b30ae2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed893fb0a400d7db949907a3f0f9fa45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145b9301903966eaf9b704bd51a4b39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11422a68e4897f0cebbf1ff51aa4f119165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6dc2e958351648e2b8efb2f947881166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510045d2041273cb063f13f9522bb6ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1c5c4f678623d2184924d5d323e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba705b3dc6222d3d12a46d3414f69d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b55398213baedc23ece626ba65cdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3afb9bba65375e7d46c14d044886dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a688c02b8108b1368aa5d42d3861b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80434c995315b15918711e158d35fe4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6183347f09e8f67cb5cfbee9a0824a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2f5586bba32d1542138168582d6f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d9bb00428bd8436a1c450041446b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696146111fa8d66b69adf2fd5e88abef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dcf9677c910928da03ee8fd05fce3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5035741e9ba3b8b70b0a4acfd149a40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fef7f1f8727dda42e5e140f0c3280180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564134d5238b541e32bbfe1569761ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a77e9a65c114f87975fa53c650842182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63e25a1c1c62608b1aff0709a729cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b1d23b395054d2585f1c48bbbd248184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ab702c37333dffb28e186d6b4d846185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88195d3d6cbbe62369d918695014cf3e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5c9f13dc196b34564daf35f8e708187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8234350766c32219bae420437c5ba3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cda7f75b20aed8f506420b908b7213189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1b85a04f15dd4249f6d35c7e70eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9a17bcc228ed7eb47ffa8aa634aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844db828adde52e61413f255151521192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480549c819a11a0933f19d5206d85ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963ac48fa792a868f64f9fc68c07c79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9564aba8d981a2cf6e2fd5eb2f44a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308deee9eaa62dcbf29f8251dfc915df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d8ff50fefa8ef0afa171f65a11dae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab281bd7480bd4babe31fa4d4888ac4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf735805d2bdf44c1f3b7c6a704aabe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00123cb32155be2e866467f1f17aab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87bab4780630e38c4382794e5bd90c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7e66fd7c19798821c0f29f357a020202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a3629f30db2f1080a0598fdccfc05203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567852496ea9532d2ca4d2c4a94787e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a3b6876404f8a027472568daee530205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb185438cf743454a046f00d37161d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4560c492ac334ef55d4aa767c32b777207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199fedda2dda3b988fd4a4c14bca187208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618e73edf690ebddad5850981c5109209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a1696ff2e8c200725a3f50836d822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fb911e7d6c28d80e5c4ee258ae874211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e02e6542e82180e334d4244e448e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e0bbd752d96d4aa5636edecff3d96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968187e63d550b54f6ef7c3f618d800a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7aff556a9532b6a661b5b6c9b1dd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5958e585849b3ce3cf39c7e62302bc1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da0d10f55feb3bd9be8280df2f7a25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1e2e4388dd502390b45a8d7da7e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5dc522e58ab7bbcc86adfc8bb30d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048e6ca5c97bfe80767b80e675dd26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32878abb1d50f7b7cae71b85371aa2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56583e366f5c80d9d21587b2822f1395222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d8de7bd073e467b57ae410429dee4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02003c858e3639df09c5def372880a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ecf0de45228f40615fca4acf2cf61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0127806380b35d4f78ecf268581dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b1f8c7fc662d8d84f257c0be3a920227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ad7e69913837fcad2aecb855bced228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2c7c25e7e9fbd60b7530cd6e8b29b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131be913cc504dcdcd07cedcd4390c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be285c25b1ff2c0efce061416c10c6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30b29762e1c1abc6e3182a3c08347d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6cde41af6ddcffa3bcc6661689e3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4611dd02744935c6131c5e70f8d81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6cd6334ebd6780da2d78093121ba5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f6fe4b536071c2afe8f77e4a20801236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b22400a14d78d7dc8f2d39efb369c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78831c857bc7bffb45258f134927c60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb4f7488349c981dd6f4e43fca35e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5e7e3af3b5dd8fdb68adfdf36067b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004863719dfb01660784a0d3e4fcf91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b76737b731976051648af5e43f25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f242254a45a2a79485babe9168909a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e0c16806619733b0f1b070d6038bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153af56a0c92263975b70f520fcc682b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de27ffabe19200889a021ea2a564d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39ec4731ef446059f60c440930952b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34201eb7f0d5b09e98bdf14017cadb25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0daf128e0d2aeb0b0601d7905f6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeca7680251ab47ace5184f65b67bba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4d1a9a31a96675810f6aaff6f6761251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166162a742df9e8eadac631fc53a9a8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48522d00c66fee0201b70daa5769be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91aeb8fac3968c287e7e15435e3829254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08cb0d9ca49bcb67e03faceaa58d1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661dc283f78b62ea48d364b782ce4b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a690477d1dc9b1bd47c29020c24b2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00d145f92b499fec42c1248cc59663258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32f2153d85f99760a23d58e05590d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9679b5b9ef1f34d980bcc1537d468e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003b578ef49aa85bd8da9786bedc3ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92698d7e0c41a90fd49cd892ff2864262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c14e3c44cfd0cd94ee2faf925f90d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc77e8d7295ccec1706016edf67181a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff417013346682370c4d9323e7125f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912c7599d2a754677b83adfd4737a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb532d6b28ceb2bd60841dd88e4784267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12c2ec17cc532bba6b7fa2d33e2fe8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827d99a2d4759dbe6dad37062c9b4c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccda1ab087c04ef36fe84711cd70af4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ed9ecb77cdc1c0aaad3839a4f5035271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4f55f9f92fb031e1e3276087ad033272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf1e88f94442ee781ffa184c5f9416273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf38c632cc58f8818fcb54f40bf82b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35dd47b2df3f58cfc8d59bea46c4f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef8ada6ca5522c72c313eb0d80d61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224492fd2029cdac1806660916b3ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce75d80b4a7ad9ef591afc2e5526678278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66adff26c0d64e6a86ae4f4798fe993279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89858e8a2c75341a1c2e2dab06940280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b2d21fef09e613246309456e51fb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1cf6c63cbd4c2801de78deba760ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625810cc2d88a6928dd65bbbace9580283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fcb7de5b22b0862fa6fd97058ec14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb00e440e59de0970aaddf634d681fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c0bd61ba06a9dc5ddea462e02c9af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03040b29026849c5d77fecaa496fc8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a94f72db74a769e599544c41ca2a14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6caaaded1fc771d4b1cc6ec420881289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968f916abfe997490a20fee23ee0aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7d6d92f256cfea92fa5e8edf4d78291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c4c01658b9942d2bf795b90921029292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3d758392addd73631128615fb2212293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096b21532e64bab40bac3968e5e13e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e24435e2206fc462c6e753e6a66d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43cd64b355b22e78e9f7b763e50fed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ddebf3ca09d0ac85fa64accec5d8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864976531a07ba0b77854ab82282139298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e2bb60f5ea6540bd6a3a55d38b33c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3317f2ba8b0e3ea5a1c99afcfe64b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea5007d989506101f4d0831431a4ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fcf0e4db4b5b22d42ca97f5d6e6a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c889b09d05d180ec5280cb960cf568303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7dc542455dd24de2d3ce7cf455d25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e9594366262f299a71f4a86607c72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2023f8ac9f75a9968d7b5425dce1b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6c39b400af6bdb48c5c55b6dd8401307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006fae686d07908c3f302b1ab005e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ed762aceb69e718d6384ad95c282b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ee705a2e422cc80288d6272c00f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b51446b690a82ab5dd2a74413b08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245b1d7850af840031221c15e44446312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02968e74d48d298d54fd9c5b5c6ab81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a103b65ebc60f6e8de3680ed7a1ddb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7a2829082a647ffa67b89088a5c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d39c3534bf8ade63fc45d0f16e35d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e5bcde5fb665a001b09e1ae1f0991317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997507cb7e68fc4924ad48a0a0674b3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1d517d111a0c04eb326d8941a57b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385a9170fcc8503212726b27906d5e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ec17420422a26c99050ee1816f0e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56488ed372d9b8536979d19bc6aa54bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94b8c04a5cac19a71a98916a3003c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c31413a364457e80a29b3ff74e68d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a6e6a9760aeea9e2dbd74078e8022325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96b7ffb6fa8efab606f52a601ce30f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfdee683a788e6e2c8bd0bb3a9e394327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b53302339a08592739bc3dd1e0fe9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674951fe22b3ed49c49fd657e8c7f02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0daf8b37e4d83d210cb69533afe142330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcde9a3b9af9f10f6ed07343e792eba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979fbc3b23bf24776690261af7d661332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc715f4a79e81122c5f494327a758599333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee412f5e7c50ebf0a63ee2262fdcd53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff9d3821097820822009d8ab76edf7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c03ed10dce413e4c074e25e7100bc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc0d95951e7c337ed152e7172f2e85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff36009ebf0ddce319fbe6d122e447338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf684cdcfe07c64909397abca73f01c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77716ac6f4244059a4904a0b20ab35de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb4f498e80fd84d86278e39e4c455d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d2dd2159b0d486a27153e8625c741342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7483a282686caddd2727ce0e438dc4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4a45e94dfef4612c3d97f777a3a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9143e5a90acb4cdda7fecf61b9cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90290ca3723374ea3175101d707770d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b3d03ac5ca25b3c267b070fd8343347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f9e206725be99d25f30ec980bbca4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7cbaf1f0cf6df3126d8c1b30976d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7084d46db707ab806712260fa64625350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d5075ff33d294b812a5a8914aea9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415824221ced41466c6bdadb2ea972352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b044667a426b79b11f97c2c6b55b70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66924b3a1147dbb4fa318be993363194354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f0e6f8f99e20d998401409c5f8df8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aacaf5906bd0079e787f4144c2d6a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fcc9f77094c969d4ccc08aa7d1dab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fd66ff82d19d2076418101c4b200b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8041301be95238e3f73bcb3a449e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2292c4e2eac8f921442a3c589e9639360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1b60a1a254fb0630bb185cb4b5dce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba444257eede58f029e9ef92823cec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa862c667a00fd17b9e4d281519cb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d34ad8d3141e397c5ff79d9b95fbb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e074b0294b7edc5b9990a267d51511d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b6e5e10a72f25df089444affcf03d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cf7f439d8f08c19e67648d34f192c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa93ad833b9ba91786b9f810b2de14368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a46c00b42d14f50102458d73dd5192369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1af7b44eaf189cf71843398c31e513370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94813bdb4255503f350dc13413107bc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4816c4e7248a5724fbc52a56a02ce1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d5c2f4707beb7c6d4723676d6498e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a173e6b19a5c14a8a8d603d0031546374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86804faa1c9bd8e4eddead4c1512a247375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef692d4c59c49c9eef22b34c25d7b1c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099c622bda4796e46fe4fdc87d2aa30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8b6157c0a2399b4fb5e2463b3f1b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec870edffeabb6b56d3f6cb0dda73f90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866b7fdd36bd1ea2359c138c1bea7c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e15db6791b38636fc108513c52bb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d819274fde3ee9247dbdd377862875382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d4fa139390c07decaf8bd54d0b6e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984b718cfb10d93d5ccdc887cb5164384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec3c6128748b017aa5fd3dc9723f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce162fd6f9738117c4cfcf888b08d452386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e6052760c81c4dad1fd128659a8ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168a02da3a84c678371f123c533a6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4467c616cfcee1e9cd78cadf9f106389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba754b28582d7dcf99d7b1d5793391390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b411592f22b8c530768b14a97ee88ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb1b49bfd6e37402d7892a11f9b53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea9dd430f8962af94eb5efbb93eccd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc34054675e9a5ffc6fa0509cfea8c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067ca013d10e156927d2331b186a8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe7675e35bbacd10a2579d3d70314e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ddc4ad1f5611d18e969b79471bbe3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d1614089a4f671fa057e378fd4f5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50cc31e0cba2375f5793f4ce4f55d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3626eb26c1f0f047e628816d1e152400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79274b0a069ffe429d052faa0b8a1e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59c9e61b730402132b89c22469e2b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d844f7b9300f63222d63ec959b99fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfe8b749682e70c51789c6aada7b70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c36d9d5ea62c06516664bf5135c6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8b5d58c18bfa3b11af8daae0699b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2a70a5dbd6a2da930d8bb5bdc59b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93236dc041d8663ee2030f32321ea2e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ca49d27a557b57b8ea13a7df726b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba18ce3bb32c99cccb4d8461abe2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86736461106fd2f439f7711a136d8b23411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b54e92a0c4e4c674ab9ea4b9548df0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc04a25e1f7138f2f0a756cd47f097413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52532ebdd474f98b45db22ee27c8e07b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cebc02d8f38369004733c3d46a358415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51c519616bfaca8ea4972be9f83eeb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef586b40f9b6e7e23fa3960792ce10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339851f0976a00678b1fa8e91cc276418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffcbbcec87587972979d855337dca6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d591a2d26ce0fb910e9a2e90a53d721420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b989a904a6c6a2fbd30089ea809e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5736c6e112edcde431efc159471c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849f103af6367ca2683a8bc7e07e649423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb89d09f1d47a82d05600c6ddf5dc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d112c42691a758004a7b463ceda6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051221ed3a2b12dadcc47720e7c2983426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c30d4870c3c0e4e16ab5e21a98e98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546092544e1ba1fe3147a0d7ac55ec0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396712a1e5076831502beebbcbb76b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9724a4727150265f9b24c258aeb6b46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccff632448a458fe6c4a033e9a6ded431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc399e85c87043f6f6f14beff17bca5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16a9375ad663ad005db8f57e5c391b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde8c15149e3e047216090278ca89db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f05199d30a0ffcb7ea5ef765ebb53b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb40340363f53218e22cbd285394d6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a7dac3943e641f4d5070fd6bcc8cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7cc65fa3ac225e9eb204e929af67f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b86f47eb98f9c77f532e4025e9a31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c846ee61046c700c0117a5d07d304440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daaf857741cfb205f4489d3aeb0eea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682d714eee4baa0d5d6cf511062dc88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e53cc2a69fb8bb0a96c7b511454e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d796c1cab4cece6b036bb218c65c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bcddc1cc1ed7e96e6ba83f476c27e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3a01705aeebb12fcc4b269ad7afba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f675931c2853b774c848a0afde319a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c258cc737a75b45d52d50228b106ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ff10f4cb9140f9188807f0347d44f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8b163ae6ac1e3f11b80563665f1bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb634d0367bb8d4d97dc4e35bdd03cb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11537fce258a8c595b2d988ee765463452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fb8f76d5091da3868e5f1512e4f9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b928cc97c09432c2def036187bf6ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706208c47286ad92b9b7de8315f3615455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34669b646278807daee0b9d6fcf6634456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d30efa1d784c32acfc6df4f534a41d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8b31562b3aa8a953e2916b746ce36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7d1b1489f818c6b88a4efbbdb2c17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb9e4d7eeb2d4fc82a0f8cf907450460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45136afeae9ca31f4c265ea08771d065461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1b0cc42bd28507359172f8d44796462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5afdbabe64c33129e9415039a7ad8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afc0dd1366ca3a708be3645040d296464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f90d8397ca5c181580b1deb47ae4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d37adda7d12a9416d2ad1caa28960466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc1d52bb430d154588a255261f2a32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d06097e14fbd5483de408cc8607f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20be975eb545791ceefda299d9b4ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbe8f431b6d606172432041c0e779c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157352d0282c8af7255a049c1a86b3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ead78bc9c52816462cfd0ef7ac2b14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57948dde30d7be06b81ca1af22707090473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52333c8437278b6d2843a10049a90bbd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accd85ee4f905ecc1841aab70c183f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd35ea96c43ed26519e4306d43c830476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d237bf94c598fb4cd8774742de2c2d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5135cdb25374e9f30ef8c3183e540a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832c854beb650ae529dd96b4ae967b1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e495f08c8fdf289f98484aa483f209480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b71d4d055c18310b476229b9017f94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46250fbc87617c3c7fcc75b762a6793e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07c366979a2c04ac68a04e2ff494ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94839539deb85f572e8a3d14af3f6fac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97bfdd1ded3b76a626e4e697558c6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fba7fbc445733459dccb3605474e8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab6f039c08ac0ff3a280b18dbd2d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f994cf954b7b909ffc06d060bb904d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a2826a9938881e89e9da618dc7866489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b92c53fbd5870549a01e83e9c29ade490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b234189902c099637f9f3ba2a8eb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf8a69305e975a99a8f04f59014f6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67800ea9be7007bdb3cdf87088bdba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dc4aec6a36303036e33a2940ccb66494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd04ac1987ce16d56d2c33175cbe0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4b810bb83a78ac767567627d40298496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59efef5b874c20c864ed2842a494f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f06213cec201f02250c00663157feb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7cd8c6ca70d7fa66357a4da9580b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b22b72f2fb4c7fa7f67782809512e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e87beb2100239dbc720ac978e922501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290603e3bbb3d8c19026377eeed89f5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb544dc141c7e914f2ae8c3ded858503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ae0d793bebafed0f7fc833a35dcfd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8591e3f04dd9d2a2cdb05616f813a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c168ab52b7c56571568573e7856128506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd814c8bb639e87b3f33616702531208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f1ea3a004730cc74f6085c3ab20dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f67204fa4dffedff124a4034e46106509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70310e9ec2fce95c7a53508ff1cf985a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279fe2277795c8c6f74feec225bc633511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabef420e173af4e0c772614f9538e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d6dd699cc4bfe2f0cd5f2e02a8ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7ae3581787f63d9135a15d75f7d58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a878f1c51b336f31d5fb559d1d18d65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782747dc6a1f2bb3268860fdd807da2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca64b5e3a838ba4a5a94d18640aef2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a409242608c82f1311547fab6f70a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe97a0943fb1f16ebacfcff6019b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3195bf480cb50700a120775b99b15c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402047e1f8fb36a17697912f3ffb160521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369920ef3cbfd3252befd4709c4f75c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f09cfd86075675a79d6458b928061b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a5676eabce768095d387e17594eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6f6099b3ac67d087745253f0a97d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415555bb4147a9c1f8b4ac06da07108526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b297e86152daf58748acdb204ff39d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2610da85fe5b67427f325110269b3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60763aae8b8f1920d5ba8ad0cdcb31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640cf026b2a25743f5f278337f794ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e079b75df32bf5d3f0326c24e75e277531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea791456b62739373fd601395f3057532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547264106d67ec8b7f6f8a61f450a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd5f51f01b84fdba52019b29ac05c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62c00c2c6cf6dd548912c4e9f2a038535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922e0c5e9088405e3660c4a3ef15dbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042d00c28b73a3202e0c975125c477537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c6fc8a5a29828fc6fc6ac7d8315c7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8669d904d50793b5558c3c8d1e190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0b909ac9aa6c93474a3557842a7c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a911c2ba568c88a9e013ef2c30e21ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d222f16055f0013b83a5c69fee919542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9454f45afa00b78c63a9277b39d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52be106a700b6672ac83a30d1806fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa119a317c3250276efae3fbb233e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55211ee87e499cbaf17c5317bd04281b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5fa1a7c8dcd31ec47a1882036b145547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5709d8ccb94a9ad30743584311a8ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d613223105a2e5c5c092ec0f49453549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09033346528caed2318c1f0d6d77af5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69a3ef004beb15796b7ae7c1c756d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09869c3b7eace3b922607ccce6cbed04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141983a9c1110fc5bacdf80c817e30b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe085704411731243efd8c1656f69d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ba82cb719a2ba53d8e4d3b6a67827555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcca44ca6ecb20af0e1cae89d4ac48a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739b149cfdc2e498922d24106d21285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56056268c6593b6d40fdb3460233b770558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d8cce32ea7e214ab4c3853ab56ecb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1796786c972facbbee8113a259326a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212187c6b610e46a8c2b18885bc46b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaf6d243c3e0fe4de0f0a8e6da4147562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b07353442928895d12748506647b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e927d254d127c770a5429195f80edd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13aecb40b99bff70868142624fa42b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16ee08dd422c7174e69ab7175c3cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b17ffc5e363e22a2b50d25e799cc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a49e8b8de729e29381489a4ac1f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98c844f89a8b96a49655e6c22dbbb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304175fc5ddd12789788d76ccd99255570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30db4bb8c10d59b374e5104595ab43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321c53a057be6b72be5dff280767484572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd7f43c9d68251d1d5415efecfb984573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8171baed246cfa83137bd211359ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945427caf7f8546a1e9b9fc18499e3f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88006d04fb46ec050a6fb186fc272a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429be2d365b7e390bcd1b5a93f80425577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46192c84d789a59b421ee23013107fc9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b063c480c80386f10c5f1114fedd15579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b7e364d82a02cf48c12656560d249580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520a6cedc2a8449f1051b4ad720528581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f0c5274422da6398f1dcc12e4dbeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fc7a7b40e080b16ba34a95f6871c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f063ad1c89677a496e8d964ccd8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e264f3d8c403a9bc958dc0f5b60e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fedc240f51002712b9f79911b7f203586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e75dea4b4bf0ecb09f8023005e1b62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de69a5c7c93171bb60f9fbd7c19b384588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b74e0af59dd87ff79251222fb281d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0fea0228a3737f98b04feb2e84b6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9f40bb3a46c25f7aa93ff102eeec4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d322aae2ba23621444a6b416c29f767592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f75d28f80b93344bebb8b7f7beb489593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a440c21ba0b6dfa056d20eda33315e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845bfcd4dbf58ce87b41cf9669392d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3c24c8ac9e5bbbbfd8b81819bec86596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9c9852c0fda22baab0afd31cc35ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a9e246e59cc95a125a49cc4e0c4a5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5cf2465b7bf85724a7cdf1454a301599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3c0ec30a9ce9944fecc0dc56a5e50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04aecc0b75069118e73e97e267c241601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3551b09574c676792947870ccdfd2c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57893b84100a87417d50714e764cb3d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430fd6722e6b21a2d05128ffe36c5df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb9c2ed245ec44f70ce1fef3f9cc4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aa77f5d87f664b979fee3704a7bde606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8639b0fd1d6a1df609d33427526cf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0873fe95b79f8a2b3cd33f2b29fbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b57b7d2041a614379df1642b7a9cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72619b24a652f5c264442b20547630610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a1cbe846a6bd32b85a44f25d4f12e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede29c110cabd89781cfa88bcc27307612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d4fdf7c03799e68c2ff402453481b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d16aa3d713ec6f5633b462228791ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe6d5c8fcb4745f3317e4af2f32c3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aa8c20aba965632c4a380a0acebfa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3b3ac5512d3e6e2b7288edb1fd11c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff1b6b7ba062e7ccc47b9c75c5ff4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214ea974260aa07dce69fbcf0a71560619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06833c94078f751d76974f4f45e83a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1c87defae24e6c7e826c8f6c028b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780e4956037eb0cfe753bb66eb212cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f285df2aaa717975bd2a1adecef2e4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862cff8df7a1648ede6a7a44728c60c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb5bcad9e34159f173beb2b84f6e67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fbcf184a5e4cc9a6c1522b6e394fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d27146f773bcc3974ba724f2241a26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a01a74db7e95b6370fbc60984e346628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6bf725746117d140f96791dada355629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45d5a8b67253a861b8ea68687013f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00929cb56e0f9eaef4900a934961262631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884a9a4668cb7113d2a9d6ee21cdcf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7efd953425eacdd1c05837be787b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbab2efbb26ae5a48a6dcdc588fdeb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42387628210de13bafe0d390ab68280635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a37793f9f29f79e8303f070c64ecd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7d6be2cc685dde634c0d058cf92f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db26690d758dc0c536da5e455a6476638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3248b820e4699e3831deb3531370e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f143a912c4cbd6f65219182aaefe1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ef51ccfa05b9e3cf2d572b60b88e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b12e5e2ae966a9c97b3e3a421d55c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8f6eca048d28ce9e9a3ea2fad93fb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c5903a73faf364b998f4b9fd3c7e0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466fb3aefeac34767944070666346a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa48ef469c7a9ea3b8c0225cf9300c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aada6af840ee525c8c59a63fc63d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac35bd967125d8eb9db950f24d6a8f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9ada850626d85282a5c0736ee79dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92564fa445ac48ecea3d1501aa83c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf135a65005ead2d6f05fbc0a25638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b4f6348655e678ed1de70de7d236652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29b98259407ffdf5e34b207210af8c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb37b345480451961868319e8210ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c46b93e410a339a80edacc267fb34655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a53d306656e0571867f0cfe415c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd02f8e518ed8479fed713a117c03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d850dc315c0363d7bc5e38d8653683a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0da46a5a7c391b7ff7e4680186d653659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c3adc7a9da0a4c3a470fe90b14e34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e244385d0acd89d6af22727fe25bf98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f67af7749a444b7945a243612be10662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8fd67b3d73f6a5ed340f0562f02ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c826cc3a34bd38985c1ce16ed5d84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93945012caa1657d68a2dc4f1f328f2b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce581448b29eabe8ad54522452f2ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fd9fa3bef4d9dbc713395ec2eaf4d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea32e52a48f911918faee2633e44a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8036fa6d09216cb4a85255866c33bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64888df9492dca10705bf81216335349670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa1e716de29b37cd8149c46cea24ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381eaa13e95ef558f3c878d7544ce3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f2dd1ae92093e644ce1911be0b582673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3105078d806660d1be28cad71184e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6065286113f1a033c1aacf5332e2b10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d447274a53a5c419273aab6068b6e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc55a34f5dca277ec753ad5349f13d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a04682fde21e95e993de5364c5333678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b047cf1c503688a3a3d1b3eba53e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea775dee1de298816c2a43a9aedb62be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32901c5773d1c5d87f5e8412ca0edfb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768d8a215f45fac2614a2daab988f89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898cf8c18b6ffb8f281fff334fbf2a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c6370e852c49bb511b6c58b861465684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e67967251c361dbeda18984ed5472685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d582f27e6e4a5e17270888ca92f78e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf42427eb666adf26b4cc429ba2162687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311709b99f61147a877cc1115045567688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab117e31b466c1ef1aadd49c29564d5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db1839b3be85fed65638cce90fd311690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52205b7e5bcdf7dcef04db1ab4e7ed32691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1b1e077a974e3bb08bb6c85a6f7da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97741fd37e6c93bba0da3334b889f69a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e9af5328b2e1bb574ba724cb3337694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e518c2ab67d0ad195ca30f9fc2983b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1906e41461faefec91b46eb902458cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641159e2324246270092b0f5ea2c243697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6259ac83c92e4775b196eae527e001698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb808ef80f89dad803899fc5f4d25700699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20674ab847aee176fd7866a76da8b9bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ec27d5a7f2edc8ea198f316d87645701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dc22aa192c2704474c467a1440042702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c64ff295b50a0e9dc32f858fdb7a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1223045a778ae72fb53aa9966a17e93704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c22c444a91e66ea320e06043bb832a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6128b0957b9b81015f15a10beb90a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82dfd7a0bb9172982e362ac01a5213707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db954cb7d3f1f1856eb4d5d4be16fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b497288638430a670c82bb86636065709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e40b508cefca7dda887cfa0cee5c1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593512990d4eb3f476d8e54a8f6fe86e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b04f430bc8ce8f0928251940995da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d20297e3c5453f49c51c3ff0198081713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de5d043a0eb5bcddaeb8278d9f4fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35164fb17a49e6e13e6b8daaaa2eb9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a1a8b493390a69a3f6fc55f5d03f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d39a795d7f951a2027d6e98b3272b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe52c61ef02920d4b30d77ac0a2c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd65b2df3bab8ecdece00578b232b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de8115159449d1c3bed766f10f6f35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83f6571a74c0e53b4eb1ecb47eca5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227cedd0823d117291c7e4907009bdf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984fb134117a1ccb3e543eaa502641723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bd3b91b52ae633ffd3b12b17e3095724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7cd2e8fadea9b893f6f969ef8e47c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b86e695997e1303feef4f87403add3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7101e3d07fa892488abaa8cd4059727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc43279a65933dd4f9209eb1f64bf21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc9eb500ab94019638afb52ccae692729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d91606d0ed738d23aa2bd34dea724730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3bc430f03143b8f928bf19a17056a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435201f58bdca488ad99921df9cc5fb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17b37a412195f1130f841128f2df6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5635553763aaf569b11d94e5bdb21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ff64d36a046db84081e4131bb5b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb719fdd3a872d353c511ace88c385c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513b925754118473002b1f338cd99ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a9f7f0a592210651ffadc6eca466738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c677e3a6b779cde8f08dc35da096e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e53453e30d8c4bc43497155d4eb1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8960a5bdfe8297c877a40de7f9a49ef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d3f7caf119f1f60438b47842f12bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e89409a5c98ff23d411ce3596b9953743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dabf408132329a5965b1b6032d704744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a20db82b4c6b876f8fb2829b652115745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896323d855ba18eada44e65f83c5f475746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b533b8e4a4a25151b5adca3983602e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6f268364d4b5e896438028402d57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cc3b027d3bd1c8b16259ee43d86f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5bb60b3e4bc369ca6da917d6d706a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9f1fc8758902d0610166c99fd7077751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c631aa795803b23a1e79e89aea2cc7e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeae61f00932e3bbb2e2f109f70e984753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f7aa6ed8bb82e9e5b415a5c388ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0c9b64f062ddc0bfbd782cb7a9cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34045c364076dcd2f745964e9b875e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61824197124f4b6a36d5c6fe44a7abb1757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>