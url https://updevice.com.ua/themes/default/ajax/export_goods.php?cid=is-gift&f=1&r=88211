--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195ac841528c07b3f1c7f657393dcae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849221abfc6ef981170909d269222ef62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff546b1e48942487feb430d4e9a0b423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad79c91d987fdcb87d1764ff14346c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a796ed7b4bf08a27c74f8a337f25ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30cd56a0b20f05155c47cdf17b61126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448bc7c80afe103c6183674d45d60fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ea1fa7fdabbc2eeed1355e68eef298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4834c68ba35e0bfa394f909dc46b739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e0a564563ffda3139ae76563b153f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d564465f23cfc814c3012311c64c0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf814ad1ad0a27896567225388de54a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426278d89d4b5dbe90bdb3cd5d10e22913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36fa63ee30f553f7d617e90b668e5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051478c03979945062833777276d4ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b33319bf5d82e0b084fb003c3552da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0163e0a97888908b8459f72f1b214817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c43e103886857a9aed49a442ec7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304967ced04394bdc35f84367f686a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611039cbd89ea897ecabf057983d76920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a9cf47acf236b619efb37519f232821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a4f60b192a879d13f2e10ecafd8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dc805489bb062d64b2b7cc5c7d81a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1478fc593710be09b5e5db22c2086e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43d04780355d0ad77f15996fe4608525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27631fe717ca9a3b9a8f16586a2d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642f124493f5316268b51859738bcd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be05768521da754c996ca84844ee4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6079c7e8d8e9234688bf614f4ea829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc6a294cba297bbe28b2f7a01f002530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e865d6e4aa6cf584b83e649b42990e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbc52e01f019505ccd3f1feab641d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c4f3df6d9288d31a90f5bfec0bbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ab9f78c88f7eebf1d4640a68e2d9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd290a3198336d68d1f6502128013435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821446ce1b1f3590e8808248e29f4f5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c261d82a0248a38247b13352473c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6d1f6a90056cfb1388b957bf1164038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58d055dd9c7be25b51f1fc6a2cee439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65ba1b81651d12508b84dded71d69140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924e1507f83f90a40e9d85ee63f0d7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07750ce6336bffb74b0ea28e0d36210342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8d4ce01f367e3e3b773af6416b2de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc50292813ef5480f40b69af973cc9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef0bc807c57d924a0ef22169e64f6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483db19220bd4803d604d39609716c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcc9fafa03afd31a5d23342725f7d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f14816e4df8dd6ab0f42430f9417b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b50e2f0803f8340349ddb87f9f645449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41563201f03d57b1fa28f885dd6ecc0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6c0598e7d61b6a39f1075eea3137b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeec467c592c30a9d2d935a749b7d6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fababa5eb5ff3c30f2d539a29d04cf1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3863b998c59ac2c27919d090f9d724454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ec60dccaf79385e4f167f757592fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60962f596c0855b37fb8976729cd6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4176fa155ff6d4e1169ae493b3bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ce15f51915533eedbeb5eb3ddd40c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77a76c94991dd1116a3d4cd4619d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b96908b2f2a9c7eed039798308c6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955319da1d104866bd268b583b186d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94f7c7ee297f6a8bcb3fcf3e68e32762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72977c47f58b8c2bad46559ef0af01363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede1501cb8ec519bd8ba268f2a8f3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd8ba62a8cad109546d8750ce5d7ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2c654f11a4eaa2863ebb724b1cb5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01308412d1d23a3a0b83808f1b7f2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bdee61be2442b82222148b07381b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e346980fe200f9257519678a68a0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc34709ffb2b9d7fa066a9bfa1fba0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50164b42db360475f6e9e9d5e9ea2c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10283fc24558b2efbbfbc43fbdeb0d4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b11ccfbfb6d2fdc6a6007b776173e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be0ae66f55e05d0ebb50608392513874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9b2adc9bbb8b4770c1bdc1ea0fab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1206f398e922dc1fa53b8b7e586f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a74c3fb5180c45a57ba48c118a23377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa039466321553ac5e39f831b819c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65b77d47f9401422234f7747e82dad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc76e228a6d86cf5985b5a1b9e294f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5679307ac7059558df337ffb378b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d474530ecf8b0b4856b010b8e6a1a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b8973b488e5a0ad313b898b49d37383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ac7424346ed2cc28fef225cf246c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767ca36ea490b63ab5a9584ab5921fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344f63af8a8de3f76535b5122fb1fcb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ce68d104e5dcc09ee238d75698ca087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094a61022028f221db1418c95504d7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fffbee19fe43672fc18d302256053889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09714739c647cd2468f2bb03cfd724190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ab08fb961cf44a480ff7fcfacbed491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625359ef52e2ac644b9c75516a2ffb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa9ce01f3757d45860abc5f0b9aeb893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71078d900633b101c76f3028a5f8dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f54aca64a7acd7db0240ba1f1c94795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1f37910e02f92c8c764a7e88fdd6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeaee601e9a639d8017f00583905d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c96b28875ac2fcc35daf20e9ea5df398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b77fbca4d5c5796af545a9e7fca85f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f143beeeba50fb1dd1736ee069208100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdddd0b2efe697742d69496735c3d8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2d95b9532cb8f60f4d1c359812e59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01700168135e90b34572830f84baed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c099819a6e4f8b463e13ec453a857b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c3bcaeec3f23ed8d671f7cd579cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37995bef90f2abbbf12a6fe4b2115be4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71528eda840f792af874633d98b4fb4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1030700a7cb2724d62d546acb68e1bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2863038b9335e0b0b8cbf68c756b4cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84f7e41a9ca82c967e4a29e9cb67f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac02242c193e2d6380f009f302f3be5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55825e7f386c80e57c83442f196d0819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3358657855b4265da67a0cb63ddfb4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d9ccc44e09a4d4f9081321e9c9188114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cb0743a80f51642744e7f175cd481115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970788acbd4d189d1e7859d75876acba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bcbbbe0dd46e3cd6b8b388d9d86b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3df23d6026403abef57dd321d1f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb78bcf2254e8d09b1879ac5c44fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58a69fb375e8bdba06dce1d1973e6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c3f8fce4fa5e69103359321765d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500304649a61dc3a2290c1a2c6c6b6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca260668f3ac998e0a68d0d923ff6dd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78b8798e056070c0e6f6bdccb2ef5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104e41bba6dd13e786a26a2651c7b5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1beb468bec525255b90d208412e548126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3ecefe1788ec75c6b8e468f91efc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9b9fe203402afdad9891d6f305b6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eaffb5920f44116f175d13a3c2ae5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c4f9a328578f4e9b9c215d172fe98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fca2a784351a6273c372b74424e14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad5ba5509626119b8360a9cd4d0ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a9a94ae964c8e4c32fab37d1f73a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65145f807859292698f92990330b863a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819ef47c0c6d9be4baeeaf2ed3ddc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d47df8c3d1c21a6778cf015f93dceb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115688390cc000ff72b2bb682e319747137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21419acda1314dbd3c185027f40d84b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bab4e1ec1e1e1cf25b1c203d51712139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6035ead69e45344ae6ba36fa1f52e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871428851b2b45dbc29142c7a3015dc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b08ac2e8b1ade5c0d2dee5f5ae036f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7294557e5dedef45ef6ad1fe8e93c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d8a25888ddab2becf9845e894bf6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac88a5f6333f65374fb6735a6191e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c8aec53e88ca147dd7cf906bf2e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97b3f347571f827c2459b6e9496e0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00aebd2881f3de8eb524ba90c9a5a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a366fba71ff285ccfb04fa8463319149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439a28205687bc67165674e0b69256d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ac3bb95eb9631ae98f43f4e0f92a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb0d9ef5d3a84ea4703ee9290816a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15569c71475d62da9f86fe34337fee2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a38574190d35d78183d02fc6ce7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ba9c235ebbfd036dde66e40dcc869155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf6e90ff588db4b6bb3432378657f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546583f4131c8fb48cf3cda05dbf3d3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76e3004c8ef322739cf6032db86102158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d583a390677b6bd3179dad605bc1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3bd67e0a890f8b6d11bc14caf309d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d1e00e862dd5e4bd47547c09d5873161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547d4425e9ef2899ee80faf91d5c4d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72873efbe4587d3c31a8faf893286fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f3c2b3c1282054b8efc031a343790164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdf476faaf41da7092fb8f0a7259cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6384f61deb27805e2d16e2cc0641f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a5138276e91198538040cbe013be6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1767ba0c19d28fd2c81c48a6274501168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884382cdd8156cf29635498fe4a1a48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519419682c14d671e6e552cd7f4ad4f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3bf949921df3e6bb70b87c7d3390e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a6b2ab4cb12ba95b9a701a8036f50172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db236f17a9bf37e5e2be5cb8c36ba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b082cc0bd1ca2f397fc65709aa30177174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e804d282db79ded19db1fdf837329175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a640f2114ca684b88cc471832a573176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c30f62b05b834535771f79d4cc353177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c85a41697c0081db9297a0626c1e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b4f17683baae3a54e5bbd4d0fef3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104c39e48f5f28b1a439ceafb98cc7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a491ced86790d9574498ea1106736d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53fb6be63861f9e8a1467b899fb1ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1749453791fd6497b9f08d9301ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca79b2380a36ddffeaac001ed207dd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198349fd7ba8bcba4306407ca1f8007e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6e68c9adbefa20354f2b54ad3b08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa41517c3a4e30587baec27283681b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa426c9b6974c8c97a2f75dcd9c5d38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf5d9eb95a41f0dec861902c6451c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61a51fc640de37290839ceb324cf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d2c0eb3726a25eaf13c75a50521ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d6deb6cf813569abff7633db8b8bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89062a72c067d0e1652d29c317adb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ff0815e7752cead5bd9d8be3ea435194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21feb510d51c1768f4609a224a89ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b969a0ce23655709149d109bf3edef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2227d574e601a45baeeebe42d4c4213197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bee5666f3ceaf2134a072187b52e9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ffee4e88d21bca01dd0f9d3d109f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782a87088119658225d56aea66b0f94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073358a1deca39c8c306b072ed01129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5104cbea170cb5d6e417a07fae05c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c91988393aa4f8121607dfda4c315203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e4c43b8056ab8a3110b3d9b642a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf74a39ad9664b902bc763a4bf6848205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054885f9599ddf8d6412570a1deb53d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4f5ecbce052bcb4768e982411847b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3bd04fe29de0ec316b02b893cffb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7162553c336063feb91a3cd6c0c5d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a121ee9a364b8c24d6f08ca688cc4fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b5c0f70b8e03803163de290d93247211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf714a4f21fe145efe31ff001873ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e2b0945e0d31f807b4b5d22537d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb69e981c32eedaa923430e8c5e62c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02ecc990525adf119f070e7c8cd4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d0dbbf7eab259c726d8548e8c2eb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf9de131e434d413f07fa11609a4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506225b4d507dfa576cf636c0cccdd43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a040c78b5496afaa350cca218000b57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cdbf1e6c119a137c408274dd2b942220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69107f8a881925eda047b140cd4a4484221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869d01c0bb1b14e4d6426498102f8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de275ef173b4f2190891f9417b15595223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837cb9e13182562d1e8c480d14896bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9359fc178f7db734df1584795019225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d83adf6ca320320ad39a186c59ebd3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf42e715a3ad2b7a3565ca16ca581227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a52d3081f1b9a3e2ff5124d217a5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694ca8dbaf8902fe0bf142ee36d662229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6ef65a9a77862019066c33aef76a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b0abe2c690247e684d75db032cf0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0b40f4318bb85b153d76beaaeae8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197914972ae3a99f8bcdc38bf856bba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616724a3159b20785e4ed467dcd40a89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8cf13413abe5ec9f2a3bb85e19bc1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814aca5d6b4554e90ac5ce17d7ef77d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e4748aee72bdab9ff1a550e6d1870237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb960419319583ba1b1d3673bbaf746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bf6a9074e767c1c8255d92a83d67a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc81afb2b93973935ba45071b5e73b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd81471b92782d989608f1a6645510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725094ca543291b4f9d67430483ccb17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c92bb3e3fb1462c6e57c559d439ec5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901b7c932df3d91167524a0328c5204244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0759513ac8fda647e46d6a3811f36245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dd5fbd1b1de2020491f482fbc3c04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4c42e401b08d5044c00cb7777216247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c31b8132a360ffbb6fb4aed832dfc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c402f63a3d5fedf4b83966ffc73efc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e9f4341c534700a300150ea82809250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4d6b6535dc83876be2052493d705a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d45e960e70c86a2c5e071a22c099ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44511595d528e751a4c8964a6a454c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8073d8352bd5bb2beb40a18aad2c624254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a84574f6da7486d1d5ed04ae283d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8c876885fd82a8185adfe6805761f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b412c2a239d9ab817251e8aac43e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c51682712625e469f8c4271c40c95f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d40d42bc7d47e1b99d013a51ce309b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4b5551e82a487c29cdd9b2aaee42c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6e8a56ebaf405518304376b320dc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba299c4dec9dabd46b3d0a2f7564b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5631c0f7a8d970bc6eec33a5f01efc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff85c0a9996a04f3343a03ec9d6cd7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017824dadd8f2fbc65cb1e9567f2a4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70df185ef41b718e54a51fe52c8016266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22851aac9e52bf0827711c42470bcabe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c3952e40b593effe5c704f8ed2af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e488ff5fc88f77dc98a6bbe7b5d6d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315987535ac7dcb7d76345320c90eb6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380887be83edeab1dc3e3314750bf023271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7c3080bb169d931423e3c58fb9737272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030562fac84c90aa3a19de1f3e5a9830273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a67c16adedb5277a0b8869578706f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dccbb96578b4e59003d666cf026dbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38ebc185706347bf1ce031844dbdf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73803e21001037d671bd349ccda582cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a73d80b8da6a446545e0428ed9e905278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be150fa311e832772f2bfc0ab8cb4aa1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89122831a0b49a382d435077f21768b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f520cbb76bcb8792dd2e0f0589bba8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba12b550c5ddf38452dc43919cfba0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c2dadc67ee7e623ea751545a348e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59380785596085e6260eb8530237671a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dc1b423f4c409cf7ab72d5639dad7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c40a7b8107489b1857581ae4ef408286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c9a3b140c4be52e44fb6301750437287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3ed449bc2a742b357361b361f398c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e496a46d4135f6ae031c9e16c547f06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a658e0abf173fc552a470f0a2f917290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf2b9cc78bae7b9717dfc48634bdd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527d2b4d21316abf61ab191513f9a8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c323ec41d3d9d546458348766e78910293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ae3f6e0e14a30157cb32a746e7f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a22370f2401948c754723f6150eed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8f1c268b8e5b5373beadb254e7cf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6681ff84ec1f0fb5ac0ce6b985fbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850847d3359456db85db857cb0b2b4b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405097672a4e24b3f83c3d4f8698d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d5da3d631835c8ce956e8eae96212300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacda81bf24f2bde81926653701b9a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8a9e46d70ccd35a7e657b086cb16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ea34b494f79583f562b91b451bf3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eccb443590fa077a24ee1134df8752304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209531c193661224858bcf98d2cf47e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d764e96b842a23688cfbe936368cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e7199cc22c834aea9a991e04f084f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e8bc49b7d9a1df7e98894d1d8e81f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58498b06e968b4dba760dc25dc9d5195309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ad04fb60e560db1658b991583b3a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620ba5a76440274267f66174890417a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108f6e6ddb5afa25a9187c790c25af3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78775ccbb8ed10f8dc099ab7529f39e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7352cd7884f9479bab355b676f3896314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f7a46caa58249ee462a228277b4b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e81e84c9b4e6cee04578886295217316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98827dab815360690172b95c86c561317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d98a3839f3e3010d5c2c0d1d575b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736821e7106606f179c8c101002760f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5b91bd77e842f7fcdd675743bb4ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23023a813038638e1a0fabf4dc680e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4dcdf62c0129ba677b78b6a5f03a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b0febf59d0b19ee2596b2ab507d2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e062b5b388c6272fbe54c5be6e2a480324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880909667b8862dc7fe12806027a1071325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577a7edbf391dbacaa56fb27e68147d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0959f1a6d8fc58c476d28b6295df3d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dbc204d8f9e20a957431a79769688328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f6619cfbcff0ac172aded71815ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef6b2783210decf21eeaa935f01276330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc476b26af449be67ed03d54d84cfda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8119d2084318f69ccc5b085bea047f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fa1c1312a51d4dfa4e659d5d13719333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a126c7e80434cee70ac1c35fc5ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ac6d83f25750d05c317104858dc1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78948d95e203224c278116f3951fd9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fea9e0cb880869a84e4ce41e9c0d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c333c426e27f404e9a98f1a47c50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e57111eaa71ac4a69f05f469731fe4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e55a710210231312c4d56320bc4ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05b57ad6c428f279c3263df9764ce9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf779c6358bd15eb305fd6cd770999342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458967fe2ecfb0bdcbff73a5e62c4dba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0c4d06c8e4c12e67ad6e829574b66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7db2df66ac6baa9b05fbee2947b209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d95f01ed4223da61c31bff674f1ec9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e584d3d2fb4923077d7c1cd2e0f6497347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cb6ba67835810a98acc1ebdc2c983348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad51687fa72d7c796cc5875c5a5263349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162313c9ad499650b8da3ee03a8fe9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919e913072b9aecf8b19b1d22ecdd5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941ea8ad3e4e8e789a9994ca32842f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0070ec936280159c62598323f56f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda0a43ab6590fc6f5adbcb695dafc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ffc04f1744142f35fcddd2e207b9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a321e8439da5b6b7167315f43421c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd0409c3ade8cbe5f8ba2c0245e1ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ab3c4b50aff2ff0f8890824de438358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7090b7c177d3dd0c0143efa69526fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c936aaaa210e56c313c55fcaec0de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f9698c48b729cdf79148ecefb766361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5747480e91c3ce0a55d1995f2c5ec18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf482c6f338b9d8c682c7a1a9ced8b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea846a86a2d46be9eb3570f2a45aa3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308965a33d1e38f253cf2367dfb1056365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f3aa40b69c9c73dae554d37ae3b8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34435a6041d363c4bce643a7c9b1a1cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7382136a50c3e405ead349e6522418368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8099dd56f578b06507d3f6ede40b4bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235ccb0bbd9aceac5eaab38571b60d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edca8ffbe411f02e63e8bd06dc5ea01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6e3f729410acbc0abd5dcb9867f53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bee22076a400eb2c64b6ef87fdfef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a24633d1ebe1b59413f2bab92051b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f11ee7a748e940ac26e39a92e10a46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0a0d5e610028d4d9ca142b30fa9d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f7afdebcdef4788389e6eaef4819a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e31cb1d04b655e98d893a5e097840378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e07b4882f7fbb178e5fcb0a848c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f98fa9078d55c9b13209c765735ef6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fcf1f28f158d33aa77fce4d18d1a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8f06d2b2ba568dfdb82e0407ab1c3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967e88ac1a513f728d6a5d2de596d7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2c5f347a9902021b97b3fba81dc55384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b91b2c2eab334f589326090227af22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e197320f33d61c081b16a8675d6a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96814697b5e0414858623849dee5aadf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd08330a38e138a2ccedad5a05e4ec0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14f592d2f9da923d4593698c1ec2d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af004fcb52770576d0b66cf78341c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6733e1ed99625a9e395fb5685ffaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8c5477bafefbd42a8f53db581d07f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a75b8ee0701f2f46c816709d3ee96d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede1a86e1774470e0d20a471f3f3cae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871e0be516a68a9098bf48f9e2a183e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce35bfdc91af4724ecf43512d2f62f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc13b2460877297f9d895e63a055741397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a4cff94a588d61664137cef06d0ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902c45e530796c31c0a0f284eced563399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49783137afe0c669fc2b11e075770792400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b982de63728a530dd0fd73e89e8c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22ed814652b5282d1bde2b1727b20d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849bb44a614614520b3865401f437a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225dedb58045aff71d042c9fd4c046404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149afdb1a85396a5f28a5f63d3c3805405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a910c17c4ad83320d677479b9a2fce2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a0911990b1c991eeef5f1d006b7b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399240b6213843f5628c4dc6a8c0f35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2672ae9f4988d7ff19ef433bd64d47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3f98580585321d82265e6d2431ddf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863f22991f732756028932c99450840411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669e050030da3cab4895811fe194038412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85cef6b11bc9cf086255853c065fc6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bb4bc03b23b4ae9789f81072a8c99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f37282793cf74059c024117507e15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68246f8e11774bacef3e85071e21ae97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407518495bd086e8eeb6dfec7236068a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b216e168e5f4431630e2ca22f420418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d18726484ee65170076de1360d6949419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202082313e9d8d84be99ca35b25c120e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924844830ae9fb8ec8ad786c6fb12ba0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2975b6ce99f69913681bdf34d32b6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbaa1e7bafe1ceac9ecade428d3deb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48931d62588dcb67c81aae8c361ae6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe5615179b4d600b1c0c88880ba13e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54189ab9822d1a90b3b79ca90e020e1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab69e3afa20a8fdebc9cbd6fa763e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a81930c327b6b7288a0e4716e6006c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764388aef10dcc128b3a39036e625bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a4a022f40741819027b03aedad991430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ffa7a3d9fb691000c4c99ac172a17431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d8d5c25cedef5bd341dd4ff34533432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc6f5381b80202cafc54cc291f0edd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a1d9ef76a2ee7df5adf2811a9f79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a319d4a39b68ace51eea68c1fc20a41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d27f5590005266700551a06e962077436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72474dd6e12c4b10cdcfae7221b27c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa920f6397585996879070bb5d7d9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bb6af86ba5e66c6f792c4f75d947d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcd38778ce4d81b358783cbe9ec9c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b89d698c0202c0b394aefff84633e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0d1d5ff119ee148a6893bf5e01ca3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be3a6bbf9aa25d146b4d1aa85bcfb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece9f0c89a4490a32c9d075216ba5cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cffb86221af8dc1cbe6340a2bb2035445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fb6ae17c1c22bb177647d15394896446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b6bee85b4c6189000557550771d5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06015c116686ed0ac3b6776a3241ad3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42651ef663b260116f0b218c8fd4fad7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a035184c250ce590980991bb97f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389630e0a5dbcfeb0e38b12b24b79c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64490fa55157792617a7e5a803a58b4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3e071e37e03eed781d9437f586819453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269f1c4977aedaf23b4fb6fbf0c1f8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002388cc5fee9ebf9753569c6c2a0dad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99116606d036b2754ca194fd508810b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1a9964a19112fa47065d3adb6863c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39997be5403e8de3865c8b316496646a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da911a9fe789e6d6f52fe4120d3350459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae758e59b42840c3d421bf080b4cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89e9d28c8085503ce3d667f619e572461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea8f9bc32b6bd144772aeb6d66f82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00984999ec07c507200bc17c8c00e78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ff042dbbb5c34832da6d2daf8098d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3416caa6565576e699f71654897a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220af1d30a99d5bbcdcca1dbe4f75c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9e6ea60f2ab652473c88f104724d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417efbf7dc280ea8f46d0cdaeb5a421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa572dbd5ce91323c89085f5a6208ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd34f1a06786472100e2697b0c59bc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2e8c9aa26b91b916f4c75023199b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d8097654b1d63a699b82e0c9c74c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b3adb38de00db5d6990d4691db0b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8736d598476f419856d03f2bd139c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424e09e71281e491ba8793c30c7a829475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb808eb6b8b03956f0991daf3163d224476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e951f6e1eeff1694c216c81963fdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ffbfd398dde7053f749e07302ed8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785976cc0da20df1118c969c072dc52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a61774bcb9187300faeaf8093728d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecbe8f254da0cb5a49ba5189481710481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1d32b3eb8dffba787d41f91e9a525482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6203fa96151647030ecbbbd474db8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da0dcc062838a64ec5bb0f73ebf2ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d9254e31ac54f09e10e2aff0f74d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d785e9c42091a32fcf55a1a46875352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cac653f9c266f737edfbeb7a170fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e625a8ba43f0faa31a3feee47ab68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b693d226d960ebaba599b8278882c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0822dc91e0f21ded8c7ee694baf665490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03f7b883f2bcdf90d6e2389f16d5c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1e7f883b850dff2a339acaedd0ad2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae400aad77d617487c50a15022c753493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0ab7811d57e3a8497a2e42113b812494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce76bf6d53b95cf5ad3267920aee605495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f319f003f3dbbb48dfdc967d96598496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a18bd9733853adc77fa429feae37f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929244a84998d81a19d1146cedd200df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffa3a729686627615009e34c7fde8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068132ff7a40b97b2f740ec7bef40b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5a5649db34e0e8b1efd3e2270ea8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b208db73e753b962ad0691d46f01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65ab674696daf3dfbec3bca2af968503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7685ce534d1ab3426600f8d696e32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea45fe1f26366a5b93ac5fa83bc0cc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe26a74cf7dd9bf37a456d5211604f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17f395d6a2a70b90f59472781a28a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292564afc7e3717e31cd2686228e990508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44832802325417d4346c71af8744f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea59cd77a3db28e398b4fe42f07271a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e699d66c6c8721a096e237b8190a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53cd3663d67a504bc6e1888ab66d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c886a728d4544e07f425684eeba9fac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93c00d51b001159c0ca2d6d671746514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4741b71880dab12e3175f8141a6d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2c26abc80b3a844996228cc4bab62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ee491bd578c6455ec15cfdfac03b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4dc0671e62ebc4a8bbba5f0aca8bc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995ffd197cf4524146fcd545816c37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc5d11e9f0cb8dd43479b3ac37c4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea93352c5898713fd2ef31b0fea00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5449ff9f0a5b4a012e6d9b63f70a97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e844a567d0f751863a9996af6c6fc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70d4fefefbf8f0923f8e8afa0b0bdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191075cb51f2d9bc921685c332fffc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34432cb2d45042c65839d6531d0cf46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2728fca9d04dbebd253abb002958ff2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37253d748a253996f1f8de4101c3d12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce06993666b5279920797259c76a65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617d9ceda68896cb2a1f15c44b3511530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c70098486479b41285152aa9087d3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21532b215c154e1e66f04079fab5f8a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038e49f006e8e7eed290284ab25718c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab363b188c26578595f8cdb14acea2eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46405cf9e38e2689fc186c9eebd620c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e58f83b5fc33794ca4276999ee60c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb5378792b02b0a905a2133b0cc2e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052962f5ac95fa2aa342563354242ce0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf06500b4cde7172cfdebf9a319eb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0d43862830b190984d67bc821074d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178602768aa812f04471c4e1648ddc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2265f042dd2e610ac32f223819b6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba1c3283d1e98bd087c3c0b9495232543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421d7870681a22ac7a3779ce9224c51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265f7b274f17735cfb324737bce1332545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba9089c8cefa6e8259a0f62fa74aa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ec68df1c22db393dce5579f219759547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2b198cd0ab82b75901498796e0446548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09fcc6effc70de36c1fa556586e457549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0748226871392bb62895650933db5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1913df6e8c52d9f0a62ffd7962853551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd79bc56490340abb7ca07e4d2eee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98154f6d9ad44828bfb5b1cb9a7b6a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02642348fecd2b65a81a472673d324554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e958a4b486c67a28990c02f46074de0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dbfb14e5fc7b866b29158d66a2b78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11317dc58f3a3ad5a8fd91301feeab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525067e2809d77833a515578ed8ac92d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271a6b4f68709a7b0b9cd3ce05766f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1148f399f38474530bb59f87896828c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60583acbb4ce0d3fb60ddad8f6f1f70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbe1183ca1d28c28f3c15398ccab1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de115a35047ea26474d47734795afa05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a92bddc7e04af12bf92afc10b6f69a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b506b3134a475477f7f48156241831f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0a18f7ea6a13c4ca824495c58067e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704475ea364459a1c0d2e467992066fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e163b23b765e8b770c8953d74be4af2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e960d5f9c472a2b59f44c15fe8f0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19108d478c1b69e515ab8979bbb1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a0c657bf3d6e285a83f2984a0561d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66a1668b0a991a6a7e10b4c4aa7119572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf7875a496398aaf307c49fb7c1690573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb29f43a5b262e2e92642b3027a8888574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca5887c59a3b2e77d3e61072ee88fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41593c259618d2bad92e50cc661d963c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e096733f1d7c87a085798bf560472ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646fab21dec7cf0b7f8341cfd1e0a65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64fc570503794bee992665721e003579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d794ef004e3a84f5f5bf849c1f85f24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa20c2bc9192bbb13317715d38f4139581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd1b2bf234b262c793a8eb907fe59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db1c5bc7408f50cf9218cde860bcab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07db541bb904d254e789f4ab4a3d3c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a661ca50023c26e7e6e8622d961e8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bdf74877a1637753802ec465ae9ef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0cd0f0ca1406beb4a6dc06f489868587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec117020fbf2685ec18b9320f5c4be23588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b056b5da044c0ec2123dfdeca84b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36541df4acf9ce9516d3d04a072d5cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23466552affb64548e67d319f514d1bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36bb23c1b2721faf6b5dfa7dc97127592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c47be4461d2b9447e8754dcf9a03fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44910776150299e560a4ec37be94bf7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a28b3e1e5d00dc8d15300a05554a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81387cc48e2dfcd056c8842e27959e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1964d9cb08ec7d58a3ef633be4b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f1062fca33803d99deaaa0e3d7087598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660c4c2d525361693125b5e0f92b64b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a4bb87884f0d05b01bd4b6cf304a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e5535779b200737ada1d54a26a0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c2db3a995c50122b928ba1db9ad1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c0bf3e0db9919a6e9161fd7936cd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223481ccfd4a3ac0e5a0006b8c6e83a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29502611709d463d93c16c10e040333605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce16efb155a66c60539c90951722d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35402213c7c53cc4644c63fb6d843607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928c106bb6a2e49b5fe1ecf27a9b980608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8def58aaa53b0b076fc20d3f91464b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f06af17abd4e6c60007251ffabe67b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a00faa09583915788058b39ce7856611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b9ccf12468fb2db6dd07d8e6bc702612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac72c941f4049bb4ed91b63ef87b47f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5987a6d90d0fd0b5ff4aeb5b41da9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa17a7c9fb005ae18d8f12db3348f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8f1027fefd2583e0a0916f2c12819616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ae58684d5b6dcdc76a10a795ffaa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3dab459be57a742ba99dcdf31102a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e80a7fceba9f85fcdab35f64fe04e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc519ed27339ccb9e8e9aec922cc70d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e3d7c6c6e85218c0d53ed27e8ea6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ddb07e0a93d04d6a94c121cebc07622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6c3a65c90d99f845b0c966d9faad4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d865747e6107b56ba79b330afcb9e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa945958f43e754600772360e2343a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165d19eed60d814261f9cc005714408626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5daedbe4a9e4a93ec07e3733b35f30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff108ff41378295880ff105f3b03ed4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95bab4ee60a56c0f97dc93ac306e79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ecc95821132a64b7e226e4ae2c5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14c15a83b853fb694d38c98520a08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8659ab144157a2909f7fa4e14aafd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c2bfda31f45bc8ba49fd66d048bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a45bbdb502c3f163c5faa528c5594634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09678fe1514acff9e8b037d1510ab9a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793a8d519478758b5ed8cb91a4e5b9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf17d8681d1493a7aaa5ce426674b0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1df02c4aef711ece3a4a00bf57156a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4b97b48017b0d5ff4dc7e49a402a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f10d78ab967142d133ef059606b53d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d30c536b46c867b391ca8986a56f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f31b4443d5bb04d269a59e062a7aa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1cc0fb392427b97768bfc64fa9ace643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edae287f72edf5a5f12b4de66272bac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45dab4360accd1ac8e332d41a76af7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e874ab4dda5f3ff7425845d78447d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab401775fa7297614870e03f32ec400647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9438f68b0da9203645ba4f74c3a79b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967da5c2b86b8641b65a340fee9f621649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fd6878788dd4ae8e6a9cc9774fe13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0c9d38705a621b8b6229f9653c3d9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399721ba8c88db216a3b67dd80d4d734652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fbba7f32b668f10bf2eacd57be274653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f71f7a1501abee5cd4bf77a4ceef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c6214625b6cca89a670331358c907655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0dee8241c167c7b8bf9813e587478656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bc202f96ea63ec71bdef8fe05ab8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972951cc78d84838fad87370666f6efb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb13ce453393757ad981fd3405c029659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb2b734aa526599efe064263aa9d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e380daed49ee20c445c200be85ef7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a6d5c60563983e4001a95428ec993662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d24d81aa7d204abafbf66c3b16071f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda4f5a4b761197a77af49ebd0938f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67724a81c2fc594586f434c8a5ac5ee1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d92d2908b36527ca542bd2c99db4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b15f9998dbf8ef7ed85e6791ff39eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044a69a307e4890842678b4b9643169668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca6272f70b59edbb47dc62a8fdd08669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f659ce4c863c79b3f8774093e3c97e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fe67e7d07f7b7de636df04c36a29b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3befa84018c1435f9ba1650f2885b7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642908feffb0dd3258fcd29401cb46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183cb4f908e0ffc2aa455574ab0945c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f385d4094e764e1d7e686fd9989a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d6183d9bc8f330d932a1da7da7b0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118e27e3bcc710f3ece579799a25df8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218daca0624271bad14dd61e94b1733678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d584d210576d702fe9650a833332b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db659a0af52ad703acb46ab53061a27680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13c868fddc21522903a37d1bcb7a9c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8f2f4fc435af58a8bc19389b238e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7c3cf3ca4557b6e786eb23a37a6e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6eae63921937cdbf486bf62701d93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ef8a68d7637bd1c6e6eb60cadbfe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea18f7892698e8457705ec240ad066686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440355d9ff2d76aaffe8c37e4e1691dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17158cd01918df7128a26ec5018ccac9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e19de595e6d44a53ea46f35bdc667689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9680930beb6392d24cbb52aaae305b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a6eec0b05e26dce5a73b958a7d311691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee3bf9a84457fd30c567d45fce4791692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b65000ab7405c14ce2e35ede51039693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad93d65f63ac44ed1ac23d931152c22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb636d348b750e656de66224950ca79d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcda38ff70c02227dff336b987ac495696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf76cd7004f0691feb3c6e1c00f93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0405135a8c6e6a1f788b11495f5961a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33781cb9c564be4224fca5e05b08ba9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78c24bc18ec69e0f0fba9086fc775700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d82363d50bf680ca74c6f1027e9c2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a37398ffce0dafd339c5949786ef8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0f56fab775daad563b9441ca59368703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c8043bc103cee2d5ab3c8ac53f906704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2940f9d5baccd8e6e25549c65f7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f329b212fb22e3ed1c8a604f63ab521706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacb1b4d059fe950f0b02938e54c5e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a88c5f3e90337a0826c933b4a91a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a0158acbfa806402d8d122a79e48e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb741e61043d75de57281b94290381710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ccab9e28fb6d7c07a9d2b5d3e08a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d023bf6b1519ff14a8ee0f4b8f5bc6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c5b988202eecd0eedf485d851e15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6910ab72ee094c8466c85d1faa253cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016bd5bb42d139cd968e97be0690217715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32b67702d320aae3c6b66c4534d9d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1df2e046fde2e61271308e80bae4ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675b6842053bad1f088a64f25ba687718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68d6bf174b62e92f06425df4632a41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fabe523dba78f4b383db3a2a794ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70531b2aac3ab06fc7fe8ee4ee8400721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e077e2a492442617f7e81b377a9f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a15aa2fe8f83e7fd68030da63af2c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dd1c16f1085463f534585bb623fa3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca60ec8c194777f909346be56d4363725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72c15b39506a4c65402bad176dd777726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f8dcadb8e6ec1d933f4f869438ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518ae66954d3d10d2c82be783807d3a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb5c7678eae00bf00a2680db279546729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc81509991c07b456fa5b6a9bf15b15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950e8cda40d1765ba2152ded90327f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6fda8f17a67dffbd014972049da75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0ee3c4f7300085654186eb8128df9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e1a61ca18ce41282eaa21d8771350734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7f5925a1c00904effc64d657ead3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9029951e46396850017edd8de321c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec898504d761f92fe98d9ab0fb3029737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384a3da02eaad9c3d2549111891e67b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855f3a54b59b9f1f585b35175d47cc1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c467ab15dfd74aab7562a3e613fe665740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe34dc6f40a04ed57e6aca3e82eb1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b1f8a61c2c1370ae3bf8e007c92d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b365a8bb25bd75b2b18f518fd324743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca408095e3f00abb7b6afc0b314d589744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034df0d22ac8c8e9ec5268ede7d8bf34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d51a5d5b68a2716b2277582a038531746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba26373a7ea92505e472433166b3bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e4e57871a44c1a8a683234411227748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6cb8bd8e3456b99492ec83a46c05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad543e59d1dcd8743045a044612b920750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a748c516760432fc721f16a841f3dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a961390d35403bef95bcda3cbfc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa198b4b7ec1b07e31007b98c9ff9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0be328bd686f77d046c885dc9ecbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f388385b14a98f38075e00c6451c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2bb7d99faa8f23141a2a52fafed8f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec368217c0de8d54e957bae479b80a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b93a50ee0af64ca3c387bbf216039758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0fccee797e72720c7e12394eed322759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a45ed670ec363e66be58b0ce04e331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e36f7db263d6d00da9776cf73beb6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682c88b4b2374fa840fa699c9901883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f177a234596f6563ae368d9107532b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb3d0acd9594f1c8676f691ff695c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deb0c223f86d8e16c5c9db5774aca56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5136f95d0d410de8239c8f953c1372a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3067f27630992cca239fe3b779d8368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950e18a02ab2c042db5ce02b3373d609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6466e88fd08bb01a36097a27e51e8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a88bdc6bdad1bb9e477890f5049011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b9fc8813c291ee610473144d6f5c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8605fa26dc6544999e4f079cfc7e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35807bd95a340fab0787455c9ab21cf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0efe745f0c74c2274c294a24d0ac6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b482226405ccfbb762b43bb50cc15bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f2626efe1d70e2f5a374c614435917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623696de8d2e665e8d132ce78c3fff318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37e450e1faa3c1250747696af863719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced95972f2b72ff6843e1cf154a7b7320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab969418644fc62dfdadc76bc25fd7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e2ad70199085d26f53850b616528f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294d01dd9a853f42c4d94d3b0def67723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f511e1e78b791f8da6abddfd62454524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa14de12bfe5a47904b925b5082cf4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810cb3e6541fbe3c11269e15c74ab9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d8d6eabe8a957d1f255e2c36a336127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de032d2dca06b21094a2b6ef9a5b5d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8382cb24ac70e79a409d4ef6a76f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580fd8ac4110cf945794d3a429f8d2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0efd9a5ed31a08414b7be62d8ac5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0efb5c340d404dcf2f2e3106af38332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546a80016b4aa3d748494715a367d9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0e54d82955872b242c67ed578d8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ecf7b0c0609dab98dcbe8f8bfee6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857ed7ba4c9d20aa5d86716cfc30ea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e92863811372448d502583a5c50d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a51e4eb15ecb804ce4d281a03f0b5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a1bf73e464816edf687ab43b269639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c943b79c416ce675d83d52d582fa740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12067a19afca5f557fde7ddd71a85f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd44f9217fed398cef8df18bc5a50542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69a968330d274ca849a33f8942e4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2e6efd285d5b2734d059586f1298244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c56a5d5f6a75496499108bdf440745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f3b8fd5dbf8ee5370232f7fb8c6b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa237fd6198804b6e74baa19b8a0e4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2b4f6826bb8724232de3a8b2c54f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22141eddeaae90f1351ba765cec3cd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59134345e8b36ea21f8773754cd44e2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf429555d9ed0c2e3f5252e0b964251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c72631c8b878bf8d3ddf864ce21c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5230d611ce9d45172e57901bb8feaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ed97c0b1815b031d4e0fd008442ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0035b83c1f4a723b2599af36a34c0f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d24a8110309158d93c4232acb61e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb890f7001e20db643e4c79d4ee62657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa21b767519084613667d9ee48126858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820f49dbbb261619d49416afc32285e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613930741ad1f456338e335bb357db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc797cdf9857acff3ff1bd5194bc180d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f381f199533544841662d0e706eb8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25251f407220bded688504d4ff4812063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccb9f12cc35315fc09615483bad76464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8c76afbf5f97b05f507449763c1e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80999e3baeacb31c84f465930385bb4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedfc0d44248807c0ac5d40a389861c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed73fe486fcb86e7669405958380e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a46b7d6531505f567899487f5749269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732226138ea64530acdb61cdff845f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb259bc5952edfea8a3d6efac76aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d674ad07aec16a7d67d661dc2fc7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014eee9b02bce95aa8cb28c5052521673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bb7824aa40c6e833cb15066adf9ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc3c8f65f15ef174291910606518d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5aabad2260e0449fa2fc19e65c9b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513383edc53bf624af4bd2f67633a1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca820b05bdba0210f563e06877fe3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0c0abe80f83e8563ad62a1200b7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b894ea4adb6f36601f672a1a8f0a1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b299c218a381a186cfb248de05241781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e789b70e4691bd6f9a385d94ad2c3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bfcfc0b274b7083af2113919a51df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1673372c4065d654c0bc7359ccaa56084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668395ac7d08f3d05fb8625e3b98609085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471a9dc714fbc1270511b4bbb46fa7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec1f640adf054671091379df990e1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caf1f7f59533d94743b012b8137dc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e93b7fb7636a268586bdf0d14b0ff189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147a67f84b3bff0f8b6c0409fbe0f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea49b70525f363898f27fbc6fe44f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1115b7b816c5d961f30af272619b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374b8ce1916f6c590ec6fa18e71c1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d26d30cd9f2358d518b21f5fb95c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913e811b77c8fde4b9a9d29748af6eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106980b403838a384abad8d527a132c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52828dbc062fdd38675a964689207de797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062733f4f1358da0308d3de3d5ce11498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455888a66d78f903f7139bc76549676299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15dd8932ff07f9c0cc6eb63311bcb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff6f835173189d10239f9b70d5801101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d7f2b3362c92d3196f6e0fcd9ab85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e0e1987a4e1f98af06eca3537ee2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed7b23c2a9071e459d3fd34d9b802b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21762ea6a36509d0ffcaae67f2afb3ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ad80ad177cc7c4b216b7ae8d0d131106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55511c2a297cd3831722d5fc37ec1e67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebd17081971edd9dc549d7f8154cc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a75610d97208d4eb880d98465ffa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84115a7b262c8d673e0ee0dd87ee7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34a843340531b29621b19476dc5b70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8079fe2f24716bef32ac053ba5bd868112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ea94163da2a8a0af63fb2667be24e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109e345f6b11cf40cc2f3e240f35469114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572f014e05c74ebbd84779c4e3fff26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4b58bb31638e9d01397b1b7580cd9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d8c4eefd98610d2d8934baf81881b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19255f72b5acbc5727f3ac7c286b3455118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7501af3bf1cd4cef2902f81bd65e2f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066057b8fdef232dc0766b6c6164a87120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b88a9e2c5792d814b9b980338e1eb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb5939bacf7c30ac7db4943d8251fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7b344fcf9733a3b3dce58461b9f39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a824e3c9c1945d90c793e8f5fe9543124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535f8a19b85f83d184cb125b254707e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ecaf80ad6fd5c67385f96c25cdf32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccf7dff6a5754d96206c3e5faedfbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4f8cab96f23434d011945cb6d6a63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0738cf73a6ae1de81319b2595801939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc755c881f042586454ba2921c9f96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886636c13e97f7491f316921d22168b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552c9ae236a05b9e2fd4b8d95408bb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a166ce4a869566dd1185e8dac87ec7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66c3ec8a0c45d5a06612370dfecd99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8ad500069349966d44f6f89399437135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a386d9a4037e075461e3352ea5338136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb838e538346c6279925b2650f8a940b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f794061cf630ddd1494fa690622578d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63bebfcd63cb8db59026ef5af5da1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6d0c12a0feb5e1610915791cbc885140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddf24e7a907a07c4b05e496f5581c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da387134824f5e75da114fc0646036d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0380ffc905ed4d79ad00be20684cb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3850d49b3c0ed7c29ad2dac836050144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165121780e9b905d157918085ad1ab07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aec8efe10020dd5b8011d8887c8f42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d01906547a7fa9b7d3e95cae72b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049e2cab29de1511b6e75bc3123d098148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca706d7d3c3d5418e1bf813134411c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f392f676357cac8b2a3c2c68a39bf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf827af40dce4930503c2e2475748a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b8909aabcfc5f980262cc6105f31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6920e46d54a6363f1db97237352bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae1ea0b2a112579c27cc05334e8a4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f633e94a0f5fcf2249a857a576de00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525559e37121e0174bf66549df1cb8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f1143fe3aff18517b965621d7849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209b4ef5fcbd5d0bf8455df565a929f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567810eb32d4c6c06d6e656224e017e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9848297af55b1a8921ec22bc0335c47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09859b76d4ac6015889e2c12cc996d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185279dfd7cc52e75f7bdbeb46382be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ef0a2caf0eff130b176c7f5935316163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fa107c3551045b8d5d764ede23fcf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb785546e2661a03c9d111eca06a71c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31808d8aa54e1d894f792c16d32895f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fa70561dc659b0710d8c7d6b9515e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a016b09a8c95d65db89ab57cdb0ca82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a2d6583ab6ebc72d79f82afb352ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeeae7372c2939bac9a8b01b9e6065170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2992dfac944cf1f15e1ebcbd5a8f84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb68923bfbe9ff1c2c1576767932b03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6adca49a3ddfc9655672afe26021e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d9a7d881b990a6b5a732948f44d2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3099bbec806af3295fdb1c0798fe59f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8544e8a61a67c6e38867953481ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388869681577ac6a2c58260b8ba68a3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2447435c28d013ebe8fe66e7930d174178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a550011caf5a5a67e9cadcb72940f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b9a86e5d794f3711b1851ee83227180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962acb7a6f84b18dea633c8f8ca4864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927892b2ae73b58ee743f1e5856a952182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee82376c070b221ded0ff3a5cc2008183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb732a61ffeee78006b4501aa37f3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7e7ceda9cab118beb07e1d1d15e83185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6795ad6c486949243844e295323d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c3957b92872028ded148ddcbaf82b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d721ccd47e35ec4cdfcd298106268c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628f1e757ead367356e7ea031a3170b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5dc1755261a4b1c78e2c6f1f5377c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a774af3380ab4fbd4db91707ff78f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77edf9e8a2d22a1a058deb018d7c1c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bee90e7b981ced868ac8dd8c27d2ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d733be1b961d40b6a30ea3767d0d000194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17d5dcbfc2d322f2c5f73226d267fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6c836b8f00484567c8facf1a8a52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4ddf589d915367275a4eb073547d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf093f81ec2d8e8531c43cac2ee2e4e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c9484fc1f2b3f54ce3ad57c8cf7d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7224b0a9cdcda4ef9ec4e8634d07d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3257e374355d57b6359b1080bcfa9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d652d5ad721695ee260d8abe21d2e78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285271a8fc7f71fe4fbcbbf6af8ae4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754375a68f003b4831df6d7452ec6079204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940561ebac7cc55162f6929eb1531d82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ee50d4273c50766f0608abe6a9212206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08849b37d8d6db4e9d362c03f072cd32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cd0b0bd718f92c519ccf4230cd4c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa2694ef1edebfe866368806c3bdac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e3283164bb27b3f11bc72d8665d7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6abe85292fa93de5247ebf948dc4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984899255fd3aefc06b98f89b013309212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790276b3dc89d548cfc8ab8b16d42fde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc176c6abb62de6a058c5fbce01055d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323369b2d31f2fb29f768c72f95614c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa698ed34e3c0e5dd88b9bac6dd8a169216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f4e29bc0424fa00cb578f7dcf8b77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ee1496e0071e6c5849382917505e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca851d87be170436eee81c93809824ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cdb4dceb60b0352bf33b07ad429a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63972762eb1cb60d6a57c4834ad9cc2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ce3d70087715a4019dabca4df5a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c230b6fd0c940d512c245ec9cc433223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7412c2ddeefc4968f16855196245224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbcfb7dd03786afda09a4a541d00fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6165b1032d50faf48a51a5aaa0946226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da0d367e0e8e09a124ffcc4e6269b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cceece152b1424ab4d053be64c57a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1125bd33696550111dd42118acc40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e12b531bbd4e68fe9ef0bf635e41d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dde24dec1129c15ed07778424fc1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdf578fa98dc79d1215599b6aae555232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5788704578348f094aa7779bd527289233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d42b7b029c71ea556813541c8b72e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a6f92d1d1a2e1ae2d12a759e9df0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6073622e75ac2e7b2eb6875761e0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b672385df4a23a273526b143d029237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638482fa8f029ad93f60e190fd608fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7510fd4635a37694b867f3a1ea99d73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca958551e73b53925ee7852a85092240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b7799989a9b4a26b322a312dc195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ace8847e53b6b35def90a1ae04daa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2420538147c2c2f587c8dcd6c45b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f0dcc62152259a33a4adc368484e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed999042996b8ddce0562269ff25b7d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558e865cf337446d24111f1253d3a05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cac0d6f45a695cd3779ca65ec6043247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a02aa729d6be1ef153dea4131cac0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61732822e52c12787574a4125e387b7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bca7acc685e48a3ec5df5cb621751a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e166819d24034c8c230e9edd9656a8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d23e565e65e1b54ae1eb8dd1da4aec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a351481a7e6b853f58346d6e7e79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affa41e3d2df3996ae94475699f887e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7caf1d9fc1d50d049f47d7476e29e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fccca94a49824e2e4e8a9c3cf87120256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac6926a8105caa608dc90dbf9012c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1ce94eb9ec34858f353851bbcfd22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e7a5f88d331fb0ad3dc255ee9d429259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368f3844e6d08647f33e917c9db8732260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f6dee0dcc646b7793e25be4befc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90c33ecedd55fa765a02c975a0586f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a03eaae3197c8a9f0a1a3047dae921263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624dd6689a177857ca3624bc7a9db37264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf134c4d95d85c703c55070a42d386b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adac70d38364225e1000d1e695e7c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830099a7358676d7ca31762227ffdac1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373d930d2c035fed069908dce8cdbc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3400c7958bffc934f1877560ef9f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9c87a7567fa2d6b1a1ea93b21168d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c9b15a66ac92773379570783e46b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f26d666b7ab371082e6aa80d766a69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf25fea99f55ba0b56781af3206706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a8cb991d47777133cb09d12b5fd67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d96c8d172f837256d114fe581f9466275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ff87c32d7e07a678b58a210b8a91e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfd0ce9285662557d430bbc6f81888277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfc1efc098c533271411d97269153b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53851fce1145060d0415f41ed3ce7def279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc607b63d6c396ddd74680d2660e61c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263960435087280774a1d396e87133d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acdd42954e10df45cbf3263b3b3943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b08342f96c0121f238f0cadba50568283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc4ffd243b742aa9444a3995bacc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e764dffdf8583b70f735944242bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52e73bff5ee29ca5ba7d076b6aad6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4689b094c6b7a677048d5ddd2da1e3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922af9cb248c235955bda0b0fd7079288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cbe886c257896b5b579d365bfbed5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d17cb0aa351afbe3301d02c389e919290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17465c73f6a1ed5366c8f2f1844acc2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ef4499131bcec398d8a9a649f824e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd1d5465ce6e753c79eacdd5e8f366293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d21f1e36134feb7f25f5936ee3521294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f69caee8130867cec59d46e1a7420e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a69e44542417be3c4644fd6aa48a8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064b47123645d869acd23408c480a75297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b4eb22430cff6f33f9e82761b9ca8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620132dd4c16f3556106ce05098ebd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d5a8a28f99b690d69289d23552c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468aaa09f0db939b0084bdeceeb96c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a35ab6ee1cb65ab8fbb3461ea5a257302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c5521a353aecdcc5a79aa122509da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66a331e240adc74530809d4e12613f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a664d66918008f521a10596e2fc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9d93cbf8b63127abb5c358333483a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c1d64700ddfeab1a137e56270e50e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c6d3261a4bc2f98e53bf888e33bf4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f9528787f3dd563d296891d20091309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e693155fe6f0b0757a7966496500dfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab67a8a805177ef9d97b19d1740adef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a593c568d19901bdb8671a8b55087312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040491fcbcc1734acdfbeeb9a6c538313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80fc509de50dd8722d0ef1bd5c29e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48093313ba33a7d04961c8373e1c4227315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ac441c386b7a40449b8b57d95f661316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a4dc2032d8b8c9fbc6cf877f77b99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec292581fa133bd41db2498b685e57a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81215d7e1e6dab4423c4da46c1307ad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842baf7008cfeab3809c92028d214899320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49877da0a167a48248504528fbc95e32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da8f29655a75c2d710079c7307d586322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd0e065a71651bf0befb038d1e2705323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60032b825974dad531590f3c23c46a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05db6f9c431146ed18c3ae57f586a1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b1aa1c26b04a9198b8d91b8a7581b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3facb52b8427e7a19f67124a840287327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ede039e1288e388863fcc43ae696f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d004584a04e79b5a7c86864ac8bb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f4455aa1a1f992e6e2e99aa1c8f92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad26ac69a6a78b5085597cff31b85a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8059f8a685564148a8b3d7ed64c147332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c1212cfd76932e0384dd1eaa4fc2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c4d184c33d30d9007648f6f62df2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014d7610857551e7a630c5149b9b92a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47058224bd461a271c10070f254c14b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d7c3d1983d89d9d4f8daec74bf081337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191e30a04024f514e52bf2778f4a4c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313891e0f740ffb1ead30f5399ce2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2928133675e878944e8f0606acb28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79979bbeec746adfc42c30c0a28dd78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb4c19d0751a5557c03596f1bb46c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207073f16d4c9ed3399be0f8a672485b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2209b40b2cc569fc0eaa0dfcb1efd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880b07b13ac2c16a284042bfee52e4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28f9f1cdafb38f9a05dc575f6cd7ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18918d2ad6edd87214b7b93e763b6a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626e07f16e66d240d8f2c9b85b4b425348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a45291b21c1e3690a6fbebbc2dffbf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25ac7eed9a621668a5fcc41a433049350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2eb4a399ce102000b3635e46c0db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17672f82eeb0d22bbeaa14d1b422fada352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36359b5b735e9503f2ee5154b9655a1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33735aeb446210895b2067b033bd4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14916e70f19ee89f6c0eff75148aa9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2e4deed94cdf269b345c02c0fc44c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f6479960172799d1e3468ed2baeb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272eeaa3d3f4e79cba1a6ed460daf4f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267c0420e7c116700d7c24e260885cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912839e4a2244c9798bbde515f73edcf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94307f385f8bb72c86169c7a208ace4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17982b39d8b0a39b95b7e19eba24af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac402216bbcfe52def73d31c67f51ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182731f2eb8b94ae6ecc824bc45620364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0181ef713d24966122a0ba8a00f877365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1461de48b14f07d3e3c8e6bf226814366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae60455762bf697ad7016db791e6b8f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894ad8c1e911c80fcb40a279225aef6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8af3babc48daa4cc866d215e91c576369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1759730bfd46d0c16a5945794ba95bd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85f0ecf63c092b94853cf7fc71b489371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d50a456cf34e1b9a3e1cab98465f1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09405483f8d33a831ce2c370d26cfa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c94804c2520bca034d26ea99fc692374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f2d567135c5ae05e4a86a8b55244f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534060e90ffce208eafd5e8923702768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c0ea08a67ce0c4ec3026e09f389c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1c030ad9d3c8821f9d323d9327995378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3642196eb56daeb02a207b18d6107d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f36382e1c3a81c0367002b7115d57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aac67fbb2c01644b6a5413535a3da4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080efd0d6020ba43013d866a18b8832b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e67702f9a40f218b9710aade6aff83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b473213c25b5a3b03347363a689efd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bf93c811aeccf9af3fe1d6cf11977385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c49762ba60974e36cb72a463abc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e3f19c5b1156292e0473070c15c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623caea5a57529fee73d3e06208e8fbe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a389c302ee45999688d811b4664d69c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c5e21bf6571612e7acc402220ea4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4053b32a5c71ed47e763acad5fea1c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b43edf2a248f3d3f2d3a1a980dbd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbebb08873d6d6a3a66bc0b86176ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279290a9c7c605e3341c629df6729dc8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173cb6f089add3e383bc7ce1e1efc2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a29d9caef5ca9f560030a3269f0c9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e9dc269c9a1b136a4303367d8eb13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71081675ba11517fd8c1bcbf8e177de7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9479c557ddf0854432290608035be3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d602122f3de6257ec8d1cabcb0afc09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a8586998f16075025a60b374eb429401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868ebdf8c8817563dd7be73d275de18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2510c7cd798f96db8b4deb08fff99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a0d4711c014b5fb02abb297eda8c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e564cbe1a791815c519b4a8958f05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bef83fd575faccd846a4aaa1161f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b90e7fc6b9a62e6373458d6ecc62b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1ce1430547644f1bf37db173f1849408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ac4a768b155036acdbdbaa9bd065409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac71c0e2c3ff18ef6ce65933cc243410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c703bc48d1b8d780e86796f8235fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb2adb0b7b9deb25e59c530ad76613412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d060c323d00509dad527d4b7cdcc239413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270a82e371c5912d109d258c45a93f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2e4968b4b93bde2dd46c5c70e0afa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa8dd84d20a0177591894356c03060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b972b3f24e44edb6d074e16bba25d47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3267458e94b6c345298372fe790c7f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fd235f7a36b045346a55ff281c076419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0041c2777c68794cd43f107839924f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7830f94be5c922eea745b7b90a35a9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16c9c2c1032bba908ed82b3d75b670422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be67a55a973151b5628e260c8761ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c21f73b3450564860c45926773add424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389af70a7ff3fed28215e51a8c0a944e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aee306a2553692b47c632df689462426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12feedcb1144070902e2796015f308427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb13a894ca9afc6c11cfc789b68d979428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7fc3d7e0a49cf227bef69462d107f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671759e7b100f65ab5d3e1736afdae9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7dab4b189e569fa90dd9609f00c2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d041d37b48f9e36d47c65c898b8d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c65372de0d516400da8d9f98993e86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ef4fec2967d1f704b2d72a4f3365434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad133b3f43520887bf956f16eb3f0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecb9d0a247066e63ffd32f2851e7ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d870caae9bd53b778059d408d20dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff61aebd374e08184691a6ca3845892438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd671701a63a9182bf22a614204d4c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603d616023bb8cef7b2ff8a3a789cf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a9beab6170d534fd99a54a5e9730441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516cf1df447771fe49fdbbb8c886a2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac62e072c297f3ffc42476f417e4aeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e742ae5fcefa95a9d32d83bed7cda5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8846da703b86620f5396ff1540dd9a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653d8783114723dac2bbe427243710446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7295cf5ea7b53271c2680473928a88d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e1bde2c4522b6ad0e0caf6e12503448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35628a3189f104e2c26a2b52a7ffd7ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222d8a9955bcacd66bb0994c3464b42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72620974889959d70c84e66e2c1d731b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a217cffb18ba2f68424f1aa36adb7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4712bd77600460ba448f42d7181bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77832eaa0370e7f17d4f776aeff46b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993bc910e7363bb4f26fffdc49281ce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22d4d4fc0474c78c7817d8f599cb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f3e6aaaf1e8612623082ed6cd63e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92b13128a7d4b4b91a2a6454dfdf8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4fdaee3c43521f3458e7588da480e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bff95f238d01074036c8cc4094ac39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590806c160172ad64646d9451a7b621461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24703b82b3e1a794d13051afb6efb10f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3cde52b873cdce24317680790d204463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75315650ca48ee9a8991950a53d75c28464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a35976a0266d6611f6fc47333a0d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db5b1ad17e328c49b15cb9a691e05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bba0f73583ade2759b834cab0cf934467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a76d615144fedf558ed06532cef528468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da708be3b86fa2cd668f12152334e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329fec8a7c5f42f009d46a696990a9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1546b1d9735f1cd0b09f65cbc2b567b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d684036b21dd33e3a4487e248897c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb91365a86cc8846f415b02fe98b7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116d8ff9e89de0209876be516d3ea27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c65046ac76096f0e2071538358d1ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f155f7f350f9c233bffb1b410b1620476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff426396b79e82aa834ebc1a1facff8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2459882e8419435220ff2746cfcda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828a292c2f2ae95b2675e7307440c83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6b77e72c1f1d6e8384f2f6315835480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a569cc880ccf3e4abea8745160f5b6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6f27e5dfbac4e6ae8ae0c923aa807482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803399843c3cb2023329934149ee5660483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542a338f9186810e33c9d9cbff4d8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94608f6688d4d5f80b18da93e8276706485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78f2e2051b81b28c81b12cbb19d312486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134802aa54ca371738dfa752b94799a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d6c27efc2d13d572861d866add456488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c78920bdd1df932caeff324d9668e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc160018dddeca22ee9c0668326c83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6268485d113f34b63926ca1515a238491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08186e28e6b4e396e1f1e4e12319a2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1789462e5c21c64f4423d19960481493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c7e1d8e0758e4adc272d0930ee1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1204803bbfea269a9bc9fc0131dd0c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06f8c3d9d8c60db258b5d3f2d63d02496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c145bf89588d468c01de2a9892179b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770c155b0dbe9bf67aa4682cbe2a31b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0b5a39efca3eb9618a990e86d7027499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038499f7b6f76f17c8c78bb4c0a926a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cf06a684fd3f206a3b688d4275934501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f20b1bb1c5c0c10729a25df4cbf46502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60a192c2b87abcd9b5e096c9b701c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a940ffba4363b4a57902494cf2c4f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349007aab3ea38a222c13f602d3f07a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd45f9f27f7b28ff6af9bd3e453ef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1fd1beba43e2a86a1de38f408bb61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c5807dc6d7310754c778de00318c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59474ff8e928d9a6f285c1e64512b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634afc4caa3a8946d030d46335898580510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73fec0125c11b11f5b33e5fe59415511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c7ba540ecdfaaf95216f2214f25bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee72a3088eae0f019421c80cc0ee0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db65296e90b9d7e617fb96a5f2452e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37809f8139c102f6117ddea4cc9ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5548b08841f7c40326e4d03f8e86be516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eca3f574f7e8d6e82ab498be36640517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874661ae08900ca95f827e224ea0289518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cae56ad843d8a5cdcdba1b6ad09b3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f23d00185ee9d9e247b16f9a8f001520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d898024ca4270ecde80e08c50006506521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b5163fbe6fa9116555c6858eb8c24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9e1b16eb0551b7f45576b3bbe3ea0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147b98facfeb5e97472855619a0f046524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e4e8ac4e4e0bcd4bfce191a50acc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1740157b145155614d7245cf419b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4934162539d32dfa87664bcf3226f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee4ee8d20fe6722896b6c772c3668528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19e18418821c137df01ed49270d2bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4cd8202cf71b1bf14cbaf9c204efc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bea5cadd1f6b9c92b4b56672929bd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29816ab5d6cb5f4ed0daab35245813c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f69f08035a5cdda0a95e132af104533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79df9b360c96e7d04ebed8fa216374534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dff3512b8e3b3ad69bdd43fb1fcf2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81122a396edf024b152b505a9682c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e49bc25abcdc4fe8c024ac4917ff6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c5325e04392e2e1582536d5a9f811538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9837c4a207f769743bdcef78041c1aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9f6e1bc596b355595b1955fd1e314540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd283afc05e3eff318a3301a50b34a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b6ac358e2ec2f526ed48914bb778c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dd24e1a82c7a1c39ef728d52a3fdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ff041d13a16ed3472b39f8951f0d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a238e475dac7321f39fc42bc13a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e89d5994614f7385630de0812d09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2928940fab77c89b9e7097aa1f40e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e882f55e16843f858f0bb3261e0f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501564efedcbf96a9a13e3962991684d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a3e76d4aa7751ad1d667325fa7377550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8803e36a84a1d91e2a0dafbb45352551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364636e7b6e13e1e77e1c723220158e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19de21ed64b3348ebc74269a14812d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f944b5a00232a30af3f07c7bbe146f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dad47a7ca479d7cc150dd35ca71769555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f1accc6f566bd47722f4501b393e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c7e6851ef260ddac35a1e006a3ec3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb5065f7b80038949a269555b70407558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27300c3130230b76a9b813436f9466d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52050bed3b980180fe77ed3be74f09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4e6952534e88ef1248ba93ba0422b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a56522eb4cbd415f888fdf5b6344e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061fba65c3c5b3d07b0adeec3148021563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88fd014abd18636d25b1108dbc83f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89089ec271e107896b22ee0acea6097565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc233c1bcfb4c73e100a33a671756c32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd067adc8297ed82ee7e0873012749567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63aca11992e576febc0553be086383568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5463748fa6cd2921cee1158b905097569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82796858ae2a208a65932522583b8fe5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecd54907428ab73881ee580f77f597571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ee29f246324c25bb4004fc676e94d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347383954cc883c164ea653eac442c95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae58e36db9ec10b6c09b747b287e947574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143b5bac14ac0805172850ad23bfc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01faf396d88503f15dd1b980e89cff3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c4d3da3afe0ecf4b5b4aa14e679f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ffa8c1fbfc0a9580ebfe7dcf89a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b399ea419ddb56250dee17575fdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82634d97d29bfe239cd711f57b0d1bae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a558d6c3058d7952f2f7d1e2267be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360184655177ea82fd1fbe08c30ca88582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c60de8c82fdfebfb605d4993dbe481583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b68282851427225825e51e91314b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a52cb365622990a616fee51d2a9237585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a91d72219cb0e511489be1d72560db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234dc640399bead12301fc476989f0c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9682b089698e1c8630325e1804ec1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733b4b1735aae4e6371d833055ab827589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7521927171b2d410e0e1718e9b12cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c848edba8b30aaba51070b1fd7d9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517627b8125b5bfe69bef705824a97f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bbe101820c3b8120726017413f12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba26df7c24f603e79797b9764fb173594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782bbb2a5b12f1c796ca14bb2cdc67e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea7b13295d7ae32104fd6772e96cf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bfb9bcd7ad28dc5c1307e06b9e6f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9b9f4f4144dc3ca2e523f01b00864598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd744f82aa75a63ea8bb3bc00c75c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c19052c86d410b8d1b3cec85b5fc5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142113525e86456a69263a801f57c2ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e34c2d7983a619ca89824b4f7871b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e525db5949b60c1cebd0271ef96979603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e47b4a4947c07858a15be7f9a4834604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4ac6e060463dc87589db208fc9924605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132daaf4270c4e2c41d0ac49384720c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e16957468d7ea33c44241cf2830f01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad8639dbea6ed99f303e7a8c882ffd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd702a8b57d533cab93561225879816b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f20be803b1520fd0f87f371c16590c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd66f4a4822da895c3034c25eae8a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d3cccd953d4c466cb52510ad3c1b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8676ef51ab395ef8c89454c991fa63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79dfee69d7e2f79ee721b077108f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c95b63f3c39de5c9f086aab9ecb113615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b8a5caeafefbe66e8fac8717581a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840d7ef670aea91cdbfb0ef78cd5863617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e528a528420bbe0342886499b42c82c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757e9208faa0fbc0cd05bc8af416fae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8128140679eccc6adaf54aa7241396f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbd4db7c7d7b1d5e91fedde23a52af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fd959fb841b81ef7b808fe6578701622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571baa9fbf23041b547d1a520679a47d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911afdbebdbe2bcd72d65d805feb47ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c0cace02e0d081799953060060691625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294481b6234945d21f422d12521495db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1cacee928c530b70debab146fedda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4abea923ea5e43e7034a3ea045fc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a7a12906e13026bad703631e9a688629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe95b3c12363dc768e1f55568f4c7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34414f3dba7765ec5177827f5010176631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb68bb6b3034f2434d0770d5f98e7e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780ff65caf0462ddbaaa26b7b402ecc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b65cf1b9e8adc829b8b0c2e621061634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0268c9a92afa716f1779408c01432635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff827cc317e4d82f0b65ab25cbe49b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b918e72b8d302aeeac14652f8d07a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52e84766ea0fda2039acabb191e7cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180809ff4b40b9978b8058b35b8d2e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488680fc7ce97750f6969d0cb7c065e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d861cb561b7d683a61524391f6bc84c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7455a6862884e00f54e100c15159642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3935980b0c052af4da0f3b55920d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3a71d6a55f32f15ac2b87ce95cacf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52fab9075b72343766ff378c3bbeb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7e766400034829ccdb837a05d73c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6b4b5cbab7ae4e2deebdc65172e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52051206eb3841144ae1c83128fc3f82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9502566b2d2efc6745eed0b7040ad4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019134c7e6e43fa419250565fb7d07b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1009765eef8a6a772a763c5df2ac88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef835187e556d3faed1c8dfbb24b40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdf7f1842584f765bd0ab7b850ead2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce23a96792f51a2b2e66e9c68cfeba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2644c6bcb7f7cb762a3263ef3f5a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5bbe2700c81ad51f6d090f00dfcd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa860f5273fceeafc9d3ba5b119fc98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc334a0b7ffeadee26d6a1b3645b00c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b954f2ba2b9cdb44b72d64fbef35d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e50e72c5dce78c6ed093453ac101a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d440d98a96d8dfdcbb6c3c2875eba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61172bc23f176af994340009df52e78b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2bd15b02beb7d2d0fbbaac6ee7ca8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8344ea410e44532b881e6139b5f12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0af6a9885a78362c07405a8c31db8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dae8e7769f0a4c28fd9425295c761666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477a123b36af132f3041c0208315fb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133883d73de6a361023d515b65bdb9af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f6a8e69ddb606c4833a5e596a2896669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa5b51aac309d5e4f87a0dedc3e8c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22943cbcd76ba2c6359bcdb747ed5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329e9098d63ad8777d521ef19a43d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a93af22464a48171f2656ce3802f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c49d60084e20aa7c3bcd4f1f900e11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc7d4cba988e5ae36dddd711e1640f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fe43e2bceef7caeb3c12cc7323a24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29171cc237ea58d0a9882ef9f90a2044677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2467c63553736bd1834e6fd6490f98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93688d1bfb06f779d294b1d2b9d0f719679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64b6536d7ea4fed3f31378e9736002680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417799b426832523fce7d574d67b7694681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88077de58705d29a9c0fc9d6e0dbf6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e7de6322ba24213f39e5c988c7ed5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1afb9322fc0829c3db935661b92c35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9bdba752ddfb2b8cbdd729548365685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0851ecca0b9f3636389f53491457226686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946171e3f19ed3a323ab7cdc3323a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77ac87ebbf8acc0f861b839abfeaa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44157546a11c9e9f52a2fdd22f2f47ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10544501a511be0735930467d249a20690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ed6bf8e574f74ccd1a4e1c2bf79f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c53820ac121208c4a4b01f5d0c2852692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d96805f0557c0834feff84c00d56d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803c128483fbf42cd976814902da11d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876814eecc5674048f5a83e0503fb44d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d61789ff83dfa78007e16a06aaa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d73b1dd1c9d63871028bcf0a8c80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37f00d6d83aa67e5b9a00173f2ba0e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf5ab382b2cd8f77fa5d2d90279968699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae41c81252552b9ebf6abcf8e91411700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b74893207c955cccee710aaeff19f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf70e7cb8dbe326d5fe43659e41637f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d576a486d7156af0268594b36a468e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97b75b0f89f91a3c67717a741ee79704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac15a53baf8e5e79d9f7e198a50af1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c836857079b9dd77f256b458173926706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a56b315451e6bba607641aef1871d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdda26a45dd48049d8ab835893de5a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8f5214fb9040139ed7497c36d1d05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a007491811e067713223461d92dc0d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79033cf6a3a3cc8f6db5056075482af3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c4b41c7355b7eda7a0113eafd8dc0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb43ca2214e5023d52f3e20080af042713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729936e47b60baf41da58cd9dac3083714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8e6355f379c70a72d58a011962c0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8080dd46e84b54cbce58c3367dcc5fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9427679fb67e3abb33503b72443aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15061f733286d73a5c655a6e21929c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd28c48161f1241cff3eb0c4f53f8f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8315b40b7573851846341b89f3316720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196e9e63603ac037974f35eb861a0da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cab11fed2d73a22848b87c3378f3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45837775f22329dfb28746f7bc3a2ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd47f77b53d394b8e6f81e5ed7cabe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb0ffc405760efe7400b45b88677f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7589e17cb512108bb2f3bb41f12b88f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf69936fda9389ea73b0de505141ae8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61229f3edec54dccd2e05797d8881340728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10ea808dc54f1751b721c8c6c77667729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fd06e220ede3c2c86111fa3dcba0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4472c88f62b4e899915d4df02ff18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19e8944431934a5fa6a50e8de3b52732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a411066f06682782c4572e186238d71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d781de2b5d563f4996e5cfbab7b0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7487885af65796d41e12cf960203c74735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd0e6174eaa5972e964ff5553ab09736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df948257a3f90af0316fa763a869272e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dff7dc324c9e23318e6b469ba2ae22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b03e1ff81ce77c25a90a35a0959b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aec4c88a4b50f24775ad5f38430ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33b453dc4c8be6204c5517e3c02735741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027c847ecc184f6385e9946f3b276c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a1e7e3d5df3b99552b584471573e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a8521877178d0719ea29b4a7b3839744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a327b10040e24937736f60270c636745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc418246258133c622fb0b59d7bff75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f51e9a663d2e0be71670dc83d28873747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ab144b7c47950b6637d4e5232db63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582fba070144ad80cf483e6a3f40b68749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b45a0920f7ad12e027276b23106d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34db68f22560638f5fc6f7a52ff2a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a6b01bdbc2da31b384380e46ef845752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb7424096f5c1911cde982d195792b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df53f2b068f23f0a84ef8b3cf4331754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e40c70db51bf081d72a3aecebb6d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a236aeccc8fd02776ca3d8d8377a0d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c24b0cff8a82c300cb0544bd8d34e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e628bd421171602ea82c65de437df3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02b4e43b1acd825637b79900ee22e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>