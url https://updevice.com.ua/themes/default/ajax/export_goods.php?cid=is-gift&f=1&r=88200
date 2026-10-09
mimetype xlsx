--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa876ad31c932c60519e3a3188ced9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5e60d728c607e5789364a0aa64f042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf08bceecaaa3b9f06bc2605bd2d8903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034ff46aee277697b1a0c32d522405d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353ef835a2ebb410078115033b6828d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b55b5070e6da8a5d920eaf52a283c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cdd6515fc69304f35944edaf4efdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345789a60df9d9e4497e906cc28f47f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c905b23d7e8298045432d50e5b6839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa66601d903e5ab37a489df99a6d0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252ae8775856545324e3013a5fafb6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ed6a0e542dd82318d4596086f26412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a81ae4d72a16c260156b1043801ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8fe5372cc90afc1bb6fb559d440a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380209f66c8880036b63276a0d0f2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53c0f1a2fca707f26aa2c66ed746e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd41dbd88eb102c070d554968765fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d3be6396e348a97857aa73a76612f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5390dafec75a2c82673d387bdce4419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ebce16b788118d452564c81f88dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c56a7e1e7443f78c6da8ccde1557e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ab5a892285e36c39e4c933ec2e91e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777f8c672def2f7f91574225a3ba2d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d521f503da5bf8e45fcfec2a5ca39a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0ab1c3c9a0faf01ac06ab1f25f7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54571a678fe5b207cf6307382a04226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340f020718517c05aa47344a2a73eb427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de09444213f2ba0bdc65274c1ceda3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfc921b11591408059d6b2dca752d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9155c3bb965ac918ba2d160a6c58630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653954f90ed26aee363e9a39bb3b5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7793b421fcd199de441a123cc4049fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c4e4c5abecbdf7ccf76d01901f79c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad2d5bf5ce9a3a04b99eb713d52a9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b0fac24653b71b4eef3f3f692d76335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddffb7a45e6914ffb0c0b93b81ddf7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898bc2efc5fcdb2c424a0a8fadbe9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82e07d85a7b12eb534e874413b090238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0618a9c53590b3ddae787383a1e8b6d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a5af5ac53b1c8c5afa5b02be7dd0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74e2b32a3fae1047a80a92dd5d463241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d67063089e80b7fb97f96d7e453b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262853370680197e29406dc876c99ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc90cfb48fa6baa816e66bb1e045f4744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba661c95f6fc00c844329e95291873e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5e3073ce947fee089b258928d881646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ffa99a12695c43ab2fd113a1ea88847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa0460f2f17b88cdc0c1e07ab1c5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb40c7ce02c9ae89b4e4c6848efab9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9e071d6f4ab118848394ca7c41f3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d6a561bc64ad814d888efceafa9cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4f12796577c73cb62454ad294d1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25911117021215dd5bd258a3aaec5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598f2bd4a98f91fa127075fa62ea80554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be33a6a374417b92762131a0c422955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585e2bfe5468b0ae8d5dc68a55ff7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83615e352ae59a9033eaca9ab5fb783257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add3cae3e1b395203bf4d79e6f4b78758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c902041f10d9245cf68ff486dce2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314070c4b53c593e57501693f42122260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150c1babf16c19da828e47e282264ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe786d96839be653e6dc7a77e54187262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1867d48ee6208caefe743afa50ebe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea850365ac62edd6e82cdb46cb2342d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a10531f05171b339ef731bad7727ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebec5f494e77412c2b90c384a022dd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e8f7a4460c2f0fbb32bb9f875be7d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0a5675a10bbf9dc4be610af0c05368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4616c7d1aa14cf7d0c2577da1bf6a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557663d6997b092cf831f68e98df8db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e855546f04e47f5952c1fd14c9fd8f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f5edaddcb86d80e3d0d23868b561472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6430ff8341c7bc03a7aebe0e3f67973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a92a91a6ea29b7ed6c68a5c31c7ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ac63f8cb6976fa3facc8c58d17cb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df21e1718e1cac22703d81350001ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5a81ec58eafe32d97f8cea696da6977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8bef49eed573937546ddc6c63a5f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014625343ff568540255da477012d8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8a8d3819c91f318232469f242f58080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e4046d2f7283e9e33aa0ca42612db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb736226caf646c1fc3c5b9785fda4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2ef81219dac9d8b65ddcd0da9acd283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d043bb10d4a9275673e602cfc0e202084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686c79f10c52b74304fa9d55673c70b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698340dba7e91794445e8dddcadfe68a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47423019517d410898d266e865f3e3f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780812eaacd8f33b51eb37ffbe60a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f59561fab2c21801141053181914189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cc6718b0649c7ef91d8438230f6d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930541f6d33204a84f092cfebce2162b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde0090ae3dbeb09e81815e1384da7692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2dfdf332bd114d4d13ece271742193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d62204440e175681c1b69c73ed5da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70a5bbb93cd9f3d959b3c893fddd3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a04364e1c09f7e58d911caea741e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f95a6e1664ae3de77db9200925e83e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd050234ba91303f27240e5d1588ad6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f118326522135321b65d1390822a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6d35ed6f806d54e2137ab03116758100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b03eafe8a5b789a0ae14674cd211c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db5b85acd8a559062bd8d7147ca08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bdae76a98dfaedfb610f527080980103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc203c9d3283d71d881cef97b7ddce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ffed1d47fb2a53282c5a76156feb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e583f96a701f054be5980809e97a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f149c2db0d508c83b2ffec56638e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7d0709d5245251a5081ad3e488902108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7a59f5470cd826b736a789ffef131109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e55f91976bf797eab24277d9c5210110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0479fa64be6087db34a3f8b0f3d5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150eef78767b5d99091da3b610b99b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1b7fd55d2ad29e9b04b9ddaff7a7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1050c76913feb605e62f114361fea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5088c0ad410819fd24a66c4b8a9c1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80997bc29e67104c2d941dc2d58cc2de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1da4916a338d9da3141aa15dc99b0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5bcc130b973e60b47439cf550dd47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b9e973e7f194702080728184ff379119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a2d4271dc6a2206a7ca6d88122bc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0261413bcc4958e92b99bd09fb5dfa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b1f4379091ffac1e115b58f037e28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b973cc94891c2d9b89184885c1996b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6ecbe530912fc23989f50ffd00ff1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772169a0f245aab11a567782f916284b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de79eed742bd41a75669ac6438390126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be321dfb4f1fa05b6ca4d14bef078fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ff54fbcfbf10678fbfc3efcb649fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e63b136f5ee57ba578244f6621c25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675e706099336b337bbce4ec14315a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fed7e02e5f3d149542ce7339ccecf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f88c6705468cd50c53de611ef803e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3dd63239dc3210e8e69f888292728133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c3d1cd298babb44bd906d01171988134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5910d01062e4f554b13a6f0d726f2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec141a98f51ac2543984a7674f130366136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22edef532ae95d61eeb50f0b23e034137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539ee6e77777f7a2d20eaee4db9301e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5ae4302a368c77c65602dc5737808139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c6a1a5374ce9e96bc646f7d60240b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a0aba5c9c5e4f836de5f19fac3e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25a09bdb6250384df8b943f7293a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360020eec25a23bae7f6ba78b8e836143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea11a672a6fe17facc92c795d5266e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0627eece7a6291a21d8a597fdaff8d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369df42e83a16d99a69d855905401407146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca1c01f57c20fb4f475116a1db1b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392305f05f29c53a0b59add791cf687148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd88177158464bd038d9ed62b15bf99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059fbafd0b8d101a7bead836e681b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8adb86ff453d7fb516d405364dab7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123a0ee900473bdcf766acc857bee82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665cc5426ca9c9bf81ea289c365a3dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfd6baaa5fefdf9ad0e98eb967b73d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab84b2a59e3bcbc54242bf40abfacf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e66db8ace394d8328eeca9e0a210f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40572474aadde9ce6145b73fbbc4943a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3dca51670e4af30dd41495d57916e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032c82840dd61753a1548b8899752cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a464fa0b927bef65a6929e46058da5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecde73d649bb61602192a3d8c637bfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32297e40fcc29d8fcff1ebf1a77e3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f0e9a84e2a5b0f4a53d0d48936f97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cd9937aade62de10c29baa211a3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c667b622a742957177b8094ce44642165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e44d5f95a5036e2a3e30be7ed09f93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979c7ba45887ab5d78c3dd554207e8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fa5661e0ba7cc05c09307e411fd73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13254a01cc67150ea416a8204151268169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c30baaabd6dbe61e5f78656ea19448170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fc01e903bbae38c3a4c469f41dfb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9d01cdd5d56fea212dc6a99011da4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad167e96510f0fdd757174305425e963173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bce5f8c14eea3bc7abcf79b7f524f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503f9decb3d56a6f6e78cb9ed379d05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7b72972810c9c1d18485253adebe3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccf1ceb69874197f9b7f7e7e4321e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ccae2ee7bc176422dcf956e356d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f72bb7e8313ae2fae9c4cc7b1a441179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37d429963abb3155bc09f78b7e90b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8342c55b7f82c4cde178ce599f120b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ea2602cab82527b1f02f79180d08182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be02521af99df1ea94e7496e01a94e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f083316fa1a33a58f85f0f44f948e58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8819a70ca14215da99e1adec8d3daea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc56ec29c9c2cd9c47e3460e8c6834186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d90485b0d96535786f7d5137e3e5cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a4e2dcd184c2a99978070e3adaee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826029d653dd2ee1460cf6015c9493ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5671d552e0b9d96b11ee7c1d86861190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9154eb7bccdb7b5b36b3f87e1de59d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f678bfe828d196cf9206f8a7ba22a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc80c34962c20c9a34acee1f9eb16cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fc8de0fcfb61feccb5cd7475e30a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaca8a021b8c4901bb50bcaf609c2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a2f664f1b3071ff26d6b2c2b60ce7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaea5eb2b978bd101aa767beda8095197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a41da41f3ebaee51d7bc79c2aa8e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30af43c6b58bf479080f901e1bc225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688fee9903a63e1471c77b80be67db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b7de8c00de42eae41919fef2cbb2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c1a02c87ca9ae799d110d4511d0d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0f9d4a49a1ba267f255daf0e374e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50748203ce26e6d075dbf8289413fba8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf246894c84b6e28fd68098e5979c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a9caae861e0757bd9dbd295ee1ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74683507d99b23289c439810c7e423207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07990ee7fb153d8225e46e0cc9cf329e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e80505430de9387093758769041b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6eb762d1fd3bfe5e43e9454358f25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3652e6589d0ba118784bd2f3a09a2fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369fed0fb54483b7f777fc9d87de68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44da75a85a1556e3562b1a11aa32afc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5ee71c4e03c07c3842d74d699b75214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512b58dfe9b3ec2c0519d6aeeacc3d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac03c6ec8128b674e11f77066c4886216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7f4e69b4265d7cd1559f3f23a4d76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953d16aa959c793e0962e5176e99f46218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e13c2eece4f9669937a7174dab4ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc765464a90f7ea203a5dc70e953c8ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77142ff5309f70ea2614913e4765e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a69781afa112f17e29aa06122752e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171786f2bccc2980795e4c00d2fd1ef9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e175394848b4449627b0dc0825b4828224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5fa2419ac3f9551f91257c86f9f3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662452fd207301ea112df4b1d675fff4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954584bb5fc94aa3d2a10ac8270c2e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c401221a9f2983cf11fcd39097058e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c73244eafb51ed02991d28190a356229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5efecfb7c0679588183c67a923f2ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b2f58a0804c3110159bf421df8f71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0d0b4261fcd84d8dbe9da5db72eee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbbdc25de7c0edbaf1d56b034f95ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5d9d5cf9fd23100b7063e3256cd21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b658b2795761c26dc5eec69d279de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7c71339872f2a911d5269dbb10cfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab49b6f2df36a41046a00e4a1d83fed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f74e82fd63cce6cf117003ca3ade4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b735ea86a09a3eee3a3dee104f8a267239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd6660098612f4bf377724e2089197240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce25a26f9f56282e2bfdfbd26c4d63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808ace9f1a1d4d4d4cf3d740f60d831242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fe526bcc742e3326a80427ea6a7f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da01c53e06fb025f2594bbf7217380b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa8b324c5e751381d7148c9dfceb67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e1f71de43556aec44393eeada5afe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f6c4774dd5a64c6cc32f293f7b65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda0803c944b84f15505e67c3e0fa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8efbab8ad4a55680773162f41f229249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce75988377c5455bd1f93b9f2ce2e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48c34e6a0e65e06a909c3223693c76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678e960931d92a470bd61338283a907252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a856fb610720f801fe7900530b1d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd18eeb0dfa7d1dc37d6208f90cc926254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76110ac4722143395505479b6964d8e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe53e62ad0e329aaedec4718b9a2471256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e022d28ce7e9acb2e9dff38bf1a5bc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5f784351aaa61e17c5f8bb40cd92b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e514d7190e908a3d4974153bed1d49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c400b583039ab8952babf9422702569260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6e64a6e00b7a0ac6ee96da0673c64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ec80eb370ab5da5ef3d74dcca791262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d3d216b73a27ba35f16d11e3300bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf9ae2f00e1538f8fcc75200634b0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d1fb37422f7292e6c096a21a4a03f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddac475115e9492f61469186b0009e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80602ac3d0842e0a066c7a4157bd2913267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2683eba1b2b3a25d5e75de8d76cf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40096aa9062463bf02c6c25810b3e227269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54dd313c376ca4a329e02bf2307de0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a225203d67206e9d2e4f8ae85335a55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785ab0e993c7f58678402d3024a74c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc90db2dc99955a3bec87ba8f8f3a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14817881dde8183ca1a79417ccdbf56d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e551cdab60b346aecab305027adb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025817444aa7350c1336e7b3894119276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511e9c97957469790022eeb0aa203e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e14f353d6969bbd3ef3c94b14d699278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71d549601d0e027d8615a54bc5205279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec903531cbc6b4d7c7b6ba13c489a20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4dddd701be5751a41cce70d01158d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22892f75a386204d44c89e3bfbcc2ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801649c47cc4efa6725090e26908a21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f2beb9220c8b05c236133dc47e3b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54429b5e3200ca0ac364eecdedca3ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1be804912e263db257119168c6bd41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38712391a8cfd9710f44d10dd4dc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c223fb4562aeade76e3af14a2ef42e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc68eb6f5b6dcc3ae61a530f514015289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5c15b68bd78ada606fa38697f8571290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72347a35c2eb03a6d3d5ff5acb3c8fe9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b88a7ab27f084be368bdcbf0dd9dcf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404860612c70cd02d928e354560e38a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab70bf042fcf7f5492fa063a187e47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26910704576baff8356fc2d7a61c2bf2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6133bbb20821382dd447198c98ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5a11735f8c7373bd3305227280e43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f50faa99246aecea49eadac7ecaf0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e18ea366628e75c6334014df072f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe6f6104ebb0e14eb77116e3c13b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2b0a067a0e9a93e416385c919391f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72837dff481378afe7495bb818095986302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfd83878510c991b100ffaefeb91f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a217d9b16fca7f7ecbcdfe963008d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa69aaddd17f5689f6f400f18e3c42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5d93a113151ccc60a0275622aaf3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a627995608b556cca24f3fd34081b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a1f81bdfe7ffb16b2086cc4fac75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec42c099877b8767e93e65628048d46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd714bc91d5589d874a5e46e80bef5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e70bb954104d93e6150528986d34a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab875db98cb08f2d6b6c6759ea6f84e1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b89e08ba622cdb2b845bfd1229b857313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad63af7bb139f0439bee6ffd02af2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc0d9c6b9d28f27cf71cdad22d4584315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66881db530e37e010f73f226907055e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7671743b87d25ad671aeefa5d60a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff02757b73dae1c80ac57f5621661a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f61ed58fb67d76154551ebce0e768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3593db26a5282f447b09f4cd4d9c8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f275a8d54c3a541c434c5063e92eeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3130c20c0ced29331f76675f00e75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367bba81f09dca4e4a806dcafa11d4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b5c62f7687e5116d2ad753d430a6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc763e2a7df3481df9456a4219756ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478779a92ae9287c9669d436aeac66ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fc4b14ae41f9a27b1ea3c19807328327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd55f532650040386b915922ef4359c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2676de8e64046b8700bfae474fdbf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc039f5180f20e33344362fc15f1b081330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a05dcb0b4100a100bccfd9150acdd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc445f61d380884d173007825b279332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee796277c998d8cce1f5fdf3970d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce070c94aa674a6f981cc1f8554539e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8e4fad4a0d2011f2e5626b219005335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbddb11715ae19c72c2b940d1945ef2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1da86e3d6777a3beef8e6e587d05a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955dfb7b180b3e44cf60fc39854b01d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c00928979c124a523c529851a57f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f50d9481d069ebf6dab7496400fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73608d2ee68ad921b712ff673bbe079b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3bc9f74d6b0e8d8a85646e1cd83c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed1451ed1e453aef23f4e7690e226343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaad94e8314f4a9c7f14384f7f65bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86e7c016891dc6e6aefe843e9b02e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dcda63484d41b8f18cacbea62b815346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b905e722fa5f97a662bb37d5333c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9781940641d53c11e07661ac1cb65d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f534b732fe7b2ddc26432984525883b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f659b18a1dc42189edeadc15048223350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a62a032cfafff104b727923bfac31c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad7d325b2c09c3ada5ddecef98be2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de1330fc3fedf859553dc5003fafe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaac9ae9dd0e6cfca3f3357d1d105a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59bdbecf6fa7b6576ab86cee983e42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc997e5ff9dd91cc7742694b821b8495356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf255c4185906905e23ffc81d6c451d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea993a307c404099c4f1eb6932bec17f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9b74c18b8c51f6a2c66ca32ada15a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ef915b8ae002e28ee894dac395b38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f313d3f5e08081f2b61593f2b2a6e42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac7f387710a32ecc1f251a10cc7d9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24152916871e804ae8d346d1fc69ac34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef26f1fb6f6f5b87587a6b767c01b6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01fb6c6204026fb5c7e4ccbfc54081365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac414593124064d89caf7dfb8993966f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e822a64d17419f568c7757759afbf19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfceeadda4a948170067ab03582bfc4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fa918cf4600beff01060a64649a1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00f9b0ad2d5de327c36ad20eb7d70e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c094b05f03b5e8bdca12dd553917ad1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b25c2b3f5ba552bce92ea27ce4ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea6ba101fe7c216cfad4c1a4f8253373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b40e2f54fd61744d6634a2bd0b046374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4039908f1d3b0a2eac9e84db174550375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59aa47f72ad19c7a30d001f0b9cf1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868250bb23aa5ac2b5cf156663f4470377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239e5968b5d93b372483cbe9eced6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c167b19e7af389c000ad9df27b8bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd740a16a8a3bb9874d37b31ff8c0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f5459ebb4da91e1b84d21d94d267381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d126c881f4b5e0d32ebfabc643e3aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cfd77115174a7ed0eb5ca71f57eed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c1e6167cf487a3a6942c8eacb82d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fd96cccf84a963e5c40c73294c715385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0bb59398a3c526269425340ed332b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36362b55bef5209478105a7332e7268a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3cbb75e65a6ad84205249f0302974388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333f31ba2399964a43b5aeab56c874389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2ab896bb11a4b8a3f93de66be6ff3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f4b1c4584f2edc5aa632ea9c58ac2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f3320ba86deb5214755353e77219b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917159909d7f1508fae8f51d2da58c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f63977c12d14d7cd5426b8074500a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528d4540b8f78007e9323b8752f008c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5681c8ad31f9451b42d4811b94eb8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d12df803da35eaa980cbf67ddbd291397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e63cdd0b38a2e3be60ff832b1b142398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeef72e335cf71eceed5dca4bcb09a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79b621bff1bbc12276eb7937ea15d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b2f52c7f450ebc9d70577d595bb99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b752f30465bc5a4d74b6964a1e6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a67d75cea19098859abdf64b71ef57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19782a094a640e9324f5122b64913df0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b707d480495b15a7270595ae554a851405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6501e2bddbeb54eb9eff8a00508b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096e42de05b3c5c0dc8b137599eb52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9096e5081c8084dfc932c71d0c90c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd705cd5e2af2cf7781cbe3362fca176409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196e3d0845246b0255535bdf10012a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798081189d3ae9f3d439a95ca070524411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e66a4aeaa663d750809dbc860ffd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d577701c57334b649e02e83f49f80f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed3d75deb8209406cb8763fbbfea4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56f06f3f1db643551fd134cba3bfa7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7479098d469c95a7a19492c6f8b74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fb37c569844408369928e7c35da74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9040fb12824f5b41e7c118d2e21d2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f59b677c65a007b71dcac898e31d65419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d373117e0b94c866679f18dcbe5d3b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f136c75fa5564269b4a35c286d8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4304da02444446fcc9e3b6dd4ed85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803a1eb48d0746a48fd57bf5de91573423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa1e1c15c0cd4524201b73ca94950e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b095c20a78316d9d16938bf4f2050425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9659c4a15e68f2e554151a5c8c906426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebba0d9a38ed9db34f274248a87e33d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d616ae460855458b21a81910d1fa028428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e264db845a4835a666411066135c05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd524dbcf76e232ce6ed7929166eb86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c437abd1a8f7abd608f22e1a4db5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeb92f6b587309cea185702f8d0f49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520f762a5261cd5569ef9a13bb567f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f877f08f07cbd9a0b4fce13b443f9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59400df8df1db9d614b570425692c05c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712988f7f501ab1cb0746dffc169a14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0fec2b6b275f74aadf8bbaebf5413437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9220df9697b0c217d39f65105e5635438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ae2b46da69ed963685736a9836fef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0c08e1bac76c17ce827bb8368a2a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e612d118a39f7e729f550040e79de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921772e524c6c302b14b0340a2dac62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e4f591f42aa5e0cf611a6d6f459c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3fe32b51fbf1873d1242fb33637e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2242cc73339e59c8a8e1af1f788547d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e48d2a77386f54f7b8224f54c395a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce8027df09b69e9db25c4f742b24ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bee6be8c0571e8d72bc3754bc7a56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd2eb7dbc57162f5b0c594201f4e19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d47f088461a8cc285dff79f6929a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f498d3ff9417ca396b4b70923b02e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a00412dcd027d148fe0558dbef0889452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f6159cc1ff211a92ff2226b8d6888453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b404e83eac916325495d0897de485c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b62de4be25eebaff1eb475c0def4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a11b11f4bfe83b767de6ce80cde0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777880e3b1a490863de803d551a34fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ec2fd1b9ecd487ad28bd671f9087458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c7f27cabc01e2ca5ae245fe566146459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c477a84d1833b34b93a3905f36567a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc03e782e4616390eafe19d01abe39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966c5169cd646fbec68a0ea7ae208f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e9c8da5c25d4de29c84b029072440463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fac58491b74ac99d510316a2d90934464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37700a9712b8e9b02883028690a08e7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd6749c640974e9615a21f3908af5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74746e10d6607261a50ed2f7291871467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04acfa5a22a17945a83475af928368e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23423eed6fb29aa0808bb6e88e1d1f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31633e6bf16110b2b4cac8dd8fe093470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe08e33b362c53c5a0177c61034237a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760f92b62ebc617fe904f113209a560472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedea1f124580c5e2beca1730fa5da6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d12752d57e89d3a3b9da424be7e45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604137f18b3f2d725bf7deb6638fad03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb8b07b690131ef56a5cf49f758da0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099d1e14e3cb5066115e8f16938aeb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508267a7353baf349c195c127e41fb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ead5048f614ac4ec7025cf36e29e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d779dfa15ce5817104fa44e550c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5065dcb14273d85539bf41ef7196481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a1ccd301b3bbadb3793803fbc997482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d05db3900c0b6f866bfb9b9d2208483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b0968e0b6adedb0518dfd017f30d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec463fbf9670bf1fc93fa839e9c5f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ca32eb6f86a57cfc58af003b48fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401e20ef1ed53bc22b3abef3d06fcb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32989f1ccf4e6f39018d29da8ff0ce1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece074741b2db57cbb40733ede10ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f15d4aa060c3a7ebf88dfd1f3d7e43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be4ccf22f01128ad6ea87ffff6127491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e21c45e86318af88c8cc25fec859e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eca5bb7e79552fdf28638c1accc6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b267f3138c23eccd4221dea38cf4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598854acc9900f734703455c438935d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f47558ab82d6b10af71a04d607dc66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df16fc2062dcb0ac274a9ba1314bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d815ca0beb544650a97c0798d69747e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6337b775d109d2de70789fac1c8929f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19f79eedd03947fe36b00a66408680500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dddd06d244853e6421b56d41d3874501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907013c32e30cfe9cce1771f1d8717c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c0e737c0b0dfd0af851a73eacae8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc16d47fdfe3cf0f9f6ed1293e1aac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab402bf6f444562f32e632a41b74c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed57e74ca9f554ab47ef31d4e80cd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5e5c5b13ccc3734558ab64ca77871507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d7eac30aa6a642bd199651e23c2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc40c421c6f2b56c1da24e347f9aa76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f1206bda937cf0e37b70cad4614b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14d53ef0f8ead326c32a13bd7a0079511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1ff8debe8f43297d06728080a9e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed233b0336ba28381cece0beb873d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbfcd4310d75130b442d82b2dc292d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc532c1f1b7267ee32e336f9a9b6c98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529d3c7e9cb33676965585f3ef117b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e797c234937df8ea8113b7de130071517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c4604563c61f223f5f95cac5732f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f14e511aedb53052df94387c6f6aa5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f374a842b47d579aa3a481e5bfa5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5d58ff3fdfee5ff2593bbd8dfcc49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964cc723498412b8754dd2cf44a06c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256428ad4b33aff2b26d548b32a1c45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045a1f10d97857d607c266347d3fe25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f6baf89a1e467ca9c9c68aef46bfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1133e4e98cdd736f152602b6c5f0c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b15af208a6d66ecd95892b8610270527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1034746626db9f2072504f6fe1e905528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662528ccf73e0e4129b07fc0649e497c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928ce28302e11df0edd2c56c56fded530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386ee7b2ad8898658fa9bec084a1b27531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a1ae9b14f2450aca0b8b3fd84b101532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead0b6712617913146f3ecd4bd7e515533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6bc179a1b83c61f5743841eb1cfc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da92976fc54127382cce7c8da99d7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d1974e5fc5face27560f72b548aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acfd4f5bfcb1318c007e01f6a536a8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442547f45141f16ea9cd9530e43a1d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae6253b08e3356c322b8349a03229a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839c3d8566db958f99331f79b63c6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3ca01db09fba2c82653a5c76800af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07554a382b32768a1b919f593248be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde776aaa6cd4498f680695c663cd7e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34843f9fd12d2433b9c8eecd4a9b8517544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e4309747fe87a77f9a2a7a8cbd303545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6a89becc709e5561b9b1e7ecc8640546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591977f18422c94ee98cac158cc06d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf2c4f1edeb6bd8cbd3cb33764b7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6e16505091d60c2a561d8a782f927549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe89a7d93a493ead99f81ffcc607cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88334f558ecf8576ed61d35ca80c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fde772d4aab925b030850a9649fb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dfc9e06596155b02fb633ea95b9e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71843de50993c57153078ffc08536fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b64166d189ba16b9f9bb743ce1daf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca625196f23f70c860a01643c80d5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489acef45b68cdf1227f7a618e430d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1d226fa602a9fa0d696661a05d873558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1124e09a3ccd1eaae17fce71b5f139c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecaea1cbc8b65b27e5e7134a01614e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f548167c7eb514a87b7d2cc974420a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084e2a2bf8e0604fc9557348dcfa4e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f8b329eb2e1d149ab624d5fe76af0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d941073d7387762708dc7289baa900564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56061a46f408c4fb54eab3a2fb3dc878565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15bd64fa54d8c266e6f83b780363a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a070f1c9ab020433940fec84cf627567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b15566d6618e2cc39ca237fc852be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2448488138a1a5ea3e2af98a8d53f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3eea3bce6812023e6e52c7cce7795570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d67af1da245c185edf7982bb99c29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55308da8b55df4351cb2c5ea4110d0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f4ae81f9aa65d80b7d3dcd37c933573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea6562e511580436428f326768faca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1616424111f00171c0df460a6b067575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05d04aa3a61f1ae019acf5c98c1ada576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7ba0fd7f0f3c573dad7b0ea4a8c38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266353bd0099574331a1fbc28090e46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82db7a02db228ffb8e9a17173a63848579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc67c4d5ea1ea2c46e5ccf250cfe5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d56dc79e92e8ad1c266e0c76c7d46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8fecf20fadf72f98cf42bea3e4b37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0eddf42f796817dcf2a470be458f92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f7af0661680996ab3c5302150f97584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04199ccdb35c8cb96b2fbdad5d5076585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0de96f6eb2e8b04e192e33c8eeedf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc345f0b1cba290aed06bb85db9b26587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2ca88d5b3d37eca77455bb9fc83e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c2d60826f13df1cbf821f4288cfb6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763f48c2dabb785934d4bc7018c102590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7fee080e9cfe1a2c45c48445abfba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2665236dc6f55b4b52576ef8275eae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fded41b23cb425badb226488ae46da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1c6d124b9c0c0b8edf410cd4fe52b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bcb7a54acd4eb65fab00d89cb3ed1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494d3e65702023866650492ff99028a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017129475374d3d9e28337087dd8f178597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649550f59b07f9c48b8eaf2a71a484c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a80ea954a907bdc3e65e46365015c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6852d047459d9f9b662f5695a29d23d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110a6493c14b1432cc25032d1b9a38d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbce70a1f1837dff8aa83bd5b822a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7cdf9db1713893422017d989fd6be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54952de2e95f99ed78b7212099b923f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7346f0367257a04680f681321341cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8e37ee64c3d310e39d67811fd70e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48593d7e39ef618a44151ee8b4bb2efc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d88e03f0ef08efcaca77bd703fa9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c71b3a1d16a3f2e8aed78ee3b87fb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82e78582af5e3ef251ada2b2a0c94b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8c81a91d4a1f5ed2a55fcb3a50395611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9930b06d1cea80c08e4c14e9ca60e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3f9ec0fabafbaa4b3cc306992e2c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57063c3024fbabaf829877b07abb02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0a00d10e59ad6fabdb25d54bafb32615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d7ab9bed256effb7562f7047465e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61f74e07c5362b0fdaed5623fde151617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935534dcff057d6b3ec8a7e4336de9e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9d0dbb15b5b5eeb6cd961ee37e9f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7366cce344f4dcd934eeda734568c9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5cd095e28b804284d6b23dbef283e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641c3d33aca96809ddb0ceeb9dc1d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b6b872e39243c1265f878bb188f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa3b16becc5ddae66abc4a9f87c6d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059478504db419a6a2fd185eed73f884625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a1bf9d5d24f906a988760973dc7aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef250bd1e2c575382c9c2258b2fd636627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d8c061edb51d43052bcbeb16f9e9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8a4a0b893211c8c8c6b2c9c1a1dba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5671a64cdc5015172b135769f3f7cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfcb859548b38225cfea0d047b67bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8d64c9b1c36c83b3912fb127e298632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469da961feec7a1e93d8a90050de229633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a618e9dc5b64c9d591e2e6f2839549a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff66f73b27ef8252534000fc795840635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a14e057689b2562af4c5ef9f3437636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b7c230610edbd64e3d4feb6abf4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab537095271bf4a2d7db3dadb9a88b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f502361d10055b86f8b6ffb0fc3b23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a323b753a1b5763de554873af0f6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d475ee7ab692c5c1bd39831fdec40f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b809b53941e3b28f50673560245b151642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a76b1602c6bdf956f4b7734e255ac1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad055bee51cca6967db2951a250b0f0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3653d760752785f3123bac20aff03d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0527f3cb00c9a9da4003822bba68f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75ffd3dce15090e8b22e5d31f0c28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343217f7a0e88eefe60c0a88e3a1057648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688d0c4cfc1802e19cf00396fa1e872649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3ff40ac25a66da2a55fd1f0f8b3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1558965c489fb11a95728d1046296651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ae2b60b437893c00783f570a7b517652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d37bc6fc182f37e73f2ea642e7def653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ead4b5938b7c1017aaea1da23868c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d19196ebe2c60f897480876944f060655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2d6cfa5379aab48b12f4bef3be960656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcd40a10be5c64d4d3d2c2bc70be5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342028375fded32dc26a5167c3864c09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f116de9840cf43b77335b9fb21803659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39161f781c3e772d633460d7be1f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404cdad3a83604acb0f80f1c99ad93d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8614e22934dad90af54164c0eb3d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e5b2a0b09c2445a42e5b1e3c04ffe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62085ec72e3ce6d08db511ab3e264652664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b7cfbe1c4ba6f97bfc24f0eb1307665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a0971b0984acefe06f4418f05d5b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69493e6f8632517130c70e1c36fe4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159defd83e12705373f5806abceac9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436fee2f8bccbacd9227dc14349da6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb70f44c410a5624a7bab3e099303670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337253ad9af8207d840fc6faa8a2346671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c12de27b098db3ed03e73f8972f5e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9de6c097e4f1bf0ee46a8ebda1304673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c91795cb0e881cdadce9685de3a94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30ea896954012cb69a252ce813868a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65086731b126cb57867bad8288d1622676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3e1a7d9c9769dbd62c05c5f8d7fe2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22941b43c6564656a60f506cf6431ee7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61ec16753c80b122c6c7af90a9d7af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626d447915d9a19cbea81ce9df04e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f5fddbd4f53261abb3eb315a07d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348066f8f3b05d520620bd18e8b1b0c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8731a83dfcfeac0539973ca68588d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e167575013bb6ca646527299dbaa5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c96b6931fd281601f41f2b674fe1a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461c8700474b55549d33afb679cb27b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68939cdf446353f73c3db1bb26feb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80e9f64b301e0d2e1c5dd76219672c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac921f269b87a0a1ec37a0c6ebaba0cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a08b0c89d4864df000f7293bc92acb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0f094fc0ebdc0d9538940d7482fc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a7d6f8cad1f4ff021280d0edff822692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec449dfa54781e7bcd5d09e2137b73d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17689165605880fe6ef2f7dd69536b2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37f30443f58e32dc7b1a91128f794695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d3797f827faabe49f75a856be2bb3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8852f6e0e6966c8245fd13503414f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a4c56c49bbc4cdb87f105d6dc802a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec192d5ed6d96e1b6895439b4155b2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09491b198951fedcd95cb700c5195152700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856915ce0c78fa297cd6511fcb9bf90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479191b8f45401523e6fd6747e635862702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e175a7fe034d3d3d7b0c428e4324b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014ba533dcd02ebc688c460378ef1db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4ca5e63d83de784605bd4c6432ae3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6798e04631edb57c86910639ca41f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3807358c967a749e22a5699af7e402707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca10a44f125bc28670ee979afb6bbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240580a026eb44465059c83c7b0a841709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae5cba92e6bcb9c778a17a369d8bd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd860d5bfe2d98aeac9979f26e7c1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b177e78a0730e62b17d689c57185e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088edc7a9f6e6b0db4b5704afa4bb175713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bcf54230d3857eb3514fc35f706a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6261704e696b155e9ced1e55e64f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825ea5152d6edc992025b736a624e42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b71a33834fe7764ce18210552c52af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d2d9c025091208f6a3f56ea748b71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f17b7dad4ba42e699890bdcd859182719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b6777ec2abd0865433529342c4fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc1157521a931b1cfd63ae3d355c16721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b6d155d295cb215755ba8d65139e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39adc3852efa82105437e49871139f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dbefaf4b93644dabe526dcc79e8d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990387d676aadb1f7d6332c825c5f99725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08226ec9ecf95be280513bec69d3f66d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66e0fb53b6fdb60a7ec61d98057526727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d760baae019b287907cef8865beb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762ae437dffdccd16cf6f8c6babf0d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7f533e6f04406e522fce365c8367c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf1d3fa021cad7f26f03da4493e03731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59627db2676a99ea8e89d76d8e88a80b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee4cf1e6ef5e5974f838411a5db13c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bb141e0b96d282bf233178a3e61e5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588044bbb8a10a59b2e48f03b3dfc57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11517252b99ec42c4dda21506b0410736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf0c4b4b0db0b93efad53b792545a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84923975f2d4d0d603b58f5b2f070d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4e870e282aecea698c73acb6a549739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d907cb872896803dcd8cf4625f3afee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ec5029e64375be4ed69ee6d4752f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e34e835ef76904df93e6b3e24d1311742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472dbf282d8b439d66ae31ff6cf2e5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c3a059bfffc518fa3b388b75b7a65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18433657a658d85ccb00c89b2e2c75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd059197d87e8e329ada4436e1d6658746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224b1664091fc2feec204cfef065b6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeee5336fdade04b27b32743d73ca9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff5cd0b300f5a06e4126e05c6c062d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f1e365cb0a2182c0bd1000ac45f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d87fa7c0175c18bb1b06ed4116953c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5c7a1738f57cbf061b1dec7b63598752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1c797cdf877a3002a8db3655de338753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9554dccf693617d768a7d3d2ac61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c03e06f3fad2f525da6f8ed35594f5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b439d818f1131c99e6d9d32b01e1e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a450c966dd396aa68af544f0e325d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992338760078fcada95a8bd206eda92758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213054c50dc1f695de9ef23fcf9bd99b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a460c84a245c1b71d97db6d10a6ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c725349ea28bfbd3d9bb9fba145422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3f31e63308d96519037e747606943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4a0c8ba3953b4340b700acfd1bb244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca7b1365cd96bd77b5b5d349de47f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df234fb23c503de57fe010676c1e61456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b158c74fc69767ce97a2db585826de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b1f26d0d3b779cdf010aa29d158ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4536fd09b91897aef1d2945ec5b949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c5332cab2a2a96b7a6e353a29bcbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef59847948afee10693def274f8a0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b279562583fb6a1b511c11c0439dc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46aa3c9b4b9ecd8f0c064f1193580b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e201e10b35c8b8066d4684d4a5fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b9f416d40298fbfc8d2a96cad0db615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ebd88c57493e66823557b11b1cc6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a286949d8dfed1d21463caa8dcb1c4817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6310024ec2b952659a5dcba793079d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d5abd68fa44cf66844fe0caa00bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec356e77592ff745422561e72c863d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef44e459e7235353c9d6ecddfa99c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc844c6ea300a186481e3c284457de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb384f37a1c7e6798b703c5efb17b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655259b86b3869d9d72458449328f2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba661a72562e90161c6f5012b4b61825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc7e494c899402bb5c14687c671b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55e3194ec0691db60d7047d66f5c6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd41e4fa50e67554fadb715e3970df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797f0a075e6543fa22620c1dee3eaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c52ecb16ca64eae394792aa4d7fd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003cb6d204fe6b965ea8ce650748a5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f6f6b8eb8e7939953418e2836f5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece6697e2e662ca394c2f4bcae114fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0157b60aafeb361da28a813b64d1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c4a65f94e106dc0220a8e0223fa5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17b6819dd3f04386875fab31a716a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f66a731a7b5a767f476118ab12de0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898ffc37932b2877f2b87e2897b6b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2517e5d987f0333d9b27f699a2f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab210bf27e9ab371329edf1c2f8f40fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c42fe94548146fb4650dca3f788c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcece539805c8297740587f6137434bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80303473a35cf8d178614f2912f4a3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b294954d7c9db356eaee4c35e67044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b52d35dbaa7ca9e791c429c4931c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f04cb252f6f64172a71c5e7d603f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee77460d3548003b53c16caf17302047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8646e500ac48788ffce4dc09ebb90be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac5f99e2ca53fe187710d9948d1b4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c0b882f7d1f8c880f8e12855128de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbf4fecc7ad2a29080597ee379d1df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38169de1e6c87b73b1394cc231dcd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0e9dc7d965a0ebdd104207b034b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165adf5a78090b302fd312049e12fdb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096ef9c2dac55a2fcfd651c657f71555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168e953c2265003a6384ecda4371b5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e18584d737c709e83a5b4caf845e3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375189ffd52f6ecc2ae66fc9b15940058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561704e9ac8a6edf2219bba4dfd7eb2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9c5e487013c1897587eb4d7b9c8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e534c3eb18b54ac96bf93c615f2a73b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c83c79fe79e47423a89251e5b3563862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b1fe4e165c3f628d89da91b82ece363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac853b2773d225e1f48aef9d69941464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332e35ed829becc580eb2365e4c6d8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209ec3fe34b8602da5dccbf37fa189a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0636a39b4863453a137375e4787e7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b33691df7f4874e7ea1d40406da49d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989acc8c586a01554eded6074628f3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3347e3694e26de4790c7bb96bd1bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7a6f89e2f5e58bd99bef961d4b49071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc6ccebcab20d59247484fd4e64b1972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72509cb955850debd9b54f3323788ac973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f5f7cba0493d96858ede7e81d988f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27235c345f2d6c2b9eda6af5ffea2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb510b1eb11530f2e2219c36007f50d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4918d1e6e4c31d960f1aedd5c90cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1e082ad09ac398f32ed54260661578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac420329ae2164d54080d92f5a8cd39379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa180fc58fe0d425098c41beeadf4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703453d1a889c3882410ed1c827747781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283416e4f24956758e7a992a84617ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff8906524ef233b6db6ed95d96301383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369062bdb4636e64b6dbfe4c22cec30f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32054cccc1b7689523ed9a76203947ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbadb41cc7de25f357122da64b81a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4c4e5a85969784cdb17af7535fad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39801270680746c0b958bcbf4d7d5be388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2ff01222d892b6087e5233606e99089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dc57e463363118686c0fa8373ac6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b9c3f352aaf1e80bfc8ca561f2dd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3830510d27c89b9dd8650a8b90bf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097de5cde6a7e07efc81688659a82c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a35374ac4aa6e315478c86bb097c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a5cd142e4065f1db1291131cc937495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf64bc0a235fb301a43a35cc555c3e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea8ed1413fc34e3102837baa206c7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667760bb80a84f9c11b31f4e65c48be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ce1ac477f5afab01c80ffd2b1e4599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370088845500dc7f69c5a67940fe562100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d075e0602e210ec36cea6d337050969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb529000d1247a67649c35403e628102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516ff89f0a27cc0f1da824a94259f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b42c4e723502de66cf81674cb9c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36919f2bd7d994a3cbc79a3420a0397b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59faf7afc2e80ceb3eee2872f5c45bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c811a0d09c1e7e720deea2d83d1eec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22331e983bb0d1929f771ad285212879108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86cd2b80b5ad5773d0bfabd17d334d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453747bea0bf93c91f1c0fa01deca1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb833fb9760411f5ef61a4cdd0b79893111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea0f06d5f5cdecac01a71849b2a456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd4fdc033dc1a5d5e7679dd4aa51d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722063f0e3e43618640a47cdb8b5bdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895d02c2a77c1ea9ad233e186d56d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b00a78381d0c8a60a8b907dd0e7b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cffe88cba6548fb907d84fd02851e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ee3a3472d1504510e72044b0508eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f634b196e381b3ede07bc65a3d498c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f2915ec72938cb7395e3de411157f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82030c19e3caa2a13a2f8eb7c349ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcf5983326146bbfb7ae48b9e7bcb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ce3bc9811e46ebe62241b4328c82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4b3011b40b5185e77e7017b0ca48d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110543d692ee5cde5c6361865b396b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b377ad44da43567656ac6f846faa99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f19d098524961cf2b7348430c44c6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963a74836667cd515ac735841fae0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdce46580348fda076503d5e514eff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bab2324ba34ac9a2e43e63945c4b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc7d397a6115860ca6bffeb2fc31ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952301f80eeb560f722e7d6f04b37e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbae626f6ea28f4b15e45e8a4dced2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d67310b36c55880bf938109dbae5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf792092b4c23370e485f92ec21503135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e3ff80f93f16b89598693bffc36f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd8452ce3f56352ccbf6647bda3783137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ea67dba35926bc640f2aa10c79fc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f5438194bd9605112c42ad25a6ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb639c2208f5c901d2dd70d815d340f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07d5c136a4067dd4f1ea554d8214ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea649b12bae89717035f454beaaf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a1029dfb94a39578e1937d78ec5ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49d2d36012ffc0556902732a51c52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a85222efc9deb6fb549fb72ffbb9c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f2d565535c9d3b42698dfc4c45465146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846ed936aa3fe2212adb7e92c3cda0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a39733455fa5f40dcfb7ff799965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9c01e3b0668755e7c0029b7d59c04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496088bef57518b0938a8a86a6d6dbc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61496d4e329ef64579126aae32bd5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22610e130eb05dfc591af20ae92468d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e365787cefd50faee4c5ca1306d052c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4229cfa4eca617a46e25095aa43d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6b2677dcbfd8c16a584f333ed109d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987525726a16407478c0612a0cfa5627156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b8d87022ac359f2674ec093eb846c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d30b427c6ee9e7e5e7bfad8ea9ceb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb7202f2e9b438fda79fb0dd66c289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9e3f624b18c5c66bd48da89ce9f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e6e1816cee5e49817be8e09c7b0b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb01d78a55c9c2ff4053fa913da22d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c5ebef6003efc30ec26f56548e386163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7ec91fa053140944b4de13e00dad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726694a86bf35bd7bef7c612a891aee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca34be326e7fe193e538db5368eff08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c68404267ff6e6a6a9c532da532f36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd18971a8cb1593e61d30518960f74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203a006a5085682734fabd021fa3b37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924753d025fa11aa548d12a6613ff13e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dc34faa21b2e00323d549dd4c296a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e2ca4965184fde8aeab32da1f0d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c564116aa06c1b9d5f741304151cb66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b100e9a4e40c075d093496098b5bde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c500db4bbcf4047b3bc872244f27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dad56ee49280930271d8be7786819d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6a51eca39c7d0628caffb757fe3ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec972249d7452575f2f188c94b692a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e53f35128a531035e59373e7b97e04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbd502c1b9e8c6cb516b34c8b93c7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4162c97068e7bcd00a1fa1423399f56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d390de42b5b16cdd34582facf57090f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353ef9ef90ac70dcaa0e43e819d927a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242cbdf9ee2b04138572d3e369bc823184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150be5a9b576419b490c2a1fc0dd28185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c2e8113f9c2bb433c751167756c49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcebb170ac7171a245ff63b9fa5641c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accf8c6e92f5d20f7eb34a48a39fde3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a42754216579e3b294f14357dbffb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d39e71aab1ec62b5e5901e2bb716190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644b31962706163b72de7aaab8ccd9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501ca57fb54d1448f2b1da36085ab3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061413efaced1fc00cb384a91c64ba1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd953c185bde7624992e21df653b7866194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592051a2d7808f657cb5e2433de06c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5174aa9f5b05b564f066c8433f492196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a475b48a3e90d8daaf0fc3bd5db6aa3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e205dc05191f9f1ad07574b1995f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04137475de9f6cfd4ca50c1110346199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135abe9dbfb5bbfee665a559af94430200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17977aa4083f64bd97a0554ddd12f62c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33545bb134bdb9b4dfdf222006712798202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf83ae151c922d3e966efe5d2bec8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb259a4c739da52fe44b05064315014204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ffd086332ebf33f656109fe4dc78a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97006db718964663b0d0516deacea1ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b38fc2750019e548d6340ccb50844207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0813afee51f6d92f76d616cb2797533208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f50fdb0f1b64aee26c4ca0541e1b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba34c9509e60c4276a2e6d7df9de0c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537d81b7171e31840d8c0161eb457c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d752b6048265e76c715745c273dc63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c502a32615b64726dc15fb9828c65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87671a64a09b42fc2c4dc46fffaaacce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d7ca1997537c6a223fe0ee8874da8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ea7f8a3bfc3932fa02b9956402479216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d6418b5a85f51e4140073d5a28a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833a525ff5ddae0c0d1d029c788afaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de65cb32c148d93e1fe232b72e8e8cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c520d41cfd1308bf24caa998f7fccad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6cb71c83d2c74e587ef6a47e6df61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc177a4c11fb0b306dcf9afe780805222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cd0f68d3b6e70438f8a03259c7b9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2432a94e6ff3463cf5b13825fe5b2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e0a1748c929d100c651904313dcd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bd9d588aa7b90c4ee6f984e5cb57d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fa85834d4165079a64573d7975f33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fab168197bf38118136d918d485f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8450452e08fa40d5b315efeb858af7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c202db7e05cb26b06710de6222c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021e728b351ade3c8c78da205af09ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cab0f3f43a4f76f84530cebcc80f5b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b8d15e889f0601c9c6c5ce9157b25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a7a36ebf96a3aa1cdc85f867fb4a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092bb29ec84b2473cf3a2d48c528f87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc07b5e9b3af28fd9873c44d2aa02f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492ba88c75593157b9511606599e78d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba36443400b7f8bb7210ca28ed1ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279a5cb6ce6bec71ebab6a450b71135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdeed0ff6c11d1f7d5f1e9ecc0a8a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3110ff07fc8a648b8043343a666a01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fca98ff5209346a542c6a2f1e03bd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba825fc70b8e7f47ca297379a064a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8560fd917919db8b36dd845e3c51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80fa8b168da8b861fb6045c47d805e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9338d58901148f1159cd88cb51e7581246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f5748a8111731c20546d59f11c130247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ca305dc72e9721077bd77be491793248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953f611a5c2b0e8dc02a89929b7aa2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c73247625e25d5c513548009296ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddae70e2d565a4ea298f014080e6b00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca489b448abd5df9a0eb11e8cda874e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708f3028c3208202eaca09246aad3e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde67e346c643566b0bcb2e48f142be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f36a11c1d12deab2545b31bd13b47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d93fe319bf0495cd9eb8d89a658e2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409e444019d560bd604c5516454fa56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ed2f3efcc211a8c31d7ca6dce006258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b3000c1a6116a85757cbc076d8c94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9865c2e52a498b18fdda2df05c6a091260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371c2b2082bddd020dddac813e423ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c017e86323744f5a518e09e8e2f7b54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773543f569bc63322daa10c850d847cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378c723bb2deb9502fcedf8fc55b69e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dcdbecb9ce07a0709f63616c1022a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec76ceb5cee0864d0c1e972b7e8ae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8030ef513468a80157679d87ac96a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66a88dba5b35895779df7419742241268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb24bf8c54f74a309b526201ff98a16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5e26e721b9fced6ec7880417ac2b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ab45f2cdd4f389f25aefa6000ed27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeb4a94c3af9a75647944b8654d7ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c452f104ae16b8dafd4fc7449c9b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a4153274323f800a4b312a6011e8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c6badcb726d8d370013fa659d3e1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf611d6dd12bbcd7e8d6bb8213168d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f74a6f43f5a69b48eee2780e1d0ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930db1e77d58789fd630d249ebb6564f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e109cd088efd8d71169c0c0fac1d09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c410f988ff288ff9384062fd318fc5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32478fb901b9c45720c1591a8d5319281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70875f2ca23bc7c66d2eeb425c1ef1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3658559048c0ef9c21b3ae6ca9aa73b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40583dfa3265662bb7da91638ec27060284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4eeb61d2e2bc43333a04d3b99830285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b30f3069f14d2b087bf8831564e577286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a28b7994ee61f570dbcf4c881c26b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b670637326f9f7e909344386a57cc63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400c685297b6c732dd819b1608c2f73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787accb60c9441013bb7bfca859c1757290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d09b6fb4d8033f403ffad21be7576291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24551b09276876f10f589211541947292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aee21f7ed6d79d2b3d94e5e870882293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d25deb9a47c8c301f7f9a6adb23cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d5ed5407f4ce0b8fc648fc392c79c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d25f0cfe9ec8f23af8c66140f799d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b472ac530ae0e15e451c80ab361e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6edb7aebfb95be34247dd01590d83b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a01b69a6162310792b7e4df7549c24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fac8962cbe3963e2549f35dac900c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2064c9c23feed8500609ae42ae3c9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e7bf4ca42c6cb5c72fef6f381928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff97bcef1e11fdf41cc8ad5154b234303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd3f1aa7d1d073902fe43b5d67c81a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c50c1b05ff91a26d87f9f4e089b72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085b078648974a63b63f18a424ed051306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa67db2295ae32ee657afbdd1d6a471307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b85781059540317f03722aaf12a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d47d18489815f409f61a129a0554f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfa4d9488c0bbade9063b3f84bf6b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc00a60437066e9a32572220454b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04da4f13fd359bfb07137330e7145312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023476f0858deeee2ddcf192c772de7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07e6fdfd57821240829d4db7e20a6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064699ccb139be46c8f99d81f280da1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ff14bb87d5bfa425d8d80ea6cc33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5008ca991fff69316c9666b5cf1dc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae709bfc1435f852054ec61de491e46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7763819cf448ca330ca31be6d8a4ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6f85e274dab2edfdbae1a45981058320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b20fec785412173ccb7119719ad4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bf6250966b8548f43fb06c91c5aaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b5d3a27b0dfd1e6cd459922e48966323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f9fe12f331aacf9410b2bc204b038324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a695c7a075d87be9ed40bb9071480db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ced97333a7504befea8a29c346a353326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1478ec44e8fff0fde2017f48c648985327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29129406aa41a85edc87a0a7980e870c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d6e8205d81bdda64c6c5408738c84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe725ce8197c37364a795909aa307330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11309d94ed536856ac636ad0e2892404331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd861ccee37134d7cbd506a3a21b43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74909dc785e9d65831e7a23afbb76aba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f067143cdf56716a3c99a70554f1f42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c44fae6969c39080eb4fcd45a9238e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5213e02ac815f0d6c0c244cf8631b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e4da9fb9dcafa913c1c89733b178d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a66e828bf44214cfc6c9e6a3d670d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acac335df15c2cb12499abaa48ef836339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5441fabbb840ae2f8eb6def3f8895340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ddc5deb8f3be2eaaae1744bb13d71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688616064a16850bdcb9ca4ca238b30d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cfc7e2a809a8b408c7df5d2358e99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db3e0098f9b2eeb0a8a86718866dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c40f8ff739bbf86ece888f221ad7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552634c076bb67a777518748f5d2288346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de44aad89debbb315c4128bbdba995347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4686af11f2b7ab389915f29ab08659348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b80fd22edb1bb4c22ed56053ce28b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf396a03004fbdd4048967d3d8093688350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6838b72b145c46c9e47628f5356833351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f9dc5582faf2044b177e831035153352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d77eaf13e83eaa2d926445d02a322353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9460cd73625f075f17b9dc24475ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457d1d77800b5d0114fed3cadb8c60b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad2a48a2a009e525f1c95f8db05b86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1ce7606f8622f359f01f4466fee66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b3918a607d8bd13d1abe21fa9bcaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106191772fca1aec849d6650514d30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30cca3c319693520599d8ab0de3039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064236004e1504493b442f869c04b452361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9c75c67916e2375c440bb31c5fbec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb6b2d24a3e2683ebf77a95b0c177a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221d9bebe2a46de63a340ad9d849d0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d913ce3cdcdfa73e352e1c2d22a803365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e70a1f08d5c5a1fe54ee71630181d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19c93687f1200dcd174c820e50ca2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773b3278deab2858b58016c4ed0af7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c1da0d559521ed5283c96fec93021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d623e17aea5fea451721d470778d19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29474e04c0e9e04b703e4d24e98ed9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c01cf926a64e2f1350a8bb467a48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9ed4a51f7d5a413b1fb5416917ca5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc255abe0225931e2bc8d150a817d621374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff6d0325647bcd41e7f5b6f69e3f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e243a5ae18a71e1b65cd302113c08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6452448ca6f243366f267791c74fc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070b624b667ced2e0507262fbfaf5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6145fa4e4bc8899a856ab7c025e3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade8b219d159338347f60b8da3861bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95efcbf29c6e2fe0da08a63cf5d257b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa8e95e99eac648f56a17576d5c212382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02573da1c774c296bd6ea3d8ab1c2b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55098cd2e54b5f8d88a990ac2adb959a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0eb79cd9d26042bbbe2df2fc5a56e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e95901b7c5894e654203815d9557f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ba10ea65c1162af0f9f9aebdf6c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5573ff3f35ba3b26de7c960a0049e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd0dac28209c878615433970a02126389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed67d834c756cb6d7e97489ea39eb3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b5397d8f7815ad473dee339afd023391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52d00cb2cd47d2227514d7d914174392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b449ba0a71b06e958584bf823705393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ebe08337189e809bbed0199aacd70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c57683022b2ac8bf45ea11d7e35e5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5e6de8cbc283e204147a2d651cbc2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4ca621df342570da37ea267ca3ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88211a93f496b42791e063655be531df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ea23eb5c938001783cc0d6c5fe2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c2a8e52d6ed7c2bb34b5768d9f827400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4633933ea32533c5f67884537c20e2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb2056d779deab74e4beb72b15b5f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119b3c64f108d6e75891c30d9c77cce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c90a7f6d90a5b59cd8b2c7d5ab9429404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b7ee64760784d89e1ce946e31485405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23748e940fc75021654e34212203827406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfbaa84d13883467f80975bd773ded407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2766d14ebf4818052553a80a7d2285408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bbcbc40084b0d2271c4617ab7a55c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86373a3966741ea7d659af645f9645410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760870a78b52287292d658898046d96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecc56c3a858f1f567064a90ccad4d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f45777a3fcc52556ce867ab7dac97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd7a2f15b68eecf270b0c714f2f4b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720032119f05cab5d16fbed6e9c0b37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e252b972f0a63552160ff4d5eb67416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fc0249c34f9ba7407f97638bde12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad553e19216a7598c5ed4088bec79c09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7745d0fcdca8f8084a9e02cb370ad1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cdef7b1f7bf247c5a7be09f8ea323420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285cbd9a30ad409695960a00e2c9e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb954e3024133bc1fe1ff2e2425920422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b3bb637810930bad28273c3d354c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd3c9dc1e41f9fad02244367d46d7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b01a9548212de1f2ed2d06b15b06aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911a7c6e569efa17f9ff29d59f22bf1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f29e7f3ecbd375f6bba8c6a13ed06e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd031118c1cd820238458abe58e880428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226276d649576f329a3f1bb0356d220429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaccc4e2fde8020e59a4f67a0fe967d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af6b5d2aab32e5d081986faf5f4782431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56f4bf4dc0b639574356adac29ed9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d8c112abbebd36347afd1610b692433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d305d28586f62395a2dc1e853629c24434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8c3828e13d18966f0a16c972b54b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfbf921e4a99b18cb5ad28b20a1f1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef4e696d2b92dd39cc779499c508b7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e658769ad44e8ca39cb5e52051469438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497e81519b24e095e3c71c4bc77b4bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a0cdbd9ad9b81da7648fc00b51182440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f69a58f4a7337af5ad95ace41f92af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1c35f3899d70aff246c613cd943d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7c1170917d5f665486dd5840d146443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f1a4db44e36baa8f733f660604f6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c16326d1803ee1a41aa2553baed9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab6c002730472471c76eba6aecb84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c869827925720c0bd57d401feb58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6164bab1e46cc8a46f9f4ab77afad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515ace513f78b72ec12521aa326e045449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07a6905f1bf7d3a4a1ff12ede23f94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafce1397a5b9af1a4548cd223d3a3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a57f3a5204ea37f4e69cbc78d6625452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f588432931e819c671c968a6f72e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394b1bab0432bee7496f70f9a8ad74f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2cd0a073e9315bee02d17e6f091a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac29306ef8b837f1a0693369cadfa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69385b32dfcba745a173ced72836d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb5445b7da7c92e4e1e234069806f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ae6cbbd22903912165e13d8999ba1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329ec4c0c28f04582866f5f87e03809460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474255c6973652678c599fd0db88810461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3547543e857bea06736cee116f520462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4a4e369f4a9278f1d7807da75e22b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f1aa2243e53aef68953fe04d8f189464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33e8a0e0903680ae786aee5fc3945f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfc8ed62068d8e7523228327249abe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a743e935814040d60d3d4618e768467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddfab39e024fc4511e59f70c0125d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db0158c9fba93164be10e4be262338469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12f30ecf583a413acfb4c8f4e9554e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004198bd7f754458b372403f45a26bea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fa57c20a4b9da1e7b3ad768eeaf22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef1d1a6ecb94a24f2926e78952d50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00b83bd93620e0c151a268baeaf22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b05738c1a9aeb60a52faab0ccb26e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5903ce1dce4208febea5de82534b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53fde0d0d751503ab5359203573101477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974cb2ea32c9fef49d1389ee8ea13fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96a98fa88910a99d98748de1b7ab16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa973e70879b0256c19b04fdad5599d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc06f24aaded89fcd8d4f72813b98fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3361addaf4a2b013e40e271bd3aa0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630638054fee57fdccc205dea50fc886483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ddbe8f3fab591b22ed3fcca6b596c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd52fe5fe1b852cd1804e59376786c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071278830622b1c3d639486764f840b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834e0a0d5fd25cf2e31cc7c34917733487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f338e8c90af7ba03c3528893ccf77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed926d0be6794d7c7d46c738dc964a15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7afeaf2c87a59148ba0628ea6c983e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7964f222275ca8b781e057343401e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1c7c42a68ffdd99891c7a0ad7eeb8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2b4c543fc4faf357f1b6eb3f29768493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9202eaa7e3aa352a6aa60bac851863494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933ed3fa2e92c1401ca096d1173d187495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c623ec2e0cb308ea85b5483eed2010496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a872acff2eae432a6cc7d3d82c1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527094a1f191a815ef3434e7ad06d72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad9680ff8f5f4ff535918f8fdafc70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7614ac4d5e8d142127fd6997cfee06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7df2d5a5d1e05af7d4c4421900f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55257577e1fe36a3c6866dc223a02193502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa01ab09897f1cdc0465230a6b796be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6081ffa957ad2bb6bd6b1a4d6258c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a23297fa036ebe9996997e5447d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ddb577be721b16aeb3788621dd6cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb13a506e1af63de25dee8c6fa259507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a7ba605f80b7137845fefc1703577508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6df744be4e49534a53b1170dc0e01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b33c4793fafdd99248e5123f452986510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fbc56ee23bcb46f58ae54df431a1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c7f6b0f37564eaef7bdd28e824a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec48ef2dc7cbc49b2ba79ebf5617881513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc10efb4ebebfab7ec55d229cd96705514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c24d6dc8d70e2a6f03d7b1a96143ef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740415a750afa9d8802578e529469539516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921b565bdf2a03a6ea5b9eb8d46b36517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d2f537c5e824c27cbe9f8e2d6ffaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f128298b7a67131b73190b74a2484519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c604c1e876eebadf1940d7d490e67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bd382f8b9b5809e1e73502bae1c3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51753dd563796b7c2c579e94d09cbef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe206a46d79cb4e9bc39e1822920483523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b317bb7655354f501d2f43bf38a6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3bd1d68bfb801c6ebdb71dd9f3b43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eee957ddd39d7b4fe304bce4e2152526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bcd09e45abf144dd99011024406aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140c96e8b3c42129d3690acb9344efb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d278f8ccffe79e251b88814061a660529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec3720fc7afbc478b2606d67b39910530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39e5bfa49507bd89b4fe8e700a6d49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f924f6590d179e433507cd454f832bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef3d16e1d3f19332ed6964fee5e6c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d690e0963a6716b01a7f172fdf425bd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b52e951d3b3c69fb85dfaf189b4f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f30ebf808a8941cfb7cc0e37a2617d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978be3474ce6d5cdf168ede59c0f004537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c67722dbe1d52b7b91ee0bb1e5249538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bb14db9371bfb950b3a460ea98923539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84778b153f95ed796332da2d6a2c4020540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5f1dca339e43a1029cf3c9d0cab0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74ef4c2fb139cab19cf791cf93a189542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7ffa25fc9397f22d553e354800c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e7d24f385a0a9ae19ed04fa4419e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce062b72337927dc104f7a195f109df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb42a39dfdf5561ba53a7b2987242b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bde4c4acfa6370384a7c323e43cf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b118f5abb38519d107c93b89f08c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8963b3618269f6b8e0d7567e7c2a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f243315906c41996575f1fa736fe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0024dfa933aa72fa767be637e0269551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38837c84fb965e8337746108df8a2e5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb58bd106e2ea269668ee302e5e6d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22977d85d0489dc2ad7cf87694a678c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2379ef1d7dec6da905fb6f7437678555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9c7dfc2622d37226afd48567a2024556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6308f6c5a376428b05543a6bc536d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac2dd0d84ed42165fde9576705fe4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb680e9235c4335d2f9c26f21bb768559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd501de16702b56f4187a06ef44d8278560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b64fc6a99d58bbecf1177aa5ef0f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0181ec2d1810b333d1d1917be95d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd04e4059be74c686070220176ce6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed183cc154de497902ce3296fc8b57564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da45008fd3087a97d6028b86c2a8e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2614b699ba996b5d2440f4d29b7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70601b916ebab95d67cf556b7717933567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49766fa3b025b45d3c68e8fb7af4a738568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdefbf863cd7d400d8895724d6fc067569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf9443f5d46a7817367f093f8d1e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631a629500627f522065ec6ceec5a59571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e18c50843a400bf29c66894a2dc7de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dcc736509c4e4e0a744bff3c364fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40611cfd561f699ef840026ca3f2d45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e005e8aa94c7a242c9f4254c22d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e492e8786972b75e167c12cc383182576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8819d38036ae9b96be60f77c72108577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56953f43dd8e0c06db3802dd183318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230276e2bd9a46ac5c20dc7842f796d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85983bcddbcc3dd563a4b9975cf6cf5e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebbcd1f7db937eb753c99bdea0fa07581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbd7f7ed9d446c03ad15354f500350582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96205cabcd56e53055e06cec6a5d8c3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccdd4a5965b8f48e67ae09331654c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61922b2a3397aefae5aa16bc4bd2258f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871104fa1969a26d4c473773dcfd15c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0bc5b0d91f6e992e34eb27786632d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867156ec74169c5dccf702af3291435588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0166ed0c57532dddec52c18fdeb66c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf905f16a953184be2feff0c6a6f2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6292fcdf045cc6e106c0e6d2ce75c32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dc4169ae763ead1fd90bb65133eb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da636650605d64de2440482fd3d3057593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a94f6327d4e2e22688def626058b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f41cdc2a3543206681257448677d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7376090bf70669ff200ec65a0129b80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fa0e00d228f6d9eb5b312ca3bf5c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5f02447ea36ca24ac194f157d912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ba5ece5e1ebd12b661b9e27c54030599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2837a5521660fa96346e8e985833c1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7b538e88e30cbe9ae150d3e5888a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc1928f0ba3b7cb0c04a6d64dbb30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433cbebf393178027df944b1418eee7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1676f25ff79223120247693c76440604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7336776543003ac7b9eda95c970a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a860cfa169f621b7df852d4a9170a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4de326af992afe792909c33a32a3f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecdd867fdc6052a80880455238037b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07befdf9f4f87718890dc3e162ca15da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfb3ddf1d377abee17aefb7865ac83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8aedf60c73df02f59fc1e8744f097611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23050892cfe16186f9d758cdf5b93b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ce889f1dd61cb0d84e7eec850632c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517d75d1005d9b32f04bbe697a6872614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a762820c1388524cfaf8f47e169f675615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0589b4d900d64e72cdf570b24919cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e959cebb74bcdac80df47c23d591383617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4ad8036d32a221cf0122c4db42944618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bd7e79f59fe9e907371abfd54bc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fab52e8a8471ad5c7ee8b97884a07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc8dda963254a874e7d268898f2c7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e4a2938122626d6e90d802400fe3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504b92cd4585fcd10b05992d77657ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afe2ec440b2961223bca3762959ff1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c39cc471b8370fefb3c1809225e6b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50251012ec2266e2790933f6b552b011626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca735062069a0276f8e48a266aea8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f98d10b9665d29e0cf5816b0f9108628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4b8db3972e4554c23a8ffaf9ecd78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba2174c95d2753a02d0cab9460f5ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f8b3372e2b4c592b529b2882b59e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bab285bd50d6d4abbc76ff9568699632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eafc067d760b7cb51c303e6110fa2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa0aa252a4d1784d067e3d81b33fe1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65afa28f1a68691a5ddb07602cd05a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99117305df46da89d645eee7aa1823636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba4b5a53d7cce57449c01356fdc807637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e916cf2495cf4b347642c2ddbfc8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb3236258555ffb039f8adcf4c86c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33b982dace06e8206e0aba71896c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8059b9d7839b58e97ebdb058a21b152641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f8a76c7fd4b65d3110841186ee36a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36249beebac7a1dd19751f9307f7d8c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc22b186225071a87b87314ef7d76e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9ee6df12c686e26a4978425c8b0e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbf747636ecd0ad3120bffcffd3a2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c32d024e37228f147b15c063102dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8823f2454121f719a5bdb683be9dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a36d9106202f5d4ef58deb5de43c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26a253ba74e27f3e8ab08216b87634650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847ed1404fde5270531b960269a9f5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d07fcb75e6f6b3ecac942269835cfa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d60a8b8c61a4b4ce98447e1ba9bc0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a061695c484da78850923bc7ed4b3e4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2711319a64d6f40e91feb23d91ba2d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439a9799843c494175b6cbfd7e99d06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f709006481c6f5588cb8710b484b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d7f7f727bbceef8136af2e13812e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31fff065c96b862f64abdb6fd47ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bac4efdbc6cf8cde6ed9b6952a479660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb15547a7902cc5383094e5e4a96e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b000dc81e5a21b7610adc7beac398662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa636ba5ef249789e29d1dd39ed590663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a0337cde914d986ecc2c725daa53b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c92b5f77f8038655c96237910ecaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03a24c8e284a02e6641aa414ba4888666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f887750d549927d1982558fe29c09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc67135d0ca906df64a139b20ec3fc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2573b9add9de68a270122bfe4a6df21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a46ed4215f0de94074fa3169ac920670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97891a9697fd4b60850ccb49a2322589671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a4bd87b167c800a54f8e7d2256c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735785de3f6b42d0b767cdd528a5067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb8aecff552d3a2946f43698af99d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939060cb5e1ad29768daa0b3b8d6bf6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38993e3f850181ce3f82215b2ee5870b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491bb7cac7dafd1941dbe4b7281fbfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92438ed9f478a4ab1e2067ed2a3dbdcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fb102b54f3606844374d192f02441679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65edb3c3b5bc77b10189cd6664cffd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d2b797d15b7b3657d1a83df2eccc1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eca6456e9c7d8c141505cafbc9bb0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dad6aaca1ea21577d0f4d221fb800683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea10576ea9893588c2ec0924ce162f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be550cf5fa84f82d660f3d019a78c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8adafdddf67825849bfe75a8909231686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1f611fcbfd0bc454d3d4285c99a8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0824c18c22a9fd61990679f1fdf22d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6f03e332aded18a3ea3ddaaf9b8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73aa5492856e62e60d77ac6783cea8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f7cbd339868e221248ef0690309d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a7c6278b7295259ec10f505a49731692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ca862e3a375c9da8544201389c1f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e9412d24c51a89cff212a7814e165694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3cc69ca4a804dfddde1472a89abd0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb65af39a207bc0322a324c8a9f7e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86efc40172c7d6b2d0b7ceef359cb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167db3c9d07e492739bd706dc5461afd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad20e0b9b9c8e91f916e9c9dffbb6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b02e954b9b6857a35387fbb7e238ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209e93ceffc31795d92616b0c4166b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991ca098e9a6873fcadd44c3fdafe42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35c081504a42152ea92b66f812393d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc4cc08da564d645713513d08067f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e50ed38264205a7e6c280194cae35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82813e2c0a03badd2b1eb6d51a408a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4398b3b3c229e2a7fc1db95ddac1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54447f1a3c797e366fa158f4138308e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a2c56d070d52417c483f3db8b2e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5a7d8986c93c4f62a8ee1ce445589710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169e75e1e96b133d79db07be010335f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad0eec336539ac4cc1a0302105967b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb86182d6a9ef9d1bbb230228b99ae0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcee4e51592125f7456e5465377a5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444500812e1fe723e5fa7da32acdb520715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332a1203b9bcc690ddbebae842c15a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56c34678942f56a219d78aae5c70d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ee2d210e95422935de482a0f051bc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e12139ccd2f8c705ee0a061884b31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a0dab63ec8b919547004f55ac939c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a02c66a00d48804642dda8639592b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea966cbb34d8ff8495efe916f05dd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86709a11eec118a382e84d8c8cc47f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61c7fc5f94ba612e432b7fa0b7363c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4632ee4b60bd910d5c000f2b4999e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea447216d1fd76ed981ac94b3e3a0ed9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49293b5f3d0a26f63233f115ac89cfb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0e04bd590fd8d065b8ab83cddb660728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec3d6e421dc0bd958c7f710bf77fe3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb89735dc27d2190e70ed265a00532730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c889ec34b2415d9ec7944b50a3d159731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27191e3b49cc69fc54ffeb5161327d18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1393650c115bac58f9449902453939733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24708ec4ffa8e19399121387bc0fd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104c47e5a9ebca2bbc36eab32a50146735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3d5e733f243612404d28081d62fd7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df57b170df75320a3fbaf2206c67f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeed861a96690ab2a4b914f315708b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e657d9ff474e03fd1aec2b09ed4ce75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c239850a92a80976305cd10cc88415b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc4839c65db20e23c5cc3483feb5ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91869916c511bc100bdf4595678fb1df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b4ec920a4642522967b6d3ee584fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f5cd238475dd96d98f51b127f05db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc5127cb5f3f26cc79c3ba271135d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c5bb42ce5377c2c7610a628e453ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88fac4d0636717d9510cbf34b40148747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9b182d830388a198458dc010ece6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9238dc4b8b33ac76d5ace1ad8701cda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6187d661f80d1458cf9a584d4113a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35aa35a4e5f74224144c64cd7c3220751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13434a817f961d142e669840dce9e189752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a98e77f923053ce7237204a0e63aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fcdd1c2e07ffba487affaf38d1688754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95d830b557474a551161291c797470755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed37cb02ec20ca352e4c4073608f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320d75f8562fbf98e471ad5d21b50f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00a86359646cbc3dda0bb45e14e836758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29487a05d0c38b84376eb56a823887759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>