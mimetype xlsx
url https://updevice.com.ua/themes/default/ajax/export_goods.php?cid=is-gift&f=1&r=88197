--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449418bbc976b0b1ddb532ca5b4214c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5eb2bbc84e74c0921fe0ac2c2df612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49a2fcdc3cbea5d0d9a2407b8abf6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928689f23b31533778cff3d6ba535f5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb2b6e5029fc243060a1b58a531365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396d2d6b82beacc5c7b3da5a17fc8fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be034ea8933573d686c93ee23ec54b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50b8e577615b27a207dc73985d28f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6e3577a5c501e499071b1b9441a0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ae2d87a5c34a3f6f2c000ce3340f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a3f592484579862d8cd26333eac111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a9820034600958f09c6cbaea9fbfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404b36d9f6bf86b65ecd4ca83be9a8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37158239db7ec4a66a2b93106be33ccb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f003114ffcecdab4edaec261cd6d3a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc311adf518e323c98056826ae5831e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066cbbc96e53db126128e515f7bbcd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd35e323b5d5956cd9454ed2f5986718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798a7a4bbb670c27ff30a68c8f9326d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cade08f5899b1712dfc87f679e772820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c2ee10b8126d3b66c2022c98a09021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd417fba0a6a012645e92aad05faf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addea3be16c8d95886e3ba86eb9f27b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25de7bd6055d90c3db454f88d5a7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb831513191d368ac614f9ac0df447825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6571b49f3427e37834870e6c0828926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4ef63880263dbe8a356b372f2dde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef7c141520fbd0b0ef5900842cf4f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2820696d705dc056d6e5ea2249004a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ef2914672250c75e11834de54e4f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa0adf6fa2375a5a3ede5bb4d195231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321b31c4bd6ee19eaae5300e3ecbb6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219308328cae6d865093f05d6c0cc5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0458b1362d10f891a81753b44997d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070cfbd84f2933aae6f5de5163597ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef09b14aef40ec4c3b5c0a08795e51136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ead50cd8878181ec88af65f7811e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10181cad86f9a4f898cc932fd459efb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e778c8e56f08db46a8dddb1a0343939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae049d6cfa757865c2e15f5ca4594e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79516b1b3bf254cb31c880e9e06eb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eb825e0c522c1298a253308816f9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2ec13c6b75d0fd4fd7fd052ae4aeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc7f95a96587d29c48e74fd09cd1fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f158cc483f45dc5b75a103e46a73245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a93c2418ed0dffa85f1a0dac0ead46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3791e865369f44cdd052d013215947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a37e3f8d6b4ad94eaf56fe7142cd7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e0e51b0cd54aa82802400f2c30fe649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba3ba45c636c90a1bd5c76b43004e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e42e5a86847270c22f71e1cab5b3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454e33ee73077ddecd2ac1b62a4630452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf898e84ecb613b49ffe464737fe67753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb54f53588ef00a74200f13d550d6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2034d3966d7602b23c7870f82ceda0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2b7396a47f0e0e5275cef60171f1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a50f9d41ec1ab70ed1c91d2fdb38b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1934b6ba10975840a3492f0c085cfae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af77b4075f7f1fad53817b35dde78f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10436744ee28051447c6d795d4034d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad056c9c7e9532a37719215b0080a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361d489f23a474d021c7bf7de2695362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ba59d1ef65672f66e96eeb4719d6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202388e55b24e5839bc2779f3a7530f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebb6e90b0176098f8e3acd391593f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2948b70aecaec01b5a296c1b012a7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b15e5221f257f74e476a9d080a6ddc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a9e27c26e59e0a69724c4f95add2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2083aabb2a46672fa0b7c32b0998a5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd5d0cdde50d2f361730b1b48f0c6d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cc8976204e53253226154b6ca8c1371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991434dc27baae91cf1f5d67201bde9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd00823b6d7d029b28f5444b4c2aae973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc49c3f0a5bcdfbc43dd1900f031ab774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b6fc9dca4899ad74bc7f024c701bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5936eac671f8318913f710a9e3bb9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bf6e4aeb8c242a36378971b1d007177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab00da97fd9190c5035698d240aa8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c30312197287200630a4cb5396495a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280f2184ec10a9de4114227a63eae6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87290c8f1e5af2c624a14dfcab6913f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6879e119c29bff5d5b86a40203a11b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d67ac3cbc13f8178d40beba0ffb9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348f8408107eaa48036250ab368b9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf7a575d1387edc10da36edbd8c42885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30a26d5e7696a4e995d4590e5e58ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c87240541c2f3cf7c42831432667ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52189d89a5be00bb4e2763d163d66e5588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e97a8acb15a4444ac9345767650b9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024f33cd4d4fd838cae5250a6fe20e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75b6740e4fa6dcc9ae2f658837e4291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e97bb68d3e6445b935cc2aafe8f35c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf246ae6e5a01226f684eb468802693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1bdd16b7b21d35c52f818feb6594794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa48fe06b4404e28b6bba6a62e80d2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abd06d13b75f99f54e0445618fdf1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4408cca28b61634f63a0f050212f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6af98205c10caa9777b2b9635a614598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e523dd17263e47870533fa4883c8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243101fdd0e97696ff251a5df8c68680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de6725cf78cf6c1193a9f40d46a1dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acada3f61fd0babf255afd93fa1a582102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3016d16566901469bb167763a2c8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac29f89836b462610bb46a3cc0fa5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981e07b589b995f76d3f7adbf6b521a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693857ab4a4080de39e6412a8ae7120106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc63e7de7f65388e4c33a4770bdbeb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b402e5c02f0b19abebb832547eb545108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383a61a13130291cb8e182019695825109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3dc033a98ec8d6e26b419844b9c3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830b95aaa10e798a5679285837925a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26d7c63210d17a13a32793cdc13800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00782af453b4a11c704d1a8a8da2ba18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f886065d57ba4a3cf72819fc138cc11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db1930345a3f80781e1f38a353197a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d6b05882abbf9ce95acdfaa1223c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61793eff7bdc231cdb2892c167c2f26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b099f380045d80597cc25b9f31931118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a514cb656be1acdcc18a457f90d731119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22860be9ebadcc6de039a1a7d678e78d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0e71a1edb4e162e9892c3f06ad2eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e900368b503ff543c0dd4a41c85a03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965c4225d83ef2b9d33bcf492a017c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a21d5e6ddb2092d2688991c5a6144124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff67f404b291ee9b57850d516547c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ee3bfc770cd6037acd768362558a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda77913b023f2f2153ff010639c8cc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af292fe75d5e364c707641e9355e0c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76ca59b931c064b08e25beeeda3047129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65848c3784785643d2fbb133eabc69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32f6674f35dfbc8d9778329b4e36bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acb2c8caf8f50c851910bcb0ae256b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30179667b0db8e0b7e1117e836d32722133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add419fae145893244569bf339abe519134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3a53995e004fd9e8238d8b254a879135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f4b1056e2e9d389c8af4c3ad6c84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6fd58d64c0f06b699e25cf23ab4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a301a88feae2701515589c1177bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409b9efa487caeee3a713f2e7c9f886139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb4cd9773ddfac937640869de4355f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347163b66ee2216195ae15eb52d5409141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21f8919bb65b87a1a1549ae336c0a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dbafb5b2839e10bc83ce28bf86816143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52e42ed7a4c9b5b17c3e2a93d2b75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3e09ac4cac7636a15792a5aef1126145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8b6c2e7477f87e2d418aac7f01328146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a253842261022bc6ff3e9ff5cde2f09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dd5838b985d2efae2673c7685cd49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e434bb03fce698c043efea0430fa6c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed03f9b6ff621c4ec99c33ada5bfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d76e8ced5915361e28d02975acb3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef686e5b50372a485e6b1e9fb719ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739de84c1bb74ccdb59cbcbd5bef8fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d243980da2106463e4eb62963475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7044b9b352435ec27d71ad95de88a7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d54b275aa82df0dcc40d7bf5dc2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44012c22a6aff965c82324008770b76d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013562d5a860345783216fcf95382fdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4d2e4889ca3a093be0a6b1a2aa0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6c8651cb7245982141a73d0c232be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ec79cd4a6b5856ce46f2f9ecb8752161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1068619bd732316719a0c436555d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c2b63f2be4f0f313d1822f589248163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb88fc0a0f0be29fad29c175d1d04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540bf85e5d2d3108a13ab94127430d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f1de9cdc389d9de1818dea07fc41f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dfd0017014db926ab3d71ef1c9bae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ead3d0f45d3f3d9d1c192b2fa150168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c26ec0a80fc5e536498ea154ee5f90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33f57cd534860ee60080b4c44692b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74596c76a2a420d838a7e8df99968d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fddde4d8561385958e89f00cb16cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601374dba5f83215622887f0f078a3b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539490866ee90db6b8f88f11a6260c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b54b3d6a80a612531accff3a4025175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e26668371e0a5a8048bd088d2c21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f540b4b3a1ddd569e80042b3f5fa7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d0e2b4dddaa78438533b02bdf84a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c20e16cacf73db1087f709dc44b5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088325819f1c4c8185b46001db05092c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f916f090b01d17a5382a413275b7b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a8f81565cb93e7633d507dd4f504f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc543e0bbc1614889f951d4945b17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e743fa0957ea53b4c343c600e8412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937b1eed64c83bf101e96fe495f9c90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798791a5b40c31ca638606c3d535932f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafced29299314306e01a1e712b2b159187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b0e2a1b411b5ea94cc155aaa313f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f0a85591d4418ed4ade57277984c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def969149c479b31d751bbcd0d9cd93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bab84ccb2696df7db910574702369191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba0524afea3e92546aa31d0e2db4a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af13186b3276e97e0c8e3500fe94ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c057f6f394d19650eb2ee908a614b26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313dc359e4095026dea74d47bccddc4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bad8a6a880019a972e1ee7b62f80b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1958c526162a75dbaaf0231a9de26c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86212da3ade467f78ccb1301f9cc701b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3dd9a064686b91c40f5570f25bcd3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6635635d7945edc54227d3124e395e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53c095bc339ed3a68cabbab24fdeea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a46bb581c601c4316e98c7b200ad57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c9871e4fa047198ae7e6e448c1abe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b6f9ded3c23252b9f58e2b90ef1c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e3f881d566621afa8c89e6f3c4ccb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd4dbd986f4d893540e7437e8c815206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c3f8f5b5672134220968bf8252c0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9970cd47502fd6829d2836255b3602d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088bcb2bd7c73cb3c851f27e784067209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15695877f79da3f10b49027c4dd24d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e526cd57ca48aa82a637bc31c46a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeb60920b82a8a70175d0506e63862212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af08670f18b0cb05ab98d396ab6b6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c340fb5bc8a675753ed958c225ec43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b535246b4982f4ec7603d9acf2c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b2fb2cb7457dd067c7489288601c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272d384575ffca3b3b9bb70106f8f98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8d7e60b0fbc96bbc003e8b820f95a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b95431ec1a5c1b35fb776a932f562219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de1678c0af871ba0b9e0404f0f934220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c730764ca38f5ce99f7fa9ddda1d96e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa150d4451870a989ae74b63cbb5541222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f765c0938c48149632e3532a5fd9ac5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6b4cdcd483ed7a8c958b6ed5159be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402bdd0304cb98c11fb0a7e9b89b1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb1e9cf44478a21e01c079b6bfa094226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3a594fa7f8d08812a49bc933d4e9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d724367a6a6c093bad7da9e5456c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83697629ab6f645f53bdc0eba4fd2b9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd7948223ee9e1c08297adccf9b3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b56be5c4c16a2f0b58c77ff28fd966231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9b9b9c6147a64ff922e76ecd56ad2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23276088cb7fa8d46b97fd2c13fd4c9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628a3db2542602226a94cb0947655b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2c7e35819c3ca2d91f648f51e90ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290a87ac549ae6f6036c262dbbe053c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb296443179e36bf1c3711758791a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6825c6cccc5fa445c5e6eb71e68b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f35aeca488e54e5cca06e7ad11f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d12e0bab1961c61caf87bcf4df399c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0cd1c702ceebabb3440dd8e3f8020241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce8177aaf7d18255cc6b790f78614242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05b97adbf3231efdf8823be4b1c69b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975791a05b70aa7284675a2e100daf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8547508009370aa3d11648b0f14f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8598e161bde946c1f10c2a21f251c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043cda06b49a780b24f7142044bd763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c960ffc470099b1c0a55351c2167d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940cca93149e6ce9efb58f7fb56dbd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df800de9a60303145781a607e1f78a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8d5d9cb43c2d063d1f29e2e27195b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8083f458497a35486068a5a04bbf82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07638e2e5494ea3dffae984a08bd6f2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e884c14e54bd44c81b8d0a858ad0221254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195bebed3ba38fae4f0361c5a0f8181255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d27ed96da501c7a4d0cfa7f56e9b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132f2751c73c2b21442b1fca461b206257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9562dc3437271405a744748ea7df4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb0939a04a8be197296e701ec0b3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ebe6043a733547c253f9a57d4dfdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231a8432add216cd19064d5c425ae8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1c9a891e5343afae109b7a6a55bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4660fc5ae70dad55b82cb4a8619cad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7939b1f14d1fe7974afea7d66ac54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42536dc01b87398fcf9a033c77706b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da9567b1e906cbeacaa7d59c6d4e59266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236097ceaf726d3e72fe8dac5532525d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24e2fd7ade2dac1468f0e6315adc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28260aff8e35f650395839fdbad423b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5c633ee8f9e1bbd53db8685a7e760270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4082a0e0f291bd662137b9ff0a62a9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f280b7a68e00cdcd20200f5e7df4d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34afb8e89164ca676336b735f7f34cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99ee7c9d44ebbd29f1ec697d523bea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f236c4972361fc7e35114efc0f0dc0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9e4d12db454cc1bd9990bf52b935276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fafde0d1ed19d19a19bcb949b0cfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691d5dd8441d82d50155455ddc220fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a102afa7ae34e4d36350f2bcd7697ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022f2c36d59455355a31cdf61f569a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f378027e714ced0a09cb7cdfc19a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55114f9f6f5fc45ec3d2228bb1d81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2515c58fa4a156ddcaebfca19411a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524ec7fd4b509fb9bb049838c3a77e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e960f1f79cb84eb6a519c3cb3c26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0db281e6484058274957fbfe9d9ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c2992e36dcde9edfdcb30145de446287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faece15b971c67b7e94330f21bd5e4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb23dc5108f8e808617b5e8244ecf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66c7f8ad8e0e14d9d2b58210f9a3c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295acce6c0fb16c44bfb5b65df576cd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913b779e5a94078c4689f16963d8cd1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7be1693cfc1a020d1311d6034e6790293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895143a94b96d6bda8a47787a979979294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1197b68a8fad882d739a0a933adb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3819174f372ab9f2796c7b04f48ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff5dbf55f011035419ce1c8b6730b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed034c3a8d11525b64352ee61f55d38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f04bde614f64309e264f4542bb52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd720ef696716417ddd9ff83cc4b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed35c5a8621e6c4de16e631a66f919301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa36dfa65226492511de366d9083af2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876612d72587ae7a619d77dd661c06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7dcd3d7ca55c60d6acae4f96f8b24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5977dc03674485f1eb4ada96a5252305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322f2e45670e2831a3baf933e79b582306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f73fddacf55a1ae21c19e0e5e161a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42aaa485c6de11b9778fb276952a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e1e033adfaab43cd0f06e6dfef385309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756f079dd53e41b058e41aa877a8b2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823ec4393c8116cbab4df8baf3d3a89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46229ee0826a2387c30fbd84ce4656312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4970b5e8c11f7dfb89c5b6d50e02d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384637df3cbb39c112d3b2597444bcbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25a0b8cdd98026e7aaab30f042ba6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d097b50d80c4b09b340baf803a58c5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9c9613eb8bf9e3b58309973e2621b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8873e6edff849467570f3af0817f3f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff425e775e70a9375f2452b26e6167f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fae4ec511b2e778dcf7ffb0aa85d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1637d126423248edfa1d1dd7f83ab3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f996cc2873145b7bec0334114bd380322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9a657ac790dbca14cf13a378b6597323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c357a739b8098de3291cb5e4b21298d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978409fde219cac12c24aa7ae3affd7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a232adc06248335e9407f63f7576bdd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678712f1a5c684e3ac2bcdbbe87cd99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e259855099535c121f8ed4a9d52cad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76af2fddfd84b22e4e75bffb1b9d651329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c97632698ef04257cba23d86d209ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a70eef01cc0b99ef19b209760ae1e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa00337f37fac82474fc33e33a842b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace80840a766f8d20ba56e42d54ef334333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8811d61ae23d5d0b65c95d002518f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073be81c57ff4162c62c6403f53f084335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedce58d7f958a18074bf32976c5b63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d6d6071fede9ee8d78d5efbdc011337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbac1595ece55012367a7f002468b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11398de1e7cf5ba0f1ad226b89741339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e837a65a72757c0966a0bc363650ed7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fc09d55d3daf3ac0feef642103f61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d279296a0fb32fd7921dfb1a1536f96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45986fa27bbb65398ea68c39d8af1d50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf04723f05b37fa665721fe691c0e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a955d01e42e9bc42c36794996131d10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7087b2201522148671a76dbaf20b61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226bedd6ecc3c2484415261e1ce67ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334859aa565663c71bcb9f97e15d459348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6245e220de9a23dea1283c3e40773349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3860d3399f6a159c7f3b0379b038c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab7fd18ea273451f626a813b499ac4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665c8fdf2b747dbea766975e2bc701a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7d21021538de7bb6f8d68985a0556353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e4d19e639beab4691f49c2839684354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730184fef1e7e11fc8c075e2fce2421355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de487d96ef46f9c02eaca43ea1f95a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29cdaa9c6f45def110a064a485e2fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8ba64143be328835b584136bb2189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f2f24899c0504f2f513ce6ab3fd00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625e757468947537386c18dec5be02e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fda40a72cfb1e032798794f4898bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d494d96182abcc7564825fe58136ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5f1e4931cd9e591547b0740a71f1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef772d9b3fbd2f39a111156946bd801c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390d8f7ee41e862ce0c575b59b37d78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be492219c2fdd0425c3f42c9dc3cdee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13645460dcefbcf179ef19b6fae4a484367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b7528fa3af6789909b385d8b6eccb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e871d801bd6af8f7492c5746b0607fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c0068c01dd7012d79d81dd96535d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f72e3b578398c5f537cfe096d75fbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33550c9e105c5c2c6322b3f28979abfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adbcd5804827c4236931f39d365b5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4c3912996094fce59c6ee88d43dcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac33970f7b1bbae562ab0658b2cd14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6436ba075a08cda227d1302182597376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef03b39de3146be257568fc8061ab9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcfa7f616f79c329804a6f834e47b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f694c847de11552fa8aec855a09e244379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6834cc0f41c5ba8bfb163cadafbd9e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f4c408ac8eb9788dfa7825aeebef9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0327b535dcb8f962e23cdf66c86ec3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e6e258e4d2c059f7ffd1772de2439383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29050184f0bf2c074f7fa93582095c63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612a1addfe5084a0e48b9ba3505103e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a156609731e3d7b7faa91c1b82a009386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad17b484927be1c135795384649c3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2c260b5074f4f2d38284bc923fc23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7911b9edce154ef223d51ee0dc16ac8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42cc5f2e51810441489863a343b58f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398282f78c42db9e6bb80d9c57b3d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bfee540563bd089c988cb58394d29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f3284d1ddbe033e825f75a13ace4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed9ba92d72433d68721a1ab66942c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b3acf65247eaa8d0fe85b84b2849f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee96c1a5fa3f2dc025e7f839978c04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706476507f9ed3e11fc4e7f71b9264397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8d94400e12a4829b585e36f709284398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b9918190c8edc0d9e4924f96a0e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d6c26bdcf1a134c4d99ad84ef46c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3b2399b7409c3fe30dc748d4e3b03401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208070e28853b3d2d05653c1d6d551402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb68c407d86b72f572ea11e2823b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec588eedaa1389e9bb8508920870ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a7a6390151123bd43d8858164b81b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f45a8ee370c1eda415698458f288db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7b6c5cedec1fece6c2df12072c5f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786b79c7831f5bc23b10f242dd94e2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c989136c34617605441d1941e8fb73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba50c78fc579984c9a94ff1ed1eb1e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758e57118e9ca3e66d0db4768422191411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3647394a05b105f8e035d983417a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b10cac7c57dd4534a8194d5bcf624b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2ae8e33bb1104765510e904dc8946414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d8fe81c403c1b669c774690975a98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed7a1e8612fd2ffdbe88c3c2ec97ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea36ceca4ff6ef43a3397f31b7e6675417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c72a9625a56fd8d696534557457466418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc5e29f48b13d66834ea4725cc733419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9bc2e25f18738fcce8a3b47dbf51e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59eb4ea8651454f42157624a30dcd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504cc10b8e2da55286e2072558d4dce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2815f63e138214c26499c449383fcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2c3af81a6cbab2906440ec3676ee4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e4104782c555e71cc0423eaaffc19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9475a1d8f7f6e55d518331996e742426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68509a27a0edb58ffccf2eb741c9d046427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df45ab1ab19350cbc2d71daa84f15b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab22a2c15e735ff22308008895d866429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a7bdd20de77c38dc0d0321161597e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150647a91ddd810c9f1f8fdb920b394e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfbdeabe3a12dffa8e565fb8eb4806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d6b80df6bbbf6b9357e188e9bbf3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425e6db8ee5379c7c2ede199c75312434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0b5ce93d90936fee0e684ff761278435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2641c49536f500119ae969fd997fce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02b1e99c552bf85bb025e5fa1b5abd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e8c293185afff2431335c03547814438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527d1d7f977cf12d1dfec221538a6e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca22df67a034c58c08f9832be66c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe78043b76cd474628c8080cfcef82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96cca29d4c0ed101a612e4183e16bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd087433a5833a12e90ab7ad4215587e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5b4a2f91948da6dc2bbe0286d590444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1710b1be2b237b16ffa731a65f544445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828d7ed26e2ba4cbbaddcd4c64f180c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd533f6f2426435f912948aa2d6f8c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8995b87349e44cf8d6b7e6c634368448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51fdab49b381414bfb05839e60bf24449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94432b52d7744e8b4ecdbe4d6aaaaba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f62621f112ed549e2eee698618fba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c160999e8738641f69e207daf1ef229452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeaed45354b519bfb7012bf37e9f4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3529c23cad6c1f44fafa1fc267cf37454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708a7ff25388124d0e372ad0bb1b10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91df4a71edf0268ccde5b91caf60644456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d232479ac290fd5e75fcca6116a5b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa582c2b74dba0df7f77d9c3d494666d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc7c914de2f87300784e16fcdf3caa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4f9e872f5e324e2e7169ca9219365460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a5a56928b7c7b5aedbe94729f459b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89718dbc12a137c59073e06124dbf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1752b32278a3ecb65ab5c44da6738463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab7ad9ba35a23872bc50a37d9da029464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318a1c576ebb00d80d272fda77eeb54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c16a73183a3e9743bae94fae81dc5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51def26c16eff96baaaa2314553488467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3135550d17f93b6085b4bb29fb3849f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f8e452598773ac3a8c68625e73170469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4619e5dc69cb3259f4e806aeebdf584470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c30d3e1db7805e0faac15ef7fb696471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc660069321e2740d8e7f9cae4586472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a3ca69d3a30f214f40b6160ff392a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95c0951656b71fb96cc6064f74bbda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936fdfa01ded35db849a2676040a37d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6eb03ea1066497184d858d41625a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9eb0ee3fa437a822257f36eff8e73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe7b4e387f4f298173bd4f8c634367478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7990d6b2c22e95f1b9a30fe7814e8a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e1058c82bc26db99168ed1ff3cda8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f877132deb3dcd909e6281e17e0363d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa862e7aabb6d62adb428df07a911482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487c9e1f4b669d080d10f104740df4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0f9faef87003dabc52d341823cb48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74d234fc7c85a642583595bbcc7d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c847e3ebc9999c77ce1705acd577486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e9cd641e83329b963a0e5fcd1297c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083b6a080cf00f3e63a0e84d0dfd1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d27bf537df8425062ed820aa8062a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248ae0459ecef92b3654a70e5ad89b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e726a0cf208799679a7ce40530a1f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ed554df958da171603755e5bafe3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3838d0b4168b8864d65ab8fe24992f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba42ebb375a0c1420c37d7914cd43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b222b19cb77f4cedd9f8b1f1076a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f8e6da232c880e80bd7ac9288e6b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a724a3f88a7700b6735a1a3e77aa6eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2bebf83c09bd91509340b5b5fb920498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39af6a3d567e48845d04f90beb92855499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a7de198842fe78a6dec4331cf839500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5874d4273aa0089186a21973cc57820501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ebbb8d548d3d8d6a7d783b1ace3c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932b8cbe2c317815529e9b213299ec4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062538ea16f78eff2a925d8a1ca9b65504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cca614228edd9e014c032a6d3bad6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9cfe866768fffcea0f3f0de1d98e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0babd38cf3f58ca772b9eac733703507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d3072776340fad70549a1562254b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544cbec45e5b707064b7ca5d7f02302509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7877513aa9fe2ca0ccdd4b19ced75d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ca49e879a2b73d54c7b5f15791071511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d179366dd7aaa284d3e222b9ea9f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810aed9b1ce318f5ce7d4061121a00b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf816f413792e8cde6776e33b838c61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4999534589793b6022202544c97ae8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fb1bc9ebce8d13a328593f1126242516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed97817877ebc05105090200cdcb0bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c278a349fa808a42709c5cfb451374518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b789ed96219ea80624b6ffe7e6bac9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e22a107f2a45735c2f0e94f11da475520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24417a81cd3ac4f0d4b072e573f9c79f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5f14c96184745e28c124f82941e6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac63662a56c1ec2c9298c5cc6079bd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d802f075062095444a3defbecc37b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0335294c1ff6370ee108dfabff1185525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb286b3ca23581055a71355f58f7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca4e249c45fe2cda993c359fb2d080527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c532bf661475c26d250fbe8b3cc69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26522d7862558ec56e03efee0c00cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748459ab368eb8e996a736f332bb7a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029c8de4e73ce7f383da67daa4add1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde35799e600c3da778b8ca736d276e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef2404f421fdb98d440bbf1657069b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6783798f61b20993ce6870ff61a4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa29a73ffa74a84e8b4d25fdddcf3d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c948e13d9283b9274221a4316dac76b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a3289668abdf52229a3426cb53018537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef55108451a3a061b2c71c904edc063538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ea29b6830a404059bb2464c6517e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d67dca1072e79820c60b279af840d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd584fa35eb42da26aedcc5bf728f30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7966f199867675c05d20bc4e3be25db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c67f15c06740f1e3cdb342ce5df0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaf98982dab2a015c28582f75a3fac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8229a0519812795492f6a10772ee0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a388c0d2738538459923f21e8d7b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013fd712e36d330eb422324cc2470b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61b96704bf645ea0260b0eddb399f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad9ceecc36ac1f56e095a02e66a8fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877977351b0b4a4d6e732bdfe35e9cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48ee568571d0456f490f57d79a8e6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3fcfe16751de7abb0b60669db60c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f910cf847c79c075118ff7fd206568553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83565a2544c79132cbb5ac7c7e9adb17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df49a4cfbaa90a7061b5855f777855555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bccf4713206f219d728b9ff669ce3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b063771ffd34ab1efff8104ad1ae30e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35e677e8172087352f18fe2fe8c703558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdff0fbac5f9a578d6b130e8dc7155559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973c43e0a49806fd877789e429eafdd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6be2c2edbcafc43b4944411170e6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2786992e14e53f37f6f9188f72e9bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece00d428c1da19a7f5f23bc79ba62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb037e14f6f9c6cc2575552a5716a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bae20086fd8e31811eec3239993dd2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423974cfad397fb3f4d855f5fa24d800566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117530f55bc1c125462fdd07e10460c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ff36de1389f5ed43a976e8ba01ef8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0e99cd997f306aef3fc04f7fddcc6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71560030a38435140279179503c0c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9869482763630c84d0f5530b210bc1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b570ad0a27d00dc6424cfbbb4d3edf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b40ddfe47ad43f8a56ffa3bdc4eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0a4a7fe134a8555ea1ce7a3d93932574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec519c66a9f5e03c353e45194924cfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b58eb6396648b245813f0fa5f4253576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df820cc3de1f33cee766be506a352ac5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b476da73455532514562d18accb37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c00f54e7ed0c4c7e168295c92f4d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f83292eb4fe01a1a3291c68356084580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741e4c9d96b1673946a3f67dd33f7ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021496f9f049f6bd347fc95369b592b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5886cbe2ec9733a0687f5d8e3c3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f881f2d83d802044698a04f5f0cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b099ae42cb5856780f6d621914889a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6376863718841c867e472c7fb1c92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2236ba9c3ee2597429e6e9f95c96908587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7af9e3e0533a8387f630e44d6d856588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba918878127c793a1cf0517ad4c1f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399469bbc6f08f30ed3360603e4c13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a45566b404d3e76c9c469c3e31cf4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80bf19d1eadac758e68824f3333f12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b13e7b1e2eb7b30f4dcd377cde96d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecec1ee5e254165d8b8bf250b294ea2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde42d97af7330434f620607b5a99d7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c926d3eb818aabdf115f30947e84493596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a1d9a828ff25b80728b52a76264a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e85a993e18293b39bacc1984f0fea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e3b30870828cec56266234d5b0db9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5922abf414c767e27ca98846195965600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51c60e42b4728092419c50fbd6d460601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913844d5899230912cf4635de8dcb9cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce15c24357fa8092614b922d79d5d4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bd4540ea881aa75eb3f69d8547050604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e0701caed68761e43331402ee6004605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f46693e256fd15de6cd6f2561c018606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076fcb67be73552f2db9f05f50b2d52607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12debd4d09ea975f2b5608d4dc57b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862fb0c4fe105f8a21496d0ffcf6a44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3912643188984fe09a679a2a78e7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b0ada4215b78001142405f3ea47ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be392f070bf02ba881e0abc1e75d19e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24a1f25ff94cb2440754a88af12074613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981c5a8c5fdebdc3f476c2bcd463844614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a1c879763aaf578e8327da0dc83e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecc985fe35e1c5784e3a605ac63464616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d453c4b895e1a6f21120897428887617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c4c280975bd41d743f584aea32d82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868a635333c0cce97a152dd02355e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea573d2ae323396358cb9dfc9fe185620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015e994c2f098d417d13f8ac7d8d2c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7fdc6b594697860275b3215ce819a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f907c5ba47f174c99bf69cc4eec1bb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f8f67f0270cd1acd5a3d49118becb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd120e110837bd39a0223291b43d88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90940cfc2b3217c021f7a3c8a7001885626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ae03c06c5b21449d6f5348af2ec4b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111476c821bc57c02bb3238eeb70ac1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88b4a0b978fcf74980e4fdc5aeaed9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8262e0b634fea1a78f8d39a972cc1bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ecfc127ea32a91d9308f5b7fabf35631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd54864b97ac03ed39ec15f6c58dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969464337cefee39f7a82f034175a75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dac13bcbbbaa1f38b72952884471ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678a6c48b910cabcaca1e5fbf3c345635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f9d6766560c3aa7651ccb5cc62580636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85354f5aa2a34e1f4125b63d81df6833637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06188f24beee264e444d8ec4495bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e49d6cb153e31723c9d5f82a666f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987f37ac76a3645935fa8198084feb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754286d58b55eb36538a1a7aa5c05b9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a8ded713746df480a4c9f8acc60eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee3cb2ee127927e599fb7f8b630b8e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04de71390d29a8ed2906284b6234a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9caeb7535eaef679659ddfb1492c9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab61b96fb38ed02088df92441c5eca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b333671d80196d5b4f4694d2f331ef9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32bdd81d72f1d1251b06d44ef6a326648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fed7ce1bd6b84d9c72bc32fac36e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec025ca2388e453fdb5b26d9cda4a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea2a8079297f185498107f94b9ad0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b32feea14ab624d0577ed3c01ea369652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7cee77f84218d2b6c047c2ecb3b7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb591c602ca847bd7e534cf90856361654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b2ee99f771feb2aeed34ef7f85ac7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ede75ce63c13b325f7b7cab949ca7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692373be52e1d4804db088a5c29addc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd327457a3cda123baedf1cf302740658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd86598c47f23d853a2c42cf5dcff4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ba7940a241f4c5b566840816adc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311043e78ca3f100b6c63bbceca8bb2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c4d326e082747464c7d99e99f4a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a67f89b24b93a7309cc0f65df4194663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3fdb74ab7a063e4c470b198390c1c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf80ddb125713473921b513c4a34fc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5b10c932cedc0a3a64b1726e285fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fab0d8eb3ad58f62d807cdd927c2e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0672fe4f4250b2861d9d2f7e847528668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bfbdf1b2d444cdd9aef7573e4d048669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f850047984ca1c929f9947e948abb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f437c14028d1ae7d4b025681bb65671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98d4a301a8b3733c5e6767e746720672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5c5842f43658fc53779aebde579a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5ede78478ea70f2c226b87f6b352674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6f1904cbd077f71f88c6e52ec78a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a836116e42a5c80fc6a3c5527e133a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4250590da0deb443253cb2d06ef3df3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407a483e1f70e3f8a1e5dfaf93a509b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269e7b6c3217a5969fe26967229e8fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0c583f9323667df95c207e456cd53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4073ddbfd27a4270ffd508c7554e5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df810111c1d736cf5907572544dbba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a06aebfe3f2e4b1e3b900b46f2139683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00ff7d3f9db45e8d0ce3c58fe5bc63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b421cafe293ec7cea9190d22c09f5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990be7df7b5a48333285a7452598aad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435485daba1aef0aa13d97a5ac73635687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97687bb42f3154331059c0be3a5c9001688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c014deb36e7db38c9db4f49a424d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe78c13217e14018eb3588eb2d2baee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c86306addbb09185559f1170edfc4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c6d659a5dce35206d73ce7c9ee60d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2a386200563741ec7a840ab40767693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4665e821f0233b915843fd6ad35964694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee5fdef4988c3c8e0abd998ba5c4fc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2f25f3d10d14f80bd90e88203cc04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc4b989a6313546d4f4399af11e778697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333611b7607d1a4365e01585a21e15b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b28b1b2fbec32482b6f76d328fb80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c585bf4096a2d0776e16b77a2971700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b97b738dfc6a2d87a2e1c3fe7896da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb8ee0c34a257acbdc3ec8bee3e40d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47a1bcc56072ef05a831b7717e8d29703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abac7506df64d711c7615cbce51f24704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874250ce692f38bdad49cc56291ac0ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa77f3c28d88ca300e4044335331b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d9edb717427f813d8b250602305c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415ed6dffcc851390c63ba0e6db1b72708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5899289e0d2da0a610c3bd60fbb4c90709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5d77d0098abd559e4cb169219de8d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243db5e3878504d695ff096c11c17f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6d59617ccdaed0fe3467e9d62c43f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ec421acb370eb2026c459b1de0458713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d14048636f6f7568517ae0ec39acc6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da39524b44f4bcc1dddf919513e44715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d34c56c68ba77be79ab3a631ea4cc8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be97cc84c930df690296b4f6bc9ead717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1167075ed268374f6c5271a55a52771718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197fb6c47610dec5cb8ba14d7bd0bed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece01adb598a43ae657a72307025449720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cdd1ee451aeec31d748b6a466fe38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a9b3f112c8fc8d168f05d18cd6cbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752496954940c66ca69c73244d8cc0b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f73f56ef4d546f2b2063210be51f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1380283f75069c7e7988b6db925a66a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b7338c4796e9a8e58a8aebf6c08e7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33613d3fc60bef5d974c1e750d6ede0d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66182076be8b209df0cbb1b7041482b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd506edece11b6d03151deef2e6c30729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda35d020c4c7c165813dd69dd386dd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8643bd986a0883da9a5aa98f51c82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08942ae04c1b95dd0685bc467b20b881732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1b5e8aefa47cec2736cfad9a9319b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d76260fd1235fda7ac37d3bd0f87f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811db4c6a5fd6a07a4d12ea67236a91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298e2e95a2a4532b006723ad2c4344736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2284e81744aacfdfe13230aadb24737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a88da7e458e42fe1f449b0c59d950738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c7fb359cc665805aa3ad25ca01e3a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2386074ad0f83536fcd94d45447c83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c295950f314baf8ba21eccf7d1a20e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabb4c82bbe76e6ee2e1834a1452c76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eeb2dd42a9702c0d99d1f9b4936fcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9839ffa92555e621298cbef788e15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67d11475694559bf3269da09100157745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88dd25236fb90be86c5abbda3010fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db8cb9b10025804b70018b824578c3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c167bc7a2fa8eb62ce3b12d0fb31748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f3de11242dc1d09d7c7f124a388ce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e67b8c29774ec827964163b455db4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ba7622b09240d613c4c4109fedd23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d5ee5af4d8aab944a42dd08c1f9f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9e5b7eea1a7fa2917a9c6165925c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02db0626936a3e39ac3977f388cbbe4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bd95d6c760fe9c4d3d97335053aa1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57539c9ffb167242e82a656e97eec6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d87c241ae1f75073725627c0a991e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1d291651438250afaa956773ea48d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d4f85a11e1baa71b2937ef7b442d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e33e3a1a9e540d52983a5e803cfa211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3270f109dd365c91370701c367ecc012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69489a7f849e651da2bd28acdd9af1573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c22768f9d0a559ad60eae23d370064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451efc36b7bd5a2f1d10f03c9be0cbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e77db4f4f337661de700362a57845f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae56424af06aa2b6106310a41a7f4ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb45c6c2a0fcda4046a0bd171491738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90663c3d036c43e7bdd116c3ea1f259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f808d9b3c7e410b82dec892b4a860e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d9ee1b295b941e2bd46dee70606dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf788b218a57c9c391fa34ab8c083b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4039de539ecb68fb82fb4a3438e75a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52043968002a9102dc8d38bcdc88eb4d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b88c989bfd9f6a0105c2e5e63007715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f67c4d7a0481720e9e2125b31d23a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedd7f47bbdd253d8145529b2cc163717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57ca1f88ee3c0d10e7fd93361af5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35449b2dd86ec4c90c69c6c9b9ef7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1444907adcf96601ae9ba690ddcf2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c146264730634972d1a8104a6f9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bd94f77fe97a68ef9da60b735c75522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecffa0495a9bce664c55dffb09058f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29fdda158efa31cb59d4a8198f3ffd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7093993af156695fdc3d0dd2872b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474db563fee08c2a590e7e6252ef9c1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1566fa2613b73adbe5cf7ebf2456327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6c161ee28deb5e31428cd041362228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fe88b7da471302c97c1ed505f2dcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f1714d011cfcdac77f9059cb2b8d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174408492d8bdc6c1c720a7128666031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6da0cc66e993e3fee227a69108c8d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df4d5a6068075346663f74d735452033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c604094d7741c47ca84b4cd8e8731e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf43e5fee22a5ad40d0a14ffc561335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6c9f197b2b456b7e910d2cd224e3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56b6ba1d4335efaac22a5e3de2c64e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49a64224522efc60d2d62dbf5ce8cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b17db7bfdcc7188f5f76ca82bc73539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160469fe9db1a7b8c8fe54539ae1e92240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff3aff427e9aca27790aeb2a7399db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080b50a561c8206c8bd8fd855d5c64142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae7e2aaa4c3722b8683161c6aaf6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e9708f47102f946554d242f58f02844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc153cffcdfe8e6184e2d064e4ddc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644092c60c730d011d09c2d70f8006946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37573f3dde6889710dd8fc2747a0885347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb08afabdce2e1204ff7d3ae6295c3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881436fe94f4840e922bc021b6ed58949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94b7701186007dfacb36119647632650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac36809c6359876be93f3a02334ec851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa036100224ae157f2d45e5af80721e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecacb3207035a96cdba5efbdc0876353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26027a8950077175a8d626f14a0709454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974caae4eb4ecda1c12db8372b74ae8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7cc475d2bfd513a31679eaf27e37256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbb458bc656eb741d4e216936018c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae33c3eae6623436cc70e69f50578658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107afb1157ce00ac2f8399c8f653cdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16c1e8c07cee1bc212625f88af297a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca96eba015b0bbec2f617e4dd847be161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546699775bd2a870d9d17a9cab7ce74362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73bf8701bd6385d1013bd2f9f851bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d390f321b3a86f808835c0ead2634864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4e8dbe48ff606be86b58bd2848ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7fe639d0a72dd9802c7fe33561f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da567516a74ce4fb6dcde5860205e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc97e09b36a472b1b90bb3bfed898e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1338c1771521047c955204c76ff89c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1d93db9094bb44883cac2b068524e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3266820b9f58fb54c21935bf3dbc05f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4841fc74f49115ea3a1e61620207f6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d71c6a501fb4dd23188559e3c7f8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f1944f570482beecf613c598afcdc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba837c12c68902a859f41f6ed792475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee743f6049f335941d898ca29fda0ff176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7159419a265ec81d85ac033f44077677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa4a254b90dc7626ca98b8b576e80978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c0ae0a59e382d3aeb04351e9285779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf93666a9e716bf284092943ad54180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14986683a8132f9c535173fc2e1dd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3ce6493c285cfafb4c5dca12049382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c98da89019d77717ea4134d470b7e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602d7e29e680c3c65aee6d81cb9f16784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee45e6d9d4c9496c01193d50be37a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb10138bf5f9187462efcb17c3d08cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54f7a6becc45ab7af5c63435af40587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11da3b9fde967e1ebcd5d3167e947288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87936a64789a8b699bd1c8ceb517589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d93eac4e2b01cfbd1c8fdf6ad0ebce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b49a86dc839e6c34931fcde286a4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c70628bdc10b4d00df97f973183f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f31a22e85c1c466bb5588102863ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184276961aaba87643b15d7a33c562294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2f3e2c7f55fa0aec0885a290d6ead95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ede1a388ed9b5f3974dab99972f2ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440373b60326ac536ef295cfddb6f8d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d69c7ce60db3faf1ca64aca06ff4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc226cf2d0cc07a7422559b47da2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e45c4fce04cb8d94b7a3aa8bc357e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246333c132202f1c700652900845ec7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51347949edd1e1002e782ddfadbcbc28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daede1880815ac72873c03bfb35c098103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab49da8235d11b4cb8395dd52778449104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25729de7dd3e130d06e74e6b616050d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9969f8ac1f14cd819c7cc682e86f5df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaccf7c0cd7f9f0af3893f2a5a1926f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73279643d124248dcb5f717825dbfa1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ced87a66c576dfe33b8cdc63249ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34082fbd06b1467d71a449849717b66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d63ff8b2b256b7511d10caf9ec147c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7129384d6f4080c25fbfae802c77e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f5fb9e4f3ccd0b048e796df7abee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c061665fc90fcaa83b23916d336d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb11d923cebe2a0dd3fada06055ada0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5af19ae78e54d4822f06159729ab0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8956927a0a74293b7a43560f6afa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed0e93e6cbb147f38e2fb2c8f7429118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad15b362f337b893edbbfa4e65df98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9236e9a0ea5be902426cc5e7bfc17ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c63eaeb73fd1908f0d1bc07d7bb6da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1404577f3bb016dd1f8cdd5d7e131122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b81c41645135f0a259f9cc97fab233123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075074c883fab91eec96bc98cf44dfd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484375ebb0a1e021b922631eb8e435bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13adca7552ea88516d3f37260fa180126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71620472943e6d682529dd983d4bc130127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903db2dda4ca7f4d4525efa2ac13e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fdf2abcaf1217affae9a47d068b3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef36d8b8c348599bc0491427a24aeb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd13e37618c52db43aa3138bb03c2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80f25c71eadb0c1b7657ddfd4b1ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0106a69e0ab34295d5fad440fb994133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541ed766bd5715557f9ecd498734fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ad412230aed5b3500e52d0e0fa2ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9a34d612d3fd4e52e39c2a3f8934136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66541e2bfc57765dd33aaab14add3d8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f9d184cc93697c2d82c04d894e643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f583428fca1899f0bf8c866d1e83a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81b60af3f75382c708d07344fd75de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb724543c71d5894a90e31d857c093141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a40f5d72e47d7b930e340b58c91e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a463f6be626a1d2a54767869ff146143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b845f53addac7dd56c08c5a95bbd59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984da12e64b262863ccf1d8b3fd9fce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a18cb4c84932caa061e12328284dfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c8829154a2a2a1db07603c92d15e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339e502056cfff6f582173e55fcc111148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46527bb2b652a990ce35ece1001fd17e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4ffc5aa6a5f4c347344db3c6a323d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bfd5758cd95ec2143124f731ae9a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98d2ca24060333c987651e7f24e589152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c65d54c1b88150978377b92b2634153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9389dcf250c657c2efea4303954a6d1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c6de16360c362c239d90e411cf1a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f489d55ae1301a94356bfc7ee237570156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9e621d71ebfa23a2237b6d14a9d98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cabb3aa1ba3739269af3c22b87491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638e09dc33510eb65bd286ce4c1b5aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6070263e2efaeb407993023ea84669160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cfb703de20f35baf8e331862e0e0e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc04479279d21cd5e806965bfed7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58cd14e37f86e18fd87782b4ff2150163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e8c7f2b7b817cea15a71ec21c7dfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d71b0a50bad5640802ce3d0a09103165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477d5577314d456570e52467a24fd3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51887dc7efd0b0ee7b8b075260dca59d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66354c97b9ca4d19fd0aada9dd44c34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747865dbdc74d985069a3114d3481b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0d7f62ed11431dad5081ea9dee1c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a4563d1dc5e5a3fc0b520be69c863171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835162d350e7f50ac14439715dcd9165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8715f72e3919453796b47df9103bcb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938c6dc8b323da3c059d46ed6721e7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53987428f48fdd1d063414cfe3b1847175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f4123af459c6e4187ee83f09f153176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0ea0c240cea65b45532c06b96ad08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb0a2751e436c52474ea4113faefff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a06797c06a7d47edaaa69702fcfca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fa277336b5c880e3661861832e693180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b8ab1d14b6a3f01a84f785e6e37e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d2caaf5f24a48cdb2b167d45792d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750206d75c08be163e02987eab34e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee2203e02dfff646dea7486561795184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6112db156aac0f431e01822681d71b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e171ec6d4d218c5e4812b07508b538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff007ce3ae7174353c78060d42cced4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39289f559095f4a9c929b1dacb224f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1f3ea61799d4484d136e57e45c202189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19110a54df1b43bd6469b91fab0b901190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b759a7279f21cf503224d4d904946191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83fd3b83ffc06857825f7e1c808a49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd60b80b6d9e2ef2b02cd3ddb04822193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536867c3d7a254e2d3cbe70d03686f96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb10874bda328eb5bbeb866c6f675195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc11bf371fa982cc0f95425a98e0d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3719bd7e1221cb4781a6e55462ad0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048a56f24730906ae58dfca6f4e5ff5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1f65eb5cff3b9f6d8f61fab69c3f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb10df4feaccf1c46cce3061278af44200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ade02579f9c4dcf468acbe302fd90a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e358faf68b270b75f5735fe6f768b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f5517b5e0cef59911de1f57817d41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11afe63843641901a7ff778a069b40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca056d0ca4f3c6742aa6b396a7fef3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca661db684f0981792cf99601ccaca07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b069750eacbf679054f7f5378020a48207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4bc137bd6f6c08598a53592282d32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374c87ac1e0cd1cf77a0b042b95728f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c650df712fbc8e86557b4265a3cb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774dcb12aef70fe920bf70f20705682211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1981afbd05fa5351d20b1f245b8cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db782a0b16d21ad415a6a6860a3b14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb32cef08e3f96dcca668be705026214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c804f39917c3b02c8b85e792aa89aa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0e00847724bef286d332741cf53df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575e39a70647aa2e40c0bb50fceb109217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e8494d798b34dedf27763c95e685c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08486269f6b5779d899e76d723639c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd03263539b5513d623d80487cf8e3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30302a6a0a4ef192daa10022f5e9ee6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd4f41d5f81f150067059771320d04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524643acec2260d420f769281ea2a089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd724cf07ed484ea50c7da457c76833224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed90d433f586d67f919ac5815ac8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df677f051269fdd26ef95e9490428c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb25a2cc9347c661d286d86081d13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bff4bc6d4ead9ce3410a28d286baca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc4763e601ffe47be52933698bcc6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdeca58f922d9129b9801b626302c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c4cf238b6cbb1bd353566d4c3316231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30159b0419e7368cf8d94f485f7a10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aac671abfe2fe5c71b5b9ea12b780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d97a422c3324c8ed49e50e9d21db1d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6311b6d152fa3e30436621421a7a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f411efcee6bd81806dd47e7a76419b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a8865c63d07c85cda3fbd578ee246237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91e4d7531196e5ab72e69a1fea94f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a81bc6e249df163655a63ad28edcb1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866227143e1a2c21fe5c3bd222cd698240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5e2e35bb6be2bc780a1d5ec9ac95f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05693e9b3d8bc8adbef6d341d6dcde5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb96723f25205fd6f8833f109aee5c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad0d9eb9e94df5259255b5176cd1d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914ab75b71d62b000cf9d1045ac2bae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bee4fdf0a43b206a561b7a7f2e9f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a2fd4f6228eb0f4a1deddcbd17ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237fb0b0ab36e47892b372bab296579248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b9c11f9e2848f64efc8927717c7b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d781df05796ab722cf7be8aecd38ecc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3a34a211d9dbe505d7151b0555893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6326a1cfe5038b3d51b3b420a5b5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ae01c7dffc6017efc03a5dd55f86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd959e208b65543e732de1b26a8ee4cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ede125850ddd4a7260570bcf386bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93375575309f6314d92c474f7a1870a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7eaa37fcedab3722efc483eb84814257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cabc0fe8566eeb428e7f77aec2b95c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2907ac99da91a2d4b36e188733899259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f6b3e00ca2b55569604e3a41a3ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c480d5a0a3ffa550d02d39cbae19a1a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aee483b659fa451928654394ed2a08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d9a589454a213a549b21acf410224263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc99f11fae288c26a40dd2bd541c56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f6b71ba989ab9c37d3a98cfe74ce8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff822017860f99d472d01c002713aa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e5675acad539ffdc7d5fc3c1ec45d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ddcd873b0c3cebab9c13cab1ca64e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9937505cd6c035939c7bf7a4ce60ab8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372f9bf00c4e14411dad166c1e03e40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f70c6a7076b4c25428764445f474e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ccd8e2decccb842148583a98291ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b66879b7c5fd0f87f3d5abffa6e357273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a23d4819a9bbcca65eec5d35ee7dcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce54b1324b56c165f72ef1e537c2f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32147551c5e625468753d83839e5d42276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140295f440ea200be789ccd39154c4c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcdcf97a0ac8f958a975a156a1935f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac2bf9d255d50fa1badfc50c89b46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46856480d26399b45762fdaa6980db7b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee03f5d51078467adb47d1220ec606281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5f2558ba9742e20b4a152c973c27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd16458596268fb753706ba4293d00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643ee54800425cc8c0978ce93fecea2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cc8b2c16fd8f964efae65b58db902285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab76fe3f8ac69f96a5ae9efae88885286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145ac4d2e9d2890fb5c496212c8606a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b930ca4519303e0e184e4b568842b40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84118a293bc0d7fb64c66f059c06fb6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a069c88faed3370dedf4493f08d85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29654eec0923cca60c8370b953e83f0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8104d6105193f31a3e6a8d1138a1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942f2d0caa93a8a3b69ac3bb594627293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0114318bcc99cd4b0cdfd7748df0ac9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63c00744ee0009a3147db58592f89b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1106aac01c78a0bbf48cfbc7b198a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340684054b4c65ae8dd0d10f5a51dc9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f679b85ca35265aae49d1af8adef6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7174c82bfe8c1f97fd69f5129f62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7d3e6782b5e90465ed4a66bb4971300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a122aa6fd479416982d6c671daa314301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebb297a2198e1064bc7ea1bd0cf6f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e799f1d9ab267a6fc0359a39c741303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea374a8a53320dc52ba101b821e5d117304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8b5a5e9c1f5e3dc5b8c371705ed51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d48bf713fbec143be395d12d0713306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c10ba1badcedba240fcaf0b0795ba7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bcd1eb3aaec9d62cd353a291aeefa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31452a6e16f63075710181259cbbc213309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87854129002c57bd821dde1428bf0d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e82b1267497b452e191380b11057311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5b09f191d6839b8c229f7d97fb786312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641cc942678fbefcecc37c4cc7461ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f1b02cdab32b8e7388ced10f3a02e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cc4423f4ce9ba5f3c8a11bd3f1014315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3307ca4bc4627f351c48857c75acf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bbda2481ce6caff554ae6f7ed629e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd52c5c05509f55f13182c65ef0ffa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898aadf9187925279ea98f927725e44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447713da53eb8cf4d8618118f94981a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86454f59c6e2df8a87e9a7ffea13418321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf718e7f085b3016ed32f530345f84e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e628d951165d59a8309ab6e514cd2e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7066b4f17976735824e7aa651ea90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654f58225f58e370ee1794559b069e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad5cb77bc549d9dbf92328edefbf19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff0d9997886c131ab6c89ca4c98e95327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186aa38ce8c196c91973a7975e034cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa26061c78171c01627dfa61c84c3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca73a51aeb08fd7cdc033e2a1851d86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62776015462224825c6bad1e546ba89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de171fd3d0c134e37d6305ea20832f0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf3c39017300097289a3da899348e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655736f715f6b894c92ba9dbebbf9c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465fec29167224ec51271c9640e058c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62f9b8bb8c3879259b9f17e590675b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42163d843dd87d841eba1f3d5bbc53cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29e35f1b5633371bc191a873d8602d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0771bceaf79361c9fc8a5be963d2ed8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52113ce93264b3e5395ca6b7865f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40ae2ba0836c9d5e7504ae31d1458d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034394af0cc1e12d5268408be8f26f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f66055ef6f11f328685d9f8668805343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa668fe5408838af1d7b44b39d2728344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a559cfcd3b05d8e6ed73b217095b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e2a6117ce561a7b3a1f4dfe7d0d94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409fae152b225855131294245e25984347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8ba5ae87b2b1bdd3ecf9680a8ee6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632439fdac6f9af8fe6c949691330f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f8e496a7be0fbef8bfef737847107350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e81fd22fa4e5b00aa9183f3716a68351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5b0e6a0f247e6af1b1fd7a163b268352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921f4f65a2f96d9f0195268f8b6230e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f781cc8d2872057b3602facd7ba6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ef419a2a1ef8071c1d2380a3a21d3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acb4c405d295dbfa36d80573ba1e3c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00bbbd1ffc808a9ac4dff54cb0fc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3b6528b7fec5032436ca70b33c198358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adf7372bfcc0f03661faf725dedf41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a325b85af6739bcdd1290a4879aa5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90e4ef1f757d2c8ca162583c89daed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea36ba9abbab0b2a240bcb0be286dba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b09b1cd272eac51090801c712948df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eab4ac372f6de576910ee0a1e38496364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9088c1f0e8460a6e202aacc988964365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f8dcb9f67af33ec363c37e254223f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3a10d28e454999ea8d72b9d347e32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3c590a8385f82d01e4b41dd2d13b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ad6551ad3f511a67a8230f3cbc9d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be0d1a848279dd1750813351c867de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cafff44baf2d11527752a2c6f75164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34fe0516f4afa938e831793af69b97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab722d6215f3362d25e76deb30842f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d2cec6cecb154856a53d8c4c7aaf3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54c9c308e6f967fa30c5ea338ea6e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c78345e1fa6d6557f68d2fe0154f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8a5627b9ffd17d2ac1a928b3c5c57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9baf0521686d5e080a018cd24e941378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812c53b02672fd9eb33795236c422c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21609670dc20b5ad9c75d495dfd92df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e472ea45fb515a577500bb5ac65e69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a46d295f65bcbd28dc71ae6a6d18f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac63e07af18abaf8016b7bf34d4b938383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb46e5947a73ba73ba587d0b22974384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b6276180c2dbfaf59039c02940fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9812decef1f49c68253094c5b409ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfff6e2616e6ac7062edf7bce79fa2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e8f0b24fd5d31c46522300ce62500388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f45379fea5557a957e3346a6597c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b30ed47522af0cd409bfe2d9dc6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466afc4560b1020c9bf580b01b7d07ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb6e42dbcecffa60bc30dcab39d21f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc6b6fa192dbfa9fbf05c44b411418393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c349a06d2528716214256dec4b0758394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7c0902667531157bc5f506ba11368395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4c1f8b17d0ea3de7174c45d01f973396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ff7fd4e5fd5549d10311361be0a5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd846eb4ebe8e37f54c203fc99d69cfc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe85fe0c9040c0401c81fad7e6e32b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427d91e15fd9bce870b122f767731e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea658eed56411302cac4da2094cef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12459ec3698939cf952bdf00806127d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc1afe7905ae5d3246efa079e1b961403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee190644263a7bd58cb61b6653eb35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148153f2af5fb13a40bd6428c26b79c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5159f620d4041a57c6a9137d70e914406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c2ba3f748c1ebfdaae06508a46ad9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6888db529ad926118f8e5b99900fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575afc3b85749959a03c7528aaeeb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f196c809f8f7bbd63450cf6405d44a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67252cf0fd6ee3b35f4d0dcd45b6584411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e2812b2e499a95f550e924beda92d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356dc170a47c5cb089f07437ebea99c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781625217058510504f5603ed299dee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6c5822691c3822637a2c700706319415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ff7b4e213667d36a53c1f26a6ee69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1032ef2b5a9759efd1db5f4001aad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ff564ccb08e796aca4b1edc09dccd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea582c17d1a1d1e819c02d6ba6734be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fe779616300936b0745bcf8dddf67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd2f1e8bf6a074db591bd0b102880d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa4f4ef7b4df04c7bb20199393a74422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2941cbcdc63efbab3c592940073755b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47ac72643902d28e081ed29c85a10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f417e295bf5949e72f03725526cce8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ab65b26136716bb6f5e9b350b295426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db123a6fb9505c3bab2ec0f926bd630427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714e6d239a5ead4a0b2c1ebefa9b7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e506c57bb7c9ca94985608401075a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf25ed363219e9d8ed0a985a29ee1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426c35b4815a75f2c1f50273134093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7133fa096e59622d91dfaecdfc15368432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22a782e81db1c6fbc5b54d5f11124c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8ce8c15a5088cb3caabc8d7f7599f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d69a036e92c07e3b9fee34b0d0c419435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edfdfcd0e54ebb22895f68fe652729436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21aa8fd9a1288adf3dd2a48b9c8fe9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7594e0ef604d86cb0fa50fc688800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b883d010e544d1cdd089cf8448fe7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667781348b64e6fccbb02e755894026440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3da65faaebe9c7f7c8dd1749da5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e7a3c67dd2f36712a1bbd157d19ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b60e996ccb8986538a80e8aa51d901443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8eda56ec07af88911312d963059e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a039d5d5e59e149c94227f4b88a16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c8bbb96b1488229b72f5c83a2c4df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66521e92cdd03306a63a1cea7b9c90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9878e16e7e183d54e0b54abee280b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5c28ad6c057e00d31cd2670552a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f5cf87aa3f67447cda808e8610f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bd86fca1e95172e6c5155f5d35ea6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71d6b03799d565b2ed8bb486b6ee88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fafbca797ba077db45d95b24509bd8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387898b0ad4f7075ba74608df4ef8e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908d297aaea1bdbdc306da33507b2f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2698dd6457ef97dddfdc7b84de84a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd502f150afe86c1ecb8b48520148df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5f5b4d05263fcbc9e8d13e03975b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cd9564fc7dc54d8563d4d35bfe3f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5095d963e66ee4ade4c16abc0af8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8334fb32160818b7fa2d1fe892e70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cde13c00a917495b066f3aa7e90141462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508b8a01d2b63bed91de70de316906463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30038e451dc79bcae37ec86bed7c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a820ec549fdcde8e2041c0543d15d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db06110b6cf4c09f3368e4f795950466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ef866f0600c94772c21c17b25d4c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25354d751844f9a39e65741873c0ce6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da301e1939f911fd22f01261e1353469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bac5b56eb78a3f0f76d138da683d27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfe630b722197d3fdbdc9d2d98b759471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f007d4ddcff99174a23747575c8957472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f73bc5b59d0ac181ca7ffa0c58b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39af603103b05fa7e36556ba0c7984474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a393ee324b19e30e8b5eef7c3e95548475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8166520605780fa152297ae5c984b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376343d337b01ed7802dcb0ad925cdd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe88e58a98b6df7367c70c338ee3e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da7b622304aff742e208d5fcaace59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a23752fe4c4892611a2871035f2113480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fb5a3faf7267a1311d99131ab5321481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec88ee95e0a069d3fe7ab21b14744482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368014db87e0c141fa76413583449d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b6a7ebba916cde52bf252dad6d7c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda9af7f477068898cf0b48592b0ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ebc83acafc4857eb81b3ad37dd4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb1a4bfe438da8d16dae9e41418360487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ee1f756d771f973e6086551162d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0028262fd3ef0b62a87fc9e644e85be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0466b957bd24310cba433c4a399f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b637e9dc49d05532a7731a6bba901491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d579e677b4b3818af0b85d1a37942492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268abcb9f1d2693adbe994e68de2fba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e6ee1e591ab1ae432c18d6053356b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f20d1f535381f009f19b5a1b7f379a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593198cdaa050eac3675b5378de52cc9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39bd918ed50239047684e0eee4ec1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b91dd6c577dbf66c9868ce272b2914498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43264eaee72ec68314d09a97de07b22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c85164a58cdc54798183fea1ae62ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4555bd473deca32d764abf3917f236501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5dae83ed6e17a75ef345e86b198b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7e76a6dd0c92b7b52dc8b42e3d61f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003624b2a550ccde8faad9dcc2c854a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32f9d973b46520b3bdd9133334fdee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27da3c8b30b3adb82d3f67027f1959b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c582ccb78102f81c6a3068260d23a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16866bf087bfb6fd49b75f7bd4da4119508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f546ec35734c17c51c15a0b4e34c0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73890642babef0f17b0ce0603ead37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b99618f9ad8f18579a9c691871dc66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea6ef347f0950d645d15b2edbf3b31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309334b322acffe80333044db324660513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e149e337d267ac620c48f648b524bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8575739e18cf94db3913e81fe4b92b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d0fad0211f89555f1eeac66f230e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5fa18abcf539017e625c4d9bc7a54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e86292708e016394a308f50e5dbbf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74093670a06720e3aa6f4728b5192978519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df1c63e8aa4731c04e1abc7c27217520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260210679aa6f47af9fdc876a31a9888521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee114a5ee0e23863060c4ba359f6680c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa0675780d66a44717cfeb2be457f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a3c1e035cd22d6a2454acdcab11fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c4909c76c05bb2945964426b9e4ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e3eee3fd58260d1f7ea86c081385526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913256cd9b8737d4fc7e3113acac5b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa9a24a8074d3c86cf6814926374cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d029b04e99f8e85c1a1c227287a654529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e96aabbcadc57cbd325eb040fd7dcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe15caeee56305bcc9457f0b5b0bc2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1021a46f3872b297332497565822b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46391e8313c870bdf78b6c06ed6e8205533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385a3508af3e3dfb1f8a103326e0896534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f74e83758b0b6079b2c965e31e9b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb3d89aa7c59207e4dc8b1fe5ea87f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc1243b5d6f4fa2b2da4135bfbff74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3a725d814331ba56ac3510ab9abd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b907a090841b7820c1b7f822de325539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b1baf1e37447aeecdae2b129b38a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b315bd170e32ec426944d7f3ffced541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802fee3fbc876215941d497dd83c8af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b581b7f2c1b3c89fbd74beb96d9b5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2085280a01442abfbf8cd1a5d390a56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa022473c7b27b4235bc4f8b841c48bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1d90e562ced8f8d6f8b5cb3ecdeec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e2cebc9c90ab1a2b0746e051f7eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d39317724c605b29b684d1c7c68ee6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b60ec1a49c3695638a4f809482b7a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7407cd8ffce2d1690d2353ba79594550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd6b0fde1c99f135f9d5425cd736f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bcc10d4d7420da6ebfc65f38f0e63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2722ae7908087f95a5f63524474fef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbc4d240413a49206cf695de080a71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baf4bdf86dc9350caa8d1371cfbf6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf1cc33b74019641dc500724c198ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af1a68705a9bb41f6f8bb319f30c85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f537b772c669739035c2d4684fb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48325f77d664b3b72eb29391929174559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fc539a64884f5ee1e0f97f95eb127560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43af75ff570304b8f7d6857c3b8fcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa8070046d12abeb875f840ff1d8e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea12feb1d119780a9fe65810599cb7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842028ff0f8e4c731103c927f37939cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eb344e7e3d7d0acdba8e53ad89142565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf00bdc3b07a411b194b73798e01e53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ff0eac21cf8144ab69e6b73b49222567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc8bd61e0140ab934ff6d11ab44aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07df7eb3f78f13269258149419191b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ebc630286e74d02f953dcd961ce4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e03987aac451e88bfea300d6a1fb10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445febe3052a41b340700049825b8ef572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3c5c25dc029654cec7b15fcdb9f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a63f81078815ff8626b0ad0a4aed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769f0cbd253a62a21b04b2c995ce74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bf3575236e0986c8b9140fd254b2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd3c7eefd3d51140c1c0fb4eec269d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c19d099d85d486279c7a19584f1c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9de2b5329d4b76f8631ae70605815579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de171312d581810c88080d59b43b29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42f3c5c749dc73684147333c057ea7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f059ad05753db6f27512c41c7d27a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a057976d1b21a2148b874382192e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13bed9c11f8fa84a3daaa3a0a2ca0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74d7764416810ef5c51525072e13c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb12aeeb0992b4f98bddfc6eebc5e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1442982f64781b0b862f8a4f7ed4c3b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb49b4aa7bf842db0fc0bddb24304588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009502f6040acfd5f187c189ea2f485c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da924ff5dae236496d7413b0e29e43590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063a0d76d8dbbea5298b5e5cead0662591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbd5c7580f6b523f95054b80b08929592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9e1abe6be475f70b9aa96a3e708fd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caad3c02be7d62c719b64e31189240b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2456170c9cd9871d663739c093fba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10484ecf255e799e96e79caf16292b8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c87ec13389f1532a36aad57c03651597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a7b2ea2aa2a7145e6ed52653a0648598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e57b6bbe8b9a533c8539914d3729e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce9db8aa1a9930a88a738b39082ae5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb831ff785b7c4b33e9d9d64d3541ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648428472965de5593725b8cac555830602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593025dbf9cd65d0534a8dc6c3f352c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b21eef59fc09e956046cc18dbab3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f136f003e04dbb646616cac6fea5ea3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d876bfac0f85ef179a79118f258304606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bd1f3da92e1489996aea964780772607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93a45359bc3325ed12621ad95d6f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a326c5fed35457bf463574ce15439609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5bf5a284a6d0a6bfba61988d225ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe28bbc8fa0418693d92082a86d1bd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b52311bc8b760c1379b92b62e5ffb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb2b3b9a46dc21fa8de77ca062f8f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b876f5e1d948472337a253ac58680a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce947991771b300c7eaa718cfc6dfc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953d40a485df059532d3bf93cc05f08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e0844b33df079fb90bc91baadcbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aee9d425d82d0d7bffbe7deb6d65ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44a1f89a73933336593f488883f0a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867df4ce521e6954aa9aed3d9e89de1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2131072f0d32cb59e396e6a03cf04621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37784c2f3155ab520f5ea5516fea073622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75dd07fbd9e64b9c1e1059d927700623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30cb7dfab29a1034a8a90016b8c87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da31382984024b7e515b063997e608625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9048d53ac4ee9930fa05a42826e5e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79913552f78be27a763e9d456df98ce0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bdb7b10e30a1e738eb10e5f569b07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce792f763b4a89de6fb309bd74c2a002629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299dc8031e5d077ac85905c3005b47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae1d022e2e2f562f22602a0f7d8264631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f60764691167787af07b67c1365a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f4050a67fa97d5653f950d62cf7ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825e076e85b8d0b2c291925708ff1b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f460c437d528a30ea6e4fe14cf7f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e48698ffe6f7140dc97c1347f5716636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9c7bf813d2d9fd9a00d0eab50a488637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d3fb05a9c476dfe46f4306da4f15638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b4de6ab47abbf47ab66ec2b8e30d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afa16ed53e77508332093fced0de28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611b939074dc94dbeeacea59ea9140641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450fb6ca50d34cacf360962785f3e7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f564923ed9e5986fc63ca384ec2f83b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f526a1db9701a952f3b985c7e033e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc0958f00b9f528fd385eee23bac0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf576ecf054687113b26573053922ca6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278bde3302c2ec49f132902aa06637a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a777744f7a9bc1187b34d323b60848b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129042dab2c2e8e475520b5400c4fa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12fbc391ee5ee2ba41f68c381eaf5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019313f87eda9ead3b4f5d1b7120a5b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845ef05f1f09cfc46faf025429c6dc1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bebdd823111b2b50b8f414d8de30b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459e8ed55da58bd54df4cdfe4067f26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7863c1b6057b13656e3bb523b5674655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d492f09f08e2c047864b86fceb0ec6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba05851ece8483a8d03ce4525d37676657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6404ca13648a932c24eca503e255b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71407b7a24e05dc1a5b497c60eecad1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d69b06fa8efcac99326db815230739660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250bf39704f9aa01c70f125b95da491661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22d22856cc21e3717f0146a02dae56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dc4c8175411c711ccf545e4d1ddef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e733023597b44c348b559c5dd23143664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55656e2d4e7f6519e3a7493cfbebb9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bfef47ddcbd89efdedc32cea1d13b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e1b644180b0acdd735c1c362fb0f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644b889fd9f2ea66a79a9c6b04527f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99858ce7ce75de81f8bff4fb0fcbd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a63c237e1aa534003ee5a649298729670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43f7e2e40e45751c76e916a761028e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf9fa94c2e6caa24b22e6c82a6821c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31986e75c4a58cb148e2b627abf4bdef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7372600412422ba9c070ad563bee0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e152cd7034448a89faa411da60f9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71c5b1bf90858fd2848293f9bcea80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd2633946103a5c87f7e854238e52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc25b6cf0d4b5429e31dc3d73805dc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0387b70ecb33f848bdcf3e1428377679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32727318e77e5bf9616dd77653b07e04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511821d051c98a3ecb663153cb1cf79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d91603e5f3806ea51ca8ed7f6a5669682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8601b9beffa0f3590be866a29b93c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd642ca4ac7375fd9c46b7ca5637b52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc973a765d5d83d8d5274e1440cdc79b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6913345c40fcc2897b91ef89bdf218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77d4cf4f5f5a79f8d7decd2caff8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58257b381474bbe8e6226b7b08ffd14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f321932723645067041ad3b667876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b71c99faae8cc327546540c53359b5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343f015ac53e288bfa51e4ebb1a0168691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f3d2bc7bc4c52c00f0fef3f1f6ca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135047222bc1856cf174fdd6a1f41bf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93a192fe0d82e5988a7be5d3115454694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f8ef4d1831d5decfceff2f35059a0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dc3699f1da068062a35826e85df5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ce5ed07b22c3a792332f5a0f76ddd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2947d8210a937d83c755c80dd83458698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413376fea82407dd4d1447c2d3636102699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b91c910a202019cb8c2a357831e7fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1159b8929946fed0c0ec90423513cd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237a15f4e0671230c633583eec82d8f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13defbb651221fffc15733301e9fa19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc21e6bf0f8647792d4137cd0fa0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e915b8314d85b9928456dbb81d6ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8839fb21b061c4ace11d4d2a785cacf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91455930d4a86944f4efc83a7a81a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27cf1a5412cf90dfd4f8dab6838ec1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a41c4d9265b907e2c7e3677c7bdbf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a454911cf1171005de3e2dab60dcf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b236b6a984591f2b80855d01635b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a9de022781721db324828cd9b663712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426b2682f5331537bd9f323868a5941713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb0f7eef596a5f5a48b907b95c28ea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a299551ca2c6d8ddb7bc5d2ed480a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc43a98af65bd4569dc43b22618c08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbd18973225074d586a1201c3a471a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776807d7ec8f8cbab3e4d2b456384462718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4e20d786e0b353b14dabf56dbd74e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff382b633efc8224951b5ffb3a87d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d092bb5d25b771bebbcd06f80a4390721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8960cabb27f922dcbe4f5b1d12a6c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb70188d1da2b7b2dc9e2463a09fac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e14c8f2c4cbbddb2fad5f72fecdbe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833543e05f48c0acbf41fb74a75ebbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756be6b847369c971e32673f8ec6d5b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ce80a653bf41bd259bf30cb612763727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19894870b41aa45b3f1fede1488c83b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac55f0d6ccd9822f0c8cd372e2c5233729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c761bc258e3f358f454e982ba4ac47730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499b2b056d3c31121cb85df58e41bd4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b53ee69ef7d390c9828a663990b67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d5d51db06864fbdf14a9fdde76da4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049484b90c38993b4787fedf8ab9254734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4feb4e7ca139fc41e088bd173bb0cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35994d17906d95cfdc15d76e6ab1aa7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7381cb4495b128905d0f0234122f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24dd45b7b257db4d53d76d71c9e8f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ed73adc76bb07519bf0c46e38ab0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d51150a2128bdbf585a69b56d336740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344078b308d4a71eacb4fb260a043ffe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ef46bf8d08a99f4634361b777ac22742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c91ddd4d881b3457411a7346793c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725369bd09e6c9acde19888ab46638f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edd11437ef9d267fa141c2ccb39f3f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fbbbf559f04cf7f1ed70010afab12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571089a81f23fb1bc061c5735e9e235a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f6497f1dc33aa2d15b975d0bb59f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7adffedea5e10609ae10b577e7f4ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ddc2e9e4accaaf1cde128d7b29d09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70df25b6cb1978e9def8c831d455d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df70a91570be95a7792e74fcdc6c75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164eb5b0e581b64fba3c91d7601e55af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d6c5b131a8aae20a5556cc9e9f61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d809b574365f28a2e35e8ebf6ea830e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06530348560670f177dbc6ee89070544756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4f6628e10210a80c74c2670d98eb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc3594ef25202d63c5965d3d66587c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71a4c7cbe40b4bafbfa23e2256e4a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>