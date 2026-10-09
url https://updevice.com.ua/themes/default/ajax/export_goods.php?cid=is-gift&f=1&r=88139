--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e589bd4d60f689953c8a252ba62f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037244ad1092cd4869869712920e9122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25bcb561beeae15a8963dd72be334d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb114b66cfced338b2bce252d5ec404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00bef39539558f364c821b5aa28b405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ccc4b748bb54aacb09d65de2a64486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b451e390bdf47dd483fbe712c2557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d1d6f735b4bfc7a3a6e53e66792428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf1c60b4316650763e69b85d590c0e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a508c1ed0f81df4dea005d8a34927810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57366d551b2fbf38a9b5343c2f22f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953d2181c441c37896b567f517f999b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b29ebd1dd346a07fbf76fd3d77c8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57679cb74e95e31166ceb349d8d6c21614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4d323f1fa2a9e009f70e3163c05c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987491be9362cc9bc53952f959c05ba716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c423a1a55130a26cd541846d939cbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43716c5f3961cf764b3add1d26334d8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141b6a7deff1fb8a9364386e04ad00219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e07e1e7f20a684bc5a2566ef94857520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989628d86af80a4c733e78091bae99c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f431252670a2fd8b4826f8ff503ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b938d41a2264c7070931dee48a70f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60329b9f35b3001e1a13d85897bc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c2e16ca584ea126c4b682a1c24ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da036a620161f4d1daee8e77a05b1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c76ace6c0fa8249b7845845fbb4e4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd919604295205d572a9ff095e3f6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02e8e30047b2237998a54e78ee2ee929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762313b9679ac58616fc7328a86d9dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a7248fd1dd2d7cf2e5f0f98859bda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f63ea4e0621482bc746b9ed64ed6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dc0e8f3855271b26be8f809958b4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a302767f92d64b30cecaeff64de10b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d69c12c102199d3a97e5c78965acba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc7736e1eada30800db44dffb2696836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2b177c29b73407d90a9054e019ac737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562d05e87777d7d54a1d8eea80e215b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a335ddd66e89dea86361b0f68bc65539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a133f6bdc2655fe0384169eb293cfe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46214fd482a9d2b02e32d23f3b10ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0af170ae8b5139b849e13d00926d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6def9931e9327bfa514ae206455ad243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa27fe07089d7599faef4b96e9402244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100d1249df7e5f1a680231e2e6436cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22241be3bfec8185837ac1063c01945346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c01034b6c97967851d0514863ef7d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dc7b9a708408285151feb2504102048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470620e72657b7d07621b4874dd634d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6217b1ebf9b0b3a6e770da2b093a5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4246a86b9f2fd47995ca1cc07b55751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d7246d6f939a81b2500e8345789d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb081df7ee75cd21562843dad97f9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa3a090a9102ba765506be5e8fe2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c507e5eeb64a0b720b3e2ed47ee5d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd29b13a2fd4c833b07f0d8fbcc23556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c594ea43126c059a16fba7db79f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01227ef38184ad04cc6e20e61b7fde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee6ccc926a4c5383c42f9c24f04ca559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96479ab5f732c3fae6a4b61d342bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2992b1a310fff9ca7d5c7561c39e4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c26b1ae6260fa7a030c5330ded80362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b1f047f6446937dddd044c64eb53b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a4ff429b24fbc4aef72a149f621ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d33e79353739cf8e2de29d84ba27a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673972f49337965ad486e48e87c153a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e956c552d6b721d0d03223f91a2c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e127d932a5968490e42e51911ea98168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6764372b99a89fcac03b7dcaeb51169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0af249a8fd484244d05d7345a813070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9b47b3591c87baf93426e64e90ece71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6c4c7b0b489987c0438645d654dc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ff838f7089cc7f4cb67c60811aadf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252495e9ecc4152c054e531380c6f7e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c651e7755d3e425bf48c8c7510125075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d009d2aecf3359e3fdc76a1a5b3df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5c9806c652b9639cf3450affc87e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a66dead686fbdae7497fcb42d49a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f933c5c33eafac42a1fee0d46fa7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51931952cbccb2febce211fc38e0793f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3ad90ca631d73f2e9fed1bc2c8fbd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68767c316d04c0852ca200e6bc468182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8a7688ba19b5fd90c60cb919a593383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c2340d0812aaf02abf51e922954e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f194cff93c3212e5cee38d2e3bf4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca878abbdaae1b33da57c2a958f8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b3c62a4874183455cc8b870adebcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f079c43f6c92816d81f347cc73c3c5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30408ca4f7d8647076f4892c62a10e7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61691f1b8e7c5df51a6a51a6df4e97dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61085904a3f52298fd0b13d71413c4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a12e56c6224753db923b4acf947992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302dfb88b8b6e151cf8d413871af18193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b3772b37976d672ed86517d79f09294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a537d887124037f2b7d364508a7dc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e272841b591c0c507a985030df5a07196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a8c885d8cf3ef94d155811e774cc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41de4fde4a110052820dfd5bc23af098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a37c41cf78a445cd778f626a2ffd9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996da25cded91a10bb3d4403e6db302100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad177e53f1273e485e536d9b974052e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36965ecd2bb595932ea2f9e88cf765fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab7f54dc04f5f031e06e43cf5c6008103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098b4d8558518f6bc150329447dda9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5469e9904cb58bc3ad27082a67350f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fced22ac890c0246e06b19fcb9de2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c254103feaa5dbb36bf295e1dbd1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6fcc510e36c73b834c6e6725dcdd8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd8882fb0b32810fba0e4d834aaa2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3703da5c712e56a1ecbe60c6e74e4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e0db7790d6c0f8dd708f756109f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74670c3aa73a6d7ca2a767c029eefca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08e91ede4c1d4699f48b5e452c20c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0aefca9e3afd58aec8bdb2ccedc0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172b3a7a55c7e722998086bc285f9d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f3b000185581a9c1a5dd0a08c9a6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bde74cf2372d27bb193913f169ab4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8020ebdb0824049d8c59746b9ec4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693323f9247ad375513a84cefba7e249119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5718efe00b0c4af1c32b7f88d3935120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58347b04e34c7e93c57aeb4a3969e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d745b6cc7fc2ad97ec4e96233cf411122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d5842a1223aa15b3e2a891a853d80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239ac00c40ade6118447512383f13c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8975f7b8a4c727ab9ab7f86599012125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da714ba17146c3d6bbe62cedead5b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12b70915a46340f135d7ca3a508733127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79b6b0a8e516bbc5b8038703d08cf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1e3fabdf636e9a6edb2c0f9386514129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24805b5490fbff6e1dd8d9e6b5207391130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44780a9c25fabfcc907102b1b71135b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a64eb56ebfa52c6b64d7d959e3f53e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36480cbc279844ad4b7fd82318430133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05934b4e10edb686d2de37e66abc3131134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffb54ea7836066534e229b1c8c1061135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ce71ea14c24aa4e49ccf65437fe7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106afec1847e78570e10c5f2b356540137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b6f483aa543ff612401379db04a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d1ff4c64a5b8cf864a2b780c6b390139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cdc59b4aae90db2eaf4962aecb81e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34012cf46d33a58f30922382210b15d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e02ff5381f14966b6fe0de50196a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035776662b072627f9991ecce17446d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c19400c452c113a3b00c494a72aa8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb71e0cdda27d94ad7b74a850df68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8aab3616b36b5c163c95347417a2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3670f83739709b259505ab85756a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f5e7e5fe6b1d853a29c89be2e6656148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51f5e6ac8f8d50109929e57db60205149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84863a8c90c922e3ce5ded396cb5cd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287abf29d96bd8666c42c8fd00fc4f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730cc7eeb4237dcaa6ce2fdf640733a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0947e61ca8a8b1312f962b0ee1b32e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9720c1f43850267cf87463ee9c9b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b88b19315eeeb1b0a2bbb4ddf041155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defc38f943a89c582494490d7dddc5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c26d87e96fca484fc14d2045c1a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c4cfe3ead17447d063ccf8dea500158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c43b26219da9ed039fa43d0ccd37e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477d0ca9234aed560f38fe8ac9cfa59160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ab8df782a5a3fb1cf044ea77103f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cbf86d7257e2de8a4c41f97caf1bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e837f0d4ab714569361fd29148ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6b3be6f082fd7505bbd7a0073947d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eddea28bc6d06aa1504103cbc95f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025940b5fb6fd4433128c41ebfb4e01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1fcf859925336af44c1deec010716167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c2c6eabd85b1c423b749356cbe8e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7144fbc2e81904b52bbac1d34d8ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d527f61b5c864d0b1896365adbab95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b25aed11a2d96c2037a7a03362d0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc63203cd8ac95dabb5c66feecf936172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b24390d2722ed12cfb9092ad91a90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58561450481fc76ffe018651dbd589174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e57709237737f87874cf74ae4921e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61ff2140c3f73dfe76ce64994ae6f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c672fbd3bbdc649dc188587c12d38a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6452a60c29f780b33987a42b5c24b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d9d81c9a3d34571dd6950fad982d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84f38c0d902378d9fe213e37a589ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86be4652dbff8ce7d4d1c45c0fb9e5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44d713ce1fbdfc41065b03551719ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aca13a16eba54973a128024d5f3e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8415a0c5203a9ed65f6a4ce6f6455184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aed65b6586a9a1556a9609b8437ada185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d462ddffa0a8b042315068ab9bbbcbd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c723c157edf71b5a190a07d71c9beb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ee5259f9e35f410349808cc897e15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b84854a117e8e57e6dba9db8496829189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb9dfda4d9b4d33a5b74e5f52f8001190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6c87a6deac72e765cdb24110ccbf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf563c684d64f177e20876df8018c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9af215ab7a5e205c1014c09c7023c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35927157360e679c76cb36d019b3e3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff655edada973c77e23e5b5faada15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcc814964fd6947680082ee6811f49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d09026defc03c9e2095f78bcaa983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a901607c97e38a3fa903a0546e073df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1657f11e50dcc33d9f8283e40ddb1ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bcb39a335362eda3e89ad316ed8a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854cb6640be26b2b85f7ef8fc3048bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bebaf5411b77fd587e41e5bcbf137f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0d21d9d37ee7cab20fe4409a6c88203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156b8bd762f56f1c6f2d40a76b28772204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83995e1914de5110279dd69c0d767d4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a9136f405652ae37350e5458d4682206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7edb6cbf2d28ce6e604de010f2917207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349fb9284b0d591646f87b1e6ae3096208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12676e7ba4042ab86bce0a98ea0fe419209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b1ceb3c86b0486c6f53ea8acbded3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95acc6d4bf4637d2d186fde989d7a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779bbfb04683cc802f20915e892d5ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740436ed389b71c028d93517d3ca88a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b45c45270f379afb0422348cd1fe82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dd114cd736fb777d1af013482f915215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ecf1ac312c42015a41c5864bd82e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd808244facfde85c24327aaf95d64b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438d13573d492a80f1b52fc1fa9f13c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ef0d345e326abf2f3c331d1e3c26a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00765329e9739f15f341944cffcba15b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f415a5ef4f7c5b39acd0c44fa63dcd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79a1da6c453a0897750cb45cd3a86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790d66a6fa3b523caf04019b0826541223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254619fff8b81df40ebf52767d5240e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbbd482a22ff41633bf7da3a5e1a51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f9aab4ab3bbbc8a6929ed45e2dcf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce39d86daec2b9d12707c33d09950227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f33251cdafde7d899b584b97c073cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382476f5fec9b25de0518083cace888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c44a1f101e5c47663a028484698b62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecaadce64d64966892efaf55ae8704231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87499267b51e05a7f59a51ee6a276b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057af3c40d669a0b23a887a88c10876233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f426a1e766455587528771ce0f85cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2f567e7d2baa386a38cb0ebed605235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2ea926df64e00c33fd11e59c63cd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c619ef47ced6da345aeb6b5ce2572237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3221e28fc599b0909f2e308e42918b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a8bfb3fdb7eec1f48a24262d04be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b696ffad27085c1b3c021ed342c244240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9881c30f5802e34e834e94baf8796d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575ba432f1df693307872deb29f8250242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2584fefc091295e6b348895575410f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aef6cee8edb8b5fde83f18cdf2243244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9b526090b0ef0b8ecc34e5ca14827245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30a6b411fd6c30063b5aa3feccd5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc143252e92f3cd917c17866e2960247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323a550e6377025ee7b88ef79a5e0ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036c95fbfd50f04f4db998a99a49641249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194c2f45acc2ef04e82e630542d3d56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf6e8aca083d146ebdcae6f81287c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b592ca250ec0515618610d101844a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955710620342b3920c59704e3367e6da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0245cd2464117dbca8656f6eec80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ebdefb174382b72d06347fbfe6131255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f77d14417e82f98fe395a24fbc762256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d567590cf556d49b05801c17e166f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7718e9cf15bcbbf9f3c0f68869ed7e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc9c6c027cb05941a6a8fc4485af90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d1b0632db024831f9bd18082c55fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d59460003012dddec88fd57a5fa01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c59f68349388ae977c6bb181c52fd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4becc8b9fcb748ebfd1349f983d96cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c0ad6a184ffac4e3fb65846848049264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07b506e0bf6464bc676edb3ab2c512265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3a588fddd5c2207b96230c65837f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80835adc015ec33c945be5a1c07d430e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ae6898e4a4812172dd9b23b40afe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3357bc63340e9c3c9fc104597096d90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949b6bf4cd0d907db7384713adf740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b30ec9e285d36e1816c851bdfd3c35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4029ad8400c5e91b5b9ab9ff54581d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f23aa1d132cc81800fb4594a9a1ca0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2264e405321497b6c90e4baed7dfc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1699f0d56b13188032782158ca347f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c32976cf04c2ce58a5a362d745d84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ab0bd0729ee1b04627264dea4ed76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2fe72d95c4c8027e860ebbcb84d05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4b0d90c6d8758799e2a04eec5b8de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331d8ad814cbf6f7275f3758e36b27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516b421a7f0f17d2d42cd9813d7e92a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9839f678facac1f27dc362c7ba44d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b721dd7255aa47ae27f0a4d93ca95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01599391faa6b24801cde59792352c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356fccc44f103b982faade258802b43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be897a4d19f08ec34bf0c441bc038611286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4880e9a7fb1fe49633dfc02ad95768f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d88bfdfae996cff5e4cfc402f16d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a20eec3b3a4944fd03b3909228da3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d684b9054a90205627aa6e4c292142e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9f34874f537c642d9a93557249215291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcbf0c14e462522e283dfe357d5184292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2469aa526c8dc4d17e69796faab9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4f29de93c2db61f86543a44af5c84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a55b470cc35ba3bbbf820a4997b6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627983983eacae3c6a55de04a4064ee6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17721a8a6e390575ad6be204759bdaa6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b277e3760a631c520287eabdd34cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0b84f089894bd6bbe9e3084b4470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7175342b38bc232f71b4f678bbb43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d4be10301d660e14b6fbf2efc2e17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5369f6e75a72cc50a4ce990b32b4fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b333019239d5c02b7df8a6dea8114e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef558a8c91e16eedbbc1a5da79560acc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd5c98bac785aa12e6813482900b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6b820183bf75d404f6082b762e713306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db8e0e1066c5ade7f70a43ece69e3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c3a2c5ad2bf1743db553d99301b8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eaf710a6d23e971367ec2fcff5a85309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4f36abd206882e1b5be77b8805ab8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae771a993b160b448344442385e53c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ba4c0141e0ef13de7cfc43705f529312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bab94aede24cac16310aca14c7f7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072000957a32627bcd7e292b607c3588314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60af18025892ba9dc2608c26e9df99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966af24da22e1b9363a925c3c4c62333316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286298a96f2cd2cf75ff27aaf8f4e892317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55984f024439dd60a23645974f2511318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76568f24af5e44d0674530e43951e9ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bcf3892d4cb85046a36f63cf872ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a826c18ddb2ed7e4247adc3f19e84321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea410241830b4b9c024a7607b392775322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab41609606b7401f185c7c0a5f951b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b016efdec500aeaa717f253cefe4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc524d073b73afa2ad048f88f444d43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10cf56f69d32d98b600db2557bf8e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf159ef5d59fb91ce2b2586c2ac663327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b9d6108a50b09d1df1127774af077328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20c56b89361844e7a2af5691d99d7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601968db855e943bfc582c5cf78b918330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda61f2ba0b91a50454708e31bda0d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33ba38aa82b4cc84467ffcdfb191e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f98ce038232848c63e3fa83f3434d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b211cffe26dad14a5a7d58920f63d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25a71a2ae800a9dd2eb65c07b2506335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233a0e2919abec1c2f5a531fa35f261336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65413c868f311df130ef4cb0b8e8b2e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f91f15b794fd1a54e387aa328e7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5f225792c332e7cf9da47be42bd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1b8c46f37024ad8324db643f7a256340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833d1eaedbf710179c7bf7b8b1dc532341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258796df31bfff33eb62bc6014555573342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6b4ca2fbab66c69cdcafb00243175343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efe514b802e60795a966975467d31f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a285e7fa018ebc7d4f136605cd842e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf840c1d8b20bcf7d4e4067a0710a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886a0a3c8727f88372c29a05a550bfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0789677748cf72d80cd68f84f3d03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3aea2202346e80164b8670a68faf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6dbd541710855c86d4b85143d9305350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff08a511bec8920c3b50f73f46bffa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3df15e05287df79642f620ff886f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b7fa88ca8d6e51159dfe732afb0d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0df56eec254d6011b358bdd87c3d6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6740876c0ce4726da9b2e8348c8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd6d7cc9d5758605dc160e2425737356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d63660c2b68c301cbcd828e3da1ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed16114716d248839fff7ae3dd9ddd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef54f8601fafdb195cb7c51855bf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd7e244b2b6f4e71da6ed720b2c285360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc12e9dcaf445cb0fba02dce50eaf30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aed74612df7b98b598c1280d7effc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079b05fa8d275bde652d9c55463ec0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757b15815606d55b20e911e97b3b6ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e4291df61dbb55ac11cc71002b6ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe63b3618ca83103a4a05822453fea7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ad26922ce3221e3987e2d12278339367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e617ebfad3aacc5372dce717a02070368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b0a46d2b9f941b7887cfe76556375369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfb42eb07ad2e6aad07ab588fa6f6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb343b92f47a9137faa404837c5d3cbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4384247798a8475e7a4c0909b6e285372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9677e99204d6e4bd4908b95ab3fc191373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5df43f6e2183b093de8abd5d99344374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70ccce8bc07540891090d7a82903d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ecc3accdbd45570597c0fffd0b7bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e740458740c400fd59435e2739b71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996959c721804ef4b2378a048cfbb176378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80c81e03ca5ddc795c4d1383932787379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94cef2b3f5f737e1a2de9a38cb2c50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026d7c5e42510fb5a4b89755be8c9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a700d68ad4cade7aef0b57e21a1ee19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f58d93500208ccc77b3c8ed53dfe51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5506f1777e923649c9a18ec34f5370e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d3816d8285c844f6b598676b1759a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236f28ae1c7a741fef66a3e0d94b551386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989524e5ec0c75c0621ccf3bac5cf46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e3642d0e7dc1806a628c934145f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae734a92c3c856f411836092f9b276f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbd5a0c3fdb83a6878b17d277529d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd853e4a04150a1c4591ffa72356ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911c76b69d5ca4259c1e36f64cea2ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501c076e93e46c608fe3d46848ae3a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a373c8e9aa3372e4c3d98830913f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b4ec4897184a5eb691402a05b1224395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39d620854ac8b4ad65497f36700c7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c113861777673091a3ffe83abec7f45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b046101c891ad9df228dc5241074066398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0339c3d5f24037695935c24f46f75399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798728f7af1bfa84bbda26eb97fd0cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb88217261977ba26635fdac1ce66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dcd8d6c9a236ac72d3edf011a11a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c41709fe2d66abcefab8e8e629ed79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ad4f4c261096469a4435b08ad3d35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb59d752689585042a3dc6fe9fe03ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3547ed3f7923e786df8faa8792c9eb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce6c960d553753b34ca7c5640c8ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c25e51d437787e874f5798b9b0a22d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0e5c49353b158fa2410ff3ad19cd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c4f2213c724fbf026e3ad1d8b6a95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d01d76b5142aaac3d5f03f7eb9517d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170050b043211b2e2e377c13ac9ac68f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b46f2a98d1fe036197451b50ffbcc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a1da2070b078f2c3a06cc9a4fb730414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5be765e6df9add5104e72c8d29407415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8140706f12691eae824bde60676cee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a4d26bd9e8a174c9f276304746459417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5b0d3c65083f32591d019afe474ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a590f4a1007da377ccacdad53a4467419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d71a9853b2bb02a3b3ca54ac0f731f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0af5e11995e5ebd33e517b346a626421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149e8dab9c65372e142fabd19d145f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ea52cde2af2fc68d8e4636f3c7fd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc60ff7a46d11c3f5d2a1e9e951d19424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03da7227d7a7ac4b38024076f2acb32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c614e66151a4e80d78a76b2321fdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765994f1c2e44d2c0b1a9ef16925064b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3312612771d6cde763bd6198eeeab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4dfdf9b60374b0d288f91d473d31b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237027ed135d0f8148cbe3fb1c113e7f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc9dc4c4fb98c83e3fd19835c5d90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1179c9a73a4da5d0860044b81354cc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6ca13b3a4584c0aa4f7a9c1fe5f71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63261ce8e7121d842885ea82258c26d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeb7450df4a62148694c298f6e4dd2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48145cfef73d403bcb7c3205685ed0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558d87dcb7f248030d7e00cd5468007437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052b253beb75e641bde5a5b266975a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c37657c9ee02e454cd119b6f8279439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c46c040c5e05154e56812370b442440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26eb1b1b6c776e9b2711dc4013068b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a34a02f0e32624d945c82bb55376b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ee8418daf84466fe24636e2b84bb1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccec100880b31c3b5ab8bef0815e73f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1b200693d8ca0ac60c79ea88f9f54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190b82bf7b290e121f201f90453b1b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100d62d73d937976a1d0bf97968646c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302d260aadc8b8f92920850b1f8cd78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccfc8ac646bc31edaa820631b7a3f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844728e056686f306bbee33f51e04bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe3100539c4907aa005accd13820eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83926db8fc8be66f036d233f0cadd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15739bdaa7486df2248db68ef5e96f6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a2bb11e556ab74c75ab8f8ed952db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f066065ffbba6abac1b5043fc7be83b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548bb0dfb14aa6553f2f46eb153fa52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f37bc1bbbdeee2d9da8f5e396ea7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77bedf674ac6a3c048f84022a87433458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca22fa3e3efafdea44247c47ceb1c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15594e28ee213918b64b6da92e34125460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a55444dbabcb44868254822158526461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787d00aaa1d513414de7796e580b35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a975e0cd6b7f37f6fdc4799be5d52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547af41af20b92b1253fb4e093ac672d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f74fcc7f80182816235944e711697f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1a3b698d36d0437ae66d47b5ebcb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ee12d1a9cc9786789553629e4786e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b43e2bf70ee64577e40c29e3c8862b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc9f5e9527e11d9e5da76ac0ce3dc9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca899abf8d0eb6fea995f6153d1964470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03698c57bbcfd645841964880d7bbb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e9a018408598648c5d9aea7366432472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588e29fe3525c9aec02eddd221339c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f577447f777e0b7bd8aa36e00b0c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e615d4b700b8892c7a86de6f4ddb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e606fc38daacecf73c6fbee1c5f056476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334fc6b59bc4e345388f558eedd6ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc788a89988fb2499c0825fea92abc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2ffa1943c10378b4fb2595e8f085d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300da2dd91d98a64efc475b2f8dfcf6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab0a46e6a357ae89ed04c4ff5e9a36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60b23d4286902a22d2f1ed2f36636482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504818ec74fbb90bdfe04fbc160be3bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9b0c635a9c97fcdd4fc454512f70e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a0dc32dc8d9284c6f0732a794de14485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3e908d1f651e05661dd97252adaab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd1115dea01a207fe95f1c871c0fed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2fb5d91fc8045e4381bde366e60cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58d169dc157f0e0f991605b9bd1913489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7524ef5c788a8b80d88cd67128a96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020cb75c2ac641907e1870980f16029491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe7146dae3d1a8b3bfeac6ff58872492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63d9a3fd07d0a007cf597dc419467493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e93a6a9c7ce7fca889f729a0a4e4f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61dd83c3933430e05966dc7dbfc5a9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5265645225ba21edd23b5fa86b0ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60cc70fbfa9d95ed30995456090d64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c01e9fdd74f996b4d2508091222ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b8f8068bb93a920fb6cf19ebb2f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c86e3e0db023a787aea0caa3d760cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6268447de04b7ea5c7810d482ed33fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd61be990743952703f1066789ffb1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160744af03cc380721749a01a1d7c047503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931e10d53f89d76b6f54ff646331e92504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d6535cb326c4737358d6ac54ae573505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf791f95fed6e27f944e8470da1d62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59862b8eac050f5752c34bceae7132507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc20d96f33f6e601f59cd6a7025f00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b2ba1c8b90e5a57bb9105d90c2a23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b54b4cc93fe0d57bba3a133d96738510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db581ccd29174740334baee07b1a1a11511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7003c2733d2460d9cd76b51d1575d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625803b1d108a6f643728522a21ec66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebec256a27e9b5d1a022e0f3085781514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e096ab02d994ebe979bc5661c136d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d4adeec415623f7e7ed61089c3ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e5f2039cd85336803686dce1d2b50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8db5a878b7b51d765d7d58800269c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8c3f32b13a6e34102df148b3e06c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3142485454240faffe7b6c2f86f0ed3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f4fe444db21ebe7ff32b97d839519521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aefa7666d0bc155723bc701d109ac9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9be3cc0ffe34bd56e0dff0794a732523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c548361851b49c3bd10ffe51ffcda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a129b9e612bef2797974d4b19f77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397fcecd9fe2a10ad2ad5b54b4bf813526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80ff26bbd740f594cd87a803f4a8e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e44d2783c7de0dfe93b937d0cee6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3501bbf43b42dc0f59f70d12ef184529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33b203220667f451c2fa6d7da24ca7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a474eb908ef12c8e1b73984f9e4bcf8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833ca99ae0de23f5eb3fc8d53872b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba553cdc0cf4ca3db84201661386b38c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e04b46e0b66795d7a794ee1888f934534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c12fc9b1bd86c76ad0f01bd19ddbb0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715ce287cbc6040c3d4f7aef695f91d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3311e2c07295d05400b3a6f5179417537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fd85ce73a887bb213c54d8aec6c17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b49c062c9e3b5aa20f3104acd184a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f0de2e38993e6024d5eb32655e95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a1c12365f75da776352631ef7fc75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4705ae76a3f3cb5560c655258f23d7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18170195a03d7f5ffcb3714aa6a06cdd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3187483734a2bc13c90a40baf00152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b724f26516c51c770877fd03994749545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a482d88c9f470ec9be477b96df7df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77d3bd3d26bcf0292711c0c68435db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eace0e4325c94b8c9811d78ef43e7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae87db207e622ff3763f5bee914c4e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a68e4571fd6d63d67df63fdec0157550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5215c02193466157bbb1dda74024551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d90f3ffcbc4e681fef6b1473c21599552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fb81ceea8f7c548b944fc354762d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111219abfdb7fa73d19d2eabece7e29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657070bfb6d68e7ebe6cc7f02291263555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fe5fcc14d39584dae215086d88329556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43472bdf07d064c834d4b5072b858481557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac005b82b9a4d00e1abe87993f933be6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7558e4fa25b857c20b279e1054c43ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ec890ed33ac33c1f379a854afa293560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b23c153c8a8269d5c09c7dad1975b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc02711f732e6fd8bc23f7565e6a44b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05ad86d0aa38dee982029ab38ead1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b209c89869742137f8779fc00561564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5099ea3f9dfe640cb490bc8980b64565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cb4448f0ea078bc4672ce17cc56f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca07693ab55e5dc49227450cc1fecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf469d9b801b058f7c90336841fde0e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ae8b2ec72148fc195945d23602ed8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17cb83f761097634911c3645853a1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fb50048921455843bb9251f565fd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57ee7393010c7f2d530f12ea0c9ff1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c7c1d43415fa2ee26a10edbe046bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf776f2d577785ae77484290bfbe678574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddfc5417fd92e1a31fa031fab3f12e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75396348c6edb88584efded32d48d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd4f634514441a7b12e0ecc495c96e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592bd900de751a4cab232c17c8b1b47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7a6a8001a69dca07446598c88ba01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d60b2cbb23b236131359f1e079403580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27ea70c1c56cd0f0f3ca0ce895c1ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a5d2dcaa11b86919dbc0a1063ce0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c5ac107596fbf213bec5ee960bdef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f08bf483d11687644c442ae1b5d4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018b98c64dcfb2eb39b4f5c827456f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f0d1d719ec3578fde3f9ca98afa2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167d41cf3d96d1d2dc4b36e8879b58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5c6390ad860bda9e4cd295ea7eba6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059ea247d218d44b308880caef1e76a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a726277fc170def9a7ce4175949a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3783bb5d1f8f9f6ae401f2d16b0b8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4522a41353d2e45413ec0a5e4161f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64f375b1ba9b483053d78e8998f320593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e69ce76170e41810b1f1cb226791e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21b56d3975e736ca49e76c48b875c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c0a596dada0a0e4e6ca00838a025f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f85b1818ae5c9792eda5d6a4d7add597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63823183153f91e96d0ea0035dd6ef60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741fb5e633702974d3dd07114ade4fc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09fdf983181f5b70b4bfa50545c5dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10708ff9697c0998bb0db6e485af6376601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342ce89fc6f56ba48517bd0affc9f2b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee734b6f11bae82b13f154339a1a3e22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57842a03a1f3a299eba822c1a75f2472604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dbc15f9d7ea8781a25603067f1dba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe18a0c67609fbe985cb71a5b107e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd061c9a5e71eda66ec433adcbbf54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a19b4ad05a113540e818060c8c101608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25d45ead0f88d300f3c6571ea29e75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777308bdc8253ef337030955b029a4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252c812558920e8a69b183ceb944b94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59719686e44c5f3483785d230becd38f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d11541d7c71c467c759a5ad2ab88e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d489cff8f165b70be1472f5f1c802f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df9913d8624649075525f049dd92a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d7ba4b38ef113245223cd3ac6fb1c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506ef07a9ee3fd0555734bf7d1cdd51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cdb514b078d011ddfd4cff8792810618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ea92a819dd05757c1dba08f228ca0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f25bd44c21bc78f62c0e12090f7ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f74f7235f5961f5fd570fd9b9f53e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567efe9f4bb5b7d0fe0abe92e40e9ac7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b4c5560d79765f17c00b7ec7f99d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24581f95fe94a2b4c0eb45f193b270624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad18d3443792b6a95debb75082dad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f5a296e129872b68592456ec2baf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155872046734a53250aa7537c0ff05ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d6659a9dd473d42f3574f67a438b0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cba0b67a9acb2fafeb667d52bd6ab4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e691abac6b2d6d71c02dba64f92417630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b11b11bfc3b95cecc079f8c4fd5cba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719c8c73cbaa829c57c7fde233db7a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cad679c9d5ab0ce4e15ccf086ab9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046af6adce243db665a748dcc5d6cff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ab6e0bcfa5ab48ca3198ea2b1c262635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d824a21675c7f433ba5e3becdf4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528324493f67b553cbd29957a719285637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d3205501bf7970d3d8c0e8016a666638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843dc77845321d102de4edb1d1ccf95639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87252a6bf40af2ddfd1708120333eb74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a83225da4067476b65507996f8165641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea433b28514e4e48846a99311be7a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c1eee4d21240fd3321f16056d612b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92979ce1f9b79026688b8f9308f508c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b5ab8f7fdaa2879685418ff35e6c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7dc647d8de90e06b6209fe6275428646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988e660fb1083e223aa7c79a7a79f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77929b05714b9e88c786c7e8dfc0f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5fdd4a21df50f8b8d0416f0305a93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194f994b665d1affcc21dc4023f126650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eba350505f781f8a24dfbc4719c03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449dfe3c0b5e289499b6b33acf32e35652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfca6c29936ee52ac611b6ec078387653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ba9dea9f016dfbcf4cf334f64a09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bf647f08b67b8a4208cb4cc000739655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b43faf2a9274cbd83c5caa1bbd8c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55447d0eac6ae5700cd4b32fdc1860657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef937afed71db2751f6b8e4a39cceec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afc44f98b412c7a9aa6c40f9f15cf9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8bbf6f1303fe9c79b56c08f3d93ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e9b271855e413e0b1afda60020647661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e47442e6c1b6a62efedd05296f11e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa7d813a2c40c416fd4d3d23500864663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f9e5b05647d23ee8cc1ef6268d9ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683a0b07632347425cc27e3cbfd09a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb51d62b13f9ef6e8e1be6647a9c4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641e952c0f83464f62380cbe2a294fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e5aad2306fea923643eb49b184194668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef5e78b043d02111c2fd0c720f31af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07f78409bf54f7d5778e6437906a45670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e234c218cd16f74ca19aaeabc5c02e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdd23345527c56413d1cfbcbae9791672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4064e1805911cf5ad6f6b3102ad88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579afc9dde7b26e3fee233183dd14ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd568353fdac2a58e740999482c0f59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e9341ceb01c77789181ae4d3f1d8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a418ca56a19a4d5666855590f0cd44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcd24ebf6caaf713fab9d7caa2745c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295369ca8c067bc35596c698567b0524679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd74c72beb856bdb620eeaa253430680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93d99c81c99292dea33c54174099cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b06b41e9bf840912b68db4e9d7f44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596e3cf16d42734c8188051067496b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae596e675f5d87f96df31ccb1308db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85664b7df35478bde65e2e054bf63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabed98faa2128c316607dc754a7dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cfb11af4208c27407a77f10f870df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1ed52fa82daba789e32e25bb9001688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f030e85af051cc7e0f3d37bf8b734c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9dc8242ac7e456bb3a6bfb97ca1b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f193d72aff066a583619b0853c1b2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93811984f263c26b6eab2d8754b1991692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474885308c6083a39cce0300f64e5796693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67001115c2cdac1ebfc0dd7a0a5bb9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef236eae7440620059881460caeb84d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9aa9429053153f2c00d169d6aa72696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc80696a4f7df7636e1aea1f08a2c3a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa800e4182b80f7349a2853a9654ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73147392e7a1495ba81ff5ee85eefd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f29b48c11f98fc4543d017c6417c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183f3c3365261bfa0068f603b68f7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdf3a3c1bfc3a2e132f9134fd0ce69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e7bf4d3d0ab7bc75b41bf2b023c47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c5b02c2442549e02d555043a3768704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679438ec4e54a55b6b0bb30f6cfd5c10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb693b7bcc45394a8eff595ecec3bb56706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c4c680a8713e2c5de90a32776153c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22d32420764e1b1291fd240014b343708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52805986ee4d5209ac8a825a8c34271d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea014aab5605a052b7f99ad3f8c9c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af189900c2a6f10b9dedc9f918d1f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e35003226d7f339aa07daad75d02e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57882fc0091fa92ecb1d593469a727713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ea28080d9ff6a40c12b64d3d9af3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24502691b85312cb6fb8a9b47ff9cfdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc797c86710d66cc91ee467d37d13a1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5053f1111455f01aa002d2a6e0c03e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea29652555ead4f0c47996750ff46c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfff1f255ef4cef47f694c731291b2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196ee52abfdd4b689509b3e35f4605720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa6eeabf06c8b2c6e4825a6bf5a7ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f7d496d5028fb9860899c55bf046722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5732ed67aa868d1d0ff4f86b91fcf06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584661909b137a1ee4bcd1664c5ad3b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c382502b3505670324a20735f13b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8c43bc4c87a0458dad2f03d3fdde726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33901551d5968d1c38daa747fea1dc1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a481ab6e5bc7b07d1841c1b09dcd6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d4504be8ffbec60162dc1dc20daa1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f14fe62a96de1d98f508a36d550a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2198b3145f17fe7d14053aeccf71da731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18944b934baac33a8b537d2a27a7c5ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd9f7eb6dc3d32d489e2cece1de79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f8d408a07637dd642c216a2223c18734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1af8f99e0a791422b29452222a76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679749cd1cc00cebf70fee165f771da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbd1090d9f399888a64734c8c8f53d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffdfc5627936f353151154576ef0da738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4dcb37d9e9e94ecb5c31a5b6b8983739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb0fde5f4c5a31c21d14dcc62869f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2e16bf87d7da1aca345e1c0d6c543741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47a6b14d2bb710766e6207d6615bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0640cf8f1292115d78c391ea9c0dc37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703a8096ac9c700d038755731eb9be7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56372144d5d3316d28597420e6f3f8e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300bb5936430e173bbd6d4e15ef5d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1934590c50fe7e5b3787edb2b19a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fae324afd9a1ea855197a926a33d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2416fb53f380086bb7793dfcd3fd55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d01adce9a002016e43eb324682d167750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035857a6d9a681bb31b68cc64f0614c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee2cfd87e17075549fac556bb055c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e6ea18af9712d0c5f44b4ec360f73753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dbc604edeb85f68d46893255dad11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7701d19fed102611dc738ff3996f7e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0cdbf993a9aece3da10e4d2417760756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c0d061771fc204064e769dbf7b390757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99b35e56602857d19d10bc7636f55a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558fafb0023de4e9bfa3a2491ae0cec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51f0588cf441b4c1b248fa66e5ac01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0e28f9266e33a96b0b41a814593c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeb0eac1b0720779c443433540065c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb403dbb005e6fd2ffc19e8701f8f9504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f72ee27fc8da22a39e8e01e3d8ec825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e44d10199b24fb391dd6de9f14e696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefd0e1047bbc74074089240828d2f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bda2ad10fbb67fc66659314e0d2a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bbaaa2a5b93ebf3ff2fbb1f371b709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e330c921283bacf5ebe5aed0333bb8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6c0f4bd5601bbd770acbab6320f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a37478831095b74fb1654f8d54df0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f384dc6ae557950ca38f98fd70f3f4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682257641700cd883507c5fd7298c53b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a55096e27d5f1c5e0940188b4a1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b3b9dfc361523384da5f9d158335a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a317f23671739d0a7b4742bceb4470d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a598be7acfc70cbc786b1b87e1c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d97af69ac47be2bf210951e6e11d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd00d1456a15153fe24815ecbb18ae720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cccb1b9f0b8fac4fab0b24ba1712521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd7a6798d0c6bfbc09924f93c357c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ce1abc50a3488afb8dc9852bcfef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef77ba4ee82bc0926bfd6233b8c79524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd102ce45798bbd5a86dd33f3eebbd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6891580bf0d9b3c2ea4a67f5518a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8726786184251b0acc3bed85ddc5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1c16c40d549936aeea9902c310f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e65dc59a345b30cc2443d63c8c2a1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2d163bf8447f5bfa75822ec3914cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a5d46f0d2db47c7f29ab44f6d8c1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba32b9a7793814564a59b8dac0f1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9612e68cb851dd616c7749f75d3aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ffdd8df5cce39f126a2d910bca2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11476be9f8ff3819c9a560e4af54899b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a978429f4ee75899c1bd100b6d1415f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca1e32e4e876a9af41b6eb0e23b3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057bd11dbf16e39d06127c55b87fd2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20ba66d604588fa865be1197f3279e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f262d880a8854c19568003d97617cf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273a77c110b6a5c8ecb82833202d78741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d0d363b6de786d65a3a39da15b0cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160d0edeb7eace037990f5ddfa5fba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5eb379120c5d70015921b8da2c43b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a42218bd28634fdc15ec35ca193145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2ad21f803604ce2e2384f1b295e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eae3e3311aa58b02f576c8af76b8f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d89ba5c52074cf5cec919e681c7fbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eee6dad98bea9094b2fb4255af6d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b468fa32d2f74a0241dcf1365280250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd8b84b2051520811c1a2d19c2d22b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751978c36fbfd7be1852839ab08789d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed265564cd78e263406445e223fc505c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21e27d695ba93f6a50862e1693c4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8983ed0c23d5f6935bde90791984655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd0f044d25d04c24596b3038c9951a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf8a1231efd2c57e01dd64515676df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63642a5f19aa226c3ece16c1588799c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c450086ea6b24f0a46bf903bedd9b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee446262a016176a277adf3f6c6ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c63a336d28b3ab782b4597bc62d7a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fe013cbfe84a87bc42334e62cfe7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2900a4407b4073ac104940874ef0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad97fae3210c24c8018c228ddf2eb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e857f97ddcf6e6b2862a137f0559d4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8208369d0ddb5df2510ec7d18414b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ef7dd46de30ff88f1db04c9cc44a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941764b0257817ceb5b963a44c27d34768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdabb3f4477b7bd8b408c1011d8683b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5e0fef17fe12cad5a73cafc4499da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931e4c3015cde2921c52c11ea44e7bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a7750b559410feddf7243b98c09c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1824f26821657276e8989f510f9e6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13358395e7efe7ab4b35692dbbced6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af7657a46530b02978873346a9cf1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3bd8a9222ef0be84adbb6cf226e9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8301f542da5bea4d478e5e1ca7bcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a16dfa307ed85785caeb9a42a5dc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a56fcbc0c130cfd39f426fc2b7eb4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc58e6f5ce1deabec5a85bec687d2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8c8b3547e71342f5ba008a64ccaae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d00f4cb26bc9f62659c6e6edfc5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef6748374b684ecbdef94c81c8cd6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10467f4f3154a5d121f6e6be9eb75e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada381a53e43bfacb244024a5ea7eda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16900c530f82c2a12598017a164b3d8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79739857a12488890ffc0122ebf5f4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0031917aeec62b4eaa2f1a2b99bef988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b2c8a6aab4494e5b02df77b6f352089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4c62c04161bed4a63688b7140c2ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1bafe0c703130dc0760da7058907091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6021e795b6f6299ae455224eb15924992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7111c5056610e9efa3e5021b3111093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97976116af1be95ed5240f0ebe5484b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd896e6aec4474e0184f8c5c5dc0da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b560f534b9502ef819bd332f65ffeb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fdb46d4a30a56ada4bb754913b94697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d0f38a582f67e5ed023a27d5f410d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840f8680e047c80221baa64f337d3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b76aa7c868133b330e0905094d021100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe33a6e334cdc3e36875431c051dff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e16bc743c974d88cf38fbf5bd938ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ffa0b35e5fe00c0e2a303ef743b9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee0f99cc839b536c3397657d06039104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064bd94d469583bcfbf63d6f8af3ec8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5ee44f767419658d086ac4ec0c6f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5b83bd29699269c499a786a504817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a5927db10a9290173ee7ef48f08aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d605df3abeabf367dea69fa3be835109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c70690b26ab2cd5dabbc902d2d364110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956a0a28bd77fa40302e651831129a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a74938241a64fdbc9aea5f3cf6e76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca15c1e40c9b0b25f5865057fd81f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422cb37e7d287896ac7835abc70cdde114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e444f7cf22a2fb43bd82b57530c085115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1427c52698306ffbbb0733bb6910f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eaf5eef9366af42c46d030180a85c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c880af41f2144fd972d478590f28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42df3b01f733a112c6f5c7cf5008dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb3b91858479237b740a088abe1ee3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eb22b278d7fc8d0b232cf8da487f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec23db4712db7417e0b335db6980d0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8668fb93f5529a05657821d325e9b68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198980b79016ea73541a25dc06af5a1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a87e3929cdd2675614796fdee0aec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca5da2ac1b9cddbbd5aa01a6e4ea6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c360e1e0cdce541c911c349df585aca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54190636f77128e0a03ea917160a2bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8b9f5ffcc3ed2d1236ec2d5cf824129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e5932833aa38325b09996846e9c9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe3752691016382e91b9c88ed8741131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e424ced6cd0a3f1921b9bcc5442f41f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b9a7cb544ceead5630479b38798e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0fe2ec35ff214e1ddef033d4a2f27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9443aa53591d4cb3c5a9a80d239772e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da437e74f36ef5917db780d1991c9136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e18c49cfe91483dffd47da4d8975f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab9d88f7779537f5fe059a74e5aef5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b443870b215e9888bd315dca308afd4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7656a50622e18aebdc5c597fe4f8a1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f99d890fb8e681d8312e157c8ccb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3629daf41613ba0a864e54896bb1e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11258c047ab6a4a48811aafe664d586d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5f4b1d4e8d327c80b58c19bc7d274144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791559b601f4757a9059bf3b67a7d8bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349fdd9826acec952f75d17c327aac9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344200213f2e245555a642234e1a083147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d77cff8da437a60c94854a58fa59c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05da9d89ea95cb3ae0c4904e5f02a1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e85f2fed4e8ca03273833e4f8cafb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866189211890ab123b93be319816366151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ec734e219d1b09c636d1c81b05b92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6a650157b57b3cf18373ab6c927c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c9f4a8fad662537ca1e7f4d676a6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0887ab91a406001c988549f86468814155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3838cf6de1c7f68e4a821b66b44ae9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1652182b71e95a9270b0d472dda2db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f4509661304775edf8a3dc121ae3d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b237e95cd4c2dfff38eb2b34c8575159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d3883561cb72f6da034c307bf1e87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a4246ae2fd5ebd4ce0bd46b72ef5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a5a4660697e714a9e49fb83745b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e04776d02682411bc33b29dae6bc2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9367e7c064fe83bae65fff6bd5a90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233bcc67fa9ff6b82f83e8c11d9729165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad0712386b153265a9bd5d4280ad7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0635f8ff1e5051d8c25c887a934c44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c925209d9159eb3efe0962a4d1db339168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5205e585f9e88f129ac64871688d7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dc19b3de9532badcabc9215840e7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868afe500b09882a360ca5b96801a38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f465c681a4f7541fdd2a8219dd252172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37d1a0540741a451e114405ab21dea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de973835d6dc8e8bb7ac2f8d30dddb9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a3618472004006d96c9575e126ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a0c15ac8e9185ab1c8e23acd39a95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64617951701491effae1ca132d3f2c65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a3cf3cb600dc516a5458c970dae19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d23956c67b3e22c74bbc8746bc9e86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd471942fdc34ab86a59f05252a15001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319807d11e19fd67e76e8d60c83deb26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add09db1bf664f62bbfffbfb4c759d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147de0eabd09c8f6452c8764f5d56b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682ab8c3aa2a823a365d59c5b2c3714184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bac071695ca79c7c2e31212cb44d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87f239734597c3d9a87b237dea18f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a3ab1e0f9b0d8fac765b134d24d5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cd180866006e515a3233fce9d9e83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39cb0485e264b47ebed98deb31858b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4f6f0bb704478c17ce8b09b0665e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890090d457f6582d9d099da2e9df3ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e402de6cd438c288c982f0ac465da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c99388ca32316a6a55c42003123c7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d2174bb7d6e2d93a49ec187a296c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405c33dff0d1973e83b36a2a74491bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e5a8eda4f5a05cdd4912366266d4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2db686e4e6a6872851e4a948cb8a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0f321c893828e4a39d2ae1ffdbd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab03ad2f10becda442bf08a057b872a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eee3f9819043d3b8c591dc089b0ab3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03879dff62c615ca36e49d2419d16eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d6ae687024b3a6e5f2d63f530733c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde8318782dbed315c70a10cc5913d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118571672c57ca7ded275eef8d9827204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe7c2692d111bb75bacfcd62c2cce4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dadeea67445d90df018f97835fdd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad22777855cd618a7d0e370d27ba4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae84aaa7b262ce5fc565dddea813b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e05fee53cb87e5909bef53f45bbed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991e1424f08698ca4c3542d4b74202d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9678c0cdfb36f314108c72918fc436f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2e8d014314004b7f7366e49264111212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02144fae8a179739f39b3d7d79b4dd50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6326be34b4df33a55b7dbb63888008214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085859074284004947669615aa349724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c019e062afe1d9cbd9be2e224610216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f72eb7a53f197dca9b0a6927550916217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822481fedd6833661064c5ac2643912c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968fdac3ea001474bf08be632e94dcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3504397b27f18d4296cc08bface6141220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f401e5ee48e8cb9370575465c8e4cb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1b63c42041ce51507cd9c5be196dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27305b8d7f9bb71d04b31a1ddcbbf7e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9069b9a609e099af4c06406a0a50af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d5958d00a41b03e1b5e1b7ef3668c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775cca9f04db0b95ee13fea4949dfd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7831d4f5e23f13354b8190145b291227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575d5fd9211a50bc0a007b7d2bc3358228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd8845801ae6a4a4169e57416efe8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f058b4c60bda283dad6032959965230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf509a1274ef4e4fbbf4035d306d30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83785b93e8b6d92830e5833a460c4af2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b8823366e6eb379557f616f486dc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8045318236beb85a99eb380b69ce9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06ae802289b49262dccc1431b63f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d79545c761fc117aafa8aa7ab4f616236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642382f31ba3892bea130751d0c5b97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffd7cf030204e0f24ffb1b0481302b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05cfe928716b382f1e2db3e4ef4343239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15656ce0a6f1d730f0e96411a886c958240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0943b7037861262705c025947c5712241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77190f3d194ee1f5a97479394697fb84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b04cc4a6bb4695f04f3e7fdbddf18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36654ddaa2d2cb61f30d19201d81caf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa5e7e47ca804d2a116c33311bf7f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b48883e6c16383f1d623b34d3eee1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1bf4617403abd076fab9b4832fcf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242071a82bed69b4d66fdb709c28e4b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfe529d6ce31defc5586d41ae96ad9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf1a0837355c06add98029a0fece3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe7e75148d4f249977a31658287b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196244f7d847d356e92786803f06630252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8e076e9d1bd3bf9dcb96a85629d28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852d15fa6590c454110c56ed52bdb66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32476be99520d7aac6c23735ea662652255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba6259d88162d33fa72bebe888688e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701c329134ef28ec2f39010dc1d5f39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434def02cc5805c979f1bff81b9183b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842da5d24f022a5d5c4fbf2afcc10bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4a9c002fdb42e89622919c3ddd023260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3c8d515b79e5da4eb7fb7a4823575261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276f4e8b21fc244bf5a94a1f1b6ce71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b6fb9899b4fe4d9aa0f4213d3a292263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65017d110c214834d8239a6401d8bd35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f81c33603dcfdbfbe9aea69efb001265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f318b26f342d4f4b3c650a8a5ccaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d38a3135965b835b2513e5964102d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f989eba9c19cc932bd1429757b3eaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727acb7d877a680da48443f96040a27d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39635df5cc11634629a518b06c9c1b3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911029729b7b3f4000b427923af6f9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515545f1d71b0c010e0e6c371df7beeb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537398b6c0db15418bd84a67c5ec5bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed995395867e7c3996d2b3532c691ee3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b73687339825fea9190d9d73d1649275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9b838ebaf7cce733a048e45b72e26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806a37349f8f60e3734567ce640da33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eaa61540f6d349b7b8d501b4b80d0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4824ef4415bac5362da5e423f417788279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fab07523c86fe64b825381f427768c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd292e009e217c89177531d625c4fcd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f3a6cfa9bb340e23f2352e9a80d84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e9becce0fee6c180b67309e4da92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9d1fae857bf21d91e642d1cc32ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052379ab550ddfeaf9420849b83c73d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cb299eeb78bca57afa7c710287b82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd02be6460abe78336f76738616d77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dd9e97826ec44d02b166ef1408c35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9185f479e9e5b3a7349239d1cf621289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccc4a635219757e6ffe1d100167838290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecf971b77598d3d9697f32bf1a0e1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083dee0020d671e0e604cb1b4186b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b5abd298144660c0060a06c35d715293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece629cc660e6d733f0f69bdad31341294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086fe516ee4d249f20e07fa8bc021dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c1dcd086bbd30dfcd094367b2d0a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa8e5e25c4b620bc7708334c12d2f9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f929f78740d71dc5735498b64199fe4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66305f79a4cc693f5b65549d753092a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42545d7a94ffc1925d9692fd9f9150300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e5f7cb723e12e6c2c46675a849916301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2146aba5d5085d3761ccf25ee96db6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81de3c9a14cdc92d840f3d6c7efbcd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7086ba30ae308a8277318344848ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863343284e9dfc7089509b33ea8a30b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03488a45920b2a0b50a53fd6ca0d26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d0ce3f218e6b3c4f9316893b883b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa5421f0f52ff674f5753f2fcb100308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496739c11054491a95966ca9864c992309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521af04ba3eb4ed6e6657db929f0a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c82eb11d235e664e9a44eab350b2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959132552ceff70a81bf129b3ea12df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1447af38627763723f4fa8a1a7ade313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a493e45e00096056c13ad082613f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac52e53aaaca2b2f163ed1e0d05d75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2524521d40d09459f543c40550dfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e9bdfd94be0d967e9a588421b19eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14cbfe1ac6fd20c23f89d2397e0c2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd324608731fa0b00df00c63f36eca7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee975ebb8a57cb6988ca5a4d4c7ff6da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841dc07afc6df1b7218d737984e81a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bee694902691682d748d03ff135bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0dd5ee677b1c3241481fa89bf49ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66670d9aa976adf7604a553e5bceb5f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb4342dc6c0353bee81ecc1dd67e7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393ce02fc5a352343f35cc827e3cc69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be387b7e336d8617cfca309ccedcee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65230a2b7418f3f83cc90f833c6e5d43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f650f25d59c14976ac86908145b44329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b715aed4a63f1ff42a32dc092d9e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011408ea74836bcb63a7569e6e1568331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129c982858d910b31023ae12b6603c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9235abdc2f77552d97a995dadb2efd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a85b37ea4b747319e662ef8d55b85334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8efb88605a8f806cf5e7e81ee1d3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49778da61c102c34f292618235884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437324de7d8710ee020b5d261c37fafa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69535071a496d5a60085bf23218a9ec7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5471835e4f5e15f4aa6808ca4f76d68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0fc628b8ccca4df7a88b9613d3640340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b60782a39f9fed003185037a5fac27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbc5ad2f6399d2da050a1b625606f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373107c80cb97f26e3bf984ed2da47343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f8684af90846bc7876c84e8c80a0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cf2c17cc9f7f8362721aabfab92cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53929d14daba93ebcc96a8aceda1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445282e0f1ee17dfcafa34f28ea19182347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7b34a2880d76f8157315034600ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabebe997f1b8015f91fa2cdc21db009349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be402228c9c1a191b063834d63cb50a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff3dc685113315e4093944d172b52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402e2dedbe4213ccb106b35f5379b7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d752a889527c314c146703d23d35b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bb6542513f8bbfd1ffe919ef41a55354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c737c4cb8b136322c86e1aaae78158355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd8263d657fec8f4e30e2f05c47163356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39bfd47199fbf49e7078730f6f975a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc06dbbebe392890a1d9bc6a0dd817a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d9213769263138b92fc3bed32f7ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee598cf4476b966aa3985bfa3e55a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ca38064c787a44b90cee22f5f7fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4790a6b9e20e2a0d5447d85899d71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9dab686a89254b597783cc4ff7133363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68ee7d031971a097fb8622cc0cb2f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff16df6e4af5a6bae0b17dfd01e58b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb313d454ff118a1ad96bfa0dc377c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bd5b5c08aa9bcb580d19110c6d5ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3d59faff72519153d03dab8b3517e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda035fd7487d79d2fe850221deef30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcbfa05797886f10eff58d76e91f4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3b16a0f9e668f592113118a1e3178371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2c56a80b85840c88586855c597ad1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184156cd6511de9eb769040a744bc2a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202ef94e7690c53ebf7b2d7272ceda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1ee3cec1f0a29f29392c74e1a5a7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc34d9fa94f6727db6fab25cf48856376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5362e8cc5855fc3d82857265b2df7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d5fa3cd8cb964b6fba45a8a6f2e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066a5c9a025baf780d5aea51f0b3f89379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35fa9c1737b0a95c72f805711241ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5b4586055536fcb1be4a39d23d994381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e07c897657460d5a6591e8f1dd28d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee39424bcd96b03a5602494dc3ff12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019a71c057e042fd31c1d3c3e742322384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35a243bbfb93fdcef63fb21c78930e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac446dd6734c3a71bec09c9d752c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b566903c1e09a27c315ada05cdb67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f98037a503936d0e0ca35f087d36f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ed58f2f8a1f14feb89409a87d834f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c53ee49fdd79856872193a6d1b5a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4e621498f08f7e3642c2b1a5fa07d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b07b2687dc9fab0603d3ce21dbc01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e7b202a39101ab4ad11116c568122393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7d15b751eb6a2052cfbd1613e7f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d01109f4295a29a6cc53fc1718918395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce26b1fe0a523979b7b53380df0df9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f5904d7d422d4d429852dc38fb01397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab57bfcca1c7f340df6be9265d9580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8734d978ae334bfc03f7b07fbd21a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024488748d2f6a1a134533ac4c0ce3f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c12fc1d73c6dd5576a6537f470df0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327ee5a09b0bf098e4199e1daf2878f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb93f0fcb8acc1693a9a8373ce0d8fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23efc3375e7fba9f8342ac0cfa6a2fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855baa3deb1e2ed1c1939d1eab3b71d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49536578d35027eaa6267d0be1dba823406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2b253d138432148ca56442e96096e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ff218c0f1b7376cd4a13084b108f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a4699e70c070dc7ad7fbd1f4439f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25d2633286249fb20a51145e84f855410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116987522a86efd7ad49373f10432e61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc0dd2bd4567286c903ee05d589b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f9508f1e53c292d4eb2d9a22768b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf32b1f17602bfa162483a13e1eda4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c521da1a13fc0216918cd565e05b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324131d32aeae926fb8cef5a23ed0ba1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f22580dde1121349d2ae63c3a6f32417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c2a4cbf85ea5354d9a1dad8020365418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d79d2a7b95db3b8193833c73ea2d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd09d369d5645a7d72a8b7733cfa2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77396e98531c31a6db45747f14f849b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f087cd6dde89e0aa616258a9378439422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8996828f5dbaae78da439f8497e3d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdb4ef928a29a71eaed5992d1af4d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad68235ad98d942a2c9169640583c3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89676216517f20571d5e09a8176a60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4045acb5757b39dc655f1003c6aba45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160cb70bd3d17ec3cadb9f58654b649428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3afff255a1b9b32a75853ce612319429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736004b15ab1cb4ed292d6149ae7d2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd143aa26206226644c3c543ff4dd98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d472b0b3db22a31f7099158476631432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6e2acedf8d8691b79299a96b86a81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd134289b654a1423ff21bc11c9a6b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e01e970414237cb0a3834ed8db9e78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7689de25f2bde1c3bfa743b436f53a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0d580707f0e71c5fab8c8cc90ffe9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632fb45c3c958cb5c09684e0eb241a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b2f1ab3adbdd3f3588bf0a617bd6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1f881d9ca4a5b2552052fc6622e0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ba91eb1c178af09a551daa3502dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7e6974333ac162ecf76910f050e83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca128c8a19c308fbc365ae4d781de5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793806750a902ed7562c515029d575d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732f3d709384eb561210fa33cfdf474445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f1b89c67916b6701113f6c14f7ce4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c39199d06f84b299f4ac81120d3495447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfa754b27f5fb59616a7535740325c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d45b41e9a01be7774cea6cb752535449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa315e33045f7c1dd0dedf9bc6659677450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbc4892dc3a9a0a660d4151dde02aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6b8943505f76b93d3d6689752908a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d9309126167679802c54e9eae03f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80180872a0e5a1d3da9ae924c150d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f28ee57f284732bcf1982d5401afda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd5cd9d2361705eda1d8d9c197bd76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9887c0c07622a3ce3a8663375933457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d2affb37b6b94c915c209148bfb82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88497fda53cdf99cbb9870afc64712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9cb2958cd97c6416ecde42453da4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db27b2788bc6d7419f2a85cd36b3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5eccdf88d5873f4c811738da6db12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331927110446b9de918d995e5ab0aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb84fbaa9bc2decfdf5d15a91e61ea7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26916a073364482e47edd5dd236645465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea5aff1735a2dfbcd01958e59e51e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2e915ffc62ad70af5c3ccdb7a99e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53affb974c793270b090636c2741c672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc6d41cf3a25bb2823d72692b9820d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b8fbb75d1e37c24d3e8cb63af382c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5d40b8d550a2a34a887a789965891471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787d2dc9c3b2b8f6eac8caabbf1c34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936de6eef0926535bd29b79bb2b6c459473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8434dd6f58c7e2c6068c20ad040f87f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70a690d9212a32481a071feebf35c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a6d0e8d0ac47b495900e14f603293476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388e54c6bb1fb985588fb3d71bb4c8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f651799c06e2e516992ecb1e528b50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551a080f3dc32e18317e255dd8b0ed9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838703996f3cd40f86adf20288c0e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf2438a69e3fbfd885808deadae64481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2dc8758403f53ffa1156593476f40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a533c6accc34e3dfbaeda6feb5e68f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d729332d217168cff32375490b5471484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bea0b0c343ea80736424301610ba7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f0e4d1b2375cb43deca1084706d28486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50171ae4e07402bdacc97929ea46a5cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d7fb1dfc80cf7766c570b56556dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0e22a37c7704e1594132a452dff73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ce7209b209561acebd27453ae9332490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1f5aa87585f5d7c6d2b21c775c1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05a7d40edeb4745b3cad04ab04bc44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f0574c860044df425e05988f5852493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127764865f4c97aa0c8e835ce7a8a816494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a788f8babeee512afd7dc0617e38a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7b08ac4f423cdd39933e978b9f11c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc3b027a8a1e0066f42b6ce7f4a0cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8300f7abbfeda8c60e0900c7dfa83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d7c0c026d7d1b2be61e851333c74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fb9e5fd039d4bb8a20f1cacb9447c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c2887d78e062c599f04a6a1ab5bfc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737110853d17c27d445aae6bd683e74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94545f30b9e5e706a3854be090b1e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341dc4f1fd347cc71c171c519b1164504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7103d8df954d1726263061eff23fdbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c18a3abbc1a2d11e6ff4add38ee0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581571fe2533e808f33d3008c93def6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb06c23a43ea38bc4bc7f3a5886349508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc1ac40a74018b65f8c412ef64c8fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1dbe85668953242924475fa19ad87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15346d058a269b7ccc5b5393ee934366511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd189401f68c0c4f7bb0c6d6671f89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418c613832c34e2d60f805952e1bf9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935be7a32798389861a27f826ff09e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae05bfa99bc8554a4d12393310669515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58340f9f6050b0d4ca23632c752a879a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31acc03ff53ce0062ca16a05bc5eaee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9811ec9f471a211b7be70958afa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94611369c56b4ddf28054f3c7e3a1148519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553159479aff00b6c355d498c5a9c36c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2080c1de9934775bc59f0a74eb625521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9b77599d077e8263ecd5cf0c6823e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f43548f7cfabda697f518c56eb9d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b162ef3360e365facdeed2b30377861524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0bb723b08be1302460852fa0330c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d5b92dcddbdc73edc0834ad9413b7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2a62f5a57f83423b7665ba6f6b634527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c64205632319b15cee93e241d0be2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68bf6744351fd837d6c06216855be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c77a8592e71b685ff5d13479227fff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed7a85d6fddced2e691d6b12c2155b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4801c652a375af0f5e657ad835dc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbacf4263ac32fc2baff27ef3d5c660533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd26d6efaf5ad10cb3eea70d8edb0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7616f401807c6544396d24a49e1cb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b5e258d6e837a886549a7eaca9557536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae622ab454a122dfe70ad5dead1199537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd4ccaed74fb469029c899ff8eaa5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258236364997e31328fe95231d12f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d71f9f6a2c4f247358a78a6053e9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99d2724e850b3c1942982b96e768e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edbfbbd1732dd652058e932e8835f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b326c697609978833b7e9bc8340f5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140841ea6f0738f4009f482db0f7900544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096cd6e907e67f30abe205972ce556d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c27f6fb69d6bd3ff26b6541f22302546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb85bad84cf9acdb8aee6007cdf406547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37202f3eee432633b83c060a9273fe86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c8f0899b015ae01e4549f0f49ade549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65268fe594877c236881523e75b1f6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95415371d54721cec31d54bacb9fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ff263831b7ff62b456a64117d9db5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45e8f509c654a68f492edcc0188ed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bc7951006bcb0396453c173016ccc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ace5bfa05bce631a1c9229778d088555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c4c3c5b373f9b1a3f0a4d49d36083556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9068c200cdbbf41bddfba4cb106ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190933603dff19d97e29880bd972d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd796f46f799e407a40f1c0891eae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133559e02b3e1de7bf18cb353c48f70d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9b527b6fac54718c43888c236bc0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822915d84bcebf1a1b1a3d54a7eb5ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b159c0d0a3b9e28930bedc31debe3ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5202d794e49a5710b49ced7f04dbcea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedff4abcb4f9484ef55d0847cdfe6c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de784f830decfa0f74e936d1a87059566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418f29531bd0761b6495b0d907e70b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d380ff206100535393bcaa0fa9a1b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734fdc00bb68138854f2ba53fa18a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf452c6b161c349c8aa1c174aac2c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82151afb80422340322f3eb558c3036571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6e4e2c8d7e87c1a55ebbd4adb3010572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f5f088212569f1a2ec14547d71089573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28542855b3f5858abc730b9015c97c23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf033956f7a250ee5ea6dafd9d9293575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823471203fb1ce154e1f5f8e9930554576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446e56982b4415550ca7030a9dd8852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8faf34be9dd02f8435549a44e63f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8159b566ea4a738b8468a87e30fe5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef9845cd57d0cd1017a76317d3753580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dae40773f01f26a8e3e1bf2a75e40581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174314e02272a10891912deb4d5a354582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea51a5723ebadadc07cc7f35850107583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edec55880330a7e781df8acaa2cc124584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169efbd82093a69946fbc897ce5a5e50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81fb7f8e9bcadf80422ce7f4669d43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b41eb1c88fff804e3de817259649b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a6031a6aa62b53dc5ce7d329fd386588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0450ed1f32440066ff3acc8a382ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb496ecb820a9173cedb7859130902590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a88165d734600a133b16fc517ec70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337be212d42f3bb8a619970e7967ce1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29812752fac333728077ba8f86a53927593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4da8dc51f4e1b94611a9d2aec4188594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce095590bef5d8a93e744cb8d8f520595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82e0973e4167f9045d5d2874cdebc2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2102dc8a0080a82cac0a87b1d932dc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04888a670b5eabf9b9b8c8ee5ac666598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59f63283a0639e281bd317572a2ead599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4dd069e19e050cfe1d60bc232467600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af646ec78c3efc4e8fdafef540aaeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6657984d5476388549a915d4eab748602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c81eb4c38981a9b9334196145efc09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35360e08f0b26da3d49eccbbe6d0958604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786a905acd066d6669182a8f51a3e0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3993b63481548ca83ec0e85531bb4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b0e51fbc829a713cdcbbbae66cca1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb2021a57b8db592277b86f9b44da2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce201c3f8357cdbd8b4438b8cd222125609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e43bc6048cd1e7ba67f0a8ff67c49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa291d69447d064f183f8cbe32cab9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd738791424de2996a33e6452d621b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5b6e9c93fc6cd1f4400b1c744ee00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ecda9e59e8ee456ec1c47da407788614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03ceee4ef3274ce978e096c21e35c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aae026363d30b40c7cb2c9f1d3c05616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcbc5c903f2b2063e742a2bf1eb6e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b803c5f8b58ee4b8c5012086e68d544618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb7e9fcbd58dc77996bcb85722bf0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9295c172dab471055e8db609b820753620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2788bcf1a26e70258ba9845a7571997621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573236488df77974bd3b63428a042030622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5ebadb5ac198b444d49d56d78a13c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fc3b9e028a99e81847da06f3a5072624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c5c800abdc7a98df9ed071c944b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0cb78ae0a2ec0af267eb0adae830626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aed9b363e589465e8e13958a0409f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aabb27ab63cb96c2304f4f86edbc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348ca8b0c832c3954725d332782c95d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8140e98d994f3bfc6c52ab9bfbb9449630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a2f0fac8b72d386a8cb8be19818a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b5bdb9d5ccc6cdf575aed66637865632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc876483b924c420a037f6854a14bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eea4c21ab301ab7dd1fde70ba3855634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a872e417133d3dbe37ca9c5896566635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed0ff421063511ef2794fab0e8a489636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46303bc9d82904fe22f5ca0596708cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d7788b075e703e438fee46d2f4b98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b7b68c28b39c1878e75cf54aaa66c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b00c7fa3a1262bdd763545746d921640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d358073f31822fa71a7efb92c69dbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d250b48a26eea04056a5f59d6f83522642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726be778229fe9602eff695eabce06d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584fd12370fda0606f67d1d4d55ea66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449d573e465dd7dbe03a9d214d14dc4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5cb8d2c9b68fe01c9f5f74006447e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246ecd66641665cb1ff4341852ac2a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c675d2f42c90e3f51db647732b447648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98625a5c3cb029bbcad519b655792ad4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95006b9813ff72c4ca81ca60d947fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb9dfe105b0f81ba8c10335c428644651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a652a236d4e6d35fd69b290a5a85a3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded3e8036430681ea92657ead8f3533653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e37bb652588e05af069bfc09fa0f34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac1ad205994172d6ed706cfe72f58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef5cb0b5d5b59d7edc7f0c7e5ef1b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aad169b700f8deae4357ca6c8430e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc8458742a51e54a41469095abc7fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a4af5ac46a4a01eead989ff4792f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571494f7db108c373e2c3cf0ecef3b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e8fd93a5dac61ade4da61c77122c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2e6b9fa9a0aa166af7a7dcfd01b58662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a55e88395fc873cf871dddff570c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41f799fdca6bce3c9e5c795ecf8258664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92116fcc1661226356c3162c916bf27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3336c32cf0bf43dffc04255a5b15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf54190c87405b2666cabd195969f8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e420e03deae4aca81170b98e1f320668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218d33f63dd86cf5afcd2b2dafd1a6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a37c53f1d0886298649fd977ccb99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a220fcd3179c1551a0fc4e1eba76ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1997dfbcb3f073fc5d91acb840c3b64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9842260220c20c0bc09e664c890292673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a018222cd9979b2e9979c0d85691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a0cecb27a3529c62d4038883c998b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6c844e4b58cf50bf79619fecb5213676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d98732070023679e518e75b108298677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947a5836e3e2a92707cc04ad3e69a7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bec8160a18f28dd8101e1515ce797d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c1226eaf6a022e5fee7a3df8162b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2776590e8b9294568b2e28df9d03ba681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c654dcd9fb9ef183014bad99dd0de3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c3c824f304b5f973341d8bbb72007683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd4886709551105a867525acdf2259684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09406b382557eed3b2e5502850147c7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6e82a5498d54db72bbadb659cdbcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354bbac8587fc7ca8a273ac71ce67c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc569343e8af8225dfd5b7e9272daf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1d2ce9a6e52225dece875798e374c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae0242bf5135a8fd64c86d4e2ea92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb510818026b3bebc604d515ef9531cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1166b4ac72fa577476ae11ab3b1d2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f968e077c01f3dd38e618d363548dd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0af8fa6281bf8451c41faf4b35e15694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782898b23bdc6457ae4eca8ee2533ee695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1114632de867b7f98478f448e558b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe740791f1907af83d76b1532edc5dfb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86570e6f09d2d42d6eff06eb87108309698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0dce31d7d21124844466adcdca95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386b18643caa97944b59b5e965f28f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4744eaddb19055bf89c86ae5bc68d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21432d6c1b09e0b3fedc98ea7867a00a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beb76dfc6797721e5fc8757163942a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee9bfe5479ac0e1a496965f8d307d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3d8fda6638c10d6896ae4558db2e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547a4dcf73aa05474ed856a295f1b2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a738ba49a0171c39c4be7a66a8f5808707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50315ea967ac8ade05c781661ff2855a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2ddb2fab8d77263cadad3b107b9fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90e8d16abcea5d83158d9e1133ba50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e07ef3ee36d245b2089e597825a45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca2cebd5e1c021e8bec862cc287ced712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce159318f7a72ca591ee7c79e27ab2d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75403c2ae200beec0476eb23eedd28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611747a4fd632bcb101d55e2614c04f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2c9cdd8d87f0625e21811926b6679716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a763f4c9ede711f9ddf37c5bb5c60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae33b41f05cf2f94590761b9bd94a24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c11d4af98f9809cd46739090d137d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a404e82d7d69b279baa011a5221db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00bc6338d7aee28523c155c5128371721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e785f627112e850f0ee2c680a3756e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be78646dc149e3042b483465121db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55890450032ef9da333ee261a8ce3201724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2a81517c9aab4553be95bdfb5e442725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0522da4a9abf10f9c419dd2183d70726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65835adbca1b1e3566a71ea5bc1e9b7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de459d8f835d920e928e10e2b7934ca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cb64f4f61d6a21a8d021d0047c177729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dfbd9e88f11015cddf25edd92be2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e731c40c4a9633cc75fdd969080114731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458adea3ae22dd3bce0b81c708fc201732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0a91ef6eef33a49c02bb37a0efc94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8957b5f30be05900af6ce7f491897734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975451efad8f2718581c16b950605bac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78de1f3f53d939dbadb3458efe6b893736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798339bf64dd3fbe6e9c5c0a2f72e276737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe4f2a02e20706b77400d664375eda738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9fdf83fd686adcce9279d4b2ce473739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b73f2d08ba7a962962b2559d9fe2d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea282c6c44ed7e0e3dddd0c111049741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c227db02fcacc9df338875857bed38742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9539025dcd273576dbb3d93504c11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5122bb0aba776102833c80c4ba7230744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ed3e1f5ea73deec7a5060dea39791745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b80e968c1d8e8b9f77caf2afce6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9efe3371c0a4e3274abc6f2fb576dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605448b02741e8c1ad1f090a34af367c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a01913c714694590e69de76434c26c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc09484c058ebf2ca44f76bbb39f408750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66eb1ebeb7835b58f33d9d8b921188751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45addce73d111d8b05103e45b3833826752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156662f652ffd220369d9ab383e85eb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c629b1980e1e8bb31f309dca713e2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0070e6ad7431638e90f2f73661147e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c8426269d1b887b739662b786b49b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d152de6c515f9695145b755ff613c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ee610e7c10057aef29e5e26cd8e1f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac9616cd5ab8ef7e41a12b39870165759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>