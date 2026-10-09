--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e96103d6251d6da3e51884669cc8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad542ae16082ba4b59221e67fd7e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec46bdb91278344912d9c4b168bb5c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a30987fa591ac47edd49e9b9c3e274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02de3da7c112ab70d18b85bb6ffd5a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9304f4ea478ddfe5cdc943b4b2a3c7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06967e8b1d495fc86bf94d454c0721817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b006bb81aad3f9803cf99602ab3078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c86cb95d59b3bb436fd58b342d569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a15bff65c8a9d65608546eff69dd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e066ef2e3944b1d4bea5e1f08559d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274778bd08c8c699640b613d6bb63312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff2384cef686e244df751b0bbfd5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a8afa97c702bd1ae5c1f750a993814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951fb9169bfb02a79df34d9a970b84e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e5eca5495b777d813edc599c0016416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae6fcbf79a0bf7d852a2c652a6bf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd689211b5371534030300057278b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13a9a30da098f3d20a065274abc21f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ace9668ae2953a8efee172f187b22e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ccd0c02d4abe0b028da07c35e9b2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f4ed6ce0249e7893edab84cc4e0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a580c5a98cdd0903540da9ad3e4a8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9169e09d1b32db4fadef3fd7eb0fee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5b801a9184c8ba73b1dcf945278aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60227eb07ad5c2f295e368669cf519e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea998d1bd6b96787a8450f2b8f623727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec2123236d157bc2d0899c9b11364b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff49df31d2e995feec494a618a05c0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d11de42b1e2638ddc3a73719ee1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d134aeef2ee741e5778b7930aeaf5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126763374cb765785262c439765675e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f19bd057437ba24ede62cda4e1bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e78c6f173ed43c0ba3f75ae5ec8a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818f64308d9a600ac58326be94264b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0477faf792bd48aa43d2d157f42cc4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878529dfc953e4dc3f3211d024903837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789bbd61a6b978d7ebce0db667f125e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbf1447300b61907235219b19e7e5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbc02b5cdf8e296fd66e82ea8fbba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae789cca58a7dc6357e364070788f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b790336acf33a088f8bc940a0b05442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85f649979f88ba06ce3b222d47d06a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515891eb6b6a56e07deec8c060f50b1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ed57397c819a32d75d12e7d88cebd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea8714c5eb556a0b15dce7ea5c502746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e86f50b458187cf25d21e61b8d0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae71866e593efc738f35ef7b2158d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559df2a7be038cd2ea7ea9d3b121995449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e354a28e47e3338449092c8674f1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7bb8f9aaacbc98beb9bcf6e6fb78e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7f4436006bcd1ff2360394b63c59052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a564664dc6dfe55e08f141d0f9a60e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d84e7edb84c43050f5990582a05b8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980e2e456f694e2d6275d993073d70855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28a8d744512cb9695d47d30b71746b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e79f697e557a66ec819b0ed4043fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc6df25a3df874b5f64b54a9ffc5de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2750a928c282931e1d3464b735558059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d475649421de96200ee337c80ac623a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4fad29ef3fefd1b7525ffedafbb9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf85b1e034dfae467af5ca06350b7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9fceba6e3c0751c61f462bef0562363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8798407496cf3e4f4f342a0a135a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bb218114e0697410d4cc8678bdbd765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843d0e849cb8036b97ee6f4a1f3676f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc8fbe4b0f17e82627d74dfd6cd13a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9df4a0366016db84627f4d359e09b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89870c02d13d569b0877093c6a18df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74598bc184333641cc719a107def9a2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7f045e94b7b735db4062608e4457e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72f419bbd5e2439dad2a16645860e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ff12240371dad860501e88a81dda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43521ae2c48d5c209161333f546a0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd7058fbdb69d06d8e262a312a663775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5258a4dfe2736528c5c67f8be3b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc5db938d1f17ab66dd19992c11c2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae631eca2cbe182fb1998f79fbca4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8f9d3e8e2c1e05b8ec09716bc156c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b2190fe2f6b653f379f418b826b2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f7f711252d6d880c2d915858230d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7cb3745c1b8b33011b8a33205bc0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf11c98be70ca59bee4fa6783ef4e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36366cfc4b8b66ef76f35cded88594be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bbb3a83ca739742e6ab3c6a11b42a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dedaa3df1cc2271083f8d361b6d5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f64ecd4f4c1eaadd2735d359369d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a81acc2dffa0d321ed4ce8696df088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916ab76e9004ba872c5d55fde9a2e4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25311c7bae8f7c19036344dd678245b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d12800f38a6e3cd6cad346e447dcfd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c30e6783d43faf3025d2b7220649192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc863e26f06cd661acd8e4da1405f1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db7f2961d3430c3bee20594d4a806694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f0f69ca7dc17ba984ae868f82132995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c729151b8f0bee58170ed7975171b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9c88f2c0ea4594e5305187dd709197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027630df159d6df0502075bd9dc46b1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7fde13de67447bf10a3f77202aa1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a84ee3e9911647095f6a49c33f34cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279733859c2c72583449c0e8e86d203101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cd00d266a5d3b20b8332900276470102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31687c230b45d49cd39f0a88c5b107b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae92fcdfef1dace09686198a86f7c2c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23498878a19e1df0e53e376d6d0e26ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa837f14dcd671779ade10b444ecb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a12bbb6a731628f75d03e538cd8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928eb12a118137624630c5f05ac7838108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5d47abd73680798ea5d898331b563109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e523033cbcf00621f5dde3b28683a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df59963c1d2ba6b1b358ff9ac623565111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a36cd6a43cba8489a851c73879d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab068febaf5cecfe295b6cb5422ce6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f74fd9244e4f401e6427a51a5d279114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d5d08b0717fcafe26ccb3e9d2a3ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64018dff8917850554d435a0db181f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf3f89dae25b1d73bac124f981fc9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02d1559dd8be5c6552fec69ce5a922118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6baeaf49a047d2ab5c9e01207d095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519473ae27faeb6ee4cfcfdf228183d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912b8ef36db42cd72509c050bd51ddb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48455f181f4e673d4dd26fde05179f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcde77be852e4e84f6cb036f8c1c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd273061ec9108dfb9b4943445837124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c7aa3f762992769e3f8d4bf5c2afe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de0a6e5a75d0b2a56682a7ce6acc77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985163f0567f7a871139218a63586235127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6863d934df0d0e79c8b69c5cd90a93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84558aab5a5b030070117ccaeac1c23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc5a32310bc1e2d4779f83904654e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269675cb94c0cfbe1d09479f736339cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518252cb0dccb5b125aec23f2a8d7ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b68b680b4f0098262324ba937fc4ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cf76345d46c9f8d9a656bff2881c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc157610603b0fa0529b83082e739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4703b52f210dfea55a99e2bf330489136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c94cbdf3284622a087bf3eb8ad8b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596f84b955626defdad17df0f6c3f2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5128e3a74dc9454c3c87d10c3d9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7527c7cdc8d73df1d7db46d6cd113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85420559522388e72b6a2e67f892dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5757934b0bab3762e69100d3d20f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e8c307eba2b2d0d45045b87e5a9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51646dc2014ab7203a6b3eea2abf174144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3f7f4d0fbacd4ef5e63a7fd5c5d34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e318d820375eaed422117777fe5e043146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447000cdc6852cd0c141a5ea88019e5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611aa71fe2f87201784c88bc58aa501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31737b0566daabc811c0fb5550c6ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b56549339dd9945909f28be783f6e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfd32779b88bc51d3546c5e0a9cc69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb0c424e15b5099e40a0a321a330a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eda3fa5767fb9e13459f25178fd882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff34bd734fc7b695ed60b8131b86ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e66a862501a3c6046e987e4f2298fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1769005409b1e846bb202033992d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf157647452f92ba9875ef2dc71685157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ec4096d07941c728f264fcd9badc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499669657cc493096b0c4594b18452ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd346cf353d900de50821acd00123d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e79af2115553caae991178d3dbcbf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f055c662f23eb197b089d08049915a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c7401751e4abd846c605e8035bfe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65f40cd6a5cd922e333e3c603ee3c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6d301b1408935b7dad8a964b50217165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faa2dbe7d1db09118e1480433e45de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad9c06584cce0c370e67f586269a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cbb17a5f6acc06b2c0c6507211eba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2d2a53a987f846827cc7144b94c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ca6b8051a606de8a072843f353a15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caab0a8ce63a6a335189e0cb37374d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34557cb3fc21abc70500c9e07907d67e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c6d2f1c9f6ec455aff25aadfae0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d90704475060f25439e0f31f84e59b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835338f4aa089a529be6905bd07c30d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f724e4e48ba432549528f153374c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1bf585d092e3988b7fd8972f1f893177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e6d63e901fcaa82503b2563feb26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c13832b972222e3b96117347d41a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea860961dd6bf487510e57d818af27f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec148d11b722746210732364500ddbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54504af2cdd359a43bccd35dd828dab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c849afad3c682ea7efab5acac0863bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2926f23d55eab01bc83a1bf5b6f1a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19e2ca4f8e236e0ec56453421462a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06715977d1323b2a0d5bf6be2057eb03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca7c5cb8ecd9dfcdefa7a8726641bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b2d1813153adad7129577632ed820188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7261fa22ce74d3cf2e6f78e8a8fc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9878c2955565a6a729e7296df9de3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759bd9b8bf0d55e74a417f2d4ce547191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b2e8475a06258ff3603c493cfb607192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569e399aacfde435e3640d07f66ce2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f035dc5bd58b5d5732a9f1a2a4a0b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31f103104232720c09336f0e233aab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc505dfc76bfbbb2d7f9b8113f8889196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f478234cf21b8a875ce0b1a4b7ffa14197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0cae2d81f76fd9c84bb692edb1e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636023ac9ed7012d8e5798390b46f44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883383e2065470cbdca194addf1831e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629d10c30cc3f595664689bd2e68efa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46849413aed5ed1580814b1bcc281c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5722885132b286c1783fb604af64c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aaaaafc670af79bf02369e5c7a629204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6422bee0be3c872dce6ce168fe750205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a0618b6c4e9634abb6c1ff08b263e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e15ffe87f1f0876b3cd11d06b7491207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137f8fb2cc005d884c241811ec2d5a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b28255e89cf43e75abe20d8b1f884209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36916c856caa44d5a77281adf8cd4c83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471350aca66760de4f93ce56a501b8a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300708ec824e3f4e5e35eaa88b6e5cc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57973538be108574318978a99958f59a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4a881f5a54bb48b7b5f486898591f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea49664a2ca744ef13a22219a2cfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775bc6a45976b9ed84a325c49068e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f95df0475d8d6f883b438c3b8b440217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebcc443e4b4284c34b10c2354e355e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6700e17ae15c359b0e59edf247b872219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81c323cbb08bb6b3ccf5c2d943ba43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af1516681b29a0735254fa2dc102f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c8a19e7e5ee8e7fd20d788b4b1bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d64ab429744ecb1d93e862626da91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbba0d53ed3544e3db819fc3404fde9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb1ed54033265688405e4daf3b9abb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dc65119d53be0289cb7cc85e782dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde268dfd7e63fde3e9b48219bbdece227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1a78a2f33a3e9298f7b5804a76e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e33d41b7213087d5fc2ce664c17a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8cac9c768b34f7407e11415039f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3377c45a14339d4c4aaa2557e8def231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e69fca4df32db827ea70121e9b78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82fc9d06d3acb38e4ceb5a6cf080d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75841dbac3443a195e238d33d3727c09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c13b523714414f724eeab500476675235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706b2c48a6dbcb189e9c474cad97854236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee764a9c1be70f4b8450cf41e7295688237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff299c948e144fd88913e357285707238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a37363ac2e0f716fab87cc49169991239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319f4aefa7dbb8a93722aa9e1872944240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f5b8f756c701046cd58c83aaa0c80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110228a024f87dc4d84bc6250ee77c80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31415ea23bbad7f6d1f90caf6ea1b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae034a107969038e86b6ac86aacbf5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac4261ac8562cb4db7d9279a8e87a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e65a4777388e22e5f6ec2be03607a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dccec56bcb72c4c66520f2f2d7832247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c00ea85599a6c60e1debb109dc603248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d5b84441cc71ac6d658b9d8fbbf9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140016a2baa8cfd5061ea5cd1b2dc02c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b700eced9a0d3b102b47af619749a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812f80214054d3f7c46acb029a474c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f687488321b55e243d7b2e9dd5ff64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad8be435701ecad3a942efcba0cea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed4a06945ea53261812db212733200255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d4e722a525e49ab292e492ae37042256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a2b1c54837f7603e143936c727a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549f3925a1f3b06e14187bf88411da2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913e3f0a5c3585feb635655030ca1e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42881855b785d206d54f1795ce7f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf492fe67f3d2c6cf04409cd21c73cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da633edbe9b65aa68f1859e5fd723589262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83638f93821624fa2c10068bdfb3f8f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d4d33db6660bc7285aa4537f9f7e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99959f9f39dd3ce2f52eefda187aa074265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09168c29e7c3620ac27a4c56423253266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248b9932d12aee71f1c3f0d60c00c94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddee0deae7cbdada554b5e903b8b66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b259f3dae5e8c6df4593f86a2396657269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69f8d772a4883307bc065c2abf80d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6b3171691c98849c159a70ffd33f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a91845f03a400380d85f16f6406ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bd39ce3c489ad612ea6033cae4152273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0ee25bc4d67038f9df6f9e8d67fe6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9adc90c26ce8bbb21546de7d827c9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8721d49da752cfa5b408d2f671c8e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb7a297e877b392ca49495edc8bf9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a54b81b6894c21418dd850c1618bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8809d54d9c147bdafc6f909729332279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b73665a752b13f3fd1ad5b9f5bd979280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cad4357cacb85faaeeb4d75c137577281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e41112632dc68b3034a3c63211342282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c62a5dcfde9819c0be22f461c5f35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f069cf8aa9fb32af9db186006c317284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff091c4c4827113c019e95dd24b027b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb28427e9133868e35d4b1e4650e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66656b496fc6c90b6515d3429c6fc534287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd1833861a5fbd97d620b43e4d468288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5354025d74d0ff6c8705cdbebe005289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb731397640be86429ac6e1c05c7b9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31927f9531e3c41e186bd7492d9779291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61ba04da09b7358bf52079f74cd04a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a9041638df23d002d881e4a0e3fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e0cf2a2aa0531ba6aad497ae5b7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b2bc419a19193ac1221402dc6e2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f38b6a6f0fca8b1c94ffd52d1a20fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e392bde203354e943248f84447895b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566e4ab23c0beca4dbc3297041d4aae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b309f54b8dc73fdb555a7a837cd4dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fbe2119b93835b2a1577c94c69de7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174177471e9162ec693eef6b9b23b086301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa1daef015eee8bb12c67038dba1d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e9cd9ad5f489ea60258b175dd7ab7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c55c1626928bb9b573e9fa1d9facdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e604ad040920f619403c337a257cae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2402967e5ddbd118dbe05ff266fc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010421b5b4d10fce4fd924e6d555236307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e11657bf168b2181d7393544443c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bebc958a315818b329d373daeb73e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d809cc972583003a41656e747754a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315a578627d73f2ee872aaac79448f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c74e4c4eb1ef908597ae3597b5ff5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abccbd30c2025c2fb3b0009b4deb565313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d0bc4e4248d5d603c608977e851a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021892247aa7156e1190d869ff2a6d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92bbc0ec4612826f3320c3a1e8301f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd4113104f4ce898978b93a87d5a11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b6402381ea236d4932dae0b577b6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649f67d7a6cca73085987a3db0ff133319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e54fead77ffa0dab99cf3f83dfc347320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4130367aa481b8336a2337b840fca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676d620737ec0e32e3be8db42d4ef1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055a928e0c8a77ee2b69f3112a3e4f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de67efc8d0f7a25899537a0c7cf94e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54436d7a42a7b98f90e328c20206ebde325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273bf493d89152530dd0ff115891cb2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64c6742dee7fdf93b87d05ece453b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf1703b479aa8b17e00a18af3087b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53c6ba9d79cbbadcc3f31c7aa9b5fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21427b1cacb9e4ed2b0be449031feb1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b57d9cd016b74da0e7a39f6440780331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2036d77430643a132dba50df1f08669332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87867e78c4dbc1bc91820878883bdd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924019688b30577f79307492baed7c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e793c38407088da31b1fa2c2830ac4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea03ee7da2f261d2ea59780b9961bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd040add3c6580fc8d7f8fcc95c2961337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfb22767d003d5344b0ec05d191824338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05511aaf2528f79f62be86eec5681899339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f857c3f78f513ce47acef31659efc18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d83fde9ec9b3489cdef21296a493341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc494f268fa7f0f3991d33544c53838342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d6a8b8645307d6e82a278bc7b32d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddef1f244fa12d327130b15213b2327344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8d5c691cd9b56f825d02526c2dae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384fe9135d853533b1704918ec4d2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f415d0239033c5a7d620f2f81ceb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaada454e665f9b63da1bad2d9ffadf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dbe31e2ca3d60baf8d8697a290a4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053adb3a5883e0aa3ad067dde8e66f06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ef5fedb65efa15a66ee6248d96c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680b1f247774e14036f15b4e05d46a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a70e9effd62fd8b17b747095511c0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda812dff051c2c0ea907cdb85b45de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23254253fc7023aa6e8206af145d53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0118b9a17391b3c7a0a806b17f01e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04665219ad61c4270237bdd24a39df8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2561c59b997d8e2cbc96d496bb441358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53ffb5def8e9744c30e163f53698b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47476dc021732b52acfb3dc312bb87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127ba40260b183cdeb98c7d41b594e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665eff693d2457d5f4defe6b6fecfa26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3360164e19e0dcb90b0991d6964268f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a62ff55930fcb77505747a1902f33d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa257d418b8eb201731f93271b63f2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bf43b472aca80e3fd4dd0b4d553eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441146730da3da51abbc9983d46ae43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd40ca59bfb2e2bc6d1c1031dee519368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914b9fc306b6708582cff874eefd5a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e24953f9fb588ced8cd2fb056d26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74036d40adbf160a08aee11afc32305a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28acd41599095e5dd4c578ecf316b47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa899a2a5c148e7c6c5b55cdf6952bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed9f9c4bb74e3fdf7eab340a406f93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d229600f4272c98f05c77c5856069375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4756abe2f11a25e72593a5d52b347a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcaf74c5a825ffa8fcce379d00f8e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf809311f13e7cdfde74dd1c2c94b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7103db0794fa3b33c31005e328484379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037568ae6a170216c7929b7870f2f3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de2a8b4f2bdd200dcb62380f46acf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d97e92ff7af094a4ee3cc53b5089e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5b3611c118dcdc8512eb6663407a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018aecd80b358909c9a269be22a436384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055e93a1565c68928c713d10aa42932385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37a7c891f0246e4fe7b8d4757189da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cad777962f6bdf8ddfa7d95014ccc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340787f432625af7a861c416930fbb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae6b3ae5787f722443eb58eaed4b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d768ccbdfe5df78de97a12f9e2958f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b724989ceff73ebabbdd768263d0be5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e611a467b0c6c44ecdb638bdad2445392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc64a1efdb6ba3c66c7b5eb2ac896393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356857a4755013b526e14148dc9f6e7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0a8f1482208620b76235868d0efe7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe559b669f0d62213bebaaefca0e5a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874d7fa2f8e48fcb1b4e6a24247380397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f360ba00aa1733c871adccf32822f33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478607e1078a83034a7b09f0719919fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b14ebe2d270691aea113244dd59893400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca219daa262036c4c77cdd565035a16f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21851cdcee89d488b05d68973987ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d364e9781ff962f15864deb047c4a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8057772f36805bcfefa77eb95e04ab6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ef4232ae803704bdb65a858c4d8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c80f1940cff7daaeea2e1aec7892b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d0635b6b19c91da66de373b95dd4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63058f4f91db56bac2dae50933a9a61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87031aadb899cbfd0ebd8c8640c4d5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa29e0b67b2cdbb630b690698b58ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b66971f3cdaa1f0ef779b076d963d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b230acb220076c985f8023855ca2381412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4a133da2e070c10c7bf41e936c1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8021b8f1ad61734783cabfd1869e7d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6ca20447dec23d5032b10432c3433415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a3f30592b2bcaecb77e8968eebd74416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc54c83e72f971afbb5c431730b6b52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271054ffaeec0677b3e52b0f4a53ed07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e172757562bc0be0ca93b783d442a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65497934391a32908b2c23fe78262f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc5c5d6eb4656277e4784b3519b1fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8bbad01c5a995f19f51646961bb06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800aa87dcef5c7deb014f64819189d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00685a5918acc1ad9ea2147d4af73e20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a1c8eed1bc1a2593921f9000a8727425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c12d45547579644606c3d1e002a3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887aebfc9cd441b2691a0a22bb4ea74f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500e59ff0bbf586043a123b0ef2369428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0b3a733647cae5fc803bc57812185429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba2310f916d3de83b23ffd2db1ae10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7035551d7cc5640ea7777ea5063e10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9cb00fdb6bd40497c22981a2e2e6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2e933e851c0afc68e1c0e4468cb9e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b077aae4f78ad6a8f3fd54bbf91320434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed6b4999fa9e434c30b40f99a23b97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0805c546d7e3be64caf4e3acfe2f6c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20af6c8b993ae3a911efe843e71d6f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f84dd9caa00ae3577cf09bba29ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c52c92c58385deefa4a7e3aebee9f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc979ffef17d6a34bbc4807f948d5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06a0ffdc229f90d575743cdd28de38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b56a18e4ca3a1d553b43e0e4e53f16442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cf0e08832f9254213bd2c23457d3f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c00b19889bc4b04b20b14aaec0acdd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570daead448677244cc0e3f6823ca35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e343059532f672d8ccd0d406e8e610a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86906ba7368c4c1365434cbead3421447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa233947cd51d824139d1190dc2827448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283af9a787fd039b75896fdd76f87c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f94acfa699dfbd24769cf8c046f53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4aff33a8aee951650a61bffc6fb61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099bcd21e89acd24b6df3d69569e7a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580acff7a9b63f2315e30b3bbecaa65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3ac1f4d841f2c7555f173df87928c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3627282ef7826130288abc4314da9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc77310b502077da7f9912bffefa16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359bf1a3f8cf55cb5251992614f14bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa6ded820344e1c6ff7e824462960c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768c3ff2156a2fd814bb89a87457a3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b3ded42c01c669a05a4b5fba2a33a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd1bc967c451d9e53f9a7b38579d49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab491d69896fc7855d474df2c7d7a7c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457d110b79b6bba3d0b02411333c06f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd86dd8111e9138819337379d0f8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc2a17fa8b5f89a118b43f64ee6cd8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5723504367de3f1c34b8b5c30056db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ae4f80ae69089b985df85bc2dfe91467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb905880d56c92ace4fcf863bdf687f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f024c053aa97c5f9250bdfc43b32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361dee30bdaf1885f49419261c64ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d58c3e5d353f122908463bf4f721e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a2da8e005ea174bcc54983001d4f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ba8eeeeef9277e2444affc344f6ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995e00760acf38347df2d9de498797f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728716e7bbc64241acfaadab348facb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3510fcef04f64d9b1a1d06edf8444476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3cca4c0235f340fe20a0ec1043b94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f2ff95f96373c7fc8d8cbb87e3e5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3fc1915f980a38034857251688585479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaaa66a07d4113e05c03ec633af7ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef812693f924c1a9908af74ae592ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4555e416651a4386ce798f8a0f4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec366e8c6278097b0789346c2be5dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b19dd3a8bafdefbba48e77fe86a839484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08b369a6673f876e0156d18024c49f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5173d83217cc3eaa089a887533932f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb947c6dc3ece5cb838275322a9f7cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec37f2a0f538f8a72963f2328e6a6be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80989750f9968b2b9d679c367654f741489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7fc7f0b735e5431a87effb74c5b78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543de73c34474ab1c83cf1185bf638bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6ce885e12e636386fec68bc6aa860492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9e82596f0afed1f8d5b945cca3659493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88386574b97815785e9d91c843b4a94a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacfe078c03a918a486bd93434014f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0b8765d15f3b72078c96b0ab35a9b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7057d91c76feb8c1b4c9851f87742497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824f33daa3a215fc72b9150eec249fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea0f19a6cca6a16da42d6fdde97284499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee473b64f56524f1793ad1bb51ede2fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09083102fa936105247e3a919aa3844501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdebcbb6b232192d5edddbfd055b90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b6bbe73ae9f89e5b50aa8e9fb9f68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b277e700dee9e93c7802fbc038017b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf87ab476472b808f604a8c207b113505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcda8dd7ccbd9bda4456f06d790d536506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903de0cf85897dd308cb0ec407bb7e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06a43c2bc0bfa7a6879e2bc812f45b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6bf310e54d70608e0e551bf4d3eb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506296d83fddc1580810679d7410bf9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe782f4bad8a49ac9b9a99014c8dc09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebecfa7a00c6c9542364c6573f4c32512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535d3bcac31408df8122e180d0b51df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07f2319a79ebb93b1c53a9ecafa00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b008c8ba31b7cdc663fa49cefed55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde9f32ca58a45d653fcfb5695b1e07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494191cab02f49f52ef9b0d3574614f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb482b7f62380138b295930b31b57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b020b02bb4c29822831dbc32b3b9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b37778ffd2c3bc0b703a58188d11e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17624cddbade9391ee0b9d7b042f8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435074c2ac3633ccf0d0ff27af45407c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f4d4b3ef5ff6ea71f0d5f9af9a3d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c51bbb102596a40cff386881910b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827df2b4dc6b07c5499e84668a9f75e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a672e1bf2afe3f572eb784593077c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c897ea8e80948443135f4b36c5f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc593af3ad8642428deb2a4c2c53cdc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a0ab4b77e41d26ddb9e6024754a9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50270eae172eef7248aed3094066a87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44ff64a763f6876a0f5c840c6c150531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b04e9a925c13bcbb69d398ab71d77532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd52d54bfc02a185fe79b8648b386b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec6564def118acf4c10cb34990677a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f25beb2dd445cca19646143b27de9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f91730ef167e7ddc1eca2e89359182536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51e141146c731475cd6bdbaeeb3c53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34db7e085b8c381ddca599f5547c70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f16296fce5e6fc4f2127effbbc11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ddeb8d05b91da8221d531cefbb717540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b5b8e1b573c5a652a547d92af7e14541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48b15c0d2536e359c7f24d89efc159542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b45e6c62f9e8a72ae9877c852d1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02bd246ad1c7b3d6588cfbc1ed1fd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbf4701fed80767ec9afd222125720545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1329fd7edad0c19ea1cfe100fc4299546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c28c23daa12f3d591ab6badcd6163547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba060389cf001e8e379b8b5358b6a17e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae04ce365704b54575c7d0de28091549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5bad04d05ae1ba44c622b21b33465550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdede55e75bb99fe05e9a4db35d3f60e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd34393ed89b3f1b9eb373b81a7c8f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75b42ebe0d4513aae7d0aaefc696bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f9fa71ecf79769e217e92b5da5e89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af223baf46033db3f44d5d4167844256555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb2dbe00d5acbd0bfb371054d15237556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e2ff04274905d34ef7ac105861252557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cd62dc51a2f1fbb4589d18d5ddc77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73065a75b0c1912e7c01e2a46b60ceeb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd5f78615b139169c1231e3a9b2166560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d721c29aba30813d275b91d058fcd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9126527f61284c8efd432111e44ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83701880a2e46cbd5c47bf133149be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deabaa7ab6210925d01780cad21298564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339c5f3d5f071a2607a403ff10a718565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb4ee49792e4ffb81a8d75bb869bff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2b9ecc57152cef56f7d112964aa94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940157bbca27ff4ae671f40ca249fd6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e454da0554629b1fab541eda2699569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f200a3817da8f31c97be1c4def30b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a0fec14cb2d8bdb25bb99d0ffa01c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00873691b4fad392516df71abf63873d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346b4b3c91e436c547521f32d06ee3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00326e4ab86f702d2913956dab56cafa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c1c254878533aeaeac14b231cb1a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed24624ca1795063b7efc6804bc7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88366da357c62b17921e200e4e551f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922a85a3f44b5d182d055e7a7ceb2b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b3bc087119de81c3d72d6e9b14d4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5619a8ba3f3a5ce0b8d916d4cdd89d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71418b0402a94c3735d82a03765c06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec738918f2876f38997bacf04fafdba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3cf967571c2b958dee2aae0a44742583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93143457830324284e8538982ad61b0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d207687afa0b0199fb43885c73da7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d608d3a73dec6201b343ad47900ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be8ac268e3dc553044c3324ab83298587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df54a964100b18bfb61123de4a1a53588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ac0500089b27fbb9399d0b6c3d42e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c77bc5e7d477b1f1c94860685232c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25289cce4a1d81bf8cbc9ecf6d5780b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5524b3df474763737d63fa1a0128149592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d52012185b2b30b517f7fd2162d8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb732f7419bcdf877d17fd5463f0cd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded79e2c174e8c5080b0955602bb050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccb28c87d296b127e1d0c07dc7b812596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24736a61988e9582b309712250693b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b647734686523ccc58ffc44154bbd7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308828086b084618fa19708b2c5a7229599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8f6c76225f5896a37349621944755600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e59d2d010938bf0f3600b4be5f044601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faac1474c2e865c0d564529ee294dc2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b91312fbd0d4d3ff358ad671940b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61658e422688a21993b23922ea2b2d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de0d5e0d366f103b2c5fee19bc2f8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f49e25b353aed0d6cebf429928295606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5d08d6de18282df7b6d2e43a0b35d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bea97b62b4112d0ba4e941a056b858608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e7bcb4ee0baee5effd8571c062dc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9220e5d3ab6acfd7d25d50775fa4db4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c18a0fda556c1b3aef8dec293bdd12611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c10445e2f742ef794bc5713353892e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290578a7de6e91fb3163d3215472cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d054b19b7aba303f656ec3ef5479f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548693cce2f344151c85dd8782b2987615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e0accaa4e178033af9363751ad15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21346c5a1ed9d598d7e710772111808f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d74a2d0be7664d42c7ee5d9688d281618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5951ffde3f043fdfe6546aa6fd1bc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f330b9c09519f6de8e61eabb14162620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4fe7cfe4b59ec36f798b9c1f49fa6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6ce7ad506f159f91e7e279b1d6a7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb038bc70a8cba039f001c90f5cb7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114682ae588f04219a7bf0803d112b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db98ea6ecf43cd1bf23f71fcf1c45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0ddf53a8a4eab8a0b1c7f1a8b7405626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edab8ae1ac40cab5b3aeae2e546d8a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96c7fca72408d23c604ed42bf84f3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256365d8b4ab76dc9ba2682fb93b34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7db05efd60a98c25e326596b1d350630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c878eb61496756402506dcc3cf86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ca37fc5374f290f62ef9454511a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c2809d081d339d773f20d1f0e977633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033b94def1433209bcff0f5b13faff7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92cda6f9e97a76ec570fbe29609079635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ccc31d9e0aa34ed6c31eea4cb79bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0595fff8dc44810daa56b3716f73fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f667e65d537d1fb7eafa6460721254638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552697ff684f094047c9b708d12fc86c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68e95cbdbb1697d1d5a616be504ee9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670389aa533f6c381cd83081a9f3607641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6920480f45bb1f56e2f6d0741747e02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91745aa2f2f642955b81a2b794928b9e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43742beb38cc618594f6f55103c401b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5781602ae8da00163e974be00f56b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86613d643364ff36503cf3959b165133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81d03190e5ae304b4301a8bc52575b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bde6651e2ae1d7a032e8f37907819648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5f7a12561d6892cfcd3a68b346ebe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de1c84d4b404bbc0ac9af6f7f9453650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3059ab1d0742cbd0bda37d84c5cc38651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7017db326adc029b07c31e4604cb31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56a0c1d9ed206ea3afe96db752f68b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b05611343f56f8b765229831e09145654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a79bacc66b9749124ba167b6281cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77f9c1ea6b9a590cf8ba47768f7370656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8e3e24326e0686f85c194fe893fa0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138207e9a0068b187e58ee58473c415658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d3e9852b9550128798f631fcb514b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d0495882cdea47f71ee07d6462c5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0129cee96ed17e90bbba1ec97b33e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923a9cf016716ede1eb09ca5f4037b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83e45cb042447ec6cbc4c7afb8d662663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a2321d68e69903650f455057b1502664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e196069782ca579d50db30639c4c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f2ede72b9a41c298975715034c44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd928f5895042fbfda4678d61fbb9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d5c07bd939af6326c1b950e9b336668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e805559d660199c68d0a9e5023aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294987e6790277cda771da85b290f471670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a027c81b71ac62fe467c7b17dc5e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150ba0065669705e2e523b38faf27c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396b5593f3243de45a5b228cf7c7f7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c456338b4622ca22c247da159e19a8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce99a302b0b9b8eed6b8227e0e981675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83055ab2892fa567d93794d3594dc7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a607e2d7285dabb30bd263d11450fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139c684bb8ad17eff1cd33a96a92014678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c05701340bf8af3da303866c16687679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d3835c32e1cf4bec92a429c08b42a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead7be418d619b1a62f2b3d9195bca7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011572c8eeaa14aaa9ef975cabd13af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd278e742653a02092cab1bc0eeba2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e45f6ec13305413e3055473948b1b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ef4cd03f070a1b85e944936a8f43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1374bc31b718cb6b3b3c9f09d8355a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef0ab5eb25e826d142498dbb22c5e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5302926d9a0f2a26c791e19828dc09688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd59149403fe343bfa535528d61a300689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d344b11b6a3a51eada862b8cda928e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7dfffb51080574fad83a100e82ad5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aca955e787fef7b94f9879b1f81152692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c482c5a8a75425234a8d020a7116ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe0a3f6483bde640bf3521d160d027694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2fee299240f1230c2e5bb4f7a431695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7daf5b8c479461aed802cf4fe4625696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ce76b41191dd49e261d6b93eafda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de3ba10129bf89c011445f4f5294be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839910f165317e09fa7bcba3ca2d92f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70680caca2e7aa68ed599c6c2a451d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a20e183e00414c1c4e83c133aab4f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e33802c7458f332e493ac789cd8020702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5907276918c3d229d6ac17bdae3f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c65b20d1bcd3ec28d76d653c3ac23704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155f94a59b042e51e3472f7aa046db3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881d694004bb091d1fe34201b1792ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec6e975698149c7ecc0b83c4fe765b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab24401c00973ece60b7c36b4616d12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dd007445a37565817948ae0e0ddcf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f7613ff305c72b898d4fc00ca833c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ab0f32a7034046aec4d4661eec75711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6be76bb0a692470a97e6853c6da87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186cf29fda68358e6c76ef4e49098e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ef59207fad3cfa61cfd95329beac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3064a78495be119ff86eab0874ed0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed84708fd75f3dac81fae5dd12cead716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b1ec6f1209bfe5613663f92d22902717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa6230c8d0133805dbb2cf8e68613718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b9e34f4b7c9b60aecaa7d2a3a633e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160464633bcfafb9a070a2df5f38636720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4fd533a0ce5bc4607198f90c7296d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595cf43b5f5ab2d90ffb659d0cd8409722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfea1f22f886299bd006a95171c3efd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0db89f0c8e10ff56ce0edd498eabef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab79dd5a9b17e91ab90d95cec7fb754725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829867b76fa36b7d63407c4a8fdca47f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd69696ca923b7402a335ddc4ea94aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40063a8a6a6f1125b38bac1b72d3de6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5926744159cbe0b8d0e65c1058e5a59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b98333c02a2597d680adaf4c2c756730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e6ce3c69a9a2ea07b510d7ca35019731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9113f91e44ae3389380f74f0e4ebd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fc85c8956b79ecc1b111905fe9bed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb58d50dde8b2f09f4bf17ca7199add734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cb61dd00a53001d4559a6bd9995b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6177df50f7f4c8e614e9d6b18ce74b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274876c8a45d3e0afa23995f0bc18a5f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda82a537e9518eaf4550769c381fdb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fb2956df49250802c4c0f59a6de12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee744269996bd4d4b039c2da66ffc66e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1349c43d62b9e74f014ab41f44884a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acb92ef7ba887f5b5c7291ac9311ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2bdd3913a8272bde8774c0e49b223743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44810c0a4957f18cd063aaa3a950b1a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90033cc95ad8239dfa0e1f911c0997a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edc728a798ca6cdfcc398da263f882746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0679a4a8651b3b2c6a8d9da02c300747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dac0ed835b79e2b1d9eb81e3a8cd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925768ca02d846493461d87e86482cb9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea868b931e988bfc2b935e17d7bfb1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722c4290ffe26d5d17f4b643479832f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f69ca1f2fd0d60b5cf7db4ebd3db6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b2e5f3870bc5e65a525d449c566a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6ecf62b379f29d16970927f1eee2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455c74e1b4d8bcc3cabafcdd1bc573755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58610099384c735fe954aed0ea264756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a35891078ef5b5e9ad242d40352396757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcb769f5814f6a550167552c4cff7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d97b2a25760666046c76ed46a8b516759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371b03359818056f687b79812993b4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3794bcf730cf1b3a25d1d34183b0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1074f534d1cb40caf5c6045a354b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21da0a82d389aa62bcbfef5bf9c7a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd664d2beaa3ce31e9b536a69db4a9505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaa0bc0b635eae52904a717dae50b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e3d6b5bb382483c826b935e41bfa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97666949b64d7af33f0b063199057d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d3eadc184950a0e3bcf1074763d379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b1a864e42e23ee255ee62565dde2d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d872dfc1fbe6598a9d090c2540694711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe7668ed22abbf1e50d5d9c2481eb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa141d9082f43a4871313911491ff7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f9f2402e8e378d74ca037a2bebdea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a3082f83578b463b0a6381727f59515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82984581d9503886fb745dcee07eb0ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9811aa689baafeb751317bac7b54be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969f8813e3f96bd9999b4f7b5fdb3eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cb50dc409afb219351b844edd04c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c383c5e770b64d3f924ea67be1f60ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8ffeb799f542abd565226b1eda12921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc8976d17b4c880a28dec87ba7d3c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7a4eb6d560e8d33cbbf31f2a8842823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae4f516485258cc88d2b8e87ea8ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463ac536e8dc1359d4243d348a165c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720abc708c98df1703c092a3e012322026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f15a567d79ee79f63a1b34cb2b86027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2390cdc12e57f4ce0a5109782e7d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524683d5b6698aa0c26d19cd275d56629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9515376e639f0bfe37d2915ef3de1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deb65919586e1f9c8e5cdb8c13e8ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6287c6f6de26f4774e6ae7da49c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19fb93c3818f28d39ae04f7972e58333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5cdca46e08b84b34cc4e3e913f28734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f4d0683daeac90c672e6bf596cbee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd69b65cffb06fb2c220fa6834946da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef56caea3273bd29d757c19ee9bf1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b06d268a1ad1f87fbc7d96cc433a3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243224c8596d0d80f0ea1073ce37eaa339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2866b3966db50cc15718dfce62669940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e6207c2c4fa37f41b662a715f84d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44715f8f7049efb3f14adbc85eeea0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227bdd033412d71abfb85aa8cd8fc7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea4cda740fd51d0f795fe55d4185644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8ed9a9e42ef683d45d144e3e8df4645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f29a66ad1793c4aa7a3ecec1e8e54946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cd363ea7e66959023452ae2bc9a9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322dedd4a7ae01b3d61a23da1a51b8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c80f9239cb915e221b344ceaa9b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a30de7b0b1af820904fae91a477cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf1ec3fe98d413944353d0cdaca8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281bcd36f228274f0b8054c9ce24f9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27e6434bcd10e0f793e206b97afb6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02090cf41128595e472caa91d8191c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d02d7a0ad1b6c5fc857fd4510b53a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25d3f26e8817f5124cb74a8d43dc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd53676f000f4a5cb7dbedd3cde3e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab73e76126d2fabdb907ea1bb6d56258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bd2f7910ec731282e51cb9f44d10d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1494a9ae135f80cf7242d9ab93efa160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c36e48dbda05318e9b746a4879c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f2228ad09ded2ffebdff459a359cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e49bd7ccd41abc77b870bbaaaaa3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4afa517fa38311c00bdb4f98f152664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ebb31d2ab47fe343ad7688e63542665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc1f28fc9f70f043c686730fe84e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346326cef878c4e8ef3c13cc0348fbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74bacb769bc59636d8ff61e642a3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5df658e2029592fdf84bd571eddde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10b3096896abd752779db8f19c1dfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d045c34b7438ef84a910c42d8664a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d86e40390d460a4702b250b83ab6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ad1d01d0ecd1088fb4df26fec22373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cae0ec2762498dd5875b93cc3f1d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7240db456af8e5fd6d4bef0ff12f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd03a8014dd1415cc1eb5977e7c361776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d6bb0a044e836e5d2399e27b2a4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a022e723d919e846744f3f29eead978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff5dc9eb93a0260d3eb537930b910e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b8c3776271c3de2668e96938ad30c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1998d5e58b9f7091f7f8f7422c3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62088cfb325ccc8611c2c8e90b955282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ec6f8ae349a8f16a2fee0b83beea883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c50f93042f823ce501747798ecc6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75271edafc64a7dbfb9a15130bd0ca385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216d501b0a5097eb9b40a1dac009b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5b5a45ad2b5afcdae34e930a084c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c832708cda9bae4c0ec5881976c41d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071407c98f51a93b1fbb2f452425dc3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48037b4b4a1ef271035db17c36a83ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48971efd8faa91842e9e9516c362d1aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212efcf86f6b911d987049c34298e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b0978ad1268faac88b1714b1171ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83552f54a99d1036aba12431c0be100c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16512ee97c8bda6063f0704bced47f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb3f22e74485fbcc9a02891a0f0f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924d6f67201d8c8f79ad192d8e614b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6286b0f2d78cf0f866501bfff4e5b3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879fb6510eb050d737eecb9ca32722599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687e9f9d8f356ab405f5c3a0316f713100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8556961bf5e4751499ba361d7abc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a303ab9f3c8c44ae243629dc358f7cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ee6f88440c792c416bd4da9060a0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92849387b8318fe7c6eadba8106a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5011bf93fcb8239da2ea21c94bc1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01443546e476a7cf2ba5dc589da8644a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a15d89e893d95b99c30857d147d9fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed89d77a485b38fc798a1c83927f055108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b2a0bc3e94362c11343e546cf066109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c7deb2fdf2c147b973063564da9fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628b9683e01b1658c668f1fa626ecb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d795e2325274789078cbc027287bdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc1ea027369ec078d737041f6c9ea6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9e134877d82c2b6ea1ef257376797114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad8aaee91b4a1ed8bdad8825db099f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720891b8414d19c1785a8a093c8b9df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61673e498ced453f7e1ffcc843a853be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95e1a4ab11946c05c4966ffe36c235118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6926bb3be89fc24e8dff4eeee3b8436119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb54c3603cdedfb69e46e6e4733e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e65aa6116b271153b876f5874b72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5be7deda47a5f6398dd5c1682dddf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fef8f472030dc75d24e7e6ead152f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c552952cc4fbdd22dd48e14a54229124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4271e1f0c46f08f1973b20ce29995125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d61e84b1645c99773a1e7cfbe7fa2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78e2f08296f56e7a654befe75e8559127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661af7cd6c4c313a3aac528a36fcb93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c159778f49b12b43ad63d6c0f86fb93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de29dda0c4106c2546c453cb94062130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3231187e0c9f2c6872246823583d3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab01daa0130edd80b7dec6f4cbabfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb79835ee64400f5549c4c27bf30299133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb832c74b5b14ebdce9bb262830cbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30e221ae1d0cb7a76543c9a0e2b060135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663b66d0810ea0bda1533641e2e296c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a2ce56e0a4d555aea7faf7a6a2b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea21f0f839b3310121b624c9a5f3f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fdb026200ff48b8698870d7b75e29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cc873f5ef983524367b9c95514c31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd2608d1a23aa8a519b74d968f92b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d5893378bb5a3f8aa3d8a0b61e0df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1afddf36089736996fd0d98190644143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f681b050b14d4f29877d90cd2ae8c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a2aebff678a84ab557c050af3bb9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf17146aacde8a43741288c31ab097e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe11c3bae3cf7a6e62b5cc3e96fb23147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27861831976cbfb65a28bafed41959a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a8b55ed451c07c773a2f027a504c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c54637227c8144bcebd659b792d479150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374a1c98f303dc8373fb53bdfb69619151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dc2f03179892f610fc551703fc076152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599e2b53ea436b53d380fe0521ed4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a450451decf1eaf9ec107e6cc0138154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c250a5a92ff2d1accb86c47c2a607a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a60e3693a7da0a63d5130178a779156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf1d5a7710cedde4eee5bf8b749e48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2737aba00e192bed5ca64c217c895b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d78dc0a4e1b6306e0a7b2f1757fc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af963adbe578cdb7e031584363be8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12793bc23659028eacf5a9f7e481e909161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e91db9f4ffc86a988f9587583b045162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876e33aea7c97a19f6203c9e213e2f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85d558b03674dc737215d5bb6b71db164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10c271af5e6f75e618ca805092946d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a9e44dbaf1c5e4f98f29ef8325acd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4230219d7b803350145fd285e3158e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f476ef090aa2c9f0a52add5697c3e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a75c1afdd37f5333d1fcee4acb6f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf4bd1e0f7f66b9d0ceae88e9e30af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9dc26337a4271638d2f9dc734f80ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc535e0907d6d16b1a18429f15c801172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec0dca355475246c2255267ce9d3ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e59c9ceba32ba3f9576d24159b39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021966d3b6d11a7da1ab5ee78993a6f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ddcd832e512855760d5fa4b11215176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e4bf0fbf6ea4a9fc226721eec7332177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee8a1fbc53622b515635e4b29a285178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c3d19e92cffe12580a7d2ee669728179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9fe65c41af7919a05b26b6d75b2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0629f333770b504648356d02d783181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e5ef6998ca7760b592abfa91e63c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a69fd829843c341b8fb6f03f9a09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41903b9f653271556a1c00b493d6e852184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654e66f31512835b64357035fd487d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f6c5f05d12daffe466be713da90ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b45e3aafd0f98c6f2141abe96648187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af15be362059421d99370fdbd23870188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f91a4df593a6d2f5e53ef14b053c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a14f07baec3b7b0c433356cca72c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09d87056dd46a14682b6876432b18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9803663488d7890ea7b5f9da3daba8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96456e6e45e20c678263295a57b46d1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb55d9448944ecd83c71dcd326bcad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fe62f3e3f5c8487edd7c81a971c21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2517c0c5283c2a426d317a52547b2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d23ffb1cfd7becc7427a812a7e295197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588ce9fdcfdeb1121fdd1d3cea4fc43198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb25159d66cfbc48055961d234c40c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15336ac7c1f5b0ee5d89fb6d04e5c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebec53642047d53beed8ba1cc060e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce60b898c9131c5edc55c3f078f103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a9b620705d62a386e6a152d440e73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d32bd3a6d0715252cf9d8ec1817d92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf4be5f5515306412b73830b3294f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dd4926d4aba16c513b9951b3bc37e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fdc467db6ca2555e1afd9d95ed777207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f42661a7129f20f13abad29b5a6d02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62abbdbf7cb073b207f7d0e5d634edf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c27e34a0fd81872b464133ccf91022210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f197a0ba102c2b8350859166f796001211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b50f279fdc098501c484f0281ec2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e2f6d17b115ede60458a328bc0cdc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1fff40cee043814057aea07fdb9da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e9940b208061e6a2b123d9d8de93d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa5de50601b2a28b7a621b8010281216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aab87440bc853c288f0e5f1e3b237217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333341a5a22293be1a7c3687813e77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f2cf0c2b7c29580cf0a11aa11527219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf88583bdc85792bd3bda804c1b98c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5ceda41659ae3dfec840d7f41460b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9208aa91a29f43286cab2c944a71de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25534e44494775b26f730bbf84ff31b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507a4a4dea388df07144bd648ef2b6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1e44f10fdabe3312cee7160a3e0af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbb1741e7b95ef0e4f91d9937c36a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a183aeb090e1ee08c4a7b7b280dac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8d444f3232460f93eafb03487b5c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23563a4f2f360ebbf97c89f3f3fdcd3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb030993c1d9399ea003999e2560d1b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc76d092d354912a08173189bbf6307231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f4b945a32f0c2ba4b3d27e7cbded232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb358fa7124d991f4ffbc415376c95f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced356788e5dae84ec51f7d61040185f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d79fb7897091f8a28bf49a6846ec89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe5530080f841161a99487b621ff0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8ab68c0dee0780df95ec799b2f915237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686ffd2fbf64c330dff4a98dd17324c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d202cd40b9defb6e48b851b8f16dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4113d365d5b2d5e8b909a1db569897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5b2349882301d29d60a8fdd606ded241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90ca91e7503ad90a7c46816d846973242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf1eb5bc73ef5d5d2c480887f2474243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa62d0fa4db0a8f887fb3a554497ec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6d39ff72270d2ef1662cf229735eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bf47bde66584db1cc4823976f3abe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269af7708c099d9416d688e1fc375a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f395f4d20c66b150f17815393144a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250cf269784f6a50fb8967417b7a334249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c4cee7d9f26f56f99aeeae35ec07250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb154e38f339793984ddffd2a8512c8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f98fee6c2037b155458e114fa20b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d97d0fcfa1d04dce502094b033169a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567a90ea46e60268eb33495b0f71b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b4f00f7a22f71927fc4fdc29040a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ff272fd60a9bd78a18da4f01b90f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4babc9d6154937ffba908cab2585bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80fad7a89d0110bdd5163ff62f867b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf81e435e35e80d5773297b27c1e15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185678b82aabb4c0eda2a90c032c9e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bff5a654527322a20c65ddef5d6062261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bef37fcbf89b694e74b5c18c75373262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282775a05ef4cd3a7fd74ff03b9d4dbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaef6ec7ab068c7a53ef144f4401bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775924ce186e405e77b4f8c46402758d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2aacfb0ff36214cf768bc3d956c58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147fd2b4f18c71eb164ae5ef0d9dbf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f74ea7365432de77a7179035e0a62268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30da6c7f80274ba1fbe5fd158883cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c80c632e632c0b446ac44dd03505a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596411d5ecfd1823d86e50589a74625271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5836bcacc104a3b9e81985b6488dc4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035800194711eb97703d90b736aca0cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf2353d9e3bd5420e14241798d8757274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921a70907d3d41e0cd69b2eedcf8e36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969d696c69ff95ed8cfb21ff3379456276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590657cff0372356bdc467ddbea4d95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d99fec273bfb394cfd9b3c947929278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d62efef7bbe5227de373c0b8bdacf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff195e235b37c144c3656dcb6fb464ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e881c3b3bffdb927379cf6f6da74f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4a8d3ac56d99d4c08d70564e1636a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240795a268cc71da8a1e291c7e8d4380283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59b63058775ebd8daa28af3b22d32d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621cdf756632d92cc298441c3cd8ab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d32c4a3a1be67980de32fed8c30d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c80df79c46a4fcfdc388580e7a27c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bd5c51d4673f12a943d3e24959c1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18cf12971d3a4eb73f3eced850f0e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e68d47393a3a07d3d7749ea4ef0ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ae49e8a179160a723d81311fee7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9173c5e3e40f09b3d0b4756c323d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de728599a64269a565e89df8a5241293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13fe1f67ea01b0fced7da93cf5da45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2072552d340c0c37b011fdac56e07aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ecceaae891d59fef12e39a4d8ed05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14699389bc41c858389534105a6b131297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60371a43e6157c455a928a77376d5de9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24609e9192d0809dc1f1caff8951844b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1a7acbb94cb8dc628e0429deea7f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2530d7aa05181e8e4a78f965b8da7f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec718a4dab6a546371116b6d5ec1cc2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7fc4c9534392c5b1c3fe86018fb87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5819dfd11332abcefe4996f35498e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c133214a8f2e1f8db58672977115e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa307d9757a8fd159b595b4d794a98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7110b64c913b3f54a1a7a140e7cbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ad84bf6c6512bd14caf47f61739cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fa7fd6577737d3059e60748bb2d11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cfee89331f8fc63dcee6b80c76242310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189ea4879c6a9b2bfc20f79f66a1f08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5b0522ce71f9f8561b84aaef06ee2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b7968473f61a0c298d3db42ab96c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971536a180674335e5d6cbded1c9cb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d54f205a5e76421c7568a6aa5ad7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c9e7959fc109a7948f26722a621a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63d6e3fd3ffd6989537aa43f57b4df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de38f1f2a7595f07714ef3fd5d6fe11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b766c399539f016f9007b6b2dcc72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d427e4dc77740e5e2845a0acab1337320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd561eea4e874edc74d431624493a69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83182e7e06aac5ddaafcbbb206c533322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172728a5155da157adf7b4eb8f62326323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa497e3777265f1971734c52bce0603a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0053e6ff78de65628a024c56dd7744a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ca961ff367c1722fbeb6c02b8114e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6317c0bea519f2a4b9b929e9bb1c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d667848da3f390f7049f5156d1cd7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e708e897aca9e45a147b12de3959f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421de61b98d933f91470ac8a0910eab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed95e62b1d06a3f8f043f0c3c8b94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b406f95c21f6e5f45d2f09df907b1c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8f1485d9e3c4d1abdb831b663d499333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb3b420879d5c42063c6c4ddaefede334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e66cbce6cdc1919598dfc87c0954c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01131719d40cbad444874b8e05acb779336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379dd1425cbaeac30ee707446757aa0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51123b7ddb54275cab9ed88c13b353338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08337af5b8fffef1d056ae8b4b3e441a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723337c9f0f5a9b2d54d82baf646b906340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37216ccc6bf54c706f5e98c77ddd42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c045413c614d3c2585b84a3834474342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176de1427e6f484125e5852ccbb77b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f5275760537b37eccce21d7e32497344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873aa591005ff062d5f1dea901d729b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c89eca07b75a8a96fea1068ae845db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e891b387d34cef210bf72c8537a3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbf9bc236ec73067d7e7640264e35c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710fda309e92041ad96071a4f44067f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bdbd51febae3936a69ddf84687c9c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce365eda2c0ddc6ec8dc226d0a42651351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80979f1f106dd88f658bfc6b1a8a1343352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d40124af635ee55b21355bc8b0e454353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5ca9b6d09a669227bb27b25c636cd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28711b972ae6ed8c9ba1afefbceacf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1e5d3824742f778f4e4f194d1438356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb91d94cc8df256f75a5555700a8155357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07326f19ab45627647c0801fa6a166358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d645e997f2c11217f86e281da79ff36359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf849debefd77a3d94d6a1fd75575360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b051beb3700d87923d42915d9a0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778d4a473cefdcaebfa7569255fcc15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f554e5d2c57ebf2b1e66dd4dd91366363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220356810c38272cc264c85153f83962364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96bda391ec41c10368488f46a5d906365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1835013761fc2076d7f09025f26097366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a3ba83a618d058cfd820d43bcda3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11c65adb34e7c64a18f5060223efd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d7d30a167700963601efe2a9628fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803be0d45f80b1285e5520be229ed51b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c6fb7861786054398d3a24d87582b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1bb0ba192352e2a94e1295ca1db65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315761f740cdb6e5511bc74c442e7c31373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e7300e0057cd925fa97e2c5da4f0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1fdeddf725737ae12487b681e7f71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127cb87f678511cf5918d239e138bf6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a049b8828c96450ac4760ea12b2359b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d11483afa72447b7a12ad24ab08a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854f2d9181a010c2ad7c16f5e70c4ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272a9d61dad8e69f3aacdb1d2dcdfac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf1ef63e56715aa9f473e45d355323381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0748e5822ee7f4f1c8c689d0d05d01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4348ed925b3d0f648f39c8f1f422f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a63db29f28ce0b9154721fa86453c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb06da67fd9067e4d1db6088adf912a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7574aaec10049f7e554c283d686f7c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2523b1363fcd5eb6e4f88d7586587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b35c78b4db939c96030e2ef46a3336388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbae5655fd848532af9d5c328ce0a2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d30e96492de44946ed5cd19c0dd1d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250212bea105ad3f860ac76f590499391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a71282a47bbff6cda4a7eab6b8f615392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55646f0aa7c03b4ce4928d8d4fa0b50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dfaed6d5d555cc6722d32de5c2df5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821f37f1d2be475d38f6b22f0774250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7c1f8ac3814fff05dbe575cc95ef2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad31e5c3ce2bd50b0d175ea7fa4ce9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73d4e041c4437ce57cbf8f22f87a8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e498623992b34d4cc7c9ed052903d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1df58ebb47f0ba234ed70b28ab153400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ad547f41df3c306be384894d8c87f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ee74c50f652b4757f489c9a8a7681402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951a868e8e911f8fecd1e13d1913499403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88632d2436fdce097a5f157519b1260404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be01aa8a4a77262a8c1e0eb2b425b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fd482e03f9e977dbb8dcf17a2a444406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a60019bd189894233fb9cef8337d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfcd786739f9e86fd2664a34db53f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d9253a38128ac567b1e2b7fa31de4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db38a7df4a76b3b68e6d1f8c022d1f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2cb5f81f7bd5be428474f860115ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df22d6f673c7dca6e792949d8476f9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab793809fe532b1708a3b8862189182413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ebdf809325fcb45c1050c2de01780414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddff41db2f3e9210171b9ab2dd2198415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90cc3b9de020711cfcd56d68af6f15416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a62463107396dafc4126a50287bea1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bbb4ebcd87815fdee163bfea5ce1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9032ea63a548e4aa88e6a7ebb976d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3cfb9d31013576c67c21df97beac0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c963e03214cbaed03cbced3a1cc97da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9783d1d2aaf233185f8b4ff9bfedc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e64a21b3be2cb6ad274f0684aaa09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a602a240508e7589733ef4cf5f8d52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f405406fa62bbcecf95ee69f6b612425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4a0f47eee29e36ea43a533c7d7613426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd106c7b84b80b782bc6045120e2e97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a153acaef311f328c2880840a5171428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bc2b26070fe26c16e2f022192a482429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e36a3f814836c899223d9050edafc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33de35576a47abbcf49a91f845af73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3010c9d0e182957b0368a522d418b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5adcbe10dfc86a12550afd6198866433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c283ee8528dc1a695fea0f2b0cefe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fec31a25a87321850b025e63a003da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcde0a6c5791d65daf211c66b051704436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d39e76280660af0ddbafd13b222a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b42ebea46c0cdde59d938184994f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa5c4484b326da20cf7bd719606dcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec9dc596ec199cbe5b2649ee122028440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85880e14a636efd69795067ede5f14441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb9395237587d19f110ab9e2fe52f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9debf29e0a70345de667f0e0adc7ab3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20613c24a22221233c9e12644b714f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf34e8c8468fcbc669737c014cfeb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c8f189ee927639614653e59279107446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7ad7585ffe96496a600a542f965fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab12d38a5124c6deb6a24ca98124bd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b12179de0a27beb2b2e66503f327449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba452a4c51c0a93accee8dc188122450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb45328d4490de84f68a94245f4e373451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0fc3f15db1475595dc1e7fcb413f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09c0fcf16d0443165021c7c70ec3f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b4cfad29656ff2c29910bd3787997454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272326d2fa065ef75bc42243a780f8df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2606fa23cd834c23a28db286a28aae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e04cab90db668ff300e8efcb52ee84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e95af6dbbb1bfc1fafe920ca078ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea09440976094257788612145e7d84459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d00a81affd1c89703697728d7a00e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2afc084e90c305759b79ef8a3788f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af6fa2b692fe8868d18688232198e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ae38ece5615482d3d6c17be4a5540463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d460ecd1a77646dfb8bf66a943ad02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6d69c5021f12b5d075c5846940e17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc158090b26880d77fbdf46b783d85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9410bee9bfbb060bfb8471a872f839467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc9aad41e2190a1923fb5bfe61fcc2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d937e0ac56815c27c3a11281ddae18a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc275fb34443069c233070c5b50368470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaef4dfc750b374b0a1e9657f5d8191471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041eaf69950f0adb09e6a97764f570b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24576461492fef200f943923d1d873a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e31eef5775ea8cfe561194eab8a86f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fcc0485342971f58ebab512a37742475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449cf7806848a8d90b5aa24c4c0619d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae228014cd1a365f66943d0b4c0d99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c5bb0f8672a4b4ae152bb1a66cc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274512f7d20683eba698e90a45829952479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c8dcae675e541deddd8b2e0ea2a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45078c89b673e0f33d245cd1572834481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06219e0d947634cc5df9580a81d530a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314833d540a01bffff82aa5a20bb73bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13067a4eceba279f8093444e5e415d5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e6426ed56f8add2c1e74fda019a35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef53e06b828567528a42f5c71ef6b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca098e593bec09376116ae4bca910487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfeed2628ea43de4ddcf4d9d8a75b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f844c99db70dddac9d2fb4cfd1fe2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b252bec081a62fc8e2a58e36e513da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce9ed952f4fb323b7d78acf17bb87d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5684200233e6f262c4c9e60dbecf05a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd0b3e64bc2718ffe6e18ac858202d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322391003e079d4b69a29d26b5bb11e5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c8a01ccad09db7915d640063f658495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624488010fa572e2685be7bdc9d14c9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979584287c670a5c71f658547db6b599497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec275442a9eea05b3abe151d2be460498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55f15e86c5f3ecba2a7483cf5842eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c660c49598729a933abb8e81c088cc6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67833785f4abd30724ecd4b6a2b97134501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ec0c82fbf3d0ec83a97babd04df7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4751b9436177bc1b9332cffca55419503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364200e27b5850652c520cda1c229b17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195ec6132022d5a7160ac162e10ee11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee997e84e8242b53d8df243424101a5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1993895005012c4c5767ecf9acfe16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffca14660d044aef17ca817d681fe8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98566a1a06f1a2a75208c7fe12fcfe17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d699553d6d01b6facf6baae09f9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a3193afb00099a5b615366217f2dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8922ab90248ae1928e0e2556a9dac54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714b55bcca14d622fad9ed80671e724513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5ec3ce1f576021f1895bb6fc994be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197cd8098533e251f2e171c5e5c8a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fbba2087ec4c43e99a1eaabe0a3b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73eb71426154e93fc712f9ca904cd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5078499eb20f926c01a630f10a5675518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709f7829d592086456f61d5070863c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240888dc6c577f76a49027b25c1d280520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbdf3054c795abab8c2ea7acf5bac4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ccfeb06a4013250d1438222f9073522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a7084a937a071a1a5028fcb4ed5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0bc60d8df920e36b0f0d99ec95a39524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb168aa6fe1042231ec179abbdfc5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88a08a29321a3054163911891ed689526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92c82f78188c7324eaeeb99eabb947527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb267ca066e20e2fea33c83e78853ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c713f87753f5041f2568f763d9e8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bab0b1b9d75461d204620f3cb71c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b0c70953f5034a880dd5e008e02c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09bf0dd2fb449b069ed41890a5ce3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0608e4c327eb0a5ac7ee215f5f1b8dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5558d66d46793aaf6cd79c3cb5c48b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e72e21ce292832a754213f00de4c00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f09652b6614574e9feab6dabd7c62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f862656764100797afd02b29d4892c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af8a01d065169965573d11d96825e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3c44e5e8bed7a29537761e00e8e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ae091cc548ae6f9d6fd8506ec34c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabdc7a5aedccca05a6d65d02a593e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016072aa2abc7a15b3b0eb6497b9e56f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dd612f6ba548d89f53b57ba4b9a34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea36191946b20beb29e4b79b89043d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43bdb5db3086e8a1b8747ec3b43dbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87104948873185779026a1c616b54d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950fef121d4d24bd0b5cb91d2ca307547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53662d2ac5fdff06cbf733a40411e81b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ef5df35db02bdb6ae1abadf98c79f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5fdef4599aecf16405c36285eaae7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47727816bdf3b224e4122f63c0553e6b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21da8f6ab318581e571b8fb764adef9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22619f53b85bf2297eb2fd33a6042c62553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f81025813f1d4fb2c47be5687745d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf30ae701d0c0b71b9d86b53ab27e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce1b38c1d7f9885869f30ee8e80249556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499e02c4d7f2e6b5789ff16ab099c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715186201db653ec8258d4a585adf3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf25433bdf7f99a9408d6ad4e30c00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef5bf3b355518364f1f2a15f692cb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864701e313c04706abbb1d98cdc0795b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fc8b313be432bfb7da611ba4455bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94453219e4ba949c4577c6b7fc55bac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d13043761b9ddf032233f9ceb17acb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c86e519436b3ab80bfa98bc47179565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed6e759fe202322b32175721d1c627566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c319d07b4c9237187c5fbfd55772567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce627eefdbbd87bef8f32023f62ff5af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af818b75ae868d7aa4c9115b42d049569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d10b0ab4219b14e5938f9768cab7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f10c695ec66b073f583cb7fe5d7b23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0737211b964368e05c8214752d414a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17a73c162ec651a77382ec37af201f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735eca0e2eb452faa0d84f103970739574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f468b46c6f5ca7e17c1ea4c850c39ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039e9e89ec8bcc030e6ad960a80c4cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb68596471169d18d1f8fb2f363a90d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8770052f5c6683dc3e58770c0713024578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07585b47c762069f491dab2affaa2d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a92467b6de9aba7b189e16b3946a99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc87ae4f91f7a726ed0272fb42b555581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafda97b54df4ea6018f8ae5aedc94c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68611fe643d1f1d98846cb3c1f603a3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa901348e0482f18b9a80c1351fefe6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36da270ce23b4ecaf9e5920213ccd63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d1cd1fb1fc135b939668561a68a24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f15e176fb41e986b7274d51ad6bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7d3f81d3ca2330728da59d58caffc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efebf84ce47c56702c346fa0b69d21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a0ac4cbcf2acec30d83d9c30dc6db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792650120715a90add8611752204b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b389fbb438a29dced0e00a129e45fb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd517359bdfe0aa6c73f1732dcd7dd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a9652299e02e9e22324beda0ce32594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224aa9c0a183edc4c5e9cab98765c55595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b342a3aafd0bb1b9d3ca8b91c3faac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0d991d2397574ccd67979e3f43aa2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850a7f6c13c93b6b5bfc21d04c4c48c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07502ea7546f647d9be8dd450c8d2c2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1493b5a7c1f023430f9fb3f3521ba0e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52cdaab5870a31840235b965b461ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18732f55a7d731c9411a4597a9c62ca3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2214a44223c619f6ca662288fc209f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a91dacff8293389f573d532d759c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a42ce6e3e511d09857fd7d0f782f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa9cc0eb508bbbe30cf12840e7bc91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c69981be4d2ce91b2c1540100d7e0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a36e574164a2a264778f32057b0b5c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83081e5e0c4d7ec6ce9e5d5b341b61d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00307fb61642ede373edcb6c7c3cea45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e19f47afb780d693c61cd7a888240611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1d16867a055c9385b9ee4ffaec36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049d277d619458fa5d6635d42a6933613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241a26c94e0f8913de82abe14d8bde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0625b3016d648783970a4138cca93a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300be50b823d673008fa611c18c4da60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eb686304dd2dceb330109ce324a82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51456bc86380496097223922b1e79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594037393decb060c6fda4f514c187c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc688ddb03e54fa652c16442bcafc7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7dc62c3b5f154ca384ba66e968d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd53d02c50937912f34bc593e906c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c17271d272bc30a16f5e097ae74819623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb363e14c76f574423f3affebd1c4f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401445911b644849079c41a49cc5e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa71553d001b37ba79dd7a04be05f2c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d1368258f5037c00ba5836db61c55627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517430f8785abd0235fe2750e28fb65628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d945ab6166fdb6e24349425c5caaf7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792858b5fd3604e0e53107bc672a81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edcc6667169e56c453e8bc9110db97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab5fd7efda6d6b5423b8216a908983632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458f26f59abf3da3b0d909161b811bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268780ea2aa4a58910b9219fcb2829b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83223ad6a04a78f8657d48d455369a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b737a72d32beeb8056dc982ff249b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d373fe95abb243db06db4edf47686637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf7084c572eeb34c53b34357d2fe95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a465bedeffd9428c9381694e1702639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205d2bb539498979cd6cde30fcc49bd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f0eab27679d7cff8645dde41d97e9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3355430bb8a4fde109a7fd62f2d3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d01b2d6717ea9601b9653a30bcf7dc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cb34e65c3700169d04676d6338b48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b661e591ecf5c4d42639e51ca45c1bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886e83da62e01ffa74bbb2fa157127646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523f40d4db444b25de20644d2ae6229647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e2335f86466cbea33610fffd3c46f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d87904500977101d23ea5c09f8bb44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8d7d32785fd17aff522af6dab4bc8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab24d62d76d38808af710f6bb717d0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062208bc840b4813787a25475998a2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cb7a97438e529929e7edb8bb9a7b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afecab65c3ebe5118d6697c0a9b250a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769e96cd883d3ca1618c24c400bff4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dc7448c880072959e987f548968c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3181fa74e71ae476ee6107d7e8b68b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086e34fde09dd3d96a15ab8e203d870658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e44fc4f82700ac5e258f5ece2262659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f80660787213da4d0c07ef70ce99e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cf06cb677ee44f3aaf87857569704661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ecfb7bfa2254187caccfcb049cab2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920db5a1d93830eda88d8c66b5dc7bf8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d6a19f545fe7e5722bb91ffeccd6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260eca23c9701a8ea7e5fed99b61a08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc98a75f254c0843fac0ba5317ac39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8e4d64ceffbb7b6c921fa62455471667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa276647dde30745d6528f10d237ec92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5cfae708fc9a19f0f35bc3eacce25669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d12953bca2f70b96eff9a0ca263371670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c6bbed2c36d3b81b04227322424b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca04657e423c65d860fc3e435b5d1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802ec177f30e25e8a3d323a429f6b0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33568e368b00458ad1f7a7ca619ec1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b6f00d7fe132379f6bbd33dee5a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb118b5c98730cea1c705a87726da24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb88d4afa61202d345421101e6dc17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd976a5084e21340d70fae5c13eca45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc9d38878b8d48d0d87368be5300a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf6daaf3133327a089ce83a38b1093680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598566ca2b8a18b5780aeb6a52da1e4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71782896856386a30d057ef3aca4aa20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308c178ccc25a9fb98c60bd2e112df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de59131cb22d51fbce053afcf88933684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d383911d9e64d4e3fb178d4f6a8c947685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b1b15c8b56fe90675bd49c3c94515686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd98430e5811ac10a416d0f8219d328687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cec9f6308fab6d412b2bf00b39eda8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f3a69ff6d6a210b1d29a2d194edd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6c8bae3c8741c008d0f5d4955e15d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c328f169200c5b6bc235b40556f2388691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868267bf4cf7d6302d4d73c75c0292b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c4e592eea1779c7e3c45fa885cb95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57b5b4637f147aacb9653eb1442226694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ae6e6107c812f194b91b97b549a9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5067c9962cc5ca59fc7ebdf90313a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c7b3c8bce7cbe4a0f161c784a05f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2a8c4f362993d4edd5499999ccacc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c102a0cb17c726bff0a6d44203a43c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeba9d780fb89be32b413705eab429700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dbba55a5294c05573f3c81a43be7b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454d47f36e20da5f3f764129e7de80d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc1760ff2591b9ee7be8bc75173b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08b5edfc323644f8cd7981f01517c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf65e9bd375c8a6e9c1c4ae9555a1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41530b64fed97a158e60e6045665bf43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7186a6781885f553b8eddb5eda859ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc2c61ce17f121e930f8b733f91d50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def84cf36a417a02a163676f888b8576709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5a10d5f12d7908546a8750e9a6996710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bc26ca04f7ed97538ae3da5dc199d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717ed3507e439e023c9ca644cc15bb2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bed0dfc24302e4ba0fa93299b42b94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4d5d686490a858395eb3e84a5c17d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b632dd82d62cbc0fab7716e7913efe4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c269c786879c170d8ba6a368912fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8124b948a5b27ba6cb9b71a7aef5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f27a50552f5f61970942c2d1f7eb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280994798217b232b1aaeaf6bd32ab00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626185e515a41a9663d94a069a8fd60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a100622f0a372ddaf001c4e31c382721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee750eeab61d6bf773149a4b079d67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebca1810990d531389b0b65e1bb38ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89bbb506c01448be8fb0d69cc91c14724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ea28d74ff90ce99caa73a06980bf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475647278d149f6f4edee7b4f2e2a8fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c0a51491f84e6b31e6c859353a8d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c0d3c5043e3e63164ebea7489a4e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c899a58d3ae5c648445adb76b1b6ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed1238efb3f11fae82ee09fbc894eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a70333d84f75d6b896e15f96c922a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7f591607afbde50aeacaecda91754732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fe1d06f9b3054ea56da4e8e1e07e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9cfefde41e44d9fa55724c7da4b12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929044b74cb3bc8ce7c30291535c91df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa71600d90b891cbd683fb02524c748736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5675909f4dcce21fcf7612bdf9a77737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af6d3d57ab04c03f9fcc5fbb0eb3e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4530519bcdf0293b332186b438a9ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bede7d16edc493ce5a548ba603fb358740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39fc8e9a084b7d867e5f1f42db7e36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8fe418d68c4a1e86998eeefc125f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae12fb4cb75fbb21616680d83ee283743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b045eff7570ae51f280538e49de2bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3dff48e438d281f3eddd2d720eac7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fda607414b51c92432d38c29fd46b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9fe3264d5bc93b2c86e711c4ddc8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c6235302b51f58e89b506d22c439748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58d5f3a44f3358810a27b0edb86f47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f21ed3ee33d3e46bff7825df94121750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46773eb3aaf15dcf9f0f957ae35af03f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1d98b128f036c9daad2f74213851752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a67f14bad42a1a1783fb1d9fb5053753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a3d07aad64e2bcd42624bc9ddb59a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7500253c4ed493d5f3ec16248c218755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ada5f2f88bec939168b5f28b584f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deea6f31752716a98f713799061258757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193f8bc8b6fa135e221e59c085e5abd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca798b9805a52f19a567ef6d89ab751759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>