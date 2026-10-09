--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770d38abb7a7c26eecfd4a67d3232351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d7de7060680fa12997b0bf625413a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0dd6c3c8440026da9e1b9ebe5f1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c075295a82835349cc9957415224a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a3b6e978a2e4d3c99659754aa16a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410e7614c064d211869c955cb26fe716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc539ad22d015ed4d93845edfb98d8507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588113c9f3cc1723e06a42a6fc0a944f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef458454e0cf44304a7302045541c25f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0e440afd965bba799b8d408efae2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb9d8c059974520c2289be7adb551611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9184608fb96535d3c08c0c28c768912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2798e293245f549fb1aa0248a067313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b557f0767e94b2b585948d51197be5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe09e148c4ab10ce3b491605c37e2fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff798bef47b113a943fbf92f550cb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea204f5f9afe9c9610ff62ef05ab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73652f3d92f5b05f60869653ff05d4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e088c016ec59c02335c066009eb1c5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ff4b13f6492b84c0e46a9dbbb018c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d2ca6b2ad9360bea32e9d523ce513d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d522b34731cf47455c5e34e5b824222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d2914eaeb14db24d4b44205f2f8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c845a036601e4cbd54a839b2899cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ebfae7e5071d7689f7c34f9a828b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7906ab79cc5689d32c238184cd3f1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705ea069ad6eaebd34eebe121cc6f6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fc562b1072f96daa376adef56270028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8b9a66818c4c348915a9eabd2735c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb0fb670ced02511b27134be8bd4fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d4cf2baac5f20939bfa4a9577d38031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e121de741418e9c88a30c13935e9e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f32ef92653fc56f05fb072c2c32eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4fddfa6903d93513129f98643a4b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863b4635533e59bdb2066a66079983135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ff7aeb71da5dfa3c9cc09c81b7a5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc5968f273d2df8ddc96798895c6df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cce12f78296f132d997c13edcabee738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48492bad63a0c0ac00fa646f24be596339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1556630ed994010fbe1909e92f877a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8159eddfaf5e7d136518cd2a9e97ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845915151c47e835e4d3dd7e38e50a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5d0a7ac630ea66bfb23a791c4d9cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aa9b2dcc15d1837583465aaad715d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94730ba63935d57edabbdf62b0d33645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578a6995efe75b7df31d83a45d6cbb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6537bdc389282b73038d5bd33bfa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa11f0a9c89996e29491e0c3c882e4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7880fb675f150e91ac47f67a396c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b9f8b79244973e37dc702eb115aee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99698bd83bc97d21b894086c9c8d16b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16f226d3fc54c74d36d6be206409952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69743ae572315e21248388b59e7775e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0004fbe5b3d4510469bb78526a62d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9022f2d084eb0a43f4daeeec1aa1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6da86149cff133404390f72fca616e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd11e83623e9bfd0734ed3449f7ed457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad9378982aaee6d1ae3be6eb8d27a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c64a6b11614aa601b6ce6b5b57c0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf3fa5cd33b5870b1d79777b6d5a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283bce08f1441b7d6b6f1602e02819461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7832461dfdec9dd4b0e3568fef5fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1139e261c93b4df53b29e4018d69bf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d442de1142cd536fa21eb4425f45eea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342bf37c5a5ae287c4f9637d91ef4aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843b5111931ab3f6ea66e1119d897a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45ce166c0a546f1ac6407a16ca6db567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f364844d7cc560b82f8d5d0703d29ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7bf4de2b94ffdb88bdbe01b27941e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717da5eeb884ebd4cd787c76467fb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea76d322ea11dd22d15715fbb902f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77207865214abd54654adaff99e18aa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57510f432cec6f26524dfb90c99dc67573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee15bb90b17724d6485147a84e2b01974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea88894d26219be6e6c1d3c8718bd1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ecc88958c54c49498153d5533c2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7262fe0050c6bc412b2fb9cc9d41077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5f6e541b0ca791226e1de93ac95478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56d5c9ae0203e64a13b839206f82e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be16c48fbffee75100eb49ccef5d0e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95834e210e203941de8940c12cc828b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25515f7c6ea52aba7b1817cbbc40cebc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4fec3a1e96feddf0b15f623001c2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2a93a8853e21b2fe92d8a305f23c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727762624e63fb1256b8f46216dd2ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4270fa86015c3a663aa52095ccdea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c243494dbcdeed1d4e5ba7dc8193887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452b443b1f31868af23f0a5b191132988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c7d8b75c9756f54111e3c2d8d42a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f407d981bf8973d48dddc491f712dae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1626939cfcd18751486e7734838b8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90958d644293f7e45a0df3deabf9c1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1d854bff0880894466b9bc937b9db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d8d6cdb72fd1eed20e7d0e3842fc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8519f03a727091df2e2210ceeef2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70afbe0cfd5273054b1a1f2746e45b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8badecda17becce5241f4118bdd290397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2beb96b1d26e8dd27880d197d0b58198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9305a5ce66d9c51d5d80b3dc322222f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be493a362a6bdadc69339d9a4e87906100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36487e90c1d103b4c9f390b5d0c2321101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8474b9fd4e8f3e9b1468bb2af0b301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dcaea9e0e2ba738cafabd9e4f178e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33502e55b478142e1f1052bc0389843d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191042d21dc12616fb452ebe4c349def105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce118029da650d4fa07180e19a54834c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467536c2314811fab759cbfc40247717107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f2a951e655c342ceb230c24ddbdf5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136de03819e0c4fa93443a62a9de074d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda23049d7f7942ab6a2481a698b5826110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5750cc90591278b0af25365fd5fc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e3e7f37a6dfceba71be3b68942aac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b87fdae7cb76e60c25baa830c66390113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be713e1c8d7a4b9c0af3e603180c89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698a543b7d5f98876129ffcb91ccf1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bfd9d5e578cdc7ac77f7644ece06c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f8ceda2f083e6a8eb207913205d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19011143190dba4298b92ae5c005d5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c6d0ef5c1bd6df03315432e99c6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bb40102bf49552736627a2b7a05e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6bcb2536471e2cbfd975f98e63f86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf03fa593c03768e0eeafc290dabf8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baebb92097a3a83781fe49ba43f041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d3c8f570ede2e6a17cb641f664816124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a424ead67b57a49ffa15d471c20b5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c3a8cfa8613a7cee5ec1e0af261b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587965b22d89bc03ca326b08bc9e9c6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00025f60cb76030b0a04255a08fda0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7a9a08fd363de37b075775538bee1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb7762b3f00effc855362bd182dc5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6595446170cccc8057219ea75f6e48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c9b9be094a09a12e68fc9c035cb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae0866461d1117d5f257f9b84cedda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdd55e078cd2da2c9061b5c98e8fb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c2978cf1e41f070eb866e81d8261d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561b79f6700f7dff51fce4cf040c2f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9264d2ff36a1b7ec72df9a63fbb3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc517abfcf35a885e21e7a0960e3217138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5d91f310a7682268061e49ce281f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693eaa9a2a72b0ec91e62cef285029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8275a67a7285b541abd4400888adf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd475c226e2937002f111fb984e2fc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfa6828d5e3a5dce705286f25c9008143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccfab751c93187a4b888ad2e8db118144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0abdf3f5f15e2f01a6959681ecec05145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2c5eb7ff8b83732f90ec5ecd20e01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fd73f4ccf1dccc104f7de4102ecd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8f1a7210dd87e16eec6259a52894148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f687e558c02e14e105ea9b200c8dd6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585c6fbc9de61dc0b095dc1f03097d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312032e66c083413c084d4e6077bb511151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c656fe81309e98c610ab3e2fde6f0c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a7e21a04e87dc90f5a93e99b8c686153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396feb6552a4f8396db364c707ae101154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50641b1029dd864a62a178f668a70cf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e791bc8c87de31eeb1d46d760579184156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcf0832a96b58aacc503522eb797b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1250b3b3a9ae994b97508856af8db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6a19cc2d099f24e0198705d0df8bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c36a6aa0075fc64b15c86a225a75a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd3bd281eee75fa8916929835a7f3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f22d96118dc6f7555392f8bff5a51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f70ad314aa6b069fe2264431b0468163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f016182845a83d95382d02a37f01543164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f5cfce0b96fe697e4b6f0b45610c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a101813dfc1b9ad9e2154e3fc2a2d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc100da7297911b09754a0ea67398167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8b979d67e7d16598a8df02fd8c1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b054fcdd9ca75538ecd2042d8a7a978169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360af946dbf6826b6400991bb1e52e81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b3e4abde1d0a0092139d9256031b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90dab798989bee99e1135efebcf519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77588fae85f1048aeda526932ec8ce3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578729005498af5ec7a013d8cfe63e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96afd99ce42fb00e38f45f93aa6ade175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c8182f72154d84a02995ae1bf6f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cfffd246f42b31105373bb7eedde4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ef824158fabb79b89486ca12f6d5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38be7eb0469d36ea0e0c61dde4ff5aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34734f19f4efe6ddd1505ad13d158f20180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e1e429087666fe7dbfa5f17830206181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac011b0144ac498cbf154cd83ae903c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4deb1b2e3aa416d76fc5057f85218183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6ee9eb3ea3f26a097d22d2cc2d41e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe6909c3e178a06767e6d9ceb80f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd436a40db993771fee0d7363f7ba7dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8b6117a76e91838b0587464394f02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a6f014e212d7ea9b0ee34f236a8df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27348c4a5b7622421f52456f1c6de650189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825cad62324b66e80dbac3ccff8906190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a3442da891515b4766b2ed376e762191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4b6bf92bde0b6306425355bae81ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5fff1fa9d1aff6d124fb25e67b5ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0314cecfd6cc4cb95fa78896e924b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3719a3252b54b63f70858a3c688a794195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec8a03e7cab723412898e064a46400196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eddff302884733977d0d5db9158bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a87f20dfe163b560cc2df1e75b46b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee3eb944394abe377615bf139c451e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb55934ade660ab03031accb018b9f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcd4989338970307cdc16a55d55cfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6dca2423382a4797fcf110275e2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140591694d9264b760a7eba20a6976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6b4120cbecd55c27f3f12bf2253e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0a9c6e0d262e6e6c678b6646ed386205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5914f2d7865777312b21b19d39b1441206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b4682c9715538aa58d1c701579ad7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc060a94562104b05f74ca045d57935e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8d0cae0ab9358a9dd9c970f167cbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8556b3e0b555ccde99de8f9f11e1421210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837303a176217f70087336d3ccb7f1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432ec365f4df3e13869d6f9598b664212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fb52a6fc2897b7887a7232034b43a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7525848df81c834222a37cb4d3515e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e52fdac86ee614cb09e9c911dbcc9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de7761b6065b8a129b11a231af6e52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293162e9e252109fb774f8eae29b5012217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e86620749194394b2a0537371363218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b81b2aca82c7f939ce457d4beea61219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fea97cb944607e76f32e7acdf916e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352971b3fe756957df317c7ab495881f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9cf3adf249578c0397e2670e6cc57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6e520d4ad3a01f9e701775d15084223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3c75529b0ca4cd2271eb4a459ab6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2520e583a419c6422f3b669de1266d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13129fda7dcf505d3ef2a29cf005a75d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749fa1a0c6d4c672e39206ab9a883f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720339bd4d8987be8fe0a1adf3af39c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5c3ff51b62287878f9cfa9b813b67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26c21836fbeb0c9b1b3b0e2dfc5ba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69d7f0736d19bd591d9856d93200a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45bb85e32284555b37cc32bb9187ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228677cbf6e371a0f4ad094174fbdc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8557c52c56af1c6d27d421f1bb69677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376967cabc27acbdeaa3e2ccef454ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0a64cb73c2d88512af884a3c5cefb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214692f2f6090fe469f9d70673e4771237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174cfa3ae9751f4fb515a0a685306569238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd54acbb8c42d4ce3631bd3b69714e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d2a940fb28e41dec58a5fe71fbb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f496e1f7131a30b836d1e1028374181241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4e33561963f28dae07982ed21e3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7635a159366917185fc9cd5e3280243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32326fc6ef3fb9de39deda8d2c0bc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a173901688632468b8efe0b84861c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871ba742e8e8a955017adc86d1e485b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f08f50821d68e35788a12b60eb70f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2018344b3b650ff64252544d920ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff5fd30af8dc4ee9eea157a7bf007d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3590fec3b7d50992f6ee609f5ed58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db568e99bf6917bd4865c313d959baca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1689d19fd8666d760953e7ebfe11d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac4cf2b872f26e1f17463cc9883f8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcbc900d40ae7cfbde11643daef928254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a90b43229f5b919fee5e9053a76823255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95ae2b6fabcbea447927dc56a94f63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d35dc40e0325cd6d47db99e77ee62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588661628b06c3ab6fbecd8a7be97d8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883886d5d3bdd930482496d8ef0c980d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8df28646640a6644ab06a4ba6099260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84371b57972697d72129adaf07f16109261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d195c17632d4fbd5cea522d353151d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5f209e21b059849b45f046a805274263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb4e16daeaf3b2ef65d9a6808fe48b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96c7b9f617c989289b6ff39858b73d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43bc5cf5dfc64f23026ccc1a26b3dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07c865f866cb16faffc3d254e4b7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08dc3a02d82904dd5a7ee2b5745e42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba627e9cd60b3554882bc9643bac80269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317b30be49ef872f6642483e82cb80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30888f1237282d35e3366619a5253569271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abc3b86ee6d782a7ab8521a1225fca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00dec1a9535ad871f5e223080fd772273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529668195726726f276fd4ab4697655d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018af2a28a56f00abb8f5151dee041c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5bd531ca2d74fdfebc65a73e7e70c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43888d9115a63d7464c5bae5f6d3ac8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcde3db51e8db9ad3bbc1a58e26466a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618260751e7378812fc2bc4a25cde64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3adce2391bfe83cc43c2bbeea54877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb25f47da86fd1642df107306c9ec9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5eeb1487e874a4526149169d15918282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4d048af254d4b2e0960fd7f41fc83283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b191cb231a0f572f7751695151601284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d76b6b3a739193fed297b0e9870e31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc4de4ddc16a4f8a69db99b104b074286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cd3e9faf259bebb866275caf45d02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3af84c4ee15af8a29e0331f1ba2e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82249654f74c5d31b0edc489a074c577289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae127ebb0c64b3a8d1c6d33fc04d0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d7c7bd37ddfc57c69142f7a8813b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc694769dce18139c50b86e39830996292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a934af04f6024a2003099244098bed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add211ab8103641e78f6b0326281b72294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350fbc9049237f763cda7aa7630fff5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62d6961170ca8fe9716700a02fdf4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c02921dbfda4309250fac3bd61a249297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7fe88edf78cb73324004013f4775298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd0723e228fb5e0bcf43acf24c2dfb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409da88f4b68876a67c3c775d08c9c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4c09a29c8bdeea80b853ff51d84cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb09e5cf2381c28b3689f600f5b6f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0e2e0e0be6d9ee369d694d70ac96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a645cc9b3ac06804b8e0201c87ff39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475c9b3de70ba55e083c67cb6905ead305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d737fb7a47a6eb096b964ef241ba4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a051c8800b526cc0e09bc05523eb8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7b249065603fb3ba995267aadbed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b85a5cb9ec0801e39b3be82308edd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c4f5d1beaa43a7abd74c8fbc22eb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d23fdd60c471031107c18147802ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54678cd39dc52bbc5411cb92bbf70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc4386fcdd892e611c2ca624da3577313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d04b14cde9fb89abba1d750c6ac45c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bdbd8a1139e3dd6aee9b056893d7a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a77e9f3f107340fc9c5dc0728437aa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc179255d3d5b1f9d16aed836e59056317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72127b2f5cb094c669056d7e1fd5f0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147df20f3c8766a2eb97225240a7cd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9cf25f4e33add3a25b6b612e6472d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbed41f3307daf10483c1e73664f1af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df857e85cc5684bbf42a2b44842b005322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417eca44f9fc7285a50499005a7d264323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507bfa1c334fcb946d056624a45bcec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4e4b05b4922738cf741c89e9ca979325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eb52786081d256b61129b8b5e2797326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc0d8f58d38c7b2af708d367e3dd7a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a32ffe5761a445fabddbe9c8d723328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2accc446623b51a66ecff4f360f6af5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e24e8686786652c194080fe0fed530330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffddfaf0d9457fcf1faacc0f5c0ff8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188711fd634482d73e9d25367b162ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a96b02cf7436f2c43eaac845ed76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d40b4523363cf3fea056af7dc6f0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d43d304926614ca7d2a81a393fc90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df2947e6c6786c8614907d1f88d46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e21b0359970245d234a0c6a5f22ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da18d12ebdf0d31596bc267657b3da5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f4c4e83eb6ae3b1b43ee08a75d90b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac726a088e8c3a98bc0ed3671cd587e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfabfa359fdc2673c0ec1ad46e1ca3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435881502e5d301415226c6fa6e8f97c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e4ebadc162698979d36890bebfe4d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf316eb0b618c15f158281ffece48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087b4568dadf9000825da73ba44ee2b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69a0682caf83e9975e63d0419bf577346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec39978a1d0dd1b1e8173856acfbc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61550dfbb1d5c4722464e667134bbda9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1b9973f484640a20642a52dc2488d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1a8bf064879f4ee25ab11c9cd530350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63e014845c656c5518ee5fa74fbcbc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7726744970d6d73c27dc08cb69d678352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a6a203e98f8688e69c16368a9ed00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70b060c79009f555cef17cfe169cd3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3befb29e5854f53819c8e79a9c5bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d22411c5f8e812ab1c68625893c26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835e09bd4539b67c5b8186e0a97f65b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41dd2ffbed8bab494e8bac0d505912358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5ce8156c781917d875d548392cedc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de6c562968d9f3b7922dac59cd9ce7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b6a8fbd27ee103674db92bb7bb35f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced5b6066b09c94ed8e32b1fdd3ad48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9be1de6421ce06bb0517c270225e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c7bc8d2617da225ba6b687b67cdd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dae0df4de26d7c47a23fa6315328d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1bec16407752440858a61f2624f20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eec41a4262469f24247d16fd31da8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9b675a7319d8201b27446e5f9b389368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3ab7f30e780a966b11a8fdfb6d0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfa5ebe0b181d975e05b4b74cf6549370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a441565c405add1d0be5b70b1b61e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a9642f7980c89921481a6578cd430372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549f945d2222029fe38a3a4627bb4ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd32816a592b284b6da02a481bfc10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ec98e9398152fc7838b31f97c8e9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480dd21ae015661fa0e943b14dfb9f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72af1c4fc2c121f9980973fb68bd74c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cfd0e535761bb68abea9301bd3750378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac5d96f8206c26fbdbc2b60dfced39379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87d99a61f12f088c0a055929a538d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c340d0526b0075e835281be310fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100861bf2ba04d340126dc324ddd8041382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01652d254472e1674809b3533b560a80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff841a56ab2e2218717c70e9141db1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45c64bbd029b1f91faf1eed4518bf5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249877b56d1479c033b6c49e91527bbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55487c9f63982988ce292d98fee49d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da55a4c0b786f7f81a06cf9d4f1818f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f4394e08ea549f41c432503f887dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4bb0118735e848302d3286ad055f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aace44801a7c9907484fd4115db45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24574b9ede5b564edc8ab2928a74c844392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b746956f9ab4b649b3b1c406592e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c389413212df709a9bfe5fad2a315eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6594a74cb6ce5baf546e54b8f1ce3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c643d3fb8d9e55f6fadbb1d9890701b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ffe9871aa92caee96d0de66f62f5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea19bd0e7b19740e003a89ba9ca8866398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f370e5c849a150977eb8979ebbd157399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617523635b0c21e55f88b7f92f1cf5ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbead48be234ec08e3bc7bd6ee76a4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3ffabcaa0861bad6d59a276687f80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba8c422479294e9718252baebe7ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2952875ed3b92eba7e186cb7cce7d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1086b0c0a4db19b5db9b6355393b3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4816e2897ffc653fdb39153061c0aee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a21ba74e0c64e99f35110c8a778a66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701d6221db88072396d4c2638b146af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2731a66f8a0a7c83215c4af940d01bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7315ed92565610e6f7810066b73b45e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f15ec6dad9d783b014e380ec929b69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbaa3f9c41ff3a26639f0ec4704c48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead2de3181bd916465f81bc96a937ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283943d2c3185c3e9cf950de4e90a371414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55c997bb3cb1a488a5b3c2545cc099415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d14ae864ae647c5bdcfa20cf95ce5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912a6ef23892ef9b1fc766a80b976f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a1f1d6d5a7d22ec503958a23de4ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976132f5b62a8734631a43789029ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6757c6a1e9a21c52b68d893d12e5ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbe48c49c82660902afccecbb823fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6c688c754665fd96226d257e1978e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff66be340295f613a80430b33be5fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68664ee03b375efe10f4fe85acfd97e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fed8e2f0da5e0dad45c2ad0304f9d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b07b6ad0e0bd668dc1e3575e11aff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549b271dfab32790e74cfa30d3184e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fb44eab7a54349e05da2fb3ae96c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5c7f00fb3108cb868debd2f3ca06c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0aba72f44b0935c787b251fe48f30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57744220f49fc24d25e87a290b3e6f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f06f85502423fbff4e3cc5f70d1778432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae0d88e493bd2824680cb1fc77a9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c512316119e808598be07efd1dfb65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd92a6c1b3e6082474231d84dc56fef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b188e5d22d70bd8d0b6fe6b0756e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d2b2df0b4ce70613563aae7aef065437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee88f4ae8462f234113d15da0026df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78db47a50f634d7328c78c86ff46fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfda1325083635b395f2dfb0c84b7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799826255ddfb86a0ebcce285dae8d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1523d17105fdf192b0227fac6a797a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a8d2986e43d7edfde5ed637407025443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab84f3ccf4cba966cd959c7e03df3d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3edd3f3f776d50cc537399464b648445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6af0f835ffefce23b9d3f48a689af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813abf997e9fd061a05db4e73bea3cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e7c9c6e4fba876bdf322efb41203d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b063e1bdb1bb0c9dc5e66319e8f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cec96bf7c1a012b5af0ea6cda807d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e5341ebac5cd0ca82aa45abc9192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f474bba5109c2c09196d9103e9753452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e839167f47209e6b58115527a36ef0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50755d1e282caf8ca487e9d098c45f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966935ab3024ce47ea390afebba57bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a83bb7542f50c3e5a3b70160e084fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5ca0f1a41827951a0a12405cfb826457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e6f460a835882d13959c01e529f6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bb9fd5aae4e62fda456a5543dbf4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d85e348f1165dd92cea3c03971f4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0e92855d0ab78c95579f5ceb80d46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db767607d289ef4a2816e4a73e0c9579462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e75aec759ad8d05e05f3a92012feb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795a81b2d1ca09a5e64f14b584eaca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab36cef4486fe176d5dcb0272f488c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ebab7c35ed0ac58338a012aefb8db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d5ceb4e15eb47e412e03f03006651467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e3278c032b0480f28ad8195557d52468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b4668b65d11346237656d81b86e9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdfcf97ad8998f569224d495f51a23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ac0750d481eb6d8c29bcdac79decc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9946823d02803c5b7bc09a8523b4ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee0a9d8996edd655e6b184a674add473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138ce275b5cf3105495d6c75633c25e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d811d7feccc0ff66e92f872fe26ca5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a3e8683aac6e1d8875d15a0f8f79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120d9c2600b3c2b069126c2ef20046f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd533901a4334dc9f94f710aebf53478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5fe4a230d6d2b0e0eda213e4e3850479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfec76aa23995d503e0aba576e81b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b240d36391dd0581e8b14a46f29ebc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173a39dbde316ff441a235ce6cf661a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08306184a6ec25ed5ce55a43c2027e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa8597623a0159e3018f71a8ed3799484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e865074c16fe97acb30eb029664a4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29f89fbc308c76cac2183cec595f60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa90985a82d87fc08c33d4e7fb6d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee91b42ce4536f38f4ddba7a760855488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8905ed1cf33fcb6c884a1f73917be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35e632ae56f333a48002f64bc68b41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da451595682e546bd0a6504e846f77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d2d83ae78b43c02dfaf89599e7a70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af923f2c2c39d8b45707dc43094548ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a10691d5d3537800ddf4e8f64f86d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa225c9fce08a09f1fab21a76b5029495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed7f6ffd2260910de9731f78cad4d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d7fa13f5dda9375e0d852118f4ebc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f01c06c4fcc93de7f8b8e8ec51493c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7fca502f83c46300c663951b2b2e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199d985dc77c6612ccb6b0310574d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7d9b92b2bd976bc68f9db4a45c6c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa91635c44a3537c54d96580c6ff33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc821a72e02d4f8ea184bbdee921a3b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1976832231667632e847a8ef60c25d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad442ca9b885faf4a07ef322aa2290f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b013739d4d089d73b9a7d8048f497506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87625ac7eb781014c9c4b9b1aa2ff33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18c34e27ca93c5f1c657b5e7796daa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e229c7170edfb2a596795e4cea9e270509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e672614c834ddb61bc1c140e0bd2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39992659c0e310a58110b535e53388d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9fcaaa2122e96f6e15fd14f0c1e65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be601ebcfb1cce2e28d714312fda11d5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f2dd5cf994dc51d4bf62c5219b4ce514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4189529e6c35067c8d89b12c8e55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161297be86d2fae9735dbf3410312818516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ed3cb33e51ae8dcbb4f8041229ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dc2d7b33366a7d907b37296f4db5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c04672ffa80b2ab689994aaedba9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9771de34ca61a5cc3dac637825be5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf94939158bd2842c31e7cda372af90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a829238865c4f13357b634e6bce66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe716e64d7940c97d391004325425b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859f0b8d1eb53308e0b74e84066ede0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78f722895cbc892b7e5dea50727e83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8e3436e66839fe59faa65df4e8812526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae16ba6a33ebcb0f8ecdb124cccdb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0f3ecee134217d30c2222be1552e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df23a0f8c884a735ca224d8654cf90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2af3613225cd50dd00cfb5a840342530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34880e26f727a6e0dad1eaf5b9eb49c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d764cebf6cda0c2789dd6bd95712b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeb6feed5c57ea36b1a377684387cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8a07c01ada8c9c18318b5488d48ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a9f7d4b95592cf9f2579e43a74c57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0646f600e201e0d9a9862b5311ba9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63bfc77b8734fd0a9e77e9e3028267537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405e6fe478efa40336c57df0b397431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6671327d8e64176817e3eced0378da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bbccbf4dcaa8f0e69a1a794465e13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed918bcc12dd8aa6f9caf5a7d79f8d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316afeb796b4be13ff19b7ed9c93b207542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1436d687d877012c24529c8c99dde7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968de7ae7cc6fdac35cfef17cf766b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230a25fd993d9d3e559f9732e2d5cb0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4cea2633912def80d10caacfe7828546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7abc5c2436f13665bf6c9c170f9a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e14e1405b23cf4b0df2e7ddbef73a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a2319675d9ed9dc4c20755a57c5c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f98eed9186d97fc1643314febc29b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3676cbb87287a58dc230321bd342cbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1ba01728b706596879016a61c39ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faf6a751a378a0eb949dc59bfbd197553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff877ed33b40329d5de7ed0455ea4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e481fa95a1a858d482c82efe326e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78197d9e224ac8a4acf3600f5c47ab25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888af91ed90fb81e4aff9beca4466ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997df82f3831c3b8bb4450eec321a3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516469d24bb105796a9ac9ffc85afca1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b607b125cdabeb812a1c86d6c980d16560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bef4436b56f5e2138ca8fb8375a4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ef603cdea9f4b5b9873ec590e605562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71454ef85f1109c19c2974e410131d39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e936a2c62e814abc8827274385e77f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328020bd24860e3b661db98b32df11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd389c9bf1ef6e956b36b0db3c230566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef7b875693838f3e90795bbadc4ccd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88679497e8925af4ab0cc6be7a41a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a57ce5a6effa63a98ff2cdc9f0ab8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293bb4af3e09f4bdca2b5e924833b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde392915da2e9e39a99f3e2bc99ab88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b30cb7b731b9a7610a1dc1bb2887572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ee1e5e005e3395c9df833cbf61cd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45af617216be2335f2725168db8817574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0637122941110c538c0bfa80bd8300575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4e23b303cae1bda606778b07f04c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53580c584733303cc1fcf1231e5275b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3874fc004f1e9aaff285de17abddf16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4805645f1b97baf4ef9ce17b58401579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f7751ed06e46fe6763aa72d5090e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9638dac760fbab78d4b4623a4e114f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedc465b360c9b6f3511e1a7e937650582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c18fc2d41c9628f120637c0282385583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880b4c3adbb461fd50d05f296837931584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a66f2f8808c6651c67cc8480b06e6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a6e28b56013dbf873c2f55845d379586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5c28e14cf248b947eb37a45ade999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab7e7b26050e8d2d07bc23a9c6caf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29044d740996c9fcfe630bea3330802c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec27b06272e626342829548d94c29df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730a3aa98aceedf88c63d286a4467a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620238733832a3bc799110aa3a28eeb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0c9944269c1cded485cec90a332cf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fa737b50d0cfa4fc2531e2981033d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f00bff61a3b753981bd6b16cb02b61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831971a3b7b20058ffd1745af42fdb97596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e72979ba04517163c46acef522f8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b347fba5f7cd12ce0d9b22c13203b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ebe78302365025d4ca3c03b47c4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1888cd909c3f0f562ef384e976db6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be71d05d0a5ffbf0fdf86548e82b6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027f714d71c2ef926cd298aebc816f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b65328a2ebb0a8177807f54a0ac7d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7581f2fa99fd7fb1bf63232deb3ee69604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee70b912724c9874245f76f8b428ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e204d00c541d74f6adad0d18051329606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34fd8c86ce12c28bc3bdf9bb25c2f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f1e0097995d4c53be3ff289c6f8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e78f9a53a69224c58e60c4e2e8702609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddfd50994afa50c36767f662cfb42f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ce2a6b1ef4feda81dbe42efa3713611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b4773362149dc1c91c1cf6d611a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834f6373f2347e4b23df0aa737eedf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072ed818d39f0a58b54ddc801a9fbed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac3cf35c4d5b0e110d145cf3d12ae0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37da5d7956d6437fec184208e4fc83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae8c5a8c2c8df11970a02bc2014101617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23109081fb71ddfff25e0fd4bd94f19618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418e7f56c7f7a9b665e55776c8ce009619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656508d79bb6ed37688d1143f11b9ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189830a1c277204cdf5a78e2ae523294621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36794a911a037f4933bdc707c6a8181622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e18e45c052ce8f798868218d051eb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10910ed9242051c0f798d64507ea6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae509d61425041553c0bfcaaeafb65c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0927eee4220321288f12af9f23028f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243920b3d64bfcf8c6008b286172009627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d1e6ce66ceb1be5e636da6689260d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b77ee13b0bd3fc6ada5acddaf4bb8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ffbd668916f47dfdc3539c9f740eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2975f980cae0666ccecadb85237a5b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e0e951581829a8cc54ac922ed5471632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1fb9508f2441d83247dfa1c5030f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba1145e1a1d3740f1b9c0a3dce40af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c982355cd07c268c44de773cc5088ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068907521c464b75c981391ef4c5185636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05cc7489f727c6521c514d251f65fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eb658071ba184c72b890505a71d6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc64b21671ee62a1d13ed6e8492bc6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864faf6b925a6d8a7963a61997984058640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e99758ca91bc48729e1ff7f2da471641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5fc42025ddb175c3003112ea34903642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1545fb4bd4a6fea7a9df8236b8789643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45077db7408652c38e97937ff79a856644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d98d24a94c3ee33a62cd412124a68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4dc75cfed95a2c64ef5a6d4743d47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb86d3d012f862457814e572f830d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0acf9277bbdbfe6e1c24e6d329078c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26a503cdd9f23c0352c712704e93b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6ebbd26bcd94df8cee5420e98b65650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a104d8050aa14bcb3bda38d8473550651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8f6026e640ce1189dfffd4f5c7d8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b782fb08ddc983cb7e5609f56c087653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e1b02f404c5e71340d687d12cb9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5282755e30b1206e70f7ebdc6835c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3643e02a38e306adc4e1dc92aba73dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4083ddf0f1b2af7d66f14ff36f0a5bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f90afa54887d9cc8180220118f944658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a176917715540b9b7bedd5a12053b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af27913cc90fa1447e6119ae7a42033660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44b5764591473acc402c18a4a21f73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c035cc83f69147f4503dcc832876a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940997aa276e3ce6ae47ac515a263e17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43024bf8b8b522e1d8abcfa2d2610227664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b74af61b66c6241e53144d43b249d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738e1b27a1a2a7a2faf5d09f6879ef9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25b38163e6ef2201f637e2543d732e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850045a8bd08e47af1a51699c317a1e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c6d52a0cd52d6a6e6c6d53ed07e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907aafe6cb0aada175424499e3a37c8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98ec652bc35a171bddbd1cf17348a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf9f853710f3a3f65cf09353394c8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a8b328d76c5821d595a18522dac82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d037f3771efda27c54aba40018716674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53b7f3270bfb013f9eb3f7712afd75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0c8e37ebfee9339aa6341e6d9bcfb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664841a270c487dd637a2e58cb1c0bc9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3e8f277ac1b16c8e0ac68c7135b52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40b0d0b8dfb442467f822905b6573c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdad1a10b85a17b1fb2035fc3d6cf0f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa32e51bc442932fc2f98c20961af41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4448e27f4e6cce6db7afd7dd61cbd1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46985e4105af840d9f4242479a50b469683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2fb21e110a993094f9734c6fd65d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a5472dc76cdf476036ec8f3b90403685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0ecd223d6483f63142e7a75c50b94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff935cbce5f7fab4bcc4d92a638abd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb6c979eaecb3c2ba00af7c5a1cdae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71141250e4c4928eec7a698ca74fe852689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff0a38c696693e7a94df546fb41a9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6897c3601e79295e6c349b76ae2af6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4638148e953eb9f8653ed49198202ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f70be293fe2448a081a6ab2dd8005a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fa8ff015ccd94e663de13b5a3a56a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8b8974cc54ed9a58531ceb2993da0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af5706be694de8eaf0a20f4f35a0d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa73b2e35e9b6552ca1fe8bcf71c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724676625216a5559aa4416e4b46829698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7117063491d143b6a9364958b9843a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa77f9b4083c2afb1ca91f30aa2bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008016f89f97c249f5c83df2c050fb77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e9419045016e2a01d243ea0c8f125702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57131425897226ba0319f588b8e64ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ccfb3b9133989b933b77eb0a6349704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0aa89d7cc005a3d9269e91c57bdfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9db8319bfb6bf0c240fbf154a8a5f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce442caadfd12a6d64615f39709a43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742dded4eed35c93b56a9872b089b91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a864016fa9070243dfb81a9e02d07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90cf4b9a207dc5c306759b9ebc5dbb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43258a2c1250bd860f24a3692c897e19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1a51c3132e47880a110c50d2bffc9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89726855d1646dd821b0062ed0f459713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447b02eaf56501d9c59d3c36ea125d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ea37920a93267be51e3739210ccf7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f99bd310c36f2c96e0b1e066f3450716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b0cd89b2bfe1d5b176ea4eaebbdb8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d81fd586114ec59b0b6726994f24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bc30c07f14d1cae82beb3c48ba706719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637c2f4b93cbe22e22d578f07162efa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aaa6b014e592d301d641598ec73fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855aae977479541c859946b047c3e10722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca548e4234c4cd8a28aa56816287b431723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0e1426a9d2d42d08328eb33dab1d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2b3aab97725c83ed02d19d5a9e3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff34e5469fa2e670867dddd84dd16b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ac328641b003ea00e561bc51797ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dcbcb48500bf1cf906fe7cd73649f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fdc0220b121d8f7a77b6e2082c1ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18187de6cd4d28ec705276f936e1b3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6451ece20bdef0b3a00fba44d0edbee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c261092a7df88e21dd74a9b17daf00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aef085a81376a4d671712a9be94d97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ec0e9a2fd78faaa0217cb22fe8e60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f14c915e8b3565ca50b6bbb82bbd88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aabc04139b564663c9e6d2dbbad471736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f53fa13208a2e686bf713e6481c198737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d9c4481bb3126d9e74ccf4e6a039f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b411041e049521fc34c697883bf4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa28e8794ef40e361323e736a48229740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f25b3e5c0d4a965ef29a6b038d31c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16181b3629270b4e91b4fcd3190417742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d122c763b841a05b9a7f01f58ccde95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740158a8674f0fd68761bf14f7b933cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d79df7200051455d5ff28f75954dbe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675638f429697b925643f01c30117705746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a143b81f6e82ad4234775ee9a5f0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cdf9188fc7530a57948646678c512748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df3a2203b42be14bae4282a22f2840749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b624ca66554c33de4947434b45ba1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeed5c538ec95beb253c2e827ce0ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31299c608e619537764d3f76bd355d16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a68cc2ed74fcd29b90bbbd955193cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5994f0d0227929ce22afbeac93c7eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe41019bafe1e8c40a0a21df912b5a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2defb4a2b8f9a656ac9b22fc2746ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cacbe021667c9776221848ed68b66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa5008c06efd43e702c64fd95abd30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c1878ea913cf7c5476ffc0c90bcbc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0894b6eb59ddce1b719f623c1789261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf7f0a96942efe3fd0e4daed9b3502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b299d4c22d879bfd146b0830f0f37d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43664f5810cfb5d15aca66100eb26f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145bec9aced1548e5e5401c468ebee95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a0cc0c215f9985aec67ebd7af55996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d15af63e435fd534094d446572cc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6324e4027ef43ea2a73f4dac5afd9b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d5594e66848a84f5a3a26e8a5e8bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25657dea3a895ed513540a31a2bc2fee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac81a17f4664534db96ce1286913ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8169ca5588ada841c59520bb4c14f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7367e73ab6de87a1e59a2a94b5fe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9743ca5c6a6ce311505ca2b74ee61dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4be90ef256e27afbe68553d88230ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632c098791ac7f8f99d5975c394590416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4584a30c8c60d4b9b3336cac6d0a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728992092a0667839b634021c5aafce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7ec6bb2dff48af15678f1710fb6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a706a7a6cf52307b0c97d2bf6ff731a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ff8319802defaeadbd97b71d398e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fae422401d6a5db6f26bcc81f51f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4f86b4c1f9de1c2144a0a5b2529f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3ec0cac3c1bc3ee86649c8e3ebdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41343dd3fdc50242d0075df300f465a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a3abb3e4ab0aa0a3f04a9ab9d599426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fc0d10b58430bea7a0f365331e2e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81386a3d47e364f7f5e56be152c646328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f26feccff46e178cc66a6329c3ee0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec971cc97554dbafa09aa9876bcfdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7eece2b2ddd233664b4a6c351dfac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32facfc831e0c9f63156f5d9274594da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847b57056f2573afe5ec56faa473d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3acd726f3ccab22b648848745b2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e844443fe63d94d9210dba84ba27d7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8040b5421c29d2facc1cf672d0262536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08ef054ba5f84ada7d8245d1e8fe837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdc384cec8bb84886b7662fea617a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af855bfb2c716d477bc6f229a9daebeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a27dbc008cff8de4f1cb793ed78e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438f829be100a85274b8d44dfac4f6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f392ff6e4a92694da0da1aa4cd5141142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c79bba2020089b6f0c59b1dc4422a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c0bd556d86ccf367aa311924213bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253888d9fe02110080dd30750a4ec5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc67e164c4d23237b86f6c540dd811246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54aa90d95477c1c6c68ca5f4d2cfc5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a163346f415d3eb2684f453a26553b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62289bfa732977db5aced15f3b9eadd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877444b96287e6373f9a885511ffb2fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f657dc404cc5d1bdeda8dc292c2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78177a891284122516ae3f27c250d8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f360c49532de3b12185aa403a0056853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8382b80c1b380d5d2a7c86146a18954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb41fece8ca7a3f974a28b6cc1b66955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b72ab8a51208d04a5cbeb216a0834056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e4a019f5e2cf77fb7db9de922cbd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1236ce638237f11219af8918172fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2c7ae69e9b0a884fb7e03cafac90b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0000626d3ab7481047fa0781e8af060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541719c944ed9a54ffea999b2562805961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd20b7ba32139921d33b3122f90289f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebd0138c37d21ff8861f526faafbbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23669afac16d61a542d9b5501f03028964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138b7f5e231eebb884c2dcf70916d9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8324b68836165e5fa5d34773f3dc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f4d527833d4f06343263f18f5e00e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25bfa0a5cd593c3158c66b98a0896368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3c323c919118cf356c9ad5e2bc5b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4751f5524cdf92739ac246ffc1ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c755ffe642f126dd0b0db1d3477f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47883b4c0e8e88985a870c51582b6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4462e9be94e477d5e37401d4a9e104b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd8d4de268b0a9467ae08bf86aaf4b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44916631fe586230b510147932b1f5a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d1ea21ceca586a4cdc70c93d1a83f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455c307a0eec0f155d2c0f32be0c47877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6a2a2ccfa203473b7c2ba0d739a4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea563731a0c188781e1a8efb78b843fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b30c4e3dba593e0bc91af0d7359f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572ebe22c39993a067f0975b967594a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db31a2b0cb5aeba48f10e0541ab92f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6563a14f522d051ac8633c2be67fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e135b442b194d85a50577dfbb3516c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa60b001aa2a2d5a52ed83a3d5fb8a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22cfc24d5148b01a1b997c0fbf85a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a1f0b54dfd62329bad48acaa79a3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357223fd64530f76f490409b03ea850988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8ec8b82f89e21f25e4620a47ce80f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffb28319ee3bf7d686fee0baf727aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a14b4a82537555689aaab5c562f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee4267815121c6beafead3e99146be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b66dee9e8d39d3bdc95778e9b1bd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26366f1e89649ad0179e26aa1e89a9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026ff06f3fb19e10fa1ddc5c5c4b58295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cd0080beddd2a231fce1a468ea31396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae02041e5419061124ff93a5a4bd8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6922ab5b5f9894b0c4702b13cb0cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f54d3dc1d2ba335660ecaee5eee75e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8a5a2a9ad3318a7b2c0123889f871100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e1d9f9ffc0c482a6c84976eabbc3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bfdb814047ade0ebf04acce5b3b7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca601a13438df306eab3bd7115ac4ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04f19856f67df3c106a002806a9048104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640695ff0a0dddbbd2359a193dbbfa6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f086e2852986128db4093f570f063106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94894c0a82147881cc63520377d6d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3eb8f25334d4f874e9148160a8ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be9c64ba8857dc9897c11c16b64d88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cc978f6ced7fe7dab37b468204fa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b09ce02762ab404a342c5729b99249111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de2e2f5df5c65218c8c09b66826220112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7b7c9991f187563701722488923f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b1fb6185d5f8392668c1aa40aee0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515f726556ad22b01c9306726eaa17c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7afb9e89b2d589cc986a3927ace8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72febb17e0fe54a0f8b8c8515b9a64ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d800adde386e98ff3ea2a941daeeb62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86a72dd5a0554c1e817030f8a33589119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ecf02b522116cfc617ade5ed1cd6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ffe0d36a41e1618d5a9404ac362fc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7f6407027e05e0f4feb8ce322d95d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab985dbcdf4dbc24d84325175ae88cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c250b38978f87fdf1160ba9fc6402124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c824b5a02719fb9d970d9cb00607125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117182e56ff83a2b4c42485974c944f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650eeecabff57f861a2787c52c079fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99628060052ee3b06eddd0276906add128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c7827f75c73bfd23901a9b562c08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2cbf1a67c07c398ff38604ea2cfa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a562efa59ed289386582d2a5199c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61ed7f1e4b3dd88431014a331f5c27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb95807adea951f7d29d670db6e297133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8a36560aabe16cc131b45e95d53af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ee1533917ecc98497d948b40b381c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd8a68bef856000560e428c5aa9590136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137864536aa9f5db0c4e6fd8c3a9f644137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78f921175da91151e979fd643c0f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc692affeab950ac24f408b5f42e77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13637eead2baf432d6d024451fe9e057140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125d455bb7a67c8cee15b80954141ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75745705939ac40ddb9445a4d837fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242bf01626d63ed9077044bda60f6ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c929d7ca500a8448f7095c285001c29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73f16a8c28baf546424bf2ccefc0e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd751867369b270a558cbfb9497e8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac987187c442442530c2d4b4900c6273147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d64387d3742d732f70116c6ab6dcf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e48eba66255abbd5e9d745a42ac3ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a9dd99a8466d608cdfb0a7c2fa628150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b49158fce89d8d0209369dea0919f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4116eecd8e9d477b15b7dac784872df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d55408357c24fe9918827fcf37e90f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2504d001df2b0eff2c98e8f01a3dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f4f93826ba9ce7b9930952dc97652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2adaa43419bdd4ca301e914add5f78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d04cf18793d899305f4d444468d05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140ca24b934a2c8c08d6fa8b01e316158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b4289ae28ee4ca9b6950b16c1edc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb5b9335ccb8189bf96390e9415373160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bb19f514f42e72eda087c81c14784161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe20b5209331fbb74c89aab03e836162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29980708fd904602f9a23846c60593c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653da40aa52989a23879225977a738f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3ab8aacd725f4b4b5ab2660fac4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5e53dd2ad6b6fdca16d29f65ccd9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215a67b595ebc398979f55c96dadca2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66713d498e5a34cc0c2b660bc7735be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003616119277c274889f93d65c484ceb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45f58cb42ede76bb4c15ad55609639170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddbc08f3e4616d8af64faac5966bce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d85d106a59911f1b4472fabd6e9f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30cce825c35f5b8fc9612b20173c96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3646cdda4388575071d1f29bce82450174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55158b02b36a5e181d50e6bbdf19916f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011751f3092f3188cffc0a46ff6e9854176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fed64547a4687f59af0726969403c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eca2facf00be8a9a6e15db15e10cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60290ba651d02874b5ae363862c59bee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654608e685ad8d11e2f92ebec5b86801180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d60be55412aeab9d718da53d2812181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f56fb2a040fca4d9f3ec642e07bb23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a34225e201aee45b0da357748533f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1daa48683727f95d812122f4aba11c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddda9295ae3344d76db5a71305afe9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aebe2698badbf3a9ef0a4b5ae98309186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4e3365dc059a357c9af1fd7cfd0d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811206051ec672d11b9c7f31e118489188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf271926020c261c791902752967156189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90981b98ed96c3b792c7f36159f5031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446865755b06d178716883d635fca6eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab6323be8a2c66903eafc764f8533192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91482d57fba5dd71dd2b3c457a986a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed681dcdec130251203e303de15aeef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf71c0d209568b7ea9b89d644ae29c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a39debb32dfa22068bdde893a0235f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c3304f8a1bc4b0d2c25e0eb91b49b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d518e1f3e84e33f1137438f4ba87a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2935dff11374ee85f798f1d13a78ab4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8d2d69b86f95105458e9db915891200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2dc1dfac65df2168dfe1ce534d43c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc28aab9b2e30f358465ff5df735b93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46824dc8a2c5b63ff559e1bac2ca47a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a615f7ba1a38396d28a09d693ca79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147f32d7ee1c023bb90a65bc45ffea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158927372244c2346229255d2fb6d3b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f65e2335fb9e1cd9c5950a89becabd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43823778d436271cefb955340c257e49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28a0dec79c4f50ce8bfb141f241a19209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fd548eb1d4ab9066b608596ce5cd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e117925b4b6e5f6b81097e30e82f0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f5cce7e9fddb97209fb8980328b65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4325729262d472d4fb59ff8080928213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d814cf2ea5c11c19cc972a8c4c3fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb018b8cdfddff47bc3a147e9f331215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b65e736a78d38c9c8d268775d08cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80bbd0200f26181fc27f31822d052e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b45093c8340d9a3992e113a5a7358c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5b5b037dbb8189cbce9589d62ed8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d01932aa59355b827041c5f930a1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350ad917ae691e4d38d2e028b4ad8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607381a10fba4764456d89d6dee9b154222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539863d28e44709c1dfb14310d93e91c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e37504d01c1b854b0829a7b7ed29a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2ba77d8d45ec74e630cd401252cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017e60e01c9aac8fc604011eb00570e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307ac498d7f2754a697374ac29cd1ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7cd58cc2ccd1e0a1049ac18ad713228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d839f4ad3efdc61e5649ffcba3e032229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0aef47c4970ceda9877f5fdf2de92230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8037e2a51b71dc0fc849902721a5158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f880ff8ed5cc16b14dbb7a504fe75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba747f9abf1bcff64ed0cb26cd24c06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5967785919cbde9cf2737ca501ca3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef717a2d90fe302d263f4391f1cf03a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea5fad716707608ddfe071abc1915236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef825b12e3f5a94f44ed07a27ea79c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa4ff8afd2e15e352131a514372d3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b64d192fdba962575957ce2d007e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af94339e63221e3b4a5412cb5f470240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9ef11b86650f9a7f9da00d9a93cce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b575029a0fb7e0e83ba5d02d03e24f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d367d26b869e922377793ec70a2d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210624994989eef3a0a666e18d203ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0df6671075c8227ebabce941fb480245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08999577a888b1e7779a867300cd2554246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7b1d41db37494f7ec392e5dea696b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55445a6a85d2a5669d6a1736eb24d1e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511fd6448c651665ffb31cb75ef81b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593cc7f392ca7a385b22c2e67ae71b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14507df78e30a60da93cddccc87d1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff404b0c418f3d6528cd77fa8dbaf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0c3212cff1990226c9e816e2a872b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe9ef6da1b0da3e7b74c026059e3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c0f764bfbb76648833b7807f4223d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f188b7882e85a15842c9b89b62038256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cfeefbfbffb565dbba8a804430028257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bee433affe4064a811d61984992de9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4cdf7e86a12f71b4cb280f4416ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507fb161c715e71abea674a563545a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5cf9ac4a9b47972387ec91070c60c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9a42985035b33c04e43a4fc9ee955262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561e1fe3fe38d011f5e1037114b245b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c231dd9c7e8b739a5c8099d60b2a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db01348981c393c4be3bc1efecbbb41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7411b438a76cbffd8fdda185c5f635266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca67e47fe30ea6d4cedcf458cba1c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb2c632b06f8a347dfc05b4917b00f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3703b00aa9305144455797d624447b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f206c4fea8d932397ff8efadf3f5b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73def0a201cfaeb078372b55ebbc20b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ca8219c01e8f61400e30efe47ee8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971410152641d1df1582725e90be11b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dced6a069ec16b0604c7de3728592274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ba130f19007c5a8aa2bea1ae637b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1f0cafe11eba47d6e14f7605b7f6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87461b1983a16da4478663ce3b3cc1de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636c8ca8b9e01c9b9bfbae56d62563278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b65d133989ca605c0cc1d496701300279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af273ac6b903cea27b8bdcc61d59ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c9f14594a19b497c9a5394a70f362281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd65062a32fbf96bfb1697bf5768b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f8d75fc7e1fdca789bce99a0c779f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121870022415e41a16d318b279bfe45d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5cb45de9bcb4fdfd68c44fefa2b7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3c1e74bfed6af57ff6cc7b586d816286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481ffa6cecdb3bc3afee1e4b4124f96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23faee707cf7c49f5ebd496a73a408f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836c6216ce5610309227abf4d94d5f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23044a37bc7797a4713fc6b0abb65639290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d7b010185f1af455424332ced203f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e9637e4d1cf63a40333c6df16ef40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cdbfbd9956c9ed2346105a2ea9385293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019a131ad2dd11e0075102e1a74d6f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f5c018895eb68fe840b0d9e018ee0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45adbceba85b77b66325a9f78835a05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a850dadaae0d550ac7c7fc881e88ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21e2b18aae5f8ca7e739d7273827cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38ba0ff735fc9a2176dbc1fb4f69b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45396a35baef3905771841bea1d521300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d59f7f464c388dab0aa7d757594f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06999744705bc80322f6dc1e38caf3d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152901cb9ae8b53fe87f25727fc6658c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a7bd0fcddba8b1de6715608930196304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ee6075d9ddff2a03ae37787d940df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090ad063b3c053796cb78cd545cfcad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe990341f8fffef4aa8ac78814df3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983300a4b548a14f149ed7f453b4acea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb0eb5f8aa0fd2a74a4fa9aa22d72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb54f5fb6a1b8953c1689380a3494310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff526e28e56e9cbf0332c805ed480311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23584ca87bb7ccf2a19c621a30f74ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1794ec2ce02e357f92f60a2cb4c9550313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019a5082f8d11d1ee8586de4267626c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5450c11f556c4e279bac2efd746156315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45642771938da5be8ce1653ad62542316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c5a01012081a3e61a31c00fea486e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c908ceb9768bfb21eedd4091eefda4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5309df9a06ba1c9252981fc62fe97f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8888c55c18baebec4b8b740e51fca3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67da88e08f0f87712bf6018df497e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410946d274775391ef8ec4f3654b473322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18edbfc56a011238ad36bba6d5b1e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d27d25bcab3ff90968496203503fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f293934ce371af9c9783f69f690c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2a2c3466f78e5e4aef2651d22f512326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faf19ca49a58909dea02c69221aee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d58e4d960684ddc39275117e8cba8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9fa99621a875852388587bdeb80f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5e2686fb2e4dbe0de6af7a9a4edd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82e3b70a4b3c1a4db63d2e736c9b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b60e4408eacdf4f937727a3578ec85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dab369b86d802befa2bfcf637e2b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f973ea2bc958c5d3036d8117936559c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4a000c23d9e10199206e8eda595d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e5ad387ca6a0bcd4dc748ee06045336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f452a1b595b8d85c60cdb3594161575337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7763fae2f479312589da95ba5bcd7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf520720f019b229e77e9c05bc2014d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c0b1544bba64f4f11534aefc21523340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b1af993ecb7abc272ba7d62e9356e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b618cd829feedf55ecc16f294e06e16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd668b6c0669da3d24a320a8c3eab8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4fb1a30628f540ad6ea3227171432344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d31e5d77455db468da73fdb2e85a1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d82be1b0a80444ffddb34feca1dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45c1fc647fe4fef763680976a6dfa5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2274b74cbef18a31495968746df08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92d595f75d9a560835dec52a300300349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379ae73b4c69e1e0a187c8c1d8ca30b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcced0a28553b71d65c177a436dc38c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe9e261f98369d58500e7e46f24570352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f59be76475f6332e49189b0575a5f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24ff4028652661c7f01eea321723ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a8d4caf30cb1d10c34aacb374004f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dcba1d80c16352b1f86f495e7df9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea21d86c505fd8e1c67257b27d989357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4e0bde3f9a473569013df7740e05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874676dba69cdaaeb2615659c8cd7fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355223449a54aad6a870ac0db39fd21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0072a6b606ad47c6487a87934758de3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5876f7beda4f4e2ff56e4cf0dd8ca0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1f79707efce7194a49a43ffb82fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d314a3f162aa11448242ebfb2150f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ddf4c3d2447eaa538c7c693c23ef2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b35daa93e0da9f51a77fea576e969d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b563b538351786519096021dbece5f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a2f55b19c1901a12ea0e8e8e2ef7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecfaccf4670d78500d193e37cb2fad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2dffbc1d82771b8d138a49f1b0fa2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4442d8d1b30ff7478ee464d600cb60371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7377249e9dae93e3b99652e064cc5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbab3249c0c98182f6de045a8436195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fa7edfb1f6a8067210d3adb704c38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09439d485d6735515b7f5f700e0dfd8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb32f9646639f68f48654cf93102ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363147eed90f9b17667fdc64d27d34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc433d29ba0020c14410390ab65a834378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b36163b3668c97bbf2f0577d6493379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741796c2c23ec171b380592c5064c07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa00a1ab2309491431870ec3d61242381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760489e45738edcdd5badb5967e6f2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e1ed522049c0be6c941ce32025e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65fa5dee8629d794167480ab4120bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82888fe9e69486cbd7594dec64bc62f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ad8bed62d26fdf0e502eb1638a1ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536474a2d40d5ce035eca09d21531a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11d85c1ded933f1d906e6dd8f70740388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d1601c3387b19e5f4d4aca83ac15389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0038b9190808877052946ccffbcb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c9600ec73d54db586fcde5a4487b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfeb5b5c3568622a25b409f788b3b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd0cc02b47c9cc3fce6bf7c1446dd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7bf7cbf27d6d38b6d67864a6a84b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f519be637baa30bfd8bbb50461d274f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a87c485ad353dc8c1d632e40554fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2302d0fd665d1ac8b15b74a757ed1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc807b6876b0db12552479e554e12567398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca33c14fd54e50ad4dc2c6563e9143399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b876950d244b51410e27ecaca4f7e44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ab576620785e9a7be16c76db45789401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e98d7dfa8f7c89d03bc76500a4810d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb94d3f23b62684448e8a4699c98d9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d989d915b9bca05de1eded5fd33da2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9157f7fd580811c9dbda369b183af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84a4e0cfcdfbeb6d00f61afb4c368406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd5f69e415f4220d175a0bba2bb75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5a37a58e809e18504448b721bb508408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9bbadeb9a439c9d3680754df1bb4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f81275c0e9d7518f094c34896a87b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc37e85733bcea0f4ff9e0b060035ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12d408d17add80bd1447a7eda3ad5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe8696759f4d19926b0208504f8e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42b2b2aa89991c1ceae0da24e9cc1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea9375b43d07b1a7b547666fea0f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baad25d2ba40146a2cf9cdbbf2f0a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fefeeccec45c553033be0d8496d2dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4eefec1d1285e3a033b16266c87ee9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1e6e2c952170c163bcc8db512da91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf858f95a6b5c132039d6e1fcabe9eb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebe3198b3475b36158fc839c6d074e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d8772d9fbc72007074c0b510b8440422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59a9de8216d78c7dd84965c2fe55d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df88fbb5de47dd266f7a0bdb81f573424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a74d18706ffbb40d4f9ef55e4c19e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f6aab884aae8ae3d8e14f3098e493426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1140eb9071b265914bcb823e5b1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb539567d97380f1aaa7043b7298e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a6028e6be8f95f3c0b49214315667429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25a52911c78682602ad775ac81b68e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a14996dee616ed24c0de224dd6935f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db1ae9b1b4a8e05a68d0a69478cefc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0da9d4106bc114e805712ae075612433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5edf4043f67db1bc2f28d65b076c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b66490efbf56d7580c62c435291c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735dcbffe93ba41a03e5325cf38904b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9cfaa4612016fda070d6fc4a70b1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459a2d1e6e131a1c806f2c70d5884dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3c4ced2fa335de907613c9fa9cca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e93eb3c317216204d5b064ec4fa15c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b63a9997cf035b69ca140d8e8b58f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796bf082267a3bb8daeffc40c931941442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5684b1bdbb3860d524448ad29b3b2eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9371006ae2db819ad6c9ecb77c78df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f7c1d371f89af5c79ee669e53ffd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e146ddb7697c18aaf9c730db773da56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b695c7f7067fe5822c083c3cd1d031447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae8588781343c3b34310a0be01bba1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc33cd30bfd162c3bc8be29b8533adf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c4c82ceeed83ba7e65d1b0551219450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769547001dfee84d796ed288ad8cd0df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addde51dfcf39463ccde5828c2474c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7447af6740f20bd39000dde9fab57453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc38399f5ce1973ac857ba44104b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ed94e94dd396062ef6a5406cf130455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749fbc45e216eb3a28624b0178c46d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f46c05d3755763ab679fe3da56a63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54318734a0f7feeaa8c91aa92f9890458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28653e08a1440adef2db9335ec2208459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0745484c087830d799fa3add664e4e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffbe5054783d2cf45aa920e0246b0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f63cb4fff36f1451ec12b8821abc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b1ffd57fdc447ed466931d5d4c7ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c54b013a7fc64eed6420ac376f27a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2671f30a18245e3f803603b866043465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112a946fe401257df4d4b85e4f843b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f9d9fcb61d291c4ebb8f01275687b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b03a7d24f61976a6aaef5d471bf85d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca5bb8248f95a62f970d21bfbef9ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096a946cad89b1f4da11c3e53cbd62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35c592d1f3b0cb459490bdcd4ed41c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3feca7a2de388bbf148d85dab24fdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691061814160c50a6b00d99fe33adefc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91b8182c2bcdfc664949b5d6a6e3a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb54c1b577267785f03a53b1720f52e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17aee43a2a2a2d6ade56c1e6eee4b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf2e578fe5c09703e3c6198915a59f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e245af705bb4092796c449b55565929478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc93f5dedbd0ed0d6ad4d50da2a786479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16ff3159406b0ab2363f30c01f20a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979da3bb702f6fad3c0b89db4d88192481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d747d02398195526dc84dd73ccfe42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325e38335f272e80f693dca0488dfa2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0025c655ad5623a932945be61ff5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f89f495abb00e44e680329a6f1ff8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072075fec2a757bb1f46ee5b89cde71d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411371b3f6f9f4b5e9a75067f4913c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bf29a6dde56229e4a3490e046b9f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e05133407d439e9b92dda8a9068ece489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06444b27be071912d182e3d7a654558f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b93c32191081a17549443fe044abce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb5eb405d04e975567101182e6bc7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed52336dc2300b698bf4d8931bef6c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82d15f16cc8d5ce188db96c598f000494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f9ad9d53ec4864d49679075f3abc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24e567f3fa238b75f64500de5907b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0c7ad44e300883b18ae04b33fd23a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef91bcb6ab30f0f8f9bcbdcdb7a68e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c307a2808584fe7e3afa599e6e40814499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf980019a4961ed3d218f91e13ad9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d3d9b63d5910e611f1c633bcb72f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143181f8c3c3e2010fb653cdae87b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e281b5aed72c5f39fef1181fe7b8c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2659b90fa1fef84328093678c2f3a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ebc855f81ab50d24585bf9f9c66e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255846a0940fe83a83f5c6c94a3764f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911431942ccf57bb60ae815b4830f56f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628ac0dcf0212c2e488cafb5b077d9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aee2eee2cd9f462d2b0a91c21c27d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdebfce7f40bdee17629a33e3b970c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348ab6068844c1d5fd4c9308c48bdc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0c2e46f1f9048103af972c9ecaeef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1563cdedf42fbfc732abbf3680a59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792f6aa6753f1299c01e4e0c836ab6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a193597e594fee11bfd3bcef3b4da1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0a2ec2c475b45f99e175715f380d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0211f773cc5c7eae82d12d883bf7d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35903b2a3b373b504d61a5157f0465518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72eb8cdd745757b87b7b291f7a966519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29439185f2fafc7934242f169ed425520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b6239b0dbad30ca99e0f8ced95e8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc0b5af011a3878f5053e7e03f39d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65432900c13379c5ff62746e1ed83397523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847204fd57805f0f46f93746377f500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ee3bba1b1701e59a7b17ec388207525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a6b2b0ffff232163f34f07b09c02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f938302e68a3940ccbbc987c02b81d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c2f84227f7175f39c4307778d7815528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99dd2a447251a144bd93afd9433e46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4684c61d1e6e0a3a1895be2b72c1f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031a1054d8f9eaafefa00faae7cff5d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf25f73226006d909fd104ba0774b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34092a1af440f9313d8525d55c8649533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85618ecbeead7bac3c143a914368f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9185b5a49e0ad793a357298537aa58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923355cdd42cf6da6edc0698faa4667536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bde9113585627f32e09c3707b0ba0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed80993674a591544fbdd56e07e338e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4f3858d2843bb9ae783abaec2cf6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf2fad31117aeb0ae777ab59e48270540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a413cd46c26836392277e0e463e97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5829a90ede6b0a98d335824467027e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1b708acc6b778ec751286ddf249a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a0674ffa247a2a5d283273eb9a5e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd351026ad9333d06b8149ffc32242545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed011361bfd5295b1bf3938c80ba0ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bbec43238ef807d72895cb661404f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd29a775cc182ca9ede98a4ba955ced548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc93bc8c48ab78d0222f546782f55d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fd2ee537675bc61c76cb7a53479d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17b9bb4a019e02f20cf725a32be9fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f787aa341f71d37441bfe0f45aa3a70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862fbcfde56b2480114a81b98cc880a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71585abf5935d870caf4fb06b0d5d1a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115396993086fd3b174494db0a176332555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d981e7f53a3da06bf991db34caae94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359986cf76fdea9fc6e44236bbc60df0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140776bad24099cc566bb4fc52417ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c03c2b203aafdb1531fd1ce87122559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064498d729cd293ef97c4546177e4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646abe2191acf8625f70d89adc30cd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144794b8bb6120aa13bf1308fb0795e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1a907419695091c414ac411d8ec72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ac0167005b49b4188a77006762ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec0715f775ce76a597b8f9632de72a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e0dd366493ca91704e4eee4ab78fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c3d9c47c5be26d22c15a66f075e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031c329391f8607e971f117fed67014568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591756d390137e486c7a3941692195d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3660005fd71fff49386148a6f63bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c538d000352b2ff2b88196e63cb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b7b780ec50a16d721809b97fa320572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246cafe5a21fcc28ee397255f1bcd78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280291d91bc980e4f2335bdc361521b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2339011262050814c799cd5eb1db8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344f7d2fddebc8de63d94b62e66adac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419801be98701217828866a422bcc81a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04bcc1897a3ddf61d128e1f85815c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103600e81b568586287d9360500a0505579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a68310fa5f980b56817329c8fe5c0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb32701469701b631d07f5731345f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688153e878ddbd593b355dec5f379df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83db93ab689dececef21afe99baeaa9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259340c440856260d7e51a5df8906494584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da9d39d38e088ed6148ce1b0c8c513585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a843dcab62c35661cab296642ab71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeab6d0081e2024dd20966a7f21062587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79b51d5a6d97771ee26a5465783a02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66d7e327468161a178553b4a000786589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db9b1df05ffa2b3fd44b079787a897590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5360ef06132b35a4599427313249591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7272dbfef8f3302bd5696c8244d2222592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043021171dc24334d944320cca73e611593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317e6530843d0da17926f7153b3ec30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41716c5caa64a076328978b64a0711b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2cdfd1f609db912ef3b54ebdba5a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7678359e5cd6f3443f658b1afe3db6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176c7887c5774063fa0234da53bdb3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94b583e9bc33513e8b99db8080063599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b044518bb2062ef0bbec6f8fb4ec89600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecc049aedd90ba77ba999c87289ae0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aebaf7c03d489f8d1c16e9eed7d000602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2158f90debd0c9b082149b330160d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8482342e652393e8717091fcf8075604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c2a828157496f6783eceeab03ec77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c713dfcaef81783ce5f215ce173d6da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb1b62469eca5f5e95ae5921aac93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64833f53c934114e9ccf547700228e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9467e46da198f9faf97c792e4b0dccd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4b7e714a9d2d08c58959dde4bd898610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d80598a556adf13c1ce1c803918e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67400fe2bee0daea5c58b1bf894f8b9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061deb68eb71d7730bb1d70b37cf19b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a3a6f68dc35f5c5fafd0ae1021e33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32d8746037e02bf65f988006e32295615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e7b85f9dd760cd18e7ba1591dbaf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b158c31331edc9d1ddd91b60c3a8827617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f2b09ccd2ec2ec9006fbb5286d40d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9a415240fde49a09eaa6471ca32f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323727be7fdb660ba198ffd1465d611f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c3b51653a755317d53343c41a40fd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805a91c67636aa6c94ed63c2ee0aecf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be00fd1529bbb9d49cee93fe373031623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50341974d947893391ea58417465f48b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d70124939e0176bd42080d1f92ec2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658b91c34d626a740d64ef1ae602ed1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dedd503af759c04ea7b9bfc83bb32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694e1fe3eaff0a2d64870902ea70b6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b3d2a033a2f77e1ff2c9482969e6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f074a6a75fa946dcb39c70f8f179630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4779e9b160e435bde9d2eea486aa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d38fad451b1642530408bdf13067632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c9e990727eabfb05d4213c9c5018633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f2772b2eea3fd5e86bf55e7fea7d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc040684ccc69d8612508473428cd45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9499d00ebab88665ac894b3c071a38f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06002ca91373d32e878021e3222e0d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d1085b9eca22b4ce55d691ed890b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aed231f238b1a058b0198f6494bb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685099f7cca3957ee0c37dbc3ae948f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd34e77ff7189b4c020ffa4a47c7a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1e73d0186ae3ba204874e3c94efea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a64346279b14b183e66b3f2fedaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d929b30a43260a7590ff8c208db0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad14f14afd9a3c47a25d9136f0f7940645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707236db818a2ac5fb2649deff25f228646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fde8431aa3795c348eac55de9800647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c24ffb23f2dfc641160d3c7bba2b9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7edd6b05627bd0d21b2a0a40fefd6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6807dbaca18b7b3c4e15d5ef1223a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be915b8492c4803d8885e1ad4dbd36e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5cfe5c6ac14951b7b66c5cc5e68d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b71fb8e1f516179dd28d41e874e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c12d62709a0c77fdb849041e6140654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c4b1420f28a3a86cbaa26246ef657655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671e616a37caa81fd6bf1cd9aa4310a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107abdb192b907b9f30bfb248001d48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d88137c8b401f862426f031fede4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaa7e8ecfd168852b47e5fa69a5f98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cd5eb9acecc99acf9fe6cd6cadc2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1ce2eb9fca110c0f0e2be773c48d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf0a1b5b7f55080fd2f33594474a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5b094cd49541e8e1d9e42918df9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3a4f3acc9f691110b2e0a0158a98b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ac0803188e37a4a3ba366dce201a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd782401b468aa53b1ad6b8fcf8fb1f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6762a883379277bcc691ef55caf32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a980af69142fb7d009314a8f85fd62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d83002ef9e1ccbd4383c36ffe4d950669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbea6549310150ffb406e1e6c1f5e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943fd0136372fab73df8dae8948fd47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e60e8abee892a9bac668a2df5985a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec8e3fbfdcacbe2a20758adc25b85a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971c1d568ae8ee027a15ef9a793e589674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa971575b88b5f00e992239164d94a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb032a40b2b6a7a4f5e265388059dd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f0fe319771fdb566b4a7d4107edb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f50957ca01466de190d6d1a0bfcd36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd664157cd4859fe348c40103d8c30d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e29e1f28b5a9ff91a26fdb6c1136680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f3ac9e73b24431d783002ebe2351681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a4e1a851898febf1e2de2e8d02d90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1b483a5c04bea023d66c49fe56a45683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82034b50945f4bc1123671a40e052a1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559a648f9400b29c0b7c410121a65a2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c7388df9c37c98f6f21a3497b4e19686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fec12f7115b085123cb610ae6f80ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d0214b33ca8af5777462196cac3d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba008e7d9b0ab9dd97e9a943e20097b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5061cfff9234d8af1671f17d241068690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9e631b5be6877cedfb48dc7bf9658691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacec11f6697b1e74f643398a91c8d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722dd5dc30d1857da6c578565875f24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5be653a9f18d9117f4b06b4721cdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75615db1cfbf3f16d2451d422334c221695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa1df23ac27d1adfcb5b632d34300c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7068de663b3a91bb192f00bdca227697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac8f780aa87090937303671e712753698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc48f7e35aa57747650d9a6c33bec2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfec331c6da3bb36f9ab7fbdea2ef86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305347cb119961ffe428e85ab9e9aea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d784f20de7ea5480448b443a056a58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543029ee3e64a94bdab7c27abe088a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda7e7e01a0c400e8449a157bcbf96d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c372a82d7312bee08fa0e6d0f4710e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861f6b67ee1cf07a205cb36a89b9e70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8949ae4edbe50e63796ac82c4928b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223bf89f0d9bd60aaed23e9bccdbc3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4995ecf1f867dccf4b111b4b8b1b953709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78172a59deabf852e572540c7fbd6b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c753a950f67343eb959dbfbbc9436f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee5a7114dabbee3bf70aefa694622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a346c0ab61331b78d4c70311f0242713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4febb8a332af2fe61d257fe34ed99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191ba67502a5a766d94ddd728719d24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504ee7dd7b615cd95f004c8a923d91e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf356944c8fb765a6deb888b6bbe077717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd42ff4ea2ee54155571e9527e47db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d373ec53bbe644ca4a48b19457b0b66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05068a4e98e09c844ee565461bbf9d2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40cd881b642b1c2b38621208cf2fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfe69bdcbca10069fe9bdef7478c01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d75b6aa6ff7105faa1b62ece3f1bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239eb10552b02c6a88943e47def95f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46c7a1165554c1fa149e2ff965e62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c9654b60a4d327988390e354265bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1284c927791f93993159d7153e62d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd51faaa92231d2e7e6ac3312c89d0b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e692400666f6d0e688a063b29b95729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc070be4dc5b5179449df1b3c09f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ff95c13e3ac5cd42230ce835a079d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf59660159100796f357df2dc063f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c968250995cdc015168a296d75d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332edc6db784c859225787c214829c66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc09ad04e93158395bc5550b0e85d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc931dedfc4221765ed66300318cd54a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ab25d801ce6c09552a2d8313b36c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa4e4312e91ad1a5a14c37747a031a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d0c482eee599eb4b734cf990b3e95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f967da9b42525e0e4dd1f43c2a1bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b71871edcd04c0d67f9816507510b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931a84f41f9876c3ec9fc4efb952a6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aaa0ea0cfe36e16cbb7a6b8593ae1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1347e3d67feb23a49227e09689b23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe0afd995903dca0f6d9ab1ef4450f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e43292989c82d8c5a8f1525d56c415746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a7712faf3bae1795ecd570c65e3cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed68a31fb4e6c922dd84f87feb10f83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4f6a8296117df2e4651e4c789bab9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bdeb109208d3c8fab81ff1423ef8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4749fa7b1e7bb8c419aafcfd2cfd31751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51c87ff1adbc8e921bd48dd7f63a0f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ef02cd7bf70fd6c8ec4f5594ed5d7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a577a843214329c4007b6ebf1f5861b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228d923e7e72a3b170478d69fdf6e43755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e475962d12e963fcbd428907366162c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fae7bc72737e6797f97239db5d47c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5d66fa5ee0a348f3012b5b490ce5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b58c9f4c29db6f3ec9154251d37ae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>