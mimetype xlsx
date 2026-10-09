--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213d4aca594775928a9e5361676f7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbad1efd37c7b663ebf87611523eb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c35f1c95b631ff75312c1f235a8e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67428f52f725c162ec3106ea874f15584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab44fbb43ec43f4118b09abde29d405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476616fc757882d1ce6820be53ccbae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1ae5b68293bb3b22fc935727c7827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54aa92058a86915ea426ad794b5a598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e5d6856a91675a39738af77bcd3f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc39aa6bfcafd2fdd51b650d6a77b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549199c05b11a9546cb667a0e73e46c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a15f373e051dd9c592a8c80328ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37bd7c3759767f96a5f29617baa49913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354f8e5f6d8b0d28ce9f8b26418b0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f2c3da39ffe465b6b257cd590bd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd58f2e84f956d8cacfa2509b60ce316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f4a316aa8f6fece4ecb38e5640c6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40046d73b03a640380e09620865ab79818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439bc63c4aa3093b53198190d5d95719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af85b28add7032db9e0f41520875fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fac604ef0b29bdfec4b47af403cbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1ca39541721d120e1081d75b1c82f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e161115be3746a14c26770f07b8f41323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d56a732d2f82d2d5cc07ced1a3a0a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82b841b8e873a1b3944a5b8b5575dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9b26e570ae38c2060ff52ff01736026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a597386604df833fdfd4765dfb5f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133ec125b0139e53c6bfd2cdec30ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decbcafc9cf6752c581187032256b5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ea20a539fae93bc5f67b3679d38730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ae022b44a2e1b494447e1a8ed1d5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404baabc7fcdaa5f7346629b47cfc0fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55de964f3bb87d78d17b74a867445133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce88dfd939d68156b282c8a08889a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c87436f9db83ac3eb0d14ae85f8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20860fe3362487f0cfdf547bf6e1ef1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ebdff6e869099972a171d81731f9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feafdf48e73bc95dce43646db9a606538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7916daaaa80e22cca39c782809fe0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97762fa37ed5e29942de44bf3bfae5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ded62d22481612e0d7c35b1dab164f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d12d6bf9116b3538d604386e7b9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d7890674198d46311c4fd867c933343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135876cc4dd365b9314d6fdcc469373a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014857c20ea22049918e4802e8d7ea8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34556434627078ef7e7f20d064706f0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c78cfe5a02738df66436298d503ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef313f73fa39bc45cdea8ed0c3837c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1712e00937196cf7d86fb74a1615c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62959832769859a631529c7d2dac5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c717552f704a8c109c3f6b25ce9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725748581e02d980dc8ec95375add07f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e72b71cbbb03550a98de7bbc781cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d8e07a0363ea3b831a1b1b9a11fcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f52bb7eb4309f5a4682dc933ac3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39a2c24a33ca77e8a9c1673639a76c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be71d9fec4f04353102b760f4e33c7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f61982cee3eda0b39e838685b4f22458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556c0100b543f629faa8e9c40b5a1bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1fe47e476dbe7b19488b82cb1e61560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477260532f4e4e131b2463c7500872861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cdda875715282b5c914d6ff8bc4d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d2e1a598fba7ab867bb79ac880f9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba530218c2c60df9e85e0264b8e90164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd9d818cac0725cca4361b124def9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70628eb61ea23a075530bd1e29da94ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873d190ca951b15e0139f426b40491667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89054e1481178e9d61d8c469bb0272d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699bdb4904c040c535f2000af289f3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996db38685d4ed51c6ca5d3959540f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d47f98cec3680c7fa1fc46d08cdc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d70add73f1cb5a8ea257a94a48f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418c26482414469665473b6b52b455073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297607d7c6e08301222a4c7341d2a6b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3263840d74c162cf2850fe100fad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a52d573e0845293faf5d86d9b7f8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09311ab7d02c083cf3bc65f77f133a577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e7191ac8a06407fea0e172e5fcc9f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425695836d6905ea30d14f276cdad70979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5eca97b4acde632727120826f1a4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828ec874d185afc5567bf99507a4b5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bffab02d6e9d8cbff57722eb4e3f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7f84d9f3ca7ec0e2a6d98160af9b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fb90f86464462d201dd1d356e3a1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc7c6a5a2de7b0e1bb853f1857ea0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc35435539d4d4f22c05a31d4b015886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa446317ae7a75851f032f3002a476b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0192f2a371623e72196ea3f88a078c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d41c3cf8b8d4eb827ab9d205a0c8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a00c4112d683f89ed5b94f420f7ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70b2feca9886edc9a9cf425e6cc8ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf4fbd5556806156a7e5979e13629292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cefa55772a4532bcc396b34bc0a1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b3bce7b4e5046e8b255c2b456da194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6073bd60bc454576350257367e30e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b0aadc15750656cae1d72f29b567896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493274013d6a32899b86dc4e2a7daae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf1c1c13113a00f2e09b6cbdc27d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f9d10bdeb330625a283ed1eefb0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bf892c65e894a79c0230788a61153100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c9a05abf02fa4f93e6d4d0bf4a83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba000e257baf0b77d4198d89f629a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957a62892e540eab39cff85cc1d783f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59ccc82ca1cf77ebf55ad2afe79a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4db40be43d2a5ee9cd2e23bf77ca2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9f1c0fde759b8e66a5159725c0160106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e43c102b542e34ffb2718f841d2589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56599de03f97e880d63a73394a4844108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88510f2fe2f29734da1b838236fae15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607d371a9bb44a8ab7fd2c03e9bf1da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcc9c5ce1326da1e0b0f0a6026e529111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29700848f6db68237ad0b9cf0b141c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c42b3fc38e482f6ccb5de2235aca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1bb6f43056930bca54562b9f7518d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18b2fa9ea9bee2bf4accff97e5b29d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294049c1fc7f834559d139fc3378b96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20732fdfd75932bd35504a63c62545117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb00a00d7646888ace32d81a64f55f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eade74e92c0837150aa8ac9c3264be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63728c11f93c0bcb11131e2f8f9005120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a99a171565e30face26570313dbc1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525c562ce0f3b1c640e1a65d4048acf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ed2dd57c5cb47d857e3994ffbd19a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6ce1635a0a8e5064aca5fc0f80c1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74622c1a2d606fef60fa5249a28c93e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7693c2168b6388126b3ba9b71a495126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26e7ce818e588a7301c076e47ab4dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff2d3df23dee6e4c3c9739e4aace13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a04ef1c47e8cf73ee6f2f5cbff24f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8956fca131cc2d1deb9781fa0de80130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc71938d9e9b93049ef4f6c62b9a8a3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2052d13ed7507e1a055b77506e13722132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fdad8920ff0e0c69665506d190725133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa990073b9117438fb8038368ab5f35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15e49af1fbd6276010e3e41428e7f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4da7123d7b5613a73d9f22518b5a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf580394ed1336cb94494178fc1b26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e32a116dbe42b0cadeccfc0f852f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92024d4b85f9621a6f320aea539c67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722b3a565b37bc090267fdddc5bc91e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8e72a36401d01f41a562f639aa71d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833bb129952e14b904e869e8259a829142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aad9708b281e59d22b2bb2053836a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170e08b9fcf38ae5685cbc8e39eb69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269e0c8c9768997e85f3ca6ddfd1b29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bf2a9019f5c6cf3917140e484da65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1388b2a897c334e07886ccb533fba7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c0d18114fe4de290d72fb85c1842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe2d34b0d47306b3895367e0d5bff9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ba55ff4156414a1b10f5834e49c30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503621d5526452b08a59dd3ca15b3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb170bf54822716c5f7741212fd74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cbcb08dd810f5aee71361a35b1c57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a705fa2b747b32805bdfcefccb29da154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2170a1906c1f8d3b761821e6c352ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39361422c5ce86a664bee069ab68a5bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229e4e7bf9c922a1245a2b7f9d827ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d27aeb76a0d6adf127fb6e603acb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeff67c70011da045b91a3241db141159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9999d5da244fd8c3f8d5c980d4f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f3060ec128e8cc820085c56916731161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed4cb39720e9584ed9adc55bf59133162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01809f3f1da939af0a4f5b7fe97a72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edd4c392208024ce3daa622ea090c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810c15e50b75c2a42474987e291ec87165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c0732683e050203e89aea7e456284166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104b0cff527f0e772fe9a52d77364d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937a3bfb7c6f8a8a6d7fcc67252c0de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370b6c0df956b469c12e54efcfa859d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcc6ebc29d52f403e96a1456955b7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fac2be2a16fdc785276ab80c6b1178171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccf542e80d426bc95f96c3d50ece78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd94b31f0341da0f008fd317d3f87a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce511ce5b90248f605899ab510dcdfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8355062b8113916b82da61ab4dae76a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910f81cd8a23d8c6a0abc793971879c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11129f3688619a75b64ce7f7265784177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586c2bfcd63eb1f382ab588b00814e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a9138bbd388a78bb80d98cb3ecb51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b940fc273eeac57143c69ef9e7d1d52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a39610134a6acbbb82946fe44a186181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525ab4505093849b4c08653177a73b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666e466787d997a6416c82fca263659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8d305996fd65fb917bcca1aadb38b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5923efe77dcccf4bff1968376058a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b907de44eea920a6a0fd34809dbf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c785adb474031934606d4ee26e0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f10a3e7dff9682b7facad5814ded188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fd761aeb427e69d4738a238804526189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf055dbf1f71850a61560f3dd8ebd2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd5c68efe18beec9f373a594224ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3039afa41266d09b7bfe229caa0b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd095df02bab3bb65deb560790bcc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad29dcac41dbca628c7f60a03c9fe7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9220915867f74a5aa5c7ae018f02a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5b21059d3811c09f9991c14ad886b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce470169c07634b4c2c2ac94b1e85478197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265c1026887bea4a5af28e967f95be0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0661594072e8fc56b133796e7af86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045513104ddf6ce7c59c7755f77a77bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f712c49d6c59995fead5d9cd115c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7e6779525bd916be2b390d3112e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbb13554cda3af4b9a132fac499c64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6412c8644be55b3c8f30451a9bce5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dc2210d96e0850dce25e91781add7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667394691c405c3d28df333e297357b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e21dafbaf75124b69b245699eb8615207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631e340d1bc3cb63ca8ce6145ceeb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c09169799a8e69e32102e96b7f3063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887129293b767effec1d13453e4e0ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197b769c92f6180215334e53b7a3d3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae15d78ad8f11a6d7944d2e99a68b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c7165a63d65e3cb1d397502a38a70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0406ca9e0dfe3e81ab1d82cb3230214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f83687bb15168de2616827b2f79f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5c25d8b9e932ffc73066aaaac97fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8bcc17e500bda48e5b1a92b8f529217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4acee7869e8d31f44be7226a437bab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a227c3bffbfe10666f72cce21b328219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d2b280cba2b7149dd0025dccecaa6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e6c7ed58b7ae91f88c93aa8703697221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aca684c8df9b6acac8d98d6d9c916222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4ddb49255a3ac3b9ba3944a19292c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cf16bb0be2802e646e0fd7afb89c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c2702322dcd3a5f477189b22bf1b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250605e635762e93f7cbba1b721c8c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdbb941765ff8f544ecb02065fff6c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bab33fdef3d0891c3791103694649228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d39ddd0cd848be3cfbd8c5a1ebe9c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389849c8ccb4a0073f163b6cf6b24f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95855b2f3026f9313204b56f1bc4ac87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381757c267cd388435119447574668c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c783f86dc51a8d946c29b1f7d2a31d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081799e64112251d3362a4ba717beb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444bbec01843da8fef7a6f0175ad0d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1198b8605dd3d816d680b8331b660236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f422bd52af85d00f01406b38b87a8e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8d53d57e5aa72e21ea52ef77ce860238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56617e10268db3f24450e83575cbd91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03508fb9c84274901d239326590a082b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c40f0b9377f1cb194327fa64cf24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8380c41892509491bcface9d8abc39f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0abb1f7c66a0029bc0717269b502c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f435c672db3916e6e462bd57176a1ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26706c8bbef86e6fae938cb197e3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35451217585d514915d6a8d7be381ad1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd4402c86f0a2b8bcb40a47ac8855e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a563d5936468b553d273ae28d4f080248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363504819f93faa56d491edc51c4f66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9b074ccbb281d6b25730e2d81cb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c9ea431e1ffceb6da4481c55e8de4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f7eb19777100edb7c3abd0e2737d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b6a8dc9838dc10a5b917d9b4500d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21608b2b5c48445433d47da345253768254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1eaa1d5717bf166b7c1b3d69a3a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c8080579aa4c1fa6f49f3e16de929256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0ed3108720a78e005ab591b4701fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636e87e5e301731c9b0687b71ce617c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3577064a3229b3c420072435f45e121259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4b04e183aae28c774e06c7d07b2a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b3efb44d29ffb1ac14b2ebfb13923261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bdcc8c0b7ab91bb32bc36fb45386f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af3361455f67db7c7129e05342c5c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457793f3e5177158d21641bb61fe2d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf0aaedea14df648a3f3d0a8d2737265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a38dacf2399ec7d3373478a2a66420266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433269fd6de300b4584c9e9fd4d1d6fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e394479e3dbc7f8dcd7b0db315fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3a9c60ad56ac0f18dd76d04b6920269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db4f01ecce0eb4fd6f02c6d8db8e44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae479dfd136a635d39cf5205dc439f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6e24654e5498e119d3448923b5db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf37cdae6e32cf885a7b42dbabeb54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ed71ed20dcbb52f1ed0928c7062e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0d6dc25fa474caf0a6d600a94c47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838fd7a97386a4fc6e0718e9095a43c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51372b839732d42665b94b63e35d5851277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea4f8a0b3a3b0110b813d61007fac8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c918ba4706d5bfc2e3ba8ac0063d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505015d430169b9c0939bdda73fc5506280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eaa2bdaff33b0f393b0b2465f1d06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6e05280f967e027fd321b2df7c81e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a9bb0839224d8d208e0c3f7cd5209283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f821bd7e0ccea31e8b55ccd48b62c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9f747e789557d7c61b0bf12c4de2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458df8ebc9dbd6428da03c3fa768d81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970a21f176c3e3fb8fb6b865c6bde62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bbe8368ad8da1718d34d1db1ca85d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b5970c4cb3db2ceb8fa0d0b421320289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63751db7e2480b7ad497fc5ccb6ab51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4914003ec70d763cad7cf48b2ab1f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcac2556c77163d7d9159060ee0ec8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6cd98dba38b5af4059e2c7a21fe4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe05009b64236661fb2e13e9f7e01d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb749bcf9c6cb9e8fa45decd99767c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a6e381cef798ee3c2c5f178429ddc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788cf66f26cf63f2377b643b6d40bc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3088e6cd2ce2718a89bd89044d78605298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3290bda6448704d0b541182e54d366299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b63ca4e3b1b2505d9613d8fa7be77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9883b6bded0b74ffedd24d5ab278cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c585eaffff95a9343660a5a6b91063a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a3d3343c758bb71ff44db7e928c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5be7e56569504cdb8971c2519993a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b22acb854a89affb92481f3e828fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cdbc91ec0024d205c844ab3b60793306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac99ea0aa7a269282af7dc399467635307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff36a7f99c3edf505aee8aa60b58a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c714edabf5634b14573925c7ffe28e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478c2cdc06be351f6d3dc126055b511310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cffd9435175b75d1e9fbe165cb72d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9f088edcd6294903f537a8c287c48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c14469de0f0af6e498195880f8889313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1185f4bbd8e3dd625db9fed2ce5ee2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c8f59f8c686608d9e8fde127fe8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7333b3f90dc9e71369383a82ff3d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67573b7d595891f5970cff9b78235749317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98780f0065d46af9c412c351fd7ceb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2857d5801547ccd99c0753dcbcb89c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa078780cb36caee5a69e9bfdb1d932a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175cd5fca97df3f4019d7ae57de33e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c262f015066aef61789c90454dff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bda59f1c78bf4c55a8bd9d65d670bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728892b6e1773f2fb346a9f7e1a4897d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece66303a2808433b7901359a53fce7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c6053fc74284c345e0d2bb7063c78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e711093c044492b4976dceea1455ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7d8225c0b766368176e99fd85ef6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f723a2be2cadc163bf957737ec95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847b3d219e37e1fb82fa3fec48daec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6dc2aeb772df2755f53cefcb75fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f37d42031aeb5453a1564c1ba7a5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d02125e13b6bb695c29ff1bf86c666333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbefc0e53f06f2e496fd759832f0ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804de2288bd29250fe3def1099b8264335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cafef7474471b1bd7350d31c236ea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5135943865fbddbfc165850cf15e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08cc85d3a8a41e67f2f11765f6720c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548742752cfab1dc31a6133f430807a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb203c84fc345bf0801e24ea7009b8d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36098a1a90db38a85ea4a3e4532d0ce1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834592d6ac6317efbc89c1892b9cf11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a7f185546c85eecdebe68dcfc9bbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3874d3e912685940d5153cbc5960ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cefec7719bb56b0bc00392d898f018345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de909d90cca566d2f51f05662bad28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c34a56d16a26daaa1eeb31dbd5995a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d562bffb219e9ceed87ddda018b0756348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a4d98e9e00c5379fe46b4d4a5cdd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a4ca2eeebdd3f75e1a50a9d4b605c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed8dba7d02f80e8b7277b07e6681c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231373951e976e4114ddb853525d155352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f66bad4af92518ad028918403a8bb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe02fc27ba87535445c74a274da944354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d0601e131d34dc97a34eac86ecf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c49e178cb4d43648b937c7977d9a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c6f91c981c7fd128f0929831e98f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae741a294ce18b10fc23a0ab2448ff94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fc12caca4f1e53c4225b4846698d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf44913b1e82604da296d9472fbac00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b102098dabd64018adc6ac26ef6a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bb881970f3f048eaf998332ca816d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db127ea1c11ec4ae5f69db047b81b46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f278694d1fa1a37a7885379435fd55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ea950bd7b63c8fea67375b4149b11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac229ad1d796f0d7b88a0a8376a40ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b42efce305f9ff465c4a3594c6eda5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956ff9d3bb74ea30e69f1a3d1bad422368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564128d152ecf5d0cd45b4fdd0a2acde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787a5d8c9da68237d8481b8cfc64450370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b474319ecf736fbec6055e9a59ab0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d575fc6e9fb8202644bebcce7c668d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10fcb4b7d396d145346e219589b98d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0225ca7249032722a891860090b209374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412def8a52ae4b358463fb2e03d11f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb989d5e86a79698c230044304675376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2a2a37571091b846229efd393a05f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660ab29675a809903a0ff0730ab2359378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25478ad9932f909434d2b23132cf7d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b041b53b92cf3aa4a26dede4d70c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0194ab46587f0b76c18bb767e17dc33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4de069347d219d23e7cce8d751f6f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be0eb936863f620448953cb9ff7780383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c0ba4a452aebbcfc35ed8e2215409384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44ed55056f0ae16867b650915c4945385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12463a63b5acd36d7706c8c241c374aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce09e4c9fc5398cc341151cf0b4a45b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ab2919b5866c30b9167038fac5b32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794448aefc73258de1a8405ad254297389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bc1cbda6c168cd57c1bec6c07cdd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dea242df5928348d3e25d55c7ae416391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0100869aa199da752eb6f39c1a09c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973bfd8aba71e3ae87c31ea9727fd28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253b5419c466edcace4d5e8e18b8737394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9bee9d16cc57c0855790bacc581cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba292a8a7aabdcf770d1616595981bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045dc40453985a23eb68347fce5f071397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d71269aa48a9dfa745076b024dd7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfa7a78110e60cb40b05ef10c78a7a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daadeaf6dc0685dc61ab702067c162400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5a829e0fd40055392a5385ec47bf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac563ed6529429c7c948146b9211c31e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94e47aacdd52413ba403eff8275ed7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766222d79a6498f24a59fbddea3bd39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa4fc453a9634a86a20dd3a6ec597b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f1b03a30f29061edb43a2d6e63f59406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d413332d36e7f028452bc002455c00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b53125d78c265a4ed3e0171165ca0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2f3955a358a13b32f8f7ac27df5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3e810831f5b802a5fbee81e99af43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2cf57929df762165bab6185f0145b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23b2c0902b23dff311d89d3658ae19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e05cba0c3504621af98cafc91b436413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87657da76f738fa78a51165b22e46b60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e2188ec91c848061112b2aaf3c174415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55570657ce58f3516437ba4e2c868963416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbbc952812edc8765fdaa61d7ea42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a65c3329f5b56fc4679702d51830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f843ad3a791ee7214fd8ec1c880d7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb8d363d6dcf228de5b7b7dfdfcb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606f12208fd2f0428b395c6d78def6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583865e96634a756fffe988bebed8d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254582092dddc1474b46ed4d26b9031423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebb19cb6ba7881b8925c4dbbac02fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d093f2105a3c63174a30ea31f393ee7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc800d8793ae04f40223d94d6ef7d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02b9bd7019b1e663b0cc1caac900df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80c7755568d5bd921fcbb2cd8d0234428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b818ba3b776bdb92ba518c00f4614429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd0c537ba50c18b7db33a555e74e39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a0c2a2a2f9ce79978c6d090bd4fd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d67a58e022a238d79725b03031194b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564d079afba6617dd16efec1d2362ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0352072489d122edd962dc5c5bfba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd180915c69b3efe319f6932bcb473a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d28d36dac8b5597ae7d725efc67d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48a2416c59e4a3c83d40fced2c8bee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d493e95894559d21398ff18ac46ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368d3bbdfc7ad7c874e5b5769239add439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480481deb5913ae16b483163e79224da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e75ef3974f40dfa1adf0e5216cf42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712ae9f90da5208cb7734330e738fb6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37dd7b385ad4f6a2816b292c58b96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733c74b9635c65f1a74a6d83c0220a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca74532ebfa27f3f6960f7ba26aa99f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa728148c9c57d78bca06a11370890d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1153634fd8e2a40bacd53685a5bae08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700464ebfee2567d2986fe2c26f76aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402f5560be9f6400f9404da23c5dfc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0bc1a02a4380cf7e4bc8b5a75579e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958230977bf4d2d19d2c414ee5e8442451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9cb95487d555f140fd534dff04b1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890a6f7247d44bb3ace349ef818e5aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea361b60a9ed661e15818b0e1ab1737d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eb847e94e9f9087dd6f58339529c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cefcb96959a5a64fbdfe4b8d0199c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90792701d80bc824845eeb2c4a081319457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29818e78247d27e6a93bf1853fdaae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3aa5bbcdd6711a9862970411106a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a607f6567308e0bc1328ff16339fb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4111a5635436ef6a39206833166793461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f05225419b057f262f60925f817f32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633285a6b4731f1b8331acad814e445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959595bd32dde4e4c5a945cd991eb7eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e474ff19d2ee021c134ce172423fd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c548554d7830c86011e9c7d94a4a8bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b441c78f1a97c2f23ee89b5eb2a0221467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429924bddfcc8e4e80518f32bebf5f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714e7ef7a1e931476d2dbf9b15addd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229fd4028510d940608104bb95ea648470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122cae81b0871c1fca3ee4b6cd14ded471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600ef6966f6c7f89aeb2f2415698270472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225f56c8a6523aa69fb9a8a98da7362473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949fe405306f4f95419c03ecea10df4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a94401a2cfd5cc5cf98280de187ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df93a7aae6e0fe8cd912123ba0b8430476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe42b507a87dc25ab79ca7f3b8c4019477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c639eb612d09ea1a76788169f9eb6a4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46dc423620dfa83714ad4ec86428e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c481a2f09a0b236254009df102818480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db39a4a6378ddbe789620515f384e7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2238be6431861fa5e563d034bd0c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9359d211094930ddf0778d7c1f89f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e216b59efc4f1cd34f3c48c3541ffd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e489720be8fb818d7582a941774952485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7ac9f76fb3f939e630920b65525d5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579872987da5224059ce03fb21909a39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fbb630c1ce87d26cfcba9b9024cdb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56729548ebbebf9e453a18611582a70b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865733328a515276b0fedfacb457f7de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebf9b5426dad4c4026ec3a76a0a104491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2587f26da6f486a8db493a4618cae1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30a205c09f4e786d277b0561646c62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef7826b03090fdef6f95b3847589da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563365057624244e012756080f74688495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffd3164f7f2d311326f4b1801dc0c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dab2bd40d644435ddc7d00b1685df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f6fde2422e96b7f1dff23b658e3d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41bfcb690cb7475c4014086159514c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed1502eb216063439600aa9cef2403500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d0259a780132e3625aa86e68724a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fa430431feb0387fd3cb293fa00bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3461cfd6b3ecd4813b83e130bf6943f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0256ef4686bc41905fe24b55a32a64f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61cafc9e3f728a8b92cb4aa99ec520505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167aeda4b433d5e530c29e8fe5d692a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14202170f0297ea81013fe0ee6c6325507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdaa2acf197a4a9445348e5c4e5acb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc30afd63ed9558179f43089bb3039d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fdcad41204fac737c91536640f7dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff546f92b9b964d80fe300de7e309e18511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a425f70bf8514bd8659ef36a8caa71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c949db37ce28ff2d53d3ed60830cc8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a87b3e0593cfac737482329e8a5f7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f318eface24e7e1c0589693606898b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e165db8918242cd0b0281f8d79c39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5792d83456cab62539c7a3bec8a15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cc58aa44284683a4fb3aa7b0432dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9ae90cde291fd20a4ec577cd28289519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6aba44cf3e521bbe76aa204a047e2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370fa9e97671254a17387d87c1b5d3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bef0005bfc6bd8bc53a540d4522405522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f05a8f75541d8c12a6e5bb2b9d38a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a554f0d3c2a8e3b72bf17f51767e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbb5b119a088c30e20781fdf701580525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9759250197288b8d885ed77b48b86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723f215252e9ced38257ffb95e734bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997f521e8e653a10122cd753d68c877528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9f78c0acfcd8e3736d9283028be14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54760dfb3361c3595c971d3319333754530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b2868764f53061cd05d2f08ca98e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6f800ec0d295ffb06534b57419659532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbf027a170bef78463afc3a04b9ccb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc7e5f15214153abb008805941d8c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379b7e0723684e65bbac5a7a49c7bff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1aca3fe633eef4ddb3911685198c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bb9dff6c309da26e61af1d0663b47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57268809418c88bcc62cac970f4498538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c048582206df4c7edeb20d61c1fcb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dba9d602a747c4a6bae380180e9a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba6703aa7b99f4b5e7d04a8a30839f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b7259eddea5c2b3b2c6f9b2a11a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c425977fd5742a4ad8c3a4798c6ee2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a58e9a680c6048718300f0ec1464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd782f2fd68350f8303239b11fad6c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5a486d04483eac0e9a2e58f790d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e922f21e557fa96b9b5fc39ba8083547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b248331cf35a1736adecec50a686851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ef6067f8f72fad92507d3f6e83206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178438ccb406ab3727239f47319d2df8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880a8bf0959bb1d26664982f0016b71551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab6e755acaae68c467c517e74ddd4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4875f84ca1930742edf53eb145ee2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f51fc7a5830b6790f0ef23f6aefd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778591d57ce622cb1ec6795652605ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5d1ed8ac0f8ba91a34b0657e7e147556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d48bc4b403de56e27204dab61a059557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a2883bdc021d30ea5c655c1e0aa15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411db57bff18829ea1a9d9807a85037559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd643ebc9764995c3114298bb4bf4302560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0bece7054af9c95036b98abf47a2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73ee23a9a0beb0b9a1426801b4947562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e027b2d7066bd27f9589c536294ed3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906605d9915168b981b53769b05862e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed1af1217d974e6ea1f62e5048d34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fe6ac1561f9275b8ac1cb7c9761f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bfe73f3670b9259f000d8669c7e0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9798b7dd5d47cba6c3a62c0bafe0352568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0860efe0ac88aefcd78c2df154dff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b722342dd7f26ac24eeb063ce4c41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3e443753e752a3d6bc957c8572168571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ae65a73213552df9196b0c83518c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e6c22130857f309c38a69a8fb9d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3869126b57f9fadf5e561d9baf0cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2fcb702e0b3109aa96d3538deee22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c62ede772645458b1cd1ce45633d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34ee4abbae1f779a2637414196eb78577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b032479c2fc3e7fae65032cf44abef2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939538f60234db32831592bd2626d93a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a4fc617e13397bec07d44c553e627580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70b9881694392a6aeb20f3d9aa7626581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708ecc9ba034ee46332bd266ce8f27582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32c3073bc0fff0b0c05c83f123bc33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46fbd5483f3198ff2073d7a23f5d06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14755befc37bba77781d457fe109154585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ca73577d8969ccda136f0bfbec9f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53612b84db129edb1f10bceb01d040587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca274007fa6e10c115f16ea0db889b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5289ee67e18b2537cde0c7cfd0f78589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5480427322150b0d09ad6d4d5f278590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b34521b7ce9dba935cf53ab9e32e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dbc0f0bfe4bdd5a6f03cff918d840592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fde998cccb1ec286578b603b42c0ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a2105b618c1a613caa50590a9cf03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588029c64c7fc0c927f39d1c67f93634595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913e91d110ffdb7eb67aef27af4948c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296df6e318bce9784a60eec91fd0af0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d2126f32fd9dccfb3bb97866db4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de971d57ebac599fbc7a31cd731c1a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec98f02c53718fff26ccf6e409b3af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20ba6e0ac0f109c8f2fa381c4970e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd17b438f3876d0ad7997566b9f48c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b46b07e2ab2185ef51aec01ffc13603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e27c746c884ef9e11121f043d81ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92029281401a2262dfa3d969437a7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1d234467d552b66b7b6a4eab629e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288392157c129e4bc1add706d6412d27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b74d0395eaea04491b0f4f4c2c140608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8987a92f416915282992c284f16d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2957f611a0f76849f409a2ec44747f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c8be890c61d4755cf39d7abc2e051611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf152be8093821dd0c2f6f88725d66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c551e1a7c9649d05b8071b5b19b7298613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914d739e52c8bdd0a4a26ca49bebf4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec002f91463f3c99fb8d79b71f2532615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071796443ebf8936c3eb85a3fc3fe0e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876748673eec31e2e43316d6524d552617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f5dec4f51c5c0115a77fce258ab02618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf4b8777a7212a6692e60aa5eb3782619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b467fd9990429d7ab308cdd0eff326620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad303885f5361081d0626b9318b46913621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0444561d2e0a892559e62479b0a97a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6bca9a9841b474678d34796d08b1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734074e898b092d39494a7f38def289624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060cb764b2225a399e8b8d605efc26d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a798bf69c8143366757bb54d5fc895626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb13c53c200eae35b23d61ac432ff7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f63d9c4fafb93a87dd5c7e6bec198628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15691ffb76464906a69cdaa0ccd327b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b9e9469d618a699868701eacd99f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3015bdca7d749b237fa64bc5398e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55159934d7bcaba2c418a1b423e8b66d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a147494a5de46917cadb374a60008633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a74d3e28bd69dbf0cfb5f477348a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622453a7817951a3e3f38e11b1110e6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90be1847b9183fa8d366138df98ae3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b724b899826238faf32c00b788981637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249d2f04d8cdd8fe226fa302bbe1dc6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d9c5cdeb8674e56ef9caa50a9484639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532749e79cc0659cb2ffa1931737d9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe9c47cbdde6324baad8c10915faf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616672d7119ac06bfcc2db78b6331e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364934befe0c56f27a4e675c71399d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314eebc71c06deb1578bf378a5520481644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466a3dd6c76db82660619b27726a811645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed6acad26e0acf031a7c6c16fd9f56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459105279820a66787474613e8d83e58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b306cf0dba1f90b2a9a8b4bac34a18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e3e0dd500f65002b5bbe97f242148649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ad402ad8da98d75e0ba10394abe42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588298b4928604066858cf156616f6d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d0f20d6aa10037dd81cb1865740c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b1978ba1da71d07172a0f54c311e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8a32202fe350b0c836985d0563d7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69fc105bbe3dbdf809d62ded430105655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8a8da58bcd39e823a7b124029bc6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd6dc4beb134a88b0792f0488545bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9da78262af48de342611ba86088f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608743cdccb34171d8d09427a659746659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacc9079780fc3262d17440ed8bfeb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076aec02450784d5f38687d8da0b98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa314ad6d29946c59bbdcc8e7f88de1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf33c5c99dbfe804db5e6f069db2fee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9811f13edcf364a985e0d1df2e2bef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7f8c4f30f871c3744345e3f972896665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bbb5bfc2ad553643a863d134e5b29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8a2798fff6ab0b6cf27a4ee08d6af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d720dd993c06c93f1c84d12140fe227668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0989ad5676686fbaa3626624cf9a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3692a106aa46b5c1510504a7163683670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b487e13c4968b38e480f393e09028671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd00de4564ef6b9db467f6a126d9d3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660e5bc19612b39f07577cb838bf88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8ec85a2bdea2f998ea0badaa79ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdc33358d4608237b8301faa74b4cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41750e7697de89a9c3fdbee0fd972d1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f116f5d5d10277b3ac6b501f28574677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45da5167b898239a3c0bea76071ffd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8efc1ebd656987d5eb1ab048ead6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf3b66a38cbeb0e5d32a152cab1e2f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e198a41d585bfea20c29b884e75092681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e481be6f975f5cdc9ca0b84254a07e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdb9247b2f053f0c0ac59ea959e258683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545e8565e80cd77984557c4cd2cb3b7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b2e33afe6610ceb38579d8133ad6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073b3ead3487f21a08cede4836bdcba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556b1280e77c3b4350afc4d6e9c5218687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb105f40cff6bb6a0941c1822a4d4dd7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6b113d3fc9dbb4281eb1c856d401689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f75942481ad0ef57295c4c398a4ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e8e20cf96f10e4a25a537e769c7ae691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd16258cfb4b23f98971a073ca76a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc1ab7323373a4ed53666c511103a9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba81c618be3cfbce34ce1bfab63cfe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e897f6b159210684d73b5168640686695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52678a2fe61d9c6d84a8a48db74e0943696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063db65f740bcafb8630d3ab3ebb96697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f93ca288ce2e57176acfb7b4ca265698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45273d629652028a359658ac3b7406ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ef806a6ba878443e0cdcfbb506d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903d9759fc3e3792bf15f7cc9fbdcd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028df773a8c1b4f2c4d4c32a2872142702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc783e5637d7d9bbe7fd4b83d39bfb8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56bf0498ca9053ce33634b82c46bd2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed18260ec8f71087886d9da80fc9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f361595029a72f27dfed548868249bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956fa6ee9bde8689b6d09c23a7a396707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd19d7b3a01e74b0bad3519a4499c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7ffa0cc21aefe1f21f9ecea0f6a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d831b4dd64a02c0332fd8ea7b680651710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf296a19167f67e2eafcb843b022b45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f323b33af220d849283e024118c4c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e213126965345bf26322805c2efaf92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bcb6c6796f69fae477f75cf33e1a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437395f03ac75dd6ff9ac07b02b907a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad38cbc2492fcf9e1a052943a6e3a58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a4a0e7c691789daf31e2445209101717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625104ef323015f98f1c224c8ec21d9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d5794666e5621af2949ea6a700e9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9958ca0ed2a333d35bb9d826ad4149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199a472929ac0e09ff9578af1f60620721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65efae118732a3501d465b175df6c58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404bd8f182a5efd2c1354ebe8254225723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570d4a50260ed4895a5ddef624112fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3242d427025c008520749a7528fba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10b535e5f48469b0a287b8241f900d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aa5d6d768309f95b6ae2c99b40782727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abdc66b6fdcb3bda1a2ffba8f5e57c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce94058a87d3c5b96bd62f71b18482729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6546adc519dd42d2aca50b30f355239730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46747c81b9669ae20da7b27c03e37cd7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7b719005036ebb46cd354735b98a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592cb0f006680cacc577c1141793f99733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a2ffc663be5564aeb2179e6defcbb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f3d912a55f5c1bfdef57d08096fc7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef0b310ba3fb093d8ba589ec8f8a52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b0e61b869f9359219a9f0541e7fd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e0a71297aa945aa4cd7103d06839738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade738d89cd03bd0e8af022f4bed34ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193bc48bdb830eca626c40744983607740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0fc6dc73447750c94889d5d0fcb61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f153db6f894903a1e86311f009a466742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4af6acb6839e2e3ac1da9afef2d75743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8573c982ca3708ee7cfbf4250b08f8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19547d6f5b802f7b3806ececa7b69e74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83ea168ae869b96e3f9e2d2f098eba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f6cea88f0eb62e5d13c22c892ea1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64673d4185348b61672555301662ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ebc37356923d96a28a66d3b183dfd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2acb5c835bd5e95a33e47eed73c082750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc0914454bcd71fe2c78eab9d503bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d18600031ba02b96279ca93c0a2f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb2829c38bb08d8f0c93096cdc782a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e366a6846468ab2016253411e8d6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c119344338ea7ce9903f054e5265d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c515ae415d1e7981d10d06f3cb9096756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26e11002f776e8332b00a86d09a952757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ab6dc3697cc1a9bccd161c3cfa45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eebb61b7100f4ae09ead9d43a91d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b3d9c2c3271ee64f40529633763be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b433b24205361d298b0e23b1f29f972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6160efefc8fd4e3602eda56de6c49663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905998f0f5a2720442705e6af3ab46e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b28ce85625fefe9162aa3a27901385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d1ca2875b229fbe6ffee737c1f3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71f2dd82c2ebfa97f3694cf10a85077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8261c27d109a0e7d08164724dcbd218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a88a9c0c1c3c73cb9870b7c6ec2a229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f424dbbebb8e940380f05abac5afbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c8eaa6f331a4f5c05d55cec42a86011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc4ca967c4499ceaf541fb128522612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8a8ba9de675d11a9e7afa220d29313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691b8aafaffc30165f7fccd1e98ef8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821873dc48cbd6f889b6b9a6a14d9aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65e5a432ec367999853b4a7b8b68416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf680348f70037afacb38a8b867c12317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2060b382399adf4cafe873083012c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d605d161d52327ea640bd5a6f487319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f662679d7dcfc96c24b2fbb12810d8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e02ef36894215a622c4e9bb23cc25821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838ccf77bdeef97497e0a20b22173ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6605f84f93f7f83493931487a240b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631eef02cadf8cdaa94d68cb2828f26624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544819474afeca377b89dc8fcdc57fc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f437b6284385b0c53016255866938d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12766b17772dc02da0e9f84ceb8e39b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e15e50a2247a86c9223f92a75ab1bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d0a1136674c5660b3b0a20b84620629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27f2ca0aa79b41d4b7ca437ee2a9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916584af34ad6711029076a3363f57731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6462d3466e996398b925da60b13b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a411816c4f370c453681be2d551fec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f5dc25f291fd315b00b95e858044e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144c90c6801fedc26997d8445be358835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a978860a277669f0eb88b421da79bc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa4aa4302fdaae1c44b29c3a8430437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70d0d0e7adfe347ce10eb5dc3e73eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4d255f91021929d43ce36121676f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d14f9482e97d2185ec86be414b2a4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2befcaf01ddb90de02203088a85e4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94c8b0371e5fd7863ab36ae0e3a89142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5c706e8d4d7a96c7df3e41af7972c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d0eaec7e63d1faaf9ab70de7720f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9df4131cb590ebe7b0654bc82ee3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5fd987341ce3e9fc8c40e06beda5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eab002c73afb9a038ea0c9bc5bf8847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431037b0b78cda7ee9529bcf9208aaa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b4cfa212c7031a9193442003ae33449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871384fc5f690e4e4d8c51cc62e334d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f7616f35c550fdd54fbc00204dd1951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928e2b1c1c4a270edff1c4426fe552852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448b38f58f8f349b5f4598e7fc564d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1c268613cc96d50e34015b3da524d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b09497bbb3a7ddca2183a1782656455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b427fd0b16f9f92cac959d9c3cf4d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f61b7cfdb2919184b553015a2fec3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8a543380d92f3154e05d9b851b9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11ffc3f66111ab9d465bb6dd66d64d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8543452fb3e6e24865164a2ce31a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155e1584b1074596046ec1309b475961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396ef86e13b30b6599ba16b2c17b10b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3767e4d9c9baa6d7d0d6a8ba6f769f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a341ce23540725b875476ba5a5e54564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cad7a395d74f835adb70579cb7197c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1651533d2ea22261b49065ba25703e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6d4ece4652163df37fc0ad8e40ee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aafc1377437a6f134eb6c718b34a5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629122778a7713735725cfd2f6593e1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2a98e7375f673c61db055fce618bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4356923048ca031c68232dc9f2cc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6c56edafecb0c7cc7d52f559483e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102065888a755005373024388e7c5a9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f38ca9b3d9e4c48a97e93b48d9fdb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2837e2aefce13332bb1134b1502141b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38777a7426e68b1cdad3f14233b927c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b694ca64e23164eb51c5a2fc663ebf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32566f1182b7e090ab4cabf0159238f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069b39443425fca3d278dc3f0971a0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debb2f5f4aef68e456d396373cbfc3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca435a82c6ca1859fdff49af9654092081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215045c2d5193477c1baf7ef50194ddf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825bb4b77423523036e58f68d7db0d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4899f83cd79215d4232fe420e34f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9f67a3486b0d8f36d7798cc9160e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304378aed8f5b69755c0f74e9855d4af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c4f27da0880e526a48df765efda087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191c75ceadbc6870cb1e1e235c670f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eac0dfc82aec135a85be65cdfecac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cd1006acea42e5e88bac30d4dfe0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c04a02d6c9840b9502f0e254a2ce491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ca0c80c75d3cb1c1ca0a38114b64c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc43a5a78fd5639ce7fdd0d4a14a4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1107864d6fa687949ec5646e97a6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a322fa68677fee9c9e65e96a996d1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204da0b71152b60de899c4bdb57c3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6f76ffb23799d68e62bf0f12101d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dff39f5a9074a3b12f7901c4651b3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee441cf0bee2cd64e748f84a5eee7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab718d39d74514527e712fd6a69be9e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255578c2cb585be4de37ad951512bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d02b9490139dd7557fb35f7048d7d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a6f2622de2dfba5d81cc935b94b98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13b6f64ac0ebe2168fefc7ed8be608104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9d76d0c904b79363b16a0fc21c5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c8860ed5bad13e099da9ee2684a20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234cb8e65fc1b4e6ddd26c7ddd22b10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29120a64ef96e2c5c9f01318ac8790108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a45d71369f3302ce43a42d4f8aa8fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d2d9010a1b4db5e266630155ce8b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6b6d71636963b69b291be51fa41d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40c7ab721e06f5f1a53e9727a5cb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326699d2e4decdc398186935d9ff5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96969fdaaf41e7c9603109293c25a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9553d41f5df6ab75aead331dabbd77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d881a3b9819d885aa881cd47bf33db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3a6214e455cfb11578155d3114aae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919555a3935519c3c0c297954b0c2dcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe97aae1ca5eef20e0a002f000a2c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07192a22cbbd5459bb73f22ee7a1b9c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4a8eed318f8a1a83878f3a55f6d95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe4bb1f123518ea380129497f4c172122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d669e27aea411a38f5b6859cc6081123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7068244f5b13b3a4979c51fc57553f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aea9fe61a0f5e328d6d975b090a01e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e3633f3d3b49180ddd6eaec46298a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909cdb58d7b5867ab6d048fae9be99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338706d0a58dce590bc7892313336068128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b58c0f1d2d0e8e1c6dfafffc2142129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5f7902f84e28ec489a9fcbdd86212130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384cd6915a24f6fa4bb204007340c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea9e6621266902dded410f9a5b6e8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8d0f9f387a42c78223ad910b68964133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e98d818d94823b8b286b8a4bfb644134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976758c5d902c3820cd87ffbe50bf9fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5bc4df1274e4cb736bd7c75d06ad5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580033149255eeb74e340196150a3f7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39647ace03ca235bb575de6357411d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13b7253a17d59336743b06ca8a5d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82ce68f89b19f6adb66ea95a6d41f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669d2852c1a00ede56f7dfcba2cd8d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576d7255be7c2c43da365f2cc0c21c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb034e32cdb79a251012435b3c0134143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb4019576f7761066a24315e8a5e5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c000f80879d84c6658c1cafc92634e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74461b745ab538864f7a6683225f8a39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268cd35475416876bc6e8fc9747c58f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00085b77aca52032d5d8b436a1f2fa55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e222f0dbd79db421077a25990328b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5a08d0c4abc138db3462962f7e30e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec98d33cd2c66db41b198bc6b8997a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70c4ce44db46297a124e0a8bb9048152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0388208233ac94ac2e8e206eb7c5a16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad2f4b9ee04795fb701ca1644aae1d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89557603c1e773def041103a73c28eef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3abff282e4649fd4af9b4dd94a8acb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade5c225d65660073ccc0706077650157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525aa726295beabb069b0deeab9415158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18aad1a22fa753a43a5868b8659be0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d3581e3cd914e4c5d77ca9f6bd4ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41cc2d29a11ae55d5ed22bcfec5385161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0faacc61344b02eb492ee9b3ec7d70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1322e7088cb082c83f999257131d7c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3805a220a82c6d5ae253dff90ce2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662388faec4531a9d7354ee78115f21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4955f11493ead7578fa6fe68e4569e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a21dd26cb444fe3292c26d7e1a2343167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee51ac4b9fc940ccc6c7fd1a8925c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d6dfa8880fa0f8508d01141aa8cc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13898e0361fa697d9a4dcbee190dccd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bac0ddd574b9867e0c1337d7f2e170171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2359a42b05685309419082086dfdb87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4018be78d348bb07f86d3ff43a4ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5da955777be2e0007bb17e918bc3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e1d350982ca4a980d13fb3c54c32e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aad2949818550937a99939a3db1a3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685eb1653c48b83f49a2adf9fe4d7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fa8bf305b4492444591550484416b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d095f813ca0af88e54a5c971194b49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2911e0160ccfc2cbd55c3285e5a69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c807ddb18b2dc1a0d3a7ec236805181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbfa51fb086ee06c3f3d030d6e0100182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d95e9d28c3c056a07e4f4c4f3793d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c2ee86ae6d6870e71ddb400d1bd11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03577862c8d885894d2c4df3f10f94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ae2ae3b8b6bc124e4ffad58ca0911186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8e9befa74b842f48b969a103d11d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cec1a13b27a2390f30fe73830498d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e17dacc8cdcbf2472a682639bfc8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e2e71ce30781185de4d8c5fd57b7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ea81270b81fd3bb7899c5c5bc00be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56930dfd9958dad2827b429edc4765e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f870f86c3ccc4be58adee2bb97f18eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b85965ee13544ba875f88ffe1e9d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ab025d4bb0d8aad18fe505f6adfd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96617b95a9c64b21397e48c03e097e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29738ace12c29a38a45118b49566368c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892e1b18206ff4a28ebda99907e7f89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98289a41d0e0261b36979b085e24c164199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb1a94b93e15bf475befe024ec0091200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec2e22bdcf776e6e2c01d1ff9a9f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd394a66ffad6dc029a8af98c2a297d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf86e92427876fd831c0b02c44d8dc1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9ec27e800ea63007778debadf6a11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9e4d8a40f87816ecafd6adbecb161205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058eaf0eaab982ff55584f175b5024d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2b4d44f2a679df56040d9b33d4de2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dcd88d9536fb1a98771be1dad7c31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87071622777fa139496c6e7b7b6554209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e17bdd3451d79a25c4f5ee149e23b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1832bedf6f9a8f66075af146a197211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc05aa6dd89406ca718d5cf8f112832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0be81b49c52ba16d87a4e5f646a4cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a43b6acde5927a428cff0d8ff76278214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf6ee8a381e0d982d253392e7ac7a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41d4a7281a08618b55a8b38599c7ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867deb267a4144c4cb6809be80654a38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671816ddb0de913c6669729f09f7a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126014d4dd4003a75c44501227743afe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec3a6a109e3e7dc6584fa5ac458b4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f519e1f767580f3ae06d7ea11a69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228bb91dab681858664f7f37de2613222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5e5b90477f82342e2fa07eb65e99c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf4e6fccb5ef6f2fb2922fdaceca6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45971515926a8feed265fa00db0bb5ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbd068d0bae2cf9811cae071b59a4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cf44c4c34bfbb27ea667c5bdaa096227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a18b6f489cba9f0cd4715fe7941ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a64b62d4da7885b092fdb4ae6ac9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89a1be4411073729da752627153717230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77adcc00b743348ada6caaf4666b216231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18452fec91b2f379444f89c3ad54b74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ca47e7c647275a9463078438dba97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64211de823188d1d58fff9a23fc1b39a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c877d539fec90559aaefe751e3a5e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6d9e030bfa013774075dccb908de4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db655a45b4bea31f63d22ba2a55550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c4edff3daeb208b46ed8115473474238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aea920e010ca88426ef2919369b38239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bbd475fff6822215ac0c3b82e3c12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54feceee994d12f2f25029080bcb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b5891b52914384c98c3341fd945eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58a935209a0b3fbcd2fc5cff7ad889243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf39fd6019d9c8819f991b29211fd5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793307a80fbc01166847c72f4663c44c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507fb368fdec8a8bec8b29b8d78ed2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0cf14f5a8e467805e0ff931665a2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ca425f2013d5f8b3015a7dab3cd9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9115d1da47d9c09c1ce43e908789ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6e425343a37d389438a7860e0aa85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab166c7a5d647a43e8ce9ebcd190ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b366a97108d2bef27bcd32953bd78f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245db549b2ac28298a8be8157719038e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939ec7f9198cf7c5369f335fa37ee65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b872b6637ef9030c7bde2f04bd467d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416883cf33f23d0d5e4f5f4bee82d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b954a72737ebf8c63e11d44e0b73172257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573839c9d8170e1b67fe736921bda4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b2b425738a6e289de129f6c36fe43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06406ae464f7a46a994bec8ab310432260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c4306410ad47ecff2e7d3ef0cc391261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226aaeb954dca755c72d9b1d23d8a4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756607a204c563b3440ed574499ee58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da4bdd84190856e70fdd2c3e1a09cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a8f4a3ef3069afdb5c58e1a7b1e18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c2478edaf064da44998c1639398e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a3517bb6072f0066dce4d7f907f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917dc5418dfbd91a10f50a21b8eb678268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8229bd2dd748bff131f5f3466cec7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386a132ad6487272e0fbbcff381f68270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9755b4ffa511fa6fae53fd8bf074271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be011fb7ee7b5c51c968c2c66b81e05c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d14bab79b5eee8fa158984bf4cd55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3c4cda5496bea7c0eb030e79e7c71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdd575ce88e3bfff6247dc3912d6ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88f4b402a75dec8fd7ffe77922374276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e99c6ee42c714deddaccbfa49707d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d0ba8e87d3245748fa4db213eb87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beb9c5aa0fc56a1c513452cf0b5273279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ad05e893530db6626ff141373252280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277799d84880328f19f8a1cd711adb21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416246a90815a253cf92705b3260038282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97278c8f2f5eeb558da243a009b4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b145d57c31f65b690aeacdbe4f57d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e29eb981190ddad5f0d5bb33f6182d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd262f4be11c6fd5a1e4046d58258286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc10ca9d09061adac30754a69e22d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654d3037b5df38e65ae9be2a3a09d52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b7e825e21e60fb4da52d6db84821c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e9e25a160d7124d9b1f6d1e0773c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9660c646e50a65156ab53f46bc4b90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3416b769ad99b82fe654518d45e630292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a499b8739f2d51198d11acf4df62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6bb6d70318f87be91600960d89fe9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0dbefddb014f6a0eba07c32b93ab0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc052a412d7ad86014e090c4ce295fb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3f7cea81924e911b436ab0e2c4dbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec68644738c1afa603cd1cd68db19c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c385f75e17d90a25a05757a8bc154f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7331cc6881af1e68e4baf6d03e5985a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308eb08189ec847eb59d991fee484ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f53bea21ff3bcb492ba9c7c354126302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582a0b10a059986d58bce877e1b0d5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d3a49ec19e59e9de29d52516ec1d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adfaf85ed27e4af7924f999fd27e3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ec9546761d215cdc1b689e5d0402306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc054238d21d63df26315315a08dc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da7fb6c514a5cca67b8a74cdd6f673308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821096d56f7216c3c09bde820391b08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596513d159005bbd270f0a82eecc17a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863b8192ec6d6af774a4638107a14aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6698cbd662e07d6354238c91d58e25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37077021345e6a15be9aaaba4a854bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e1c6b24d2123da236e900a48f393314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff00adabedbd2aef684bf6240f2f64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f494c3e6520d3721e9b91caf34563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582f4c36791ceb6b999729f4119346c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59322ee7a676efaf8e7e4a577976dfa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf2fbf5f5c701f3e1ff88dda82ffda319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8a4b50b12b998d85ba95585b35f02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe8ea013c26d87374533a66192b57b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9faf458ea1e5504ee51a89789a848f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d0c20b94099e4f8e19a31da2975c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8445a415de76d70e737390297e477324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a63fa60f36c676c1cb66c3c1fdd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d25ae7986873f856dcd3bb1e85de6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb90f24553b7b3b175e4fd9b15628327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109bfb42acc0b0984f30fbf98db3810328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c0cf7f03ec104454e947bd8c98b2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae2a332983f320b881539c1338dc98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb57a04f0f431ab71992fcc823c4b60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57389d0b67ed62b06549322a851cb805332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ffda45d35dda77a9f705cdd38cf61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3a590fc67d26a55f78417017abf02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523522efb397ba45900fb32c9cedbf46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd52c91d6afe489db9bac9949b0a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc359cb22527b55f7b3b4f14562cf2c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b975890b1b92aca24e8d33b33f66c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65f46075a4a98ed2fa9541b1e8cd26339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe4dd744102a821ecb92add43067f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466a790fb8608c7d98cb8bc2f41f969341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183715731b02f27cc41f01eba344e45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1288a25b7dc2e31101a051e3548787343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fee057f686f8aca3a550b19bccd8fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9adfa101a11ac0218adb24b56a852345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a24fbc2d8a6034d4e89f918f7fa7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a576ae7d408c477e549d707279e13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73d5a3a190c65ef864ca2f9e6985ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddac52a9ee08f3e6ff503b83b3fa918349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3993e7ee513af5d4e99b4b7e6a0b5a4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfa0bd65aa81f809dd56ce67c5892e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7a9f35a120390a31a3b28ee538420352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf61824432fbd7dc2f6ba71654b54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf27f9a44c37cd1be2c37e0c28e9c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13687e4b217ca17076f8cc7dee68da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2901eb6d2946125ee655840e62512356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e8b57d7537f2f38e6189f82db1573357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acb61e4ed77119f8634c7139d6974f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc78c2f0211ce8d8a9e4b15a82bb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ab2457ade9f968b4bb8400490e577360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f19fd76356020e60a8ac9db7022eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a79df46375acef7829c70acb6bf8d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c23f6c92977c51b900cce7103524363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b0547b7d482b33ffcf09d42ae2d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bde496757e025d94ddf111a25d430a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22007c791000f9f6df9546ee7093aeb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ddfaf2e2c30e00c9232505e61cdf1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d440c06f8a869e0752608f391feaf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5167d9fdc177e0e90cdd89532b32ea9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdce3f451db0da436661ef779fe711370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2411e4721b8c1a4f6a48d0941cadd14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c85fb928007f107e3316f17631b05372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e930de503594cd4f42f28606c3a818373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a219eb20423a5230b5482de23d4d12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824913258058725995141ae6e03df8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f7ef78f1acc651a8baf656af489c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695675dd50cde3e33d809f7be4a2b1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd3f85f35a8343e46d417e2fd6e959378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a807da79e9dfcdfa46987f853ad026b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb682d0f1afa7a7714585e5dea0da74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823150b902e6b42f3b8dba9efd8ee17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71f92c251af955e7730b25cbf78eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7d60481c02e3bc7642619682adfc8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73538a7be4f78eb50449a125aa4a9f92384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165f90588c4c8b80f67d4b539fbd94c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de299362a784bc841df2a46a07023952386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127710721b6e155b0b0ca5a9e68a93d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3fa9d363fc660338a1e7305e9008e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eadc80503c74e237447ada417ce4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eb9ba2ded516be01476cd76454895390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517368cfef7e42db568ea066ec1b5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b579853d582062f2cbae60126ae23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784ab4e6fd495833e0afddd8446e7c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2983ae2b0d7f2231750284a95994c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a001a226c0a61bc639c618afcedb9de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f331e1b080ef210c708e1454d187621396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afc1060750d962266df5c1b8b922c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f54d7f822a61068eb207985a5e8e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7b8ba6e9e9099ed645a8ed58f9f7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc96a14147142ca0dc1593ab1cb78c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a0c52e294ca9db38e04d96090bcaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb05dc8e7f6a4724b0e475740ae1d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3740bf72e6af9c5213a879a384492e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936765851d2cb6bc4eb854830fe5dbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1062091fc0093f8a89cdf2ef1cdec24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05a71871236ac49fe7b05cb5d140ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e997695eca95a6695174b64ba4bffc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6eec3884d18b4e80b6536600f0c37408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387776bdb86d34c08e1bc48876e27232409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4eeec63bf1e3c84cf2c190054c3b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f94af7281bf747f374372ddb39db3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31f3757b084deccf904eaf552222a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c2b498832028c9e9a63d1ee38c0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e94b60b0c53ad3837d8b9980e7ac7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa07055a2ea12c8e8d7a9d60a346c54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355be5378c9c38848cd6596bf38d19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50566e7accd445f9a1f14d30d4ad49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b78e7c1fea0af805fb5c93dcaa963418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3fe7229cd44351252f9d7ef75484b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342f89f1060d96cb1eb31d2094aaf6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2ff1a93fff53ad36ea26bf233beb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e74476af2d7a058e7d1d5515980646422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5506fa72139ab2803684d76a63bb7c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb90830273a5494a199194198edd0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d8147c9c31deafa431c71dcd8ddff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493df475bdb1b4e95fd64838b414284426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b09f078793abd65bc5b579560324e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef140399407e8d0f8e71056134d77c0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cbde2b8696176c9b167320a646677429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fadf80f9143289dcd4615948a57933430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1941b036f985a8b5116d1894a607b8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1924b7c701b69c09cac935f8d736dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3a23a012a2756c3cbb1da93ea58fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169eb42f6605b60fa563d0ea93b4d91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c557a8929878d334fa1eec41c7b926435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b735bd1c720a6f012ae50e90eb77f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c08d1ca4dd8dc49193c24ca07e1241437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065118535c8c5e906492e100712ed103438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa85f33db6854fe385df5e8fc8a136439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e5b99cb25ec3b29979f8957de751f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d222443c58f06ba0ec55086c4da980441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee3ef5a1221107eee14bd7992766ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7ad4c644fc894441c7aeacae0dfb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c1cca91bc9025661cd6e96d74084f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05f0c10b26b7ef2d58affd74b0eff2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3dd752aae376a2b9268864e51b8ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925c3c6c40ea9fcc2aa7f14e90e848b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c17d5be14bf22e4d2a0d4e7355e6f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32942b976388bcaa781cbfea5fe8586e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a51236cecfbddf46c07bb9195325450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc93509a3d623cd9e4ee38aaefbc51f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bacc9a5007200e47564536c56eada452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbab057ddde346f097696bf208d2b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7af21cb33044e6322138f5f4ba8973454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5706f2f36c81b8a3f3d717463d12f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b25f9069b920a6c65b652b4407fcc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618d299a1be265eea6aed6ac4fcfd3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce753b1e83b2741f0da1b75c9a8463458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6fda1dd8e2cdb9f5c08373b157a07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed7fe84f8a2635e4d810ade5e7c8cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582e379dd083cd7fbdc031c6a55d7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a7dcdc022689b5d078f7ff534dace462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cf815a9e7cff37d184625f40e7735463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa66c1f53b66f1cabd022e183a31c65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f79c9ded8675ab9893532bb211863465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82b20dfab666977510e62458c5e02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f14eb9ea713baab352a08cabef6f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f237b0dc1fa4cb2b578e0777039d31468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1e6d5d97884ee86d932c6bca3a395469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e3d460e71ac5a0d5d631d6fe21135470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a355149ccb120d78a73c22bbbd1f5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0400eef1cd076b7acadef101830ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954cda926d18910a8a37776bf4feecd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5724168d1b4b54feebf71d97e605dfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e28e6ce23c7d47ab564e654bed0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd5b910df6177c2c1be1d090a5b5bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeb3445b9fd6f393c9f7386916c855477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9866a230925a30df96cb747ddb87386478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a8562cc08c880837d2a362c80618479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e79e2cfa7750910a76c5aa0aba0b1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e496edd6128c6d8fbd6cb27338bca7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30147e438141a1f7771584ec8337d928482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a6b399a8a0410da99912a245a607483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e40d5c7f9c4c68b04887b7a8efbd79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7970d10ae0f8f57cf6da537a3eb563485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21574fa5395e165706ba0e8eb97cccb7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8262a7c5e791bf2a9e4665d4878a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df888554dd1811b370883c42726a6b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3378e2c95e6917c88bcf9447161c7fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee49b78a0b2afd8b10e86086beada2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c21ab897c95e0a0964d327d9c460491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53dc475f0a4b7d5a51adfffe20ef98492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4aa7ce93e54e9714b9d2d9ac62248493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0469cb2eb486d2b17253ab06d1c3d68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363bcf6f52b24f4f91af585d50199b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aec4df7780b48f08b5c12d281d5d99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3c597e633e6c9f3f994f5a8026118497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfae36ad7f96b3ce9458a44b918799498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c7a47c364e40ccab31949027a10e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304371b84095f44590e2c688131a2d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14781542e8e829b3983110d637e971501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b71ceb0e51e15fb63ca87c121ecfe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a35a3a5e96dc437fcfba420be5075503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad2138cef4035fafd5c23f14b092f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ac0c6e3ff24be78b69752c4ccd7eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1cc6e450510e7eaea31a52322335c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e3bfdc1f99ca173930156a3b4fa94507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6320ff59553a401f7e30b8714aea47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326132d6495248d3f67c66bfd354e719509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c5d10c4b9ba8a5d74ed9e5dde4dba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c486009fc48614bdd2adbf3b19ea0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7075759eacdd08e5334f6489c535512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4f4146f5ef2b96e94195ea0c53d66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae1ec87b641dcc426c8a1d5d5b6fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cad0a7c95c6f3a0c2d60c171092393515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad8bb71f076410d51ffeebdecc50e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003fd711d1e25b6396c432f897c828517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc4387e7e7617102a067cd1926a8fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f31195bd1299eb5cb45b7080aa7fe5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca64c60f979d17e85e21ce34e14fdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16518439cc9607050139304fb342a7a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d01e5277314f674f1cb15b0ed051522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600e01d90516a5234b16565e4f8f94b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e53ce149015ce423c6e8a12d5018c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fdbe451890a3931425a4c8969aa02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106dc6994ec2224b41d0205d1dddd35526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45710444fa58e1d99d1cf0cd77e4d91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd9d8b1a9d07d5caa7940d12a25795528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e74ad5684a5013666f977da5c7279529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a63883ba0d6f686a61aa27443ef5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990c732f8dfbd8b8d2c61a0fd383ed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c0495327927cabd41e6a6e73f00b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9522e19f860653028a0e7f952b76a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f71962422498d38426329fb00529f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcafbebfd7faf270f00c624eb8132af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827c453c43f43dc7446f5a24d3ba55536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4831ba100220c6e5a3d3120a933aba2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d9bbae095328f0ba0f2f7a6b3a6e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998445d0a015e7f7cbf27b63ce0862f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bcf7dbe7dc931dd87c6d9673f1246540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c29d4629e40ea43f9f46bf7631ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fc02591aa4e8f35f7761d75f2bde4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8029206569087fee271e37a2c031a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dd0637e0a362a328e85da9ca405ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebf4f30cbf1c82d3b9c18cf9970824545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a19946041060d8f6752a4bbbb01e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749640c3dbc2b9e1755f9bc3a71bf160547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d6c3baa31ef1901c1760b3b6f7d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b92abf804360b9ee7bea9e8851d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05994cf82f839c96128754b6f04ea51d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f9e827a92763474fd55bd63a9f84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2d3ab9cc7a84e4a5321d73fd7e93b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82b3a2ee60aca3c1c1a72fa78c325e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471eabdadce258661d09ec7a9d9c8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ade03fdf34f27ab7e98a3f682d6ebb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801a8c53519da3f36653b6596c6efb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a0eb3ada9b8314ebfff214baca062557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e568e3829b33f0349591f314e003c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c78376980d358d4fdf936c510108e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0a4b2030e21b40cac4e4ed15e0280560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a052d3a01e17eebf6af398db5538d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28c57a72cf62b39cac40a468e61c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79fb4b1d0398a15d3cba75aa899c94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d552b31b622068481dc00d3ce2f77564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94ba76d6bdb4a75245433b670f1e07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb08057ff02661ba8977748ed71ebd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aff05cc4bf32c68aee9876d8dd426567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4c9fc9a71020eddb2024f58eda703568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ea5f3ca9349eb7142aa3a2c8df51569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead130f929707948e567237e4da015e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14599f4840bb4d7941aebaf47a4dcc35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148aa570bc2f3f417996375a40b578572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f6d3df0a93c2c92725e4ae95aaaf8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c72644ddcecfba5b0ecf57a13e47574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a636c181cf2c9b5c4b4cbb38c8494575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc321b3563d0c861ac6e28770855ec8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e34517ea618e62acdbbcbe0151689c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ee782c24bde5db1fa40be445236d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30697902d82f21f0a156b2d18bb2c84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e819fc86b3b36b65c87619b706e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19443eafc3971522c635aafd1782e56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396b2273cf648fd97af8cb889d65d5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6b198483c9a597f4b9679e4f84e95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9f0a1fe330bf2e2fed05d4656354584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d52f2f6ae5ee2e843f9751b270c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3642637d081af655c7e22ffed99f7c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f19dc0160d9b01cd125ffee7e67ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d1770a1b7a4938ef1c763f7b4871c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277781231ac3c29117cbe12d0984d075589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8a3f79fddc3201245289e0f3c18a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9546637d11e3d99a04062a308cbd93c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765316ec0fefe3b91a6ddf6f01a6f6a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3205259405f3b90b90a330ba8bb326a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81fbe453e2af78800462a748be5ea1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a020cd177f48ef64f439d9751b6d4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bec6283dae79c9ccce40ffafc0956596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e324338baecde2b8c5cb1435da39b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5de32d8d8a0966fa8edf3d02d7a5b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012191c9fedec8e599be3c198d4de85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3d77e06153e9f80438dec1fd96a08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a3947ed46db753dcf8e29b7c9ace5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74e9437434bbf34008757d7528730f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a348cedaf5e9386c19b6e15f037f4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922761a3d9d6470f7b2c1a463ce7a588604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bc9d91c396e884bbe75efa3f31c3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080606511cfd099b8956d5a304ebf8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a959ce93d55bcb2807d62df7223e4f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217d405825c1d4a6841086228164a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df746158db9f8fc084cc3b6e975e5e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33b82d043ccbdaaecdb418b2065714610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b35069f332545a39d6bff3f7d4443611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a87508e3ff8f86a436b51f9d726a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa331686d4467d45dd1a6bde07328e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff483f1bf8144f595341fea9772eb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a30856ea472259dc068a95b9a152b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4c118bc80e935780378c50c170e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c84920e1a97da4fb4590f83dc5f11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eeb3579a461a508ca7091d1168271a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae454d70aafc313e02b13cf98dde5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c87097e99cc483233358ef14c48104620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd89b74e28904752d753fd5963db643621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3765e9f09ccdcd9784fd92a3850fa18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0496d2b4f9c9978dbe6f264ac75f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f982fbae0f3d43ee06ff2061ac1b0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda8a64dc80127d5f6f66e05a06a149625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaea02dcbb4b6ab604921a757945532626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08922763a1c76b3ebcc5c9141fd7a0fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95e880ef1d48c54ad2b6271a732a5e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca2d23e7f3814e885f0f5350f83f28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a27f08230d4b5c2499ca0159cd25e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17d1f90eaaa6305b38e572e14f913d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118cb19518e7381d89f688d0822494f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373819d50d5931c5f684f31ddb3c56b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d65787040deb3d2ad0a2fcdcce8ed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15b9f3763f1ac843ac92331a67a64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458910f648f77d3e5e373f6f0518cba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd7f1cee68fcdccb6b8fc238bcffd1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5d0d29624f584d927c41d8e9a87c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c73ee5762e1856a3183b10dd0b0f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70189a5e370dfe2c24ead84a4d4a4dd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf925117044aa5376045da5f622ae12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff0a83dc57a28c26bca5ea45426cb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353617ac6a2017e1d6f104e22393483643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd685ca550389883bc657b6a792aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa290d0cfd6ee2e92488f400aa67a8a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791fbcadebd9b6ce27df2d26f92ea5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3620216e0cbbb6f02c18e3d1f45e2c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfa862b29057a3994033aea49d9885648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069db03fefe733da7d7ad123544bef7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a89f90a83ff1bf5cf729b7f8a4bf64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d064479ff85167dc32704c3230d84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becb97e2b21e54755f40b8952439478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d196ba96db82049bd8a1c5f653c85653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75da1831940e64c8a2675d5f23baf2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242faf8cdbd5b71d3f92655ae7e1a2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5365b49ac64fb66b2a5033a613e97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d1c9d121a9d6d60c928b46cce8f9a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85817d31b496529049afd5eb7681e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee71a92870f9347a021c861a4c99e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4ffcd33ff0e5a8f982dc328e90861660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c0fac43fdd4af2b865fb94d837c34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c166639c35f7d95aaaead851c54d6a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b189890147e479e688ab7229ccc2d83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189090fc75249d20183fadd5fd3dacb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c310f6c92abafb3e3f44bb6ac2ccd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b155519e38c4ef9aca76f30b96620666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9369d4254b43a189ea6acbae1e1eff4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cba2ab38bb1887d7995c6decd5240668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d7f15d22834a967f67c595173f0b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b96bba904c6205e866ffbf376823f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19022fc63b4b3ba56db1d46adc901163671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f682e55c3b6505be092507e429ebc30672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c3cc9857ce94219685e3625999323673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5146f882cbcf483cdc5cc0f2aca06a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cd5652530141cd5d7c34c26d7bd36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56770d0efc9426665d05e1227eb92f2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138da2db8fce5ccf7240859ca0ddd394677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96c7210efa23b5ddbe1b76656b5703678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3716a74de34e48c9933cc39ff1456679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294922508adfda7d82b3d20ba639d529680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a3825afd02ce405544d8dadf0ac20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e799e22500443503d3918337a0d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dd658687c552ade4f2c6e19692985683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2be2bb8529c1e0eb545f21440fb75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782df56c9cb17058dc22c837ba77de50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70395aed630c32d9c5e6da839f0811686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a68b1cd0fd8d8f30d22a3d8334e7ca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec351fb04ccceebdf91d69ac88e1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a5dabd5e7a0cbf5a3cfa9374fb00a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21a1c6e1b030852a4971cf9903d791690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777f2b95c42670ceee33af486a4c150691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f794242ee35fce30acbe959f846ce5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871dfb9f17f26e44439cd9233089b2d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd90b7a7c8db11889a87cb528c36a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529d6d07cee3630837887de5242256695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ddc3658b8445eb259c479226041a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ebb0b969cf399c01ef7668fab5b82697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56578c485b1fb7ed81cee5021b4b8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30b42fcec48005e7c449a7696d25e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980ad403e22694f61cf28305af6f19c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09ce42ffd885570a41f5b0d327fa6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a690a2871df9006bbb41fcc0aadbf9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fe4c5835c6d4d4dc74a7b36b79bf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7430f80ebe0b741e18e48a16279326704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca9c19b71c89dc57ea8019ac29d28b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1f72d8cef6f150885c8f26ed075e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207232f72d45ed9ac4af8bf7dda1e9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09238add1149d753e4c708dbeeba40ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f9b1571019813d8972458d5ac5789709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489220431d353cd3e8fb802f2992434710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b430ce7e98e59e3257ce8cea65c980711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e579e4c5666c27d0cec5811989c8d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ab829f92c0df584a14f2109d3dc0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbcab73e7b8db460943fd075a858d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46ab9bc1df737251f7854f9dd7feaa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585e5098c00b963179eaeddc6197299716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479435dccc06ee889d1fe7a03dad8627717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34228cd4d0e09defa0073da82db42083718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811b1334a689a9f6be485d25502f8ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bcfcb697646f816f74829e3fe6e75720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f45731bd2ba8b7a2d8a83584d0a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9a2e09f7344ef5ed2fabeae46f8e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c9c13e937a4826e122c80684fc19d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82d66753354abba438f4f1230a33e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768dcd004935c4bdbd1ed7451ea9cc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39422dd0208bd8c412aac6a5f092bc00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2d4833c8c144e55bbd32c676b50ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756dba1bd33632ae5cfc244d75c52d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed12c31a7fe55d66c398d74e36a969729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de166128c0ffb7de264a69e2656993730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a52cac0a1b6b3cefb31429cd9a4e71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeefd3c43c54777513ef2cb2aefa94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea260755df2efae2284f39dd5b3fa0cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0903af1231042ebb9bb188abc45b78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a1d1efa2b16062f5ae4b364f7f076735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380adfb14c59d776b464f9d225c38b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bb86022386fd4aab0ed17a350c553737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc5a814b368f8aff3645cda99d26d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7d31cd5bd0a21a07865219a887a7d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051eda84b1a0e2e4c036712b121b0604740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1efcfb1bfeef1aa7d3ee42e9f49fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c29e1c3207205586db8bf8bb877e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15662c74b4fab9958a615d3f33d65814743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369937192bf4de9951ebcc1c85403f71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070a4c43291f5af7fcf093c6becdac7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f27b6bf9089cc42579107f6a6abc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4358e87f3837fdfcbd177a50a43f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8598eecaac9d43913be00ca28f2a4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7d5921339d0e4c7dddbfdeb5ab92c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aec26087594a83a31b9ce89b65543750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9494cb3de13b090e774a316d61a2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d09e36a5724692f561884e5b49e3d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b394d2c7c71ef5fb72accd50657de2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d014753ae8b267bd179eb49e4cdccf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98307cb3cce845d7134569e8002ce438755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f0f390719fb8c4b2c6c68af5cad3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a843fb1f1ae9a64ca921ad57bb451ab757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfec16467629b9f7ffc9708a5c81c7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0318bc6986ce2a80ae74909b7bccd6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>