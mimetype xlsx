--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cae925aee57f5ed447adc8f3339e091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775668ec6981b8de745f2e6faa13e712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431e88f36afcfd4c7cc7303e8c7d8e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c506aa3f2d2755a004b0bdaf96b77064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d713f1eb28a3cbc8142a1c063b6655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029002b7972d0db097b956779b2055d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013bc749aa1dcb0ccaf830b68fc2ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3042c46e7d5b32edb0fe5a58e9913a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e841f9d7b44b99df5892c362915d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21c690696afee11a397c7d72f235e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b77ef24cc0c69f1a2f90c05ff602911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe9d59737eea01b3be21db405cefb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6485a4c73ec1956a79c2dfee9c044013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299ebb7071f08123040880743e6af5e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bea13cced0ddfe8a39fdfdcfa99ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f49d9b107bfd3b8bbc53d7df6e2b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24383d1370379568b151e7f6ad02c8a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda2c69b2f047dba3e63d9979795b5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc29bef1182fea8e7fcb44f06b0f9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10a6e671ef864a33c617f1023eeea720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586fa4be966220748984d94987a6ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b977520b76678d5cc83e2cbe714e23a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23188f0c3f7697aa6783df2b5c9870f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f48b41aaf5a1b3cc6d683147db772e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa5099e007a5451858127c00c3e14325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a924029d63331798da0aa590dca5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eaa69578cf1b2df9560e6871c9f9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9addd12b6b567d9fe67157b6ddb04c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659e6f0a85bf07e33a4077e876d8ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e215a45ffa96f3f5bfd1c9d198f71830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eb6c5df1fe56910010e70db7aaeb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f712edfbf44a053c7266ed22f2fdc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b55458a5844e8135b5085e4e62fec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750311b5804b290753a6630970a669e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33014b4c337c7785bd1f1a08cc0660c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb88de29ef37222e6fad8d5dd169deb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a4cab010eabfbcf3d66e6d5d909837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86201c0a50387b193b194ff5d46acc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02031a4f621b064f13c5f6bc0a56e56439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23bea9c48ea3a23aa19d0074a6cffc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9245c1f67f1c7668af7236b1e4b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d827e38f0c56f2bd541959415916042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a29d63c51ef62d25ff1650b34a09143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3803d8099a317bea4b68186f4da6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89282d1df94a4a3851232d90a4ea2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2c41a9927f012d755599aa320e79146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59f9e81716f90f6882b92dd8280dbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b746930d2d913363ea1014eb77d50548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da967982a47e7a572b0070913ca1b8f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c864cfdc2bc49280cff506f6bc6a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b66d1d7418c89a5438e035a96309851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02840de155824ae02c2c20ed584d131f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961be95b5b71040611030aa0bf76eaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943a7c0972fb983cd3bb35c7edfcc6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35097ff043fade87c2620593437830f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7edbb2984fb9975ccd9300d8865ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d8cbac6b0b598876b10e965d157df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97441b1a93b41ce1146c2874f9f39058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334490cda3c112f14bc53f3a6518ab359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59504e69c2f6bb96532c038d84cb3fea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3077ed1b58c556f7d92d1af7b5e278a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf2c280d4a22b36033fd66fd0f62a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfe36e3ca8b5ec19f35e8d95b74e2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2a50da008b9629128df89ab1d186f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe94dab86f71bfb4966a826c52fec465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60efbb68e1128c32a50124573aab766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47728187fa557075ab526186b2b10ff367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d25ddd21f19fc4db56483b627c8b0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc4cfc0bb9e667beb5d2a7fa45ac669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb89c26324cb03d5df949d4d83516d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff10daec32c1e80f052f3626fe29c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83d8270cb0c9d6cd48c5a82954ec172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac34590d70ce2fc2dbff08c3ee9f7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ddcdb1dc22e0d3d8f7338b0659b9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b4dedbdd3abb2690695b3f90beafc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2006c4569c32e30c70a451a0f20b07876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f885a215b058e38a5aede46d9583577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428219c2e1e051845c86c168ce82360778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa9183c18edcf68fac0c6b4179d1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eafd14735084074e1ae0d63a09f6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38241dbfd4a224b45c84fad2522491a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb25876450842a101cdc0e4e4c539782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2685380256699918e4d988d60ac8f2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a30620681cb258c18c0ae314bfdf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d956c87c1bab598f25cd2ede752e9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313f43509d539a2850f4ce7abc65cfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47573c4113a94f404be9c386971da77b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817010a8b92b530825c1b8eb70b54d0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a2b0056ccf268e304188612826d1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd1160e72e20ce4449bcb5ed069e7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c4decb54236cabb79daf7f870e68d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513031327160a3470cf5af963375b1ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9d7d7c7cee8d6b23fcb42394a627493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c122031bf9bd9579be34d7528b4fead94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5eda391bfcea3a8b3e55719c092a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bab80e6cb8716102a4f21e772614296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08d0669a18157af74170bece6e07897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f61ca0dae78bb30f259a8c979cdf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1521b11feb21d606d932acf7f79cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80496b41f0224409b84c2d0c99261e8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49bad41ae2deaf1958d7d3f8d3a705101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b86354ff1f3e4f1f965e93ab24211b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1738a65165ec7efcfe35c273eae90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5699aa774ca9357e2f42a7a13c871f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72aec6d68226736d1057e1c4d8a7c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724bf674a9cc7a1dfca5b00dc5044f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5e79083cf1caabc18db7005f784e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73a3c21dab8f568356b2c6ba84deb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a277a2822f7d579a844e4540a64541109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734336965a0582be98a44af8087d046110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa246b89b92e78f8f8e8cc4496728c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd88143330915ac20991fdf1242b25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641216923f747066865ccbad673f156113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4cb59ab35e77f1dbde0404294290b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032241ea315b062ce779f76fe3591d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf512e2b25044f37789b34fd697d4c29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbb41721dad01c9a1835bb7c8ae0c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d22cae50854460bc29143a49885e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdad694ffca37acbb5aa20f45038c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d5c43ae8f41d7e76510f7e7941840120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5bc446b7ea570f2244daff57945fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9bac30a0acac5804fe55d04116289122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884834d0181ae183e3590273f49b894123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1705927a5d3d7a342c29eac096dbce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955f980275f46648101a2a642359542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607116f9d060e72d76e3b20c5024e63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c06899a081129a6b21a71cba9cee2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bae905acd1a692d995f96a87ed410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d9c1ff60635cb81453a74999e2fa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565261214d85ce8f4c770b74a60ab89e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701cccea9bfda207d825084a20e15cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae9711c3340e15b11a7c9d002376ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a5e83ea59526d21d9f1428cfcf3f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e6ce6861222dfb49905d6cb56865b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d575d69bd037ceff33e2f26ee1150135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b30b55a3392b07ecc427132b93a3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae9f7130ab346ce19e536aa3a24565137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb7ef8e5a1bfba2148433d97f1897d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae39baaecb451e4955fe7d290e8888139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b092c47e822cdc6e407451d1be64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd2a0f8c9f4582bf51c0b81aea6e37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27076abdbcd15c6f15ca5bdca21579142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ea0caff625fba68a00381c22edb59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaf19928eb2736b950aa40c50b91a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8eb8ab2bab515a0968dfc88fee31a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d209bf903a620eeb31b5c829e2878146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d3f50eb9b091fc250e700112317f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6092b4198e270db100e6814c6c29696148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a23aeee327fffd6f9353e9aa6981149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333b72819d7b820607c222f152e35b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85450342363a5bf3a6f3ccfd92c54657151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be64169e5ba341a9f263fe88cc0c8eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b5f384915c7310e0c72ab6a3c1231153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76347470a9c5e7020a1569a3848e1253154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d90593ab9fd6d51d9896110a5c356155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dd71b5edb2b9d0fd80acda76b8f03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22770c085d5333a0e34e91056e9b725157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef739509dd7ce1ba7627245257f200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bf1d505a2a6b419e00838fc0cb6a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18ff0f5b29b3180a887de527dba6a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac242385d012870bae1225cc040bd2cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404c8597d52cd62ee0edfbb92a8d21b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dcd6152e49002400205cafe833b14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264c897dabe7a0f84b2bf9f116bf3cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be14f245d90b4a631c6eef0374fb8a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d8421f923ca51771964dc8ec58f6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741fed0fa1e4c899eb4ee8c812470cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0bbe67a5da317b3d147cac6cceb61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f88fd0c3170e29ba4aac40d837e23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e58bea8778033145d5d8f56af97b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3839e654a1135cd3e0e8a9f465c78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5327370267e2ad659d18663fa12b7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7d1f613c29546aa8a5633e4b619bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9136e948c877d4e604511e7b7c4bbba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd013c04b6ff427a1026a6c57a56a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126154855d003a25f0714e13bb1e2f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b66207dc4963226793f63424b2a52d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4cec6994bd12a5247fa0ba19da1f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39867a2b0e2601619d4a97ae2ff089c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a75863d898d522589445efb22b25f1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888751df5f790b9d48c343984df7f55f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661adb001de9a0bde0a85e59e4fa6a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e939bfb5dc006fc46205f0ae0c0cf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2aade7e8ecc240966af0ef219ccad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40812dd3735a0669279280a1912243185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee64ea90b26f3416230a06313149e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bd926892cc5c6addfba356f6a7d53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f13472e2a3ec3f01a45ef36fc5e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ec9081b9dd475c5189add261e559189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6894343d481ae0da63d904e55da411190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6b8e6156540f160ff88ad977e96bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de163a17c8f4ee65b49bd234d057d28192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35431a3013030f5b19361d56b0260d0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cac0fdb1c776af33bf0365b1da753194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b0cea7b5ba29f7e19bd4cb402f606195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d0805233f0d26c55cd83a1b126740196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615b8bf7c7c6ff7711a7f168fbde8e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e83ca8bcdef31a9e3cfafb26780cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b13ef63f91bcec1a35019585514a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec95283be85f98c6cba06d9f563f8bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beed39e6d6145599622a63fe43cc0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875325c417b48715f11fdccfaf28040d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aecc344e023475b4337d85f6293e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae509b780e27d977a7da82126aae187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff945d632137509ecffa893c73206094205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14b4419f10d487e8f89a70c4defb46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fb8eade632b22954a8f02fd70c45b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d35735bd29ac7fd62b2603c93158c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284a3177c2d5a181c1bd53af08f22a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342f9403a164c402f443aaca2c07305210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eba023d573a6504d4796c02459e1fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b016bfd5daf2c4d530d738ed5492904212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f657872ba7b689236c7232e4043352213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0b97521521f62b108f83945e4fbdd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee61f3fa466f7047f5a1ccd8d595b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe7826945e9c7eaed3ba95ba76bf8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c3bd4d3ccb709666a3f088c8ce2c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a49f5d699b328a06778ac8802853a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e53aecf4cbbbdf4ee6db288bbf5207219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794c94fe0800775d1700326d4938160220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945ba9a0fa4d1f1aa48d80e9ad29d07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c2e5c2188c81807d9738cda2aa2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56674008654d609b93ea1f58cb999e10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bffc5ff3f89d537aaa471e8053766d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8922e7feb959c295af44004d2c92d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aad0e28b13b67c7462fc995b313e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3648fa175b95091c76c84eb55b73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526d7618795411c790cdb3d9bf00a9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bd838b1802dac62a9a820dfa18935229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674ac7c85052135a719e7e747c6f79230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8d552a05d91e5d984906751555a84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ab074e3ba8631133b914ae77b099232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154557f4623f01105472004df90c1cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51000487127506414d81d757b741a7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c8295a663a7e9c6ab5aa8aaebba33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef62c2273952960b23d505d5494d50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5efd4f87fc19257854bb44c94255d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412173c572311825e9305293da0ca39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea6903e9a4c210b750f0af8314d86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafb5edccb4ca71d2c084027cfd96de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e187f4a99601ea0391bab502b7cc082241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0b0ddc11bcb31cc564ec7873ec878242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e998a181ae404f7b49dc27ce0fb5b8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba696ed2f68a812b4dabb287d2e20d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a06f138c2c0da2733f63d56bf6c56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78b1b1a75526a736ef5b871cc834c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fcb25b391d159fa5f67b975b04626247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6671b757255819bf6e4a80da430de0d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44790d4ce90cd3c5cf1e1870e7000a52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f2711f008b2142327286616347878250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57c2c8de1e4cf8b91450f6a3e04187251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034fe0956be281cf8b013a8a8304786252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594933b0647fa9449abbd2313622fe16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1b9860f430bdf9bcfe6e7b7f236c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50165431c5b5c8d64019081cb82c124255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567bd3d2ec7089558ac67ff4cdf5d16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c90cfb7e8c8912cfe73035b58cd80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ed708409bcfb7d995547e4e88bf8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8498017e6f6968bf6c33c8b97fc25b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65dba1a3b7d34fa62807675c437b93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f9ac39f7d6654975ce24f714682dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde15c12db1042bba00736385d56d99d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8756093884af3a9db030d3010d52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc179740a5c1f33f5b88d1c7e5d1912264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67b7963d96070d28b1b3012f84a980265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ecd5697691853e3c9d6ae9bf9dbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480f7437c2a3a7994c740cd50dad0da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d70ec59a0312f2b50befaf7162dc10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e90c7fc351b41cf35ba4cdc91f069269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fffbc3e3dd23a0e7ff997ebbb20056270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbb818c27ecb8fd69ddfaa8254123271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a61ae0b09f960828201b43275722272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7004b1a49c05406542e993bf5a40f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9efe581063f6b88b0fc0e71064c0d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436d8ee314ce948c4b8ecdca9da7d93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a1cd029d29d39d3efe641421761ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1071fc22bd0f84b12b0662ca1e256277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991996151da6cc4167e480b08e40702c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649cde070ca80cb49db393fc00f8be6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390e13b9d8bde2d76825ce3c3970a62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a621d97868c504f7341a1429d290eb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cd809b736edce67301c90625382ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67fc1cbe44b1c6bc50c9f7009aea7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe28adc5d3c0ed504e4a9866d0dcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc7392be1367bef6f15d6b1f63a081285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72922ac2d1341304900d3a9527d5f86c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64273655a2d723cbe14ed1f0790466287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e2ab10c92903c821036ed9553804e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ff7d015628653c0c6ee169d43f9b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996556eedab9fd87bf5bad97e9fe953290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a215f27248c94018bab03859833e85a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d816bbd5c4af784a062d4f0b0830d77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b829b402d9e805f33a3c9663e0a4298293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023431ec77c165adb52ed23d3fea2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb1eb60485a6fc2073c2dc81435c14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5ae212ee5cdd90c6ca675ffbdfa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42881ec4a7ec1854f45ac8dc878888297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c0a560fef130e48b177c85e213686298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf359049d8d67bf676e5118402b9230299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ac7e093adfdfc820040f2f5cc490300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be06284fead36b3880583674e9dfb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940865bb385b998f09e3f2fd277cb067302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc1f3fa3eb3559c067638b28b8459303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e6326181d648fa2fdff99084c4fd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ee0a7b30f56e855128bc1d3de09d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504b64239f16eaa97c9d0f29d75da6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2fbe222051427b31fb65dc2f5bc07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e074a5cdc11451ab52ceff101c344b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a31d2bba72b37f1929dbba76e4b4d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea948f012ee90b841570ff3bd3d0030310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfc31659e9d14dde11e1a73e9d36fa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa11877054a18358ef64d4f6f46bc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edf071b0979e0675c405ffb7ed6c80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b6dd0083c4f5d0b0970f94354a40f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85804d192eab1b689cb24fa78a7178315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997903dd12f3a9b3eee4908cbea4583a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cc168b219d5c35579b386599f30ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573791fc0fad04d5b70ee3d133ccd6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c421b845ad821f81bf98a4b80c223319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd256ceaf39ef715cf8db979b28dcc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075fc5507feecd0ad453ce1551501bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08fb080ae55fc6b3e79e541bd6029d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b261bfd1b0e248c9b9949efab680ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46061d726baa9ffdfab85f3f64f5e2b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349ce731c26bf5aef8bbcd7cd84216e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313c4d0b7193bba3770dadfab61f4d6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef2620194c446b28e96b94dabf4931327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2211ad064e13c4e25ab121251b6e6e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d0fb12e09f57268922d0f8152687329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6b9289b50fb9ed1aa87d25b0f9cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f7d4b37a9520146d863bc8615765331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b30c952a1410721e905bd7905d7223332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d2a39865dbdcc0528c14cbe6acf49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a9121ba4f23cb62f82f5c1f6d70dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb26f62bd2b58a01fdb93f735f2ddf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0deab453b408a4daf8cc24107ce8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8952de79907132a972999acbf883e4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c3169bcbb6b69835479de3360e64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918173206758c1d95b85d30956f57c24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad05d396444bff3569e17717f42cdd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f325416c76c3582d9eceb457994ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aff7ed14cf165948eb63b7c1bdc88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84544f39a7e0f8e1771d58d719429392343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275b29a2703acc0c2a7f4e8a5758df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8399e02fbac729b4e28109c96eaa87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4de915d27e9eefdd63e2570cb8fbc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69e158ce532437e48d9be47ac15813347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102a62c940fc9cc2a29d54d5c127e3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb0be33f81fe2aa9c2ccdaa4b515ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edae42e9728a1057d99fb2cd5a8e1de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732abd469fc0c4ba534174e31489193351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77446df8129c58267d8fa25bae0aedfa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cdc92500dabca364f04f0c1ab79df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac5c424e40dbc7f93a73755a24e959354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b523afb961b383aaf59a7b6a595983b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426e337b5ffd317c5496e7c07eff9bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ebec0cb46af14b98fc8936080db34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701dc38f0c39d04b6e1b286b9aac4ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e873222e2fc84e89da15a0eb9303359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856608d196540a3796e2e361904a001c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26c31731e54bfcc591a192f7b0131a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83ffc4b4540e1678b227d168b22c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26650f8252ca13a146cb36957c98b26a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0cda04b1001002ffcfd65aab9769364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff765bfc3219e98bc4134c8ded7aa653365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e030116f17ef3fc65410ac7ddf731366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0274d78ecd2fb169475e9aba3a13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f110471665835688ec78f4b3a4d45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d738f7553eb0bf3ecdec49d20d55d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91a98f343f42d3b477f63c5fe08490370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214aa71d7f41c7b705796d6b28a2fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91bcf46bb4e313fda8a11e69ed3198372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd0d99226851d5f19600e22efc713373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1caf63ba83744cf0703f31fa42ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f39878a5991679dcfbefb6516d179375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d031e7a6024f97bd00c59ec6af5378376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb29334f2f9ee6d526be945439d034377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1aaf9673048c87f83694ef7e7f037378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfdaf651eaa96f54385b5175dbbcc0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5659ae1acf51ceea68154002b7677380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb48d85ce37f6ef11d98e303826d24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d7f5212e4505fcbf359261f816e67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647a94fc9626f22b9c05eb45a7c226c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae8da9cc61950e91da25d6cb1717e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639e21f9a3ddf1d6f669c9460f881c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47ac28cc9577a13801ac406af28252386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee066c01c679a5dc3d6fbf8276503766387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7b6b00c9008ee654de48888d831f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae019514e5ec845dd5849a488587323389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36139eecbe847cd01a2326bac6153ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6848b9d529c6db36fdb750f3537a34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a984144081d26a8f66434e8d88cbd9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8aadf661a20695638f86350adfcff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f723b14c563772b77dc97b80f6396394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e714860c3be22c212dc86c594f0913395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749ebe2adab34237a588a9981ee0d90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c7128d13e7b7ed8194d8f04d422e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e0d8b5b75b0f535df07cd7590809398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6a20640da1612cecf2d5410561702399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac1c2ba70f81f04d0315a38a78ecc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf72d0cd67059b1cac9e10d7735683401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f51ae1ea442c4afc0bb2f8e3365f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e19b639cb84deff62f363d9d1a53bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd679581b9113c8be5d8d0431af5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787b9b1b2f2e87a51f8772be0ccfe8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278aa0d9ece61626006f88dcd24d8093406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9bf8fcb110ce12e39746e72d7e298407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485716d99ee91599278d2e2366d6d1cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da04d85a3f50e64b93e6feccdb06f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff18aef4955b2ea3466a454c1002e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144175c9c263ad6473f01e3dd54db61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44366522887b13d85496a19180b4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03712528dda97ebb545bcc7704b63ca8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065a71ab0f73ba90ef27abded531113414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d04bf43b31ed2d4986e7e74d572e0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfbc02a0a4b9d33c6ddc6bea29f252416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a29e5a724694bdf95a010ce80d0a51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b4a13bd4fc2f2eb8236e696ceaed7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56853c74632132d5895c1ab53afcda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab5a6de7cc42ebd550c84528f16808420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89128f4c273b5ec8dbc227a272936d95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe7f4bd19253a9c84973ccfe3af40c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85ff2440da1a36bc58c926122bc503423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee2c03c12552861277d1355c7228ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7487e84ccf3c8839b2ac8db56fce6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab5e505343dabdd19fd768b4c0e259426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb79621e56ab3520f5fdeaed44d0459427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e411caf5b02625d19178f2932cf804428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04972da8e806348bb17b6cffb4d37bb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ecc86e951f3f317d6cda311866fc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83407199673205a497484d70db43eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6496a62ab24b329f3e87d63eb4dd8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4dc95288589353238a479fb0709e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341c712b18e6052dda4da96f091ec97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b33fb4ee227f54382b6fa881b5e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497598869de3b82734499646c44e4e7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de84bd6950b06aef73d8dacad9f73d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef913551ecefa65a18fce470bce4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ef366a1b546bdb4bc0a988dc8d48d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69781db63082bc27bc9d6eb26139dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58080a6ffa29a97ebbadd236de78e66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc4b4bf2aaef5225588ba2b369425442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb1e723c4ef63e792fefea347b2512443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3689ba93a6f15d9d35d2179b08716d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1603b70f28a6a3c145612044e5d383445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe72c9fbab2dd49c21baf4987abb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07bd8236da612b9c900d0ba9974807447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7756b00d18c65cf2c01fbf31f04d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44951eaa4f7c8aa2470975acab373ab4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2955210d7b5406420b7313a4fa172450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be8f8be5e99cf4857c0305c1e9c871451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e26252d59d52ba2b44890faa929d10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fec4e5479ad15961867e54b489ffc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2619a62c494d617d4151cc31e281a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573d4b5c444d6f223f5079a3fb03cc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc424a68e82431006d3676b7abf96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc77f3cd26af8ce6369262178ad5e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19fd68f683727edba09ee3af4a38d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40b29c112bbffce997a4bf02c26758459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba6ecb702700a2bd4aa6f31581785d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891fb05a5b95f1bd108876a8ac0f1be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd83764a46ec8b4e69cfa42a1ccf9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353538b3245bf885ca0fd6e22ad3c5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850189d6044473611d9b97a113b9daa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c21d02152d32b67d5a9d56cfb53b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b209724dd7d9c893313a84aa90fac3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b9e5faf319ed7beb6ceed4be6299467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d25adefa1794105d295300fac0985f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d78f7857c4185134fd3d7483d28d6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37caf2bdb86ae94fb6469210e50423f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d543534d4036f7ed85155573bd3cd5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11901a243be7fdea7444cbc8d9c94ef0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e298aba36d96107e442cc70a055647473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e57d4caef30abb8aecf578ed86e59c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d12cf2c9f3220619445de7ae092f12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3880e471ef092635a2a486c95c023476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826835090468dd3e2d17804d3554ff90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa15fe906ddd2b2ae4c77f9f97fba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294621983e81dca288606fbd62b9d65479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774d4eb0e2620450271e4459bcaace480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b417f46b78fbf8307f6791e6f8996481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdab46a46b52d0dfb72db99905e3cae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e86c6a13377bc246f9cadc8d58ee4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9bc9a9fca59d14a0e65719cf1c089484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fff5e2348cb3d6e72fc77dd07b9c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15d8a1aaddedb9af983a9f76d16afa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552309ac3c89ba3c9897e624140bed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f718a37f4ae4afd0fc8782108ec153488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa252f568e3db598e254998c56568f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d28b0a47a8ef2dcabbc76f9d230861490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc7ce7a586c46b06a3a65a71ffd168491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0e0d55c192b9a5a253580425f3bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69552b3851e27e0cbaafbfafa57492493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b3ad4b0e2185e970fc1b3da1a244494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b0b9a1249187130b6f356ffd8975c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c17c13c97496248626d42fc197e201496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bd7b7f7af21aba48033d4b438902a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755dcb97a7618bdc99fcc43fdcd36ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3882446ce3b8716375cbcb3d0864a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34bb75c5b5d2b909edffe6c28a9fe6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5135af22c23ad9d2d33bf2d2cd2a01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0df71c4318dded96872371ac8fad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676727c0c1b9ea6091ce9475b242611503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed786dfb8ee7eb0c0c195ff789ae6e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653034aaf0cec0f1a1f34c52cdc1d1f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50703745e35370206e8ea8c8e680f019506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15477d125683c45b49a3a6c3279f4778507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857decf8701439193ea484017ec5550f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca11482b1566639799196b9692033ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ced07066311e62e41eeadf19b4577510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9affc8302268f1ba8d810de40140aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be716eaac54a44194f5c50ba02de6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4c79c900a174c5e02f5747319e705513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7a1aec9176cca0c6a37d43f47114514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5677763ae9dba8a60754a1aa2ab17c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b831128d99f2236163425db9095132c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b8bb0c7238389bd6a654e4a4dc4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce910fad63c6ea18dab9763b92015a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaad520ae9c13237bf2006268a322b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035709dfd2f6f47dc294d25ab9aa192520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47027ec9668b42fbfa4db9763b1c5270521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59913e13c9e5874fa59b8fe11ee9da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e8d7b2e0ccbc7d069493334308366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280521007fa7ec349c55ad6ae81f9d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604acefdf89c70fb43b6224e8d981ebd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406244a4f29d0e01fcb65d2251eddc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92d2c1467fcfbbbaa585da2b47bdd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791630551e147419ff29a8ba93ab62f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b78c300463ef6ea405c6e152a473d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa4ca3b5f91494d234e04a068a575530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da470915169bc39a938fbd2abf14bcd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66608ef4650d34f69a093ac8e92c7ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80cb3c7d43c81ea73c948459f19803533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e03fa5d4d50a6ab530f53afb49e93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3595d475c87a5e286e15e5cff51e1fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f0b0ec42fcd37ddb789367bd390fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05f041a70fb5d83b95a123b7a6cba8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587354c25f1c7555e9c8ef1ad7d8f4dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcab48d01ef494e0f634831830bfa99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47447762c179570f5b2019101882a741540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93c301bb0db7d5b5ba42c1661932f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e392da2c6670a2dd3e8a54d24142d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39594ccf6e316d485788d3ca63481a07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8a6b08887f3216f98bdf736a2ae9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7eaad15cafb5a74fe76f8b1aec1f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249e404d7c5d37c68582ecec7ae6a8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e278d7774a5b98609ce24cb74882d3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328588fe7ab12a1b07a3a7ffd730afa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa5463e4214265dab3e706f784b43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca305e5ef921077afe9d64a2269c8f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7717ddc12371b5101e14c7e094f78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60664fa034dadfe8e676e4ef35d6c44d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65077bd6e8eb52a40b010262dee471c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f9fc4c35e26f06a123b8dba3a6556554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e6be17fe049cd9bcd9febe8dc3757555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b9823ccba1f5b7606b9792bcb2d3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1a8d771688fe050465830c5c77b79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0c5a91ffb92a9df2d080794c4b743558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e91e8300a6e03bd37ef651540731d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62309ac47fe6822cf8bc31d3f1162560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a80c3b47108ec6c3e2b355219c951561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b53f78fea8242074ecf31c88fb47d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bca5c7a51fd048b0af7cc84ec6cf59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc8583cbfd8e34f93dc9b60efdd0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896aad792499f523b1393b196240596565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044bb5b50de14395d59bbf4d5edf17b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8c03f2b63e69e242450124ad7c6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cc4b5fbfc46ae54f7ddef521937e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909693b7111f4e96d0e1bcfc0c5b3ac4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4144bbfc9f9d9fba7920992f02d53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6deb8a77a0abec6ea81f67881e30aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c2c5e3ce76cfcc65b2e06c8088b78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7faac7032feeb62c1b8f3a4b97dc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcb5ce484e0af50e93f5f34a476398574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a01bf4d1d84d286af87b2ed7201f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa4468dc5b1793133fa5de34adbc89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d35993d454926a4ed0f328d3781098577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06677095b13e2f836c52d994951e25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de084aa9a703381033826b7c360a81a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a855c72ded027607117748b98df24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999a3e5fcbac15343dee71ae2ff89e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43854d3efdeb77c8b6cf1874a677b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90825e3d0a5961306d8cb30c4972362583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776b2baede5114c2978886a2870aa8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d48413e5bceb504d1d8c84d20e174585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f31a1b813fb944566b8011ca0377a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005535cc0726ce65c78d47780e764de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363b794486b7892d53f1e45bfb0008588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d7b0326f0ecddcacc72c5782ca23b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582885463690cc4ef8175b9cd9239e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70499c0b45be7f0043e5751da68b6c3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b3172718c2137a5d3248bbbead0d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e6e0e143ab37e1ad036071c911c11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ec909bbd106fd816bbc5206b3bacb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c3d19180278f1c1b4ed2a78afbf0d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbcd4d061eeaf8a3cbb0e0be192880596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0e40b0f652cbaef5e3bd3785e50a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d5e9c82b80de20aec63f7f5a6b087598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9da443a0016989eea44086167b49a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec87e53ec177cb8920820a929e5c50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b7a8fc45563c40afc6ea18c4b0e68601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc653a01560df6a4481bbb6692cb4473602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327a07e6b628d78edc1536955d7a047603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a90c6039c73217cdd08cbbe53d1d37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7cad03bbb17e9d6c2c6124c840385605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eb84fd7d360d2c93159c4a15c68fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fac348b059dd609142ad0ebf8aa8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c03e6a376c922e728bf0fccb544a4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cfe9a765a90d1e0f1349382031ed2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396886dca332adfde97ea0d3606df393610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5d5ff4d000ec886260bd6432257bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79af286bda4a478908e0e3094fb6b36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc864fa38f7d011e3d48e9da5d52c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180ead3835c8b590bc2379adf607032614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b97259698125cc33cb1c40fafb86d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bf368fa2acbeb05b9e2cfe9cc6a14616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027970b1ce33b51465b4bac49b85b07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67768b470ebcbf8dcb41bad504a246a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e21e56ca251d7009e3e5efffe0b9c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6bc7bbeab118d307c21db2ab1f8fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f9fed7b68effd26c227aef8f6e803621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6129e0aa95f1ae1faa78ad0e0fdaae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab876d9be9009caf6739e625835022da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f37986a8eb8e07cf79645cc8855e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd0dc414ef33d2a6ce1dd41714c72c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4a4d92738b86d5d670cbaa79e9be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ffbc2746cefde1bbbd532f75417df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22a4ea8a719a695368c7dfb002948628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fce756dee3f61ecb579ae86f24f4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71aa79e6dc42cac9423f42d85ce6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a8c2d3960a805698009a3a41bfaaa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a5d2afc1118fa268e7727d248fed2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68f25314f899be8c3715712d2c5e55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f7e0e8696bbe1b088de0f1231f01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108f13b5c5cded19a0c7f41b30e089c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471296f277ef93fa7ef2acae2c66098636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d14cde369e3ec37fc0c20b25d04788637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecca3bd9ebbb1f195a82a099be7916638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38a8b77016f232facd1a04c56f86d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8331880b9faa8e46f38b396bc10965640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461657d6130843ecef63159bcc75b067641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff6ed5eb36c53af19c7ff7ed325538642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbea9d8fd6ec892ca17a7f7daba93e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e417ccbc777a1a94c8ba3b4e8efca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceac47bc3caa85b1ec2f89f1c2fc256645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f1572c3c3ea506cf0903891b2bad3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93558bf758f44980913f0a71156ca38a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443940ef19f178b83a6ad2ab7d202db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb0d89a43b197da9600eb2dba7961649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4626e86f099d8fa1c8cde63fce701650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff09bb7838f3415c9d209ffcaf6ddd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d771ab2233a4caee3b81a31a6743e2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b9198738846b8da4cf602f846f9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d635aa7f587c1da0435e7639db34b36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e85f9609a4b19088fcbe7fa369ba49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87498b1fd4fe286e7d93e866e62fc39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66ada5a4f293c04657eab33dce55ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d099e652be0468bc5c9f8b4bc4b8bec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4cc71581b10ce1b5c8a509ef8c7ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420abe5a1dcf10df42855f27a648ad6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3967a3ac98a791da12ab37d528760661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4378d6bb937012e26344c3dc3977662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d546368c607e975cfca192828df4f7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b1794aa9456e0f4c60dcf678dcd3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4e9f3db6673f7c7fe920eec475a0c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e273d54392b5f999b06de9600ffed7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bdf70b9821b2153cba3c3b46b32cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ec7e2ae2ef2bbeae43667bb97ddb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b83a1cc084d8c6a9b2e380eb4f5b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bc793b920f7dcfcec9da0b4e24d6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ad6452e6828df8af1eda2c819def671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3622ea2eb6f1b5228038031b383f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed63e4797974f465638d93714abcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fd90280db8594e382c15620e40733674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e937dc10288ff0827c0c9947b61649675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb3ac2bffc89285d555662e1c67d84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac40ed023cd37675161a94674919013677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f949a28c259e9a20a5aaa85b7feaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2bfb295169dd83f0ff6c1613eaf54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332679311bb33904260176f1d6de55f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7474cefbf310a596511362456a4e6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99453ed1fbccf5605e40544411f6a7a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969324fcdeebbcd7bf9a74de92a944683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdfa31b7f1c25bee4c577c13ef1d42684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19247c527d72cfe9490d78e53190b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e6b8ced265c068f5de57e6462daa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96906a28e1aad78400fd4fea35523687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd944384234f87bff1075204a989d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf26b973422cfc7c712acff43495ffd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215c716201fd760cd6eaafadfb01cf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b67c33993d2a865be5f6e1413102691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ded3468f096a4529d07dad567bc748692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7bd36da4dada3747d5f73eebae5e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f53e6a274728ae79e92abac4b3564694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b40a380755aa0b36d180bb6cc8d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4ae9220a4c7a3ceea93e156f0063696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c17bcabe46e4c29f3791fa3fe24b8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799d238c405580e691add973628590e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77c2f7757e85e285ecbdd2f41afeae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00884a160b2f04fb28361f9a32d81fcc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070b7a41b183a842f63149475b14f2d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597785d12cacce485e0afee40396b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b3949632b7d9fc6a00ec9a18a4e66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfab0c479e91e4a25669842a31b1bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b8e168d84aaa727084133c707054a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c002fcc1648ad5f0bd7a5a02e8ce8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922822f5b258c310bc2ff8e35188565f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab95c8ba86459ce93151141d8903d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a940a77097c74728e535ded21b6dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8679694bdfc63c36c7334244b579b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae602c6a9dd028e1430dedbd97b2e1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636f6a7e39d97dfe531b1ebb8786d64712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d51b05759ebb235a37be41f67c6e0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c21d6af4aa047a76d46bea72c256714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d42a51be04b5d3e0abccfcf5cf4d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eeaab64be94f312a8ea1578f60f91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d7b0d92c416e7173399af7eafc5ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd2c43238f392770a3e86ac9a9038718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e1f79aaaa6ecbfd20adf44747beef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3de0c030deff21dbe73cb43b0460ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10777fa3e82667484c676e27316059b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6624660750e46c4a4f5b6ae0df5f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a53f00916dbb02f6152dbe5d58dc1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326b5c03031603b710c858f9e73be35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bc8b9459316ba765c09bc42d528dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54b1576a8c7bd895f62bae7db0b77d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea325af021206be17d0b2efcdf489727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd14f90e159509ab53027bbc84bc8fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eb8820fe811d0f1bc7eda9c1f6caa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156f77bfd3e3cafbf0e38e9111e7997730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666038c0641e673e36d6e2d3523647731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d658659d55f7ade92d40452b2f5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8f464a56bb7b0768368ff0a0fe401733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c0a7af3d3a2b6cbcdb9094b060824734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98d3af4bf6470c7711c046d0f4880735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f23e2e34ccbba5190b132bcdcb42d1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14d535b070f353bea978d43d7abba9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f4f982a163eb74e08ccac2463eb4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558042f9b14c2e095dcab2adc452acde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404da5f8039c70860a01de224a68384740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fbeed99da7e747ba42caffd6f51bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053260817a7973cc47617917be75ed3f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb458ddc6a1e6ef5bdce49e7b496eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaeb44f7f0d4fe80ec12771aefadbf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e72158e7b8fec693c35e7db9a4c42745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46674b8c7797788105bc6ef926e4a5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b2a3182323a251709aabb656cee9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5bf6d682b788b34c3eb644c5b7d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e5e121a42c7c3bd3af5d0c2c9cec1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e1404a4fc7ae707ef03d8f9c9be4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace726cd931ffcbb844a9140d2679ee7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a54ee623d069c45a9562fcec1e95752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77f4794224163dad4c9e41ac5499d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576662ee3a3a37595fa183a6bdb079ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5472efaf6a851987074a0accfec1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23145863ab1c7bb7199b1705cf8e66d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6308e8b304a1488a911e8fcfcb488b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a3e1078dbd4abcd3c5af46aaa0460758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab4c164f47e8981d6271bcb906ce34759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542e835e4a27f4dcc64fdf334a1518e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4142512a341a021ecb911b3f8581812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd413885bd70d43f8a119b03e666a153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c82744a4b2cefeb35306f31e970e7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3fff643918d4ea2d7759aec6edf125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50feb2d5fcbd99895d9129cb36c4456c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a3e7886d20941669f627f949aac597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733fbfebe1c77394d9df2c773f2d6208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06bb08aa5c3846c218ede200e19be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19ee6ad27a5f3a1397c7e945a4e1a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a80000b48b745d17a0e0c2fc1d77911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e14de4b6320e4fd71b420cc8c3e28512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c5c49dfb76470cc6e6afb682121413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a141c46f9d1e7c5bccf325a43fbbbf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9a0179dc0be5856d79b5498d54b6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af019f78450b9df5a197b14258b0085f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6db57a6908e41ac29d053b20dd6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f319727a59f46bef9f6da9c9c5f8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621257623a20dd809298f57200823d9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d8a0e7cab2178f6264cc1e31e352b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c764fcf987f68b72545a146a02a51321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555f722d1c31dfa41b68cc998a5226c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0f3b019d3488f4f39210f9b6542823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfbcf58eb5685fd42af87472aee28a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0e13a228053373ada56b48cce773f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daff41fac654c0cfb85518b379222526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9377c107ccfa38f10dc2c030ba07b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4c194b751b0cb3fab89f1f1e52c7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcf50e302ae0ecd2be0caf214dd1fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c8e93a1479c3142444b8fc1e66d4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145a6b3b4feacb6e16884d2059a93331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c64d7a7ba596a04544c3ecdffa5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b92459b81d8f2fe643923f6feea1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b046cc85debc8d04e4e3deede0fea4434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1575f2984a09dab1d28498f6e5d1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92abdbf0491bd89f447e9efd4ddeb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e6c99d23c37cece146cd048e1e75d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729c485ea5f231b14fc402cf72e8d1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe4481188ef71feff87f254d567fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213e31be8bb511e4b66dba909a9140a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad997033f74f57b4be5f9866e8bee68541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6d6ebb50e5a28ac14fe7a8f20097542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bda90200fd8323b16b7861d7fbde243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24bbe8fa8d5c6db562986233b1054644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd10936a7f9537eb889dec02039f7f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a688ad533e789ea91107a95d9a6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900400d95d1e26ed272ae89d67797d3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d25174bfac796bde9eee99be5de46e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad66f484f18eaaa2e586f7f91a209049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde29595342177089559e007d9110750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49071b5b3e5e1485a04fe0638333811651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888b26f9157e1211bde996ec36a17a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897aceb595ae5bd59bcb48a9ba5a96153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aa7831d5ab089a7d21c0e4f96e57a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d345316b6d43046a64ae7a93b7120655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5033c02b22cac01973b116f1b1edd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8aadd356f74d2dfdf7d8f90c3d05757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67f752107e74d05631a5a6ccbaed1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076c631ead3a0eb4bd10db6c7a284b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a8cf8a07d5460e12b1586909a30260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea03417deca7d779e2a645615b6667261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1740cdaf5f8c6cde187fbcf876e66462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e4bb00fdce8f6ad640faa205c1a4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831177f0efaf2e311f8103a15b642fa664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a011fcb57e1da677f794d8f5dc78a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6973767d693042d1801e57a71102466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5115707be44c24b42cc5a02ae0edd2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f193d57d87b3965f5d36b0dbd3ab7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4df2b58c481a3b0a2112ba73c726269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344f5baf37e9bc9524f17d288f80f9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bba156fcc20f9fa3d990801e49153371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df6f0d5b0f6905bc4bc5a5384de33772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320198cb33ed9d4cc31216a9db9016f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91010ac7019f209e652d5262602141fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875de055f920f576e0620219afe528175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62dad58f6fd1a06fe191dc2df9590e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698b14bd3245cf6fe3aaa19f5665b0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80a62c4e84427de36fa4d3166c7a1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31696df7f222fd84427b8bb44f66179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961238ad26962fa33084cacef38505c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee689d00cb5dcc201dbbda57bdb52b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2cbe2bb6b1e4079c02ea43b1b30ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2812e545cfe821b3fca5737bf3654783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff31a2ff6f0f0d16475f56551a8bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50b077f54044fbc00fe3bbdbd37bd585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bed8719017a3c01bea0968e991b01786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805dbea7849cf5996ec1b201ae464c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176eecd87d28f0a54c359c04e62c43a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e208fd90aeaf66504a68f85e67fe5c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a36d90b976da5b58562b660646192d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f415ecd04fce971f268767be8d01dca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad73277a36fa9be7ea4fd1833e93b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f236c0d341141d956fddbe41a9396093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e238f8e9aba22b26886c7a0206bb8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6384284419619a14ea4eb743052895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4086dc383a79408d4a898dfb6bed12e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f44086f25911733b474dc2bca653597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b065d092446f12f640aa480d12ce13e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c06229b15a0eda1c70fbf9f909a7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daf10bf74ecd6801a6efcdd5c62b67100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb517fc566dabab633bab0a14690a24c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b702d572b261f1230adeb483b650bbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7c7a010f6378a883affa2cde428f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58f6583711dab3059246b360ae13b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a728c9936dee29dba972a0711304ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e685b807bec80086f54e61b96e4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445176c0aed64a9f4982e2c477d9453107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab0a1baafb08ae248ab40b83dfd891108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973daa67e0dbb23e86743260d4b86c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dda552ccb95f1f99ebad238f22efc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049285a0c7d09f2fab099163589a255111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978f09ee89e8ee83615c55b74ce7f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5e04b5a48b042d6725cc294aa8a47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eada2e8226a50f5ab16fb7d990687114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1be7f57ae8fe34cd2deb23b41e10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d034e37f4b9d1927ec9da9547ca03c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce1edc0f22ef892c53ec5e646e1c34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031219980392f711a1fe95fc3efbd839118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2d4387bc224893c6554f779d12aec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40722265147a145f65df0937a149ead9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3360e95249ba2965d9a63f3103532121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60df210900ad4fe6540db5cdce75ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106509971c3c0b69b556df32e991011123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b48b7a8d3827f85fbd8e60256db839124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132730d968a627d05fc732ede434d80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015393d974d16c55333afa7f66ca6be3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fc2692152275cfe3774d50f07c680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3a675435d58f43f99095994524301128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406227ab6b93e373c1c0e30bd16f764129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d01668cc77742a9ae10728bbaa2b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f07d9cc12527d0129228921ccc45f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed60e040109fc78888986accf73d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b37dbc14fb9d999033b7d1ab105ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceeb35dc629c17b59abb13fc632fcc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75d78f59fb2d2aff36ea10b784d6a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111477699380f3f008877dcaad397566136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed36e1600c950c64235d792a2430fab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de3c86aa4e642a7f0bd208336150bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00d4f4e600f17067f02c180eac6308139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10350d24204d30893fdac6d54d4f89f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19346287d879049ca4aad067438f6a7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cacda17758ee5e60783bbf9f37be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70117e3ed9b88001cb6d4b8e2ceb45d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf0ef9b8a946df5ab53e240391e065144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf515a551cbdf970b6858593212325b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497d03809821bdfd988021eb8ae3aec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2988a03915378953762b43205ace0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305d2e0778010c336668e053df56b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd4b133ff38cae27a59bc9ce39753e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350fe7c1d3a2f573e364cd41235bddc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff729ce9cdf01bc69ad2d5f449aa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b18e98b4ee6fd803484281ee5e5f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9621f7d5af3313936c16cb3a5080d0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af8b55e8ddc28fb4fa62cd9852bdda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339cb7cd5f761eb75ec82ade1e6b55f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e730aba44ae82c1f21f9df5ea9134156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b53f21b44a3285783180156ae8eef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1a34760a7080e085152ed417a18c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10364f48ac6633d3145ed03018d21db7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244edda6aa21a0132ad8e27b92b697a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a8148a95f57531a46eb34eca43bcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca775187d9afa4fd4d434ca1a1f10a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd90d12e8f7f84e67bcf27ad8edccaf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb8b0d80fe88d847ea1f35bc5cd4cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e6082f291117dbad382afb9f9e99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d99a2b2e8bf40fe1acd94fc3db465166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c2310076c5a60cae07d0972648ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71860196fa506b49f2879d1303e1e9c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e064e5391028896dae3f2ebc6fd18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807388ac48c07d55a2526bb009c6ce8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375513db783061110b35f5e4e03723c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92936be38767e8fea750c45f4fce0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edc2fbad208314b9af50d549fdedce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5db6c5b15e847ec507fb313663bbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a42eb66951d387dbbfe6168a3d5d9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53df0647aa79c16c0a92d8b56a4acf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5cfbd0d390af74c80dbd3bb6a9abb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbda30d40dae02b7bf5fde7cbe79a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781de9598dbb2efd77e2571d997ea467179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eec43aa2172d7d2ca8e93bc21de716180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee392476392bdceb6efd23d19fb1dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb9ea5bca982f08a8c55a0f9e924b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41c414d40c882ded8d7c096a92239c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f85dee3d92fdf772805abaf1391bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75466368cd948d1f13b91e28b09caa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4ac3bed19e5c7d14e79082b93dc5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b56ee489e8c8f5b9d8bf98c7cae8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7ba7fdb34f73e2e6e61f1042be7b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42e780471578e014ca912337504d1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b5b74e744a7038e651d169c8c385f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767a3f84fe8d95f059b01c6725c76e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1de4ffea535ff1f5ae28b4ab29bb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609a527c695c7dfaee0aab00f378a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333ff1b1b62fc9b1b39afcc80b6cc8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43be36aed3d241c355352dac312e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5eca348cdafb4f4be4280ca3bee49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e7b0c54d409b5c2e9e5a99b15b672197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450993d82ac6513d75194690c63e7167198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d38f906a447eac4611195273160b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe359fc1ddb3205ac4fc1d6afc9749b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9198ced5af2b1a6eda807cdbf36ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c06e97c115e49aa865993bce1cf3b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d667223dba5df8d19d6583c5af7e17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd48d07314f19978a2eeadf320b01204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adee46b416ded2ae9ebf70350a0947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e204d8ea3803b5c2cffa5eef25349206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517765acb6b92c507f1ecbeab8a8250207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd3f61ed2957d7ebbe1f4823489dc1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100317c245f2f10d611d314c55b6ccd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2d9bfa8d0170daf5c05b6d8110a9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648c97761d3cf7a7558f84dc3a09ff2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dd8aa358b9a8ba5bab76ae722c433212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8a61045c5c56fe47eb80b2433c22b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ed85b0d93cc419ac8dfb85a08b18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4647bf7f74cfe5d17ac996501d14a3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28e3a8181e5729d6c6e91f52d4abd0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364411149c161e79c16462194fd05bb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb5ee4c9cfb30e930f366271556381218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec61e03bb332f9404477b30d9a657219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab5764570594c4def54810bfa1ffe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478126c27d3dccf86cef1c17ed01f3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c604cc4c959e1b31d1009f18fab711222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b1c24dc157d6cfecc3abbbcd3f10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245072546c7d280ffef8d4ab23ecf04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a2615f2b0353f0527587dbf4bc3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a07cbd4a92065d4eb0c63524aa774226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890da89da95a5667bebaa3f394fe1ca8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd57c93862d52cc5edf01d4d1b26d7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20c18913ecfa7e54f66f5283fefe01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8431bee780398ee16b35febe6fc01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e015b68f5c79ca1d149617ff4d093231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b44b33498d7d465f6f2812c7c83e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bd7a70a020903f5c2226287fe541a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca865e4a62b8ccc98193ff842afae9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da528ec1835b66e933d2560e43321ae7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840939e39257c6ecc57f82d8b468c6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8821bad81b13d4f57b3784b3ef012b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6536444a84c181c9284f5b729028746238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed233cef4c9b8b1acb374587bab22cd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bbcbbc11eb0b1d839a82dfbdfdade240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbf33247496642b08651f30b9e273c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eb507d8e253ae637136c4207486b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e048e32a216291aa940dc6804caf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9f15ec1119ca5ecc90b28f4ad89cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079ba0570aece14c44b59836407b345245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecec670c0c8fb2002efb06d0454f557246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbdc14a32b0831e71f57cd5dcdff97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e9975e7af6cc89dee4874e8717e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f172cdcfd9291e79689c97918a7dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8da9feb848de6adeb1d50aa19b1df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eafed0b11d702fcc59b5bb9872c1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509332129b7e6bc48fa43c2d7cfae893252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f365e98ceb16697bb55188d95381f1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbc4b6479812b4f55e1917265bcf83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7038a70a9e842270ffaae49de83691255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd470213cef017e628f56fd9c1b5d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead5273b346aa139c5504f7354067d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1669c4c8f0bfe4281aa8a1c5f11cfed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12662f71d4aece485a08daec44655529259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c294c30f44f904e3cf59799e99e13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbb3ad6955ba96500200211d61214e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a468274654cb934fea93a621d022c12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60540a8e41fc10756b1c085150f0b00d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681513b6571fbd1fccda92af46c103df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37731648a5e1e5a42bf9a3bce484c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5efe659bb02bb0870c391a17f195b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02a0cf29d8e510b7ea89078d73231267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d030e3cafcec3f802659bd910cc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26222af142ee7dee6ec91fca088a8ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dececc8422d8d916c1f311abff3cc1d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0f7a4e601277901dac8448494024f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d21ffb97403387e36987610d5d815272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aebb71700e0f76981001a44623925273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15fb16bcd937118ac46a28522de7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f561f62170fbf8ffc2192c01846e11a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25d602e799ef41bac7f3bd4746e98b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee74fd5f73acaf401d67cfa40c154b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227546bfb436c3fa85aa6e1cf181538278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3127cf2bdc1acff19bbd2d434bd54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ed0433c41dc63f7d23c64da51c0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824e57777d2e4b28e7bd5c3e82358f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c77d467f84f81221dbd8ceec92387282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da831d14abc4ae27b9974c4732c83086283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eabf282c13d7b5702e54d632980907284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ebfc4028ef63bc2af75b6c04e9c08285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc4e2e099bdc4bbceffba9665e257286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd2e8019991247c6da58664571932f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824c3f385ca17c94154e362574bb109288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738f20ad76b7c4842d9cfe6d319efe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47199e429995c95812390f70b8333746290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532aaab725677db5b27f235dc2c7ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b4f0ec3d2c792d940575f164c5aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350e5be49b0e510643eb15188c78a13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ab26e85098b1fcc6f1721d390f8f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2594c842e627b98ab13cda1ab01cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c70828004d9b6105d1ffeef11cc19296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ab3781bd0660f138aa205cfdaabac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a6be7b27f7a84aae71e8fb9ca150f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06708603ecefdbd720869ac3ddef1e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512fe6f2f6f9df60c58dae2982c3d70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6fca88843a2f32d016a48ec22db9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a653ae7920ca98def6d538831bb597a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956a2c5cd4d54541c94b33dbcb6dc67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc7ecf6624ac2ff3b65461c0c5fe1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251aea26d97849bb3a17bdcb6d6c229305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85820d6baf2fdb12da3834f33f339c06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb23c21d8b7d17b8e0af646cfd0cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eda8679233f53c7b1ca270011c0ba2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57dc4d2d71a9dbce3730d72f3941ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc6bacffb0548182295f62cac2beaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c721ce2f7b5e24f1aaf758e8f457bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f6dc39c8115c555652928c955ac13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac882fd706d888b39ea985db2fa23c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733aaec99c55a421880c0b149bc43b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c23475d5fae5a7bd0f0559f883e882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb28c086050e9c9bb246763ad785d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482443c9cb17ef7df3079ceec8f56677317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b08e494de634c6beb04d6f851dd7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a058b163d423708fb05be6e9c2cdb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d2da2e81e3a7ce2537e137b71b366320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a4bd71c7976a6a16b9e955aa0c0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ac99d2c344115ca2d57890580c866322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b598751c04dd5b4f28c9b9dd13dc6dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bb49427e0dcee9ecb5253a801cfbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e702a6ff52e92b395364481e9569325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d780832f1bec8f9bb63323868fbe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ef2cce9f335fae2f1e228f1ebfda327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99e4e83d03c41c93492e855bf3c23c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e54f63157e55b37108397f3476a52329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790bfd812f4dbf8e319a44e574f102f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a6aa71f25282a2309db5fa5819f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc9901481b8c14bee493b255e33c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423d22b454ca56685460ede58e9caf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e73d355b5704bb9d7f57b57fd97ee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614febbf4a90922d7d09c7d1fe6183d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4535100610176f1b21050b751571336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26cabce15142cd75338d8572f844d18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f6b5128272ecbdbcf0a4406bb09f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e29e16e01b20bdf35bf709b60e10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d5d323a842c05d0b2f194f571cc36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99812c5384f3de6ad199c215df8e242b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f8d5c4d3c5a0b58748af313fa9147342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dac5ff63c5d293d1917836872a1c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecd1784ca6006e4e425fd914c8ed99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721cebe1f436594215fd11dd2d52fc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f1ad59ea629d3b95b7783254fae61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a22737d21da374f02445c56cf01bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a792bf52d167801fffa3497fa3eb9de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bf4602d4213722814260c4a7d983d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a1109a6cc1ee27e20bd795e5a3bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ff2b77fcc206db1c621e6a0225ccb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24fb0ed800dbe87d32a40d779d89c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4cd77791b6cd83096a4bb62b632e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91e29c93ec483ce529f56f410d6a44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a748daca69b1ca8c8640819cfdfd86355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c7dc12b84bb27139fecba6f55ef39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbac03376975bd736a26b275c4e207b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3811a3210a3e53de46210bfd1910a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe88720d5375523a682edc78b13c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f40e698545e70b435b8c7470d1054360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a5327060924c9646ca4d8d01dc7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669881039a6ad43e923e6993da569324362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bc49bc48ebe24c14828e0f903befb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6fc068b8f2e7f732e863b77b03e06364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b07c2605eae4397a9544e07a71d011365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874499a956e71ac04360438f536e9b97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cf74c02449da6ebced2a4e1b64b57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352bf9910d62520749c598c42339f9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5091155b4890e3ea1477a6cfd7c74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbff8939539691b8c0c1f9241b415e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b8c0212699348df54a23b0e8055b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52da400d653705630f080c3ad08ec84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed8efb5d8733656db9b7a6400277f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4444c96f0db61d86427f644ea70382374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be357b44bc0b6a2c026d6648f17f97b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2f9a4ccdc5d8f367d09f295d527d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccea04ffee4e62693d954d2928d5c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91346d3a7c903e517837361150e801378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104010683b5eddb0ef99fb7eadf3e55b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e79fd97438387ddd4200e9a8aaa43a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed90579e1b29bab0311babae523adeb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f430f4d93fa9f2aaa738233bb826239382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e76003799bc95b95ee13a217b80c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65653593838293bcef2c34edd0ee738a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00786baef57e748ed624cddac4fb50b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f4d0a2124e1e99d8c2f9a0f8e18fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e0722fe2e0b7ba3d8f61f22cb54a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e064e7bb1380c6ea53c01e6d6e854d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483e466965c15d90c3af3467f305df1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2b692930a8b8735fd301ae2b2ebb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826244a361bbdd4f52f40e6aa0f24e86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a87fe7389585f8fff158907131766392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c29f6cae97433f9b5b3f2eab99791393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d59b65a7eba533dbadc908aadb10d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f84fdd4a57721426f860dc97d9b703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0547f39300f3ec40b85e98f1bee9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d96ee1ce92faf75c8b468981f3a40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e979d46e4ea9380e67bb827776e43a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7661eb39283554858cfbba137e64b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d679e87fd1c3999422557c1503e104400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173b16a8ab23344e161b1e9fed8e7ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a1821a9539c3747fab72c94b9a9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77fc0bfe779979949bd3b692b467e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96bf9249cbe280b95eb4614973f97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535db7b8af4707ff9ca68b9a6136eb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9da8069d1d491aad612157a544dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebace807300d78a1dca226335b7e12b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8221ab0fc6883e6dabb3bd40ae4b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13409cfa39ba47d70a57ef709821d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351abe8fae1279ce55294e2d896b4fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6e3ae8966f23bb657b88fd7fbd3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62c9e665dad660f21c6a84305843dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dc7ace36f0b77319b231ed14ebd9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c38c3b3c1add9af419c016a7ec64d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a0fadd8290b47e137b2814dfd3098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e0cadfc35d3cddac7a7880a68dd53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f90d5a763dbc276a6be238a846a309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c00928bb658daceb15b04eae167847418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab59511b0479066b258de3bda70a923419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce182b6f0c61bf3407b42135c7b51c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5708fb6938336edc139956e480823421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc03b39c1b8c2fc26042041ca538e17422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6259449e07d7a0ae31bad1ac7c785423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d37faf7c39efc460a8b1ad7279ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2902d90ab0cc9720e196d18a9cac5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde2eeef857b03f0436a6262c8d0de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e9df3b2b8476bc765b02ea6718bcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20f8369a9b92da318f0cb759634bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5384bf6f7b97ba45830cbc41a4a191429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f4ce9d1ab26808f83e4c29de85880430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacab358a5c23aa67e1ac0b92f54eb69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef816eef8ed2f883454ea60219dc6d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7ebac5d332fee567fed7f85de58e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bf9b36350b34983d9d54e8e5fa0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952c2e46c1acc320f82fb241db2913435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b2ecf6f529eca689c70ff61028beb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd4afbabcfb933b1640bbdb982465437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dd1f443eb20b008a6e43d2b08b842438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab1a8ee438c4b6912051f371b47f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a289467a7299857811d7496dfb718de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce71e6f3c71d2e21b101db7f66704ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243120c09fc0db3d68677afd1c066565442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb129c8d93dfa6151de1c7d9b5d662443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2044a6effa1f852ba88054121c03de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e5ad85bf1dff99c15ae84022a19a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045cb412cdd63508542ed6bc2b808e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ca418a23cef32855e2f4bbffd8311447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f140fd985b7bb33b1f555b6b6399e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c5bd58e1222749fb0dd8b286bec6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b6189ca3690a889bc438b8ee3c715450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8db32bd9add4f6bc01e6a71568ce1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ade226da861a7788a1ced3e011af8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ec6f599a977859857f8694d10696453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e91ac810fe176e267ea3ad40d493454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e08baa2074c349b53351219ea0fecf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08477424bb1a1a9ccbe10053ed2f8068456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fed50388a67cf872bc9f4df17938ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e91127012ad8833577973ff93109d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a343615159928d38e08a7e8cd2d0cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10654522e88a47b05c7a0f6de4d4686460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359e985d6963b290e3d72e7b0ecdd48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3ba2135480ff3d8ae779f0539fdd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1854993498aca57bc8ba34dc94dccd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a4bd322b66320c2d4579c5f40caa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0791666d0a02812e1f1fda3e9e7d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e007ec76c284d5c5e35a2273e236c2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb80940d5210f50683ec75fee2b1ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d10010c8e59135855e3ef5772390468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d3120c5d03601e787c0a6e899b153469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bc9dfcc959f994d01825c2a9d9ad0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9e01b79393dd701b94dbde974d4b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913358ad7777a310ff0c85229d3ddcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f262e962bb5bc7ae02ccb086272fa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b703cc62f55e2419cd804c769ab8e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb0d29ceae9028fd31833ad235d0d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37b7a8b5fe1faccadbb7f7c752562d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315ea6ed14f3b6f35131eda5bde496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123fdd27a9dba2fb007327ea771dd1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eefc413585046329ee487355d46292479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d6ed8c7c0071b9c0fb2bf8ab9294a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7733c37ab1622064086586009a6f21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9abf2f9eab085b3db6c258439bbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9166f8711f23ea9857cd64467c43edb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490723b83c858c4ae5d2d8b0454ff71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae701c1dde9058e69ea470b72033da3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91985a567693d840f172deef8eeb4c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f644e049ab2a648d8c036fed9748a31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaad869f5acc465922f32b31ec03e81488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6d036c94210244a3d250fcad6dc32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bb043478775eb955324ceff014801490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875997d7867a86a94e8f7d97622c6f84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052835e0403e62b7fc4eecb5992377e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66311806b9a2b23fe96758c46c4c9616493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bc117e4c21c7e64add327164955ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c83fd8a2701b7182f2eeb6739a24e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10948026cdbe5052669270cb2b492b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16a7be5a856436ad15dcbd84cb8ba7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca0b50707d2c7c3189761e25a7b8a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b0d2fdd65dd4eabbc1255b501a6d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9be5bcc4c7f627295ae26b6787ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8967e687ca1e2affdea12efbd043cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3afe2ce532368e03431941f2017e7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9357226fe7f0b848fd4dd821cad8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c24af3c6675c1032bef0d2ab91a2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6910021e2785c08e5223dc18175c2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40001cf1ff89bedaf31cd27a1b8a35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e95e21ee0db96aedef3390471a4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7ef46740a0fca1f41fe816effd20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e78aca16d2a55de67fc4c3c14e6ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c64c9a605d34115586e9b7988a61e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473b96796a9d942eba224ec2d182fcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166fc9e44f6851830f23264323b735c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7f15135ec05e97084ba79720a3fb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99615085a7a3b8fa6deb83aacf38a905514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952090855b8c1ff67f25ba93246872515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c5425d4e253e391ce2d9f70f20f25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c71597f2201101bd8d75b0cfb1758517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d319c3eccec54b420d4fd664a761edf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeca2f0d815eff6a3f162489e59a93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178cb3dca5d6caa7305a2b33d6e8328520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d99dd7e842c7df2e05fa28b0a95e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f552375eb013fe34ecb532301fb9ca2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dc0452b340ebc98eedd0c8c0ad470523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5c7601fa87b40c22d625ce94748f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2a915114544faf1e33ce91335b1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea1841edeedce343945d7f334d4f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302759b6387fa32bb4e4aeff43fb452527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedc218e76172425630f498bc3cfda9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc363bd429315469b3505c066e82302529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e56ddb659b8da0e08af3befb8317d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9be65f5c15e76cb11587aae8caad73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae0978e0d364a0fb1ce22c9889fb01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21fe66c23707b7de3081068ddecad8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6b12760eb97e050c2fbfaf148a226534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a314831e591c1ead07a6e4c18a246535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b8d7205751ed407523a55ccaba9b1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4041e77a83749096d726e5ac117d14d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502326a964af77209459efc87abd75c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e20898a9cf82d53b499d9cd8b1a62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796de4e346795c6a34175151c73df97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf7ce0d1b25904a0fcfc05e76d89a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc2b62bd31afd62c93456bec5ec15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a1bd12a5a4ddb42f29850cc5ac003543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0642b0b6571b2b9a959ecc2ab7b8ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631cfb48b92f6160ea39e77f71dc12e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17844be98ec1f5b530b9e0610ded782b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570729501d4bc82be5c867476e83e8fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8097b1fc9c5fb301031abe0a1ca01548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64730bb9eab542fe82b13292f677bca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f25c42513568c954eaa68389e7e59550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef85a717ab0140199f7b987a105bfa5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487d1886f1f26196e157e368b22804552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8cd9a3da40fe0122f360e8f9b4268553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5392df226948c88651276c435210554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146f24589f351d5eabca15c921428c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9aa773f89f636a784eda2165f2ab9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437004ce6da471e82001c1606f55100b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932b52b5dca49dc1393c8ef80cb0c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec825ff1ad84a0d8896cb6cafcdd9f7d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78fa02e6bb7165634aaa046a248abe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580e1cef027d3aac714f150cc37ffd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d227665433291ce1c3ed9a36b8f82a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b246225dc8663c6136dcd35f749a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897844ddb747a33fb6bc54c9fad5de84564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cacf3b184008e641d8035a3d145fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c32dda8c7815fecbcdd046400b8259566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dccc25b2420ba25dc90b474ddb168c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b65277f987664f12366b60340d04f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd7a0049f441a908df6feb823a5c7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1213a0f01e6ad704bf9551b82c4a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74f0d3cbc38423a41441999b11c915571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1c8fdcecd42b078ae56429484030f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b52d6e2b0b452d6f7edece63577e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e50c50f92ebead24b8c0bf08cd919b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f709e9f07048ce1bbc0ac1644467e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643408d2e059431751ad3db896630711576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee98bf4ccbfb50054a0a6ad365c91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291a03bb53349c5cdf7e4255763c8b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7439a25af46744bcf15daaaea0e8127579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cf2732ea8ed4224bf5dc8db79c48a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64ba33503bb13453df9a75926aa8ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d89e1d5870eaf13fd9a655af2e64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876151d162dc7dab2bf8f58cc582192d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07271dfb872d187d10c5e8ee073d76e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d696ad3eb68c75344a780568d5ed67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c4ee1196bb158f3a91ba7a36ff3e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082adabae72b5f1a78623dfdb8fdf20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971e6b443c8bfb5a58837a1313c3a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055375c8d56d9d41d6b142e4638107589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51847cb3343a8d1f8fd63d99c15e035590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5efd843b6020970d6714558a185ab5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5447ef30262475042a33e279f6eb6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08955f723662da317b42a4e5f7c1be593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ede13a9d1db6e0fc9646ffc892de5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43aac651a7d5e388ef79c2824134d92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73237ae6cf78bc1cdd2ad56304a89d8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3cf4928cb862b1542101fbd88829e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d820670114192a38c0153dd49596d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c53f97bb4618d64de74ac1f94000f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a34e5177bfbdbe360f566a616a99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc0e19ed35b3cb56f559c60bad3d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b53c1d2fd995d1228e4fa408eb53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d46971f333d4c09449702972123af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2e25f817ef48152610d8d09b47174604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df2683fab43670ffe8a13370aaa24f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2fca948088249ecec40eac075bcfb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b663885221980d65f79298352a1ec1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9992a9dd2e362314c3936bff6e25c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cd646ddf8b94a6003ecdf79b3813a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e054340f0610b19456e4be10d7b7b20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2cecccc4468fe328b3de74a4e80c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6ebe1292011b778a9adb922b40f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a373f2ef7f4e4d901a53170588030e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1f30667a9074fcc5f0e831da3f9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a53604ff6a622db09c04b690a8e84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5cb25fb48dddc267605beffd23ca4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4a4c1d63d6965322ba301ba5160cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68dfa459eef1f75729911409ace375618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4d3fe009d33c89b0002ad172d2cec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d1c2e74ad4416e2466e9c9839e16e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d522e093ec6bb55bcb86d92152cd0f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7ba4d445f522d6d6762f7178d8134622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa8ac440eb8fd0d256f52544f3e788623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e72d0d9dcd506bc2c4cd07d83ba7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed4c1ac0b3ad5f76df5cbdcba4dd21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0582b1bc86bd3fd2f2166e0fcc7db9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7fd1363b2cb732435a5fb9f6617d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a76fb1af1c0eca3346f1feb5ebe30628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e01d752e2b4bdb6964c2ebc416e48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61190ca7e2ef35d0f614685d0392e2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b614a847b9f096f1fe3525275b81e5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83ca839f2feec032478f9d84a38303632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d219fc181b71548dc973cd936322f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dddafdd8f3da53ede7611056b2e1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce056225af81d47bd18a2b9d8c02da16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5bea44f38767863284bc0013743ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635e57f179cfea5c0381286d13d36e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949f68165d958f131037e403b3ed3cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420d52b6cc6114d0856a1a8668220ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328bc0b855144c969e23ee10d57c92640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4c726f94e7fec50f86349df4b712641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b934a92dcf1027507cc16d90aa5ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9df3f213b49e57eea5f863e5d2c52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d3b9df45c8883d7552b4eae26dfb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab491ffa8e28b6b066e389dea4978645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60294b3f5a4c7797ea6cd65c3f6c907646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfb02ec38c19fbe57da3b5a26b6ed8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aea6c6ec302148b182f2e01c071bf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9572a0045323ad3e82188e3353bae4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18781afc62891cc3009ea0b7bb872013650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68110b069da08b49487f88fd27df8150651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fb4acf50a5e8001fe8edd0cec489e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b136ae6c634e78d853773d33e8424653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995212052bebc98e5d74c5b5d919a18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f835f2e01e4c031ed6ed7f2ea39898655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be7cc6f4e46d8333241269e61bec7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9defdfe1ebb97570daf57150e77591657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1e6a42c923e62daca6c007747b3ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab2b56042f78097cfd3457e98262f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acad38dc2149fe382340896f989d69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e83caec3d1989a52ed1c427234966661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f181297a91e7ba7a001c42e2eeaccf6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc6b3011f58f93ab39b143cb85dbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e79e3ce27c2c400607cd13dcd50962664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542956ac5407844fc127f3f6f9d59a9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ba296c3aa1d0a3d9d3aff2130390666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ead3c5c36530247648f2b1bb685b83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c15b3c8ccc8e4d74b0cc2e0b24889668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e6b96c6928ad36ece9b42437e8ce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f592b9f7023e6cc4efb384d0229142c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb388e8a5515e9b0c4659615abeb308671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0551d97ab91db70a280b6a2cb6da0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e46fcfbaba92a3da02cce71b2cbb4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59116f9abea6c561ac3d016ef7a4aca2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022753574b5c2aeda770ad44bc3c01f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89a7d134256e61bd4751798d9b0f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec988ac80ddca5a27617ba64a11a2279677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ba59b6110467eed5aeae0feb2f6d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f826ea32d98e1e46a4f6f2feb52d9c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6688b0e043a71832f7a831f2091d3c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a7bb98895e8d7f9c31cf1e82af1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679a1d46a5b1db7cbdf0ac7f639d928682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d43117088b02ebe915d3a0832ded0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f3e7e1829dbed9187d8c5df9b234f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ffd502e1ab747c8d1c32a0cb5156c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363870ea14020478ce979b872f2a262686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a06b922da84afa36233863e74871687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370cc72fbb341aa28dac97929c3383c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4076009b0893fe6aadf7a2c226e553e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6944860508c926862d8b566084a1f76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec39b1be4dfeee4255affc7740d6f84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8553c9a9dd6c9c26c3fcb00aaba68db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c4bad4c631e6a1e013ba899bade90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230575f75c91ad437827c89fc6c32122694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564c1ec8366a788d61491c042fd569e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c22bc240a1affdc2bf644bb3363d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80f9484488275f6afe0a140ac1bdd2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7cb684664bb506d7d5633a2a4c349698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf48f21c3ec231194255addb65f7aeb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaa99cee0b8bb4c7e6591fd8e56748700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7c18af06e97f91879e8e17c3707d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaecf888b0d3fea950178a1920719c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8bd91b1276f009c0c4f3c5ef96623703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e9060ab6137a452e7afa759dc0513704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfef2194cd7e718d4f8abb52a0263f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13777d5031b1f859a7f8fe712f218a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efef30cf072b173f549570b221e69ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6b504a8d25b77fc65f242b6630133708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36662915da2a1371864569d1f60ccc98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe41e00f7b7b7b77303ebfb9cf10aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9956b30b257c1cbca8002deb30d1501711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc10770cd2a9acf5f55c21ac202fab0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0222c1a7858203ee16ac2df5fc653713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404b081b1a69174f27e4b4c1283ba20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47accb1a54b5c59ae9137ce7bfb2aaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9061b9a53b208c901b67ebb8dfcae11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a935a30aadc7ecb8daa503468304824717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb96f00cf1c30198ec667ef84679bcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e66bc098bbe9be66bbfef275c39a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc0e1ad08f19983204d1aa987f8cef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b573021bb4c2cc7c759fc0b51d4bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d7ab35e95a85363b6ec824c517b84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a444f1491db04cb601db0a26c91beba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d8bfcca0cfad31f96c783fa3cac62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ad39f990260d5ae82f094eb4befa4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2729cfbed0ceedfc015f7a1ddc9ebfb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2a8db78a948c13f8c96135e647587727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14ad03afe1235d23e62d907a26909e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a63019763179e2e80cbf26177c416729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae200dc04e89a774d12ac74b7dd80a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9f402a55f9223675ead28fe8ce9ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f667f3eb21ac384921f0136f502d853732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a3aa29e45376f7879c3a9fd18838733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ade7aa94b93bcf680c107506a5612a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e9300cbaf48b29589b496ec979df8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d9dfc7e9a261c32200ab55487cab9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18d01e29b95d6de6c2f6d96ec4fa3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85667933f68a2d829e521c28f747c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a1193567cdef747c31bd7e7b1f969739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e71fdc0e045cd9ccc5dac4a684e3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418fea3b2d963869ae06eb9ba570cb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c00a9b6363f9887157c79e8c22dda7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94627885639f7f87ae1e1e89456745a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc88bcf8aea3fd4b3c4b75e87fb1a0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8791f0cddb4cef225d9e6d42c60ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0740c490a9b0e685a530c600ab1139746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b8faf8ec728182ce3415a90b22e40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036a0fb5000301d35b49bc08d475e91748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f86e75cc71dfe894a4347a9a806f3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f1912d572b1fffc37c0df73cd1f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7193c3d99a7edc71d2710c59fa272751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b349daf9a8a574f64acdea74c3c691752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a288179a36aed8a0e17a9611d2d06f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d9bfbcfda79ea3bdaa00d7a585754754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf37520f558a0592a58f6d8464bda5a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13e00966511d4a7f6e5ebae310a457756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd929838812c1452291cbbe044c5642757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa670c1bfa97c0254ef2af1f8e2921c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2db17d6d6ae280b4a9f255006cb354759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>