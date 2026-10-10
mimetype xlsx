--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5be941e82a1974609ebf6fd270ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62015ea39cf252d22ea67267baeb622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560ec456cab1df5d6b5ed7837558fd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f2be81d0647be136ba35c0fd0d6d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1bc479a78e068bc8196f0ccb5be835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceabcaba6554836965d4a6f26c892ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e0804e4ccf4d812399ad1b319f827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ded64b78faa2ac7d96cdd66e7c9bfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3dcac8278c144b90fc1655761c7829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa2e553bfc8462788ebc538545624c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec18ddd14f9c1ee53ed8a1901162f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d87df17cecf20f1d02a9033bc9ec712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536afc9417335b111719127c285180e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927089be8dd79a18b827687d16e8ca314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb77899b4ad67f0386ecb5e68bd4a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba96ef83252c246746e654dcbbea116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc5ff803ff46503609103c17c297517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0af78ac59084828a8c5241ba386ba918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b5a6b22033823ac4ea6fe1dcee12c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87713937f24a750966c648d41baf82620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a173c2cb0af1772a2296e51f31540bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15661a92513a2933d4a13d6f9461fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc0457745227a9464ddbb5bc4f9a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92a9dae7c8aa172168695d25d0cc5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9c499780ec07456970c23a591373a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903badff8a9a0b111fedcd72ce3d0b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3844db5b8922ab494f4a36f37e6f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757303a81f4f6bd0a71e516d0f8d0b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd95005195fbbce744486978b05c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3005a11bd1c22c6400ddd47468762730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c944608557d6c1fb6f57d9fac2b9031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f5c6b065ccd32a2cb4b786c58288a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da02e94432a323fde76090b1a13fab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ffc70245d5a01bea0383e707f6b6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002edbe0ea939554aeaf8bf487f34735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acece5fc4b4c2b795a839048b2422d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d322c5e6f1ce82d550be728650c8737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162b675b2f8291ab56168f058affc0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a37ff600824c07ba99f5ed29fdef239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd348a5d8f330095d292a4804f866f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22da2d5170e1aadd60ad4f1121413e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb92c0584fa9580a763931c590d4eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172814b186d0226b324165d29257ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cd574e86b9a3445e9f4bfc06d3ae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff419bf88a7f106b75ebe69ab866c65745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744e0cda1d90387349c80c444470d2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebb3ad593ce70df914099196702cd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db0389138fcdd8859a26d4487347048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edd3dff95e25ad5141f27483fe87bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d36a1c6eecad17665c97121fb70a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dedca34d5baae08f005d020ef57f6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528a1b3b02a26f6a9b8aef4d26d73a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9901cd7b10f803edfd93b81130995f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4637c84811d1dd9d6389d868c2d7de254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aafe80c0fb34bc21154d8d276f18955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7500c8c00db3ee905dda97b2dcc1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fb5ae0cb205521421b70a111d545057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030190adba1d489e6988a7d29682ca058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786157538b84a7eb88dc8195d4cc7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf480d16d1ceaf1eb7850e0556fdac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546daf42c8fd57f9f28b25fa89b512a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acae22ac202287ff6ad1d6ddece07d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b33d7dbd58cfcf28bd45b5a6e922fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78537d9ea064b9fa4310047e75eefbe964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2eea450789c4ea20935a643d2505665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc139d2478f4d19dc0ee43f45eabdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825bd7422e3c9f0fdcdfa08b0f0384267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2636c06e82c9756933147c7d56bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed145594aaa22cc7bd0b8c5e247044df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48138f571901e5c5b206f7c6c1b898e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829bc16e6ca354f65c604b0334bc51e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a599a6aa49449a9910ede47ebe97e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d34ad4cad7be18312fee3cce5e33e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185ce35ec2253220a6aff6ef207832374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b37d7e30b369756421a43f6f6eb7275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9e899ca93fef26910af8dad42665b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4a182c9288c06ac4afb99e4f3a07677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655088fc4bde5d422c3a443ae2caa1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea91a4ec2a7dc31b4199fddb7e403379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc814f2b39b8a3370ee9f01ea919980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48657e0fbbf9a4dd67c3a0ba0dcbed4281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807762d556e345f28dafeefdac57a5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b5d05bc5cad1dd7750357c422fe3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8c190fe34daeeb4e011d30d2d355784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7899a641afe660990054b65acc30d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb849f080aa4ce7b6b118c4207b92f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88cf8a42c90eb43db8f4d734ffabf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f197175717a05068c3ee0d7e78b646988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ffe1eafb01c1e2c42b4033427aea689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae9946e90523b1f8af1bf4169417e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9401cfc0d5add30dd85439199184291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558710962db94ebea669c402f5a887292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c9620602e1b18d956943b8063d0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954298be87feb18fef77e18af61ef4ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304b319072c329187671d3499a433195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049d4f9c4a26dd801b0d8f7f9f574396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a816e38b9d3f1f3b604f75e16467aac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9d7202ce10c2078c72e2e8175345d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a0a057d4e02aa64c026d0f96b965299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74effe660354b9ad04898e6007a716d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222141b5c86a31074e4fbfae15fb9cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f170a2ebda205a3e7deb9b12cb00102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dddfbc8175139b9b5709b4d2629eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49434fcf3bc6df16f8d004c57fd5151a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c533eb3b244d3c60d4b3ba94c0412d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f446b57635d05ed66a4f848ddbb41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583639c9b6c83f01e2c82c7c4666527107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322322296f6ee9735697b8085a1d3b8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7bab86f7ef3814ede8ad656d588e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedbcfc707e05f19db293a6f3e91349110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f658a77ad63c2796a5ab550b2c36e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe490118f9e429b11f2e2f69768b3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef673a4514d933ca2eb54b8fd1b7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b05cc6ba96af4aa4766cd483431c67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07948fc7ebc2d54a9aec3dc7c8783ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b104a253affda103c0ddb8f4813999116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe101c97a8a0a61bb20e7ca017a83c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cce43a921f2fd08ed96c8ab2e418a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdeb49cb422cdab7a33c4af5aa0cee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121db3a12e898711ede2b705bfe47b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afde61779725a4532946e1600a38f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98223f4288d29837a5e10bd0d199c3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb687f4927335540e757090848e174123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcef12e5adefa339daddaa9fc617922124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216fdd0cbb29ca45e3b8386deeb022125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba151a0e94ce8840e6796ccd43894ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f60638cedac4dfbe5b7337ff6f57d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589d6481e905686f1ccd3410df953b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f54c130375cc14aa4ef12a1a86504129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438c2e256683e6b14c404c942dc268f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cb43c2c2680cdbd2d30dcf21222bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f269b4849d4fbe768228e984c4b5554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12b3f96900da6729a03185a0fb82e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f015473bcc78d9075bd33fa62c06ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54162e24b0eb4cceb26e3b0430a7c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd92fdd9f339ac006b1cc45281a1d71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86489e380f491f365bcb68aedf10528c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eef5bf7f8622a8f634d1160c142492138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39339b9d43672cae9d377280bbce6d91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89923918b328da163eda368a4b2a45a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf28b42ab87b79a674859b908f49c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c49d29276f8d636613e6362f93aeeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d3c7f5de7fe531e7892210892f79b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fcb4101a02526994e0bcc7aa97740144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee49e1ef6305e3e08422a16863c701145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e30f44a906743afddbcf676b214180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda8c0448acb20f60e28488a1f1446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ceae727b9399bd0d34e7ff5e30ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe9717b099943f07230fb36ea53991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1065b6bbccd59fb9b301c42281fc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a93bce9aab744ae38501f884c758c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b05e899c4780473917011f915cfd38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e5049f882c48e70c1836c8d4dbba9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0788077dd4e499bd5d5c5f087cd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62b442df2fb80a9b95e05faa5cbe1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877b65008e5958bace13997eab9e795156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736e7d3a446952c2819de1ba706a370157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81270d5eb9ae26002021d43f7e9ea95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3ea9ee835dfaa6aacee343dae3555159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c1c11d3d45854a40fb89b3d005ef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a93f35c70ae64bd2976bccab8f4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522666751531a73cf99d90941dfdef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f247cec55a937e30fe9fb3b856a3753163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fba4760bc0fa147c1221c825781fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb79b0b0255f2caf988119b5be04d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d84ba338b740efab1afe62700759a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90703c7068c537c75dfba516c2c57b4d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99975e10ffd737247190b040dc020168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370366c282c55f5bf338a9c6bf8b59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90ab6db0f445e4f95731aac027f3b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894896220d2c59b98aa303f5c370ce3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a2415c5bd7b47fb6827c69e0103f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02142fdf2fadeafe3ebf680da349f0bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a302c95e3b1fda9a830b0c633f7dbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b6e892ae4eccd8f0baccb45884c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe1d97b41e4991182bbc60e675e6cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390aefb0f973dbf639f3fafadc8e285177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fae312179aecb713af2b1a35f2e552178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c1e5ecfc5e36062729cb14f852492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fd8aa1629a2de6a6d6cde7e98ad46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b17793ecde93a3fe62a98204a48e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7fa346f148a19ecfdddda8f6f6bca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939583e92fc6820f59985e137ec0850183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc07ff0fced50bb3a2ff999a3a4a13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5051e5fc8537d990da9d39c7876549185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906826f68a7be4914bb41026651e37fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c94941be9180ccafb9ed3161100df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb199386fed29ed5a70a28d46717b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da52a812c7be6e2513ca50b173aac69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649b0c83bbbb0ccb5887d60bcf2e258190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23504ef25813305d99940edd717e2f22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b656dffd7fe63f91d1267ef28ae6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494c6c20c72afb2bea7c5f333c8e893193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505393329585055800374fde1dc8275194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd6da5f2c16e1003bf02995baea699195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d416006315754fada9e98b5b4771b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c8662e0372ef82cb1a872004823c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27df5dc631bfd3d22eb782f3ff9456c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53daa87680b5d18be930e602e896d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556cbc8c66d817258464b912eeb11ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503fab8341eb81d090e8985ed949b0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758cef3cddabda7fc7893ceff317694202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e65870112685f89f87dcb208f32da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8052c129b5f3328fd708011d3c2cc57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e6f531d52027806bb0b166e5024eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc8dcad6f7f6204780e8031f060347206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455b72fb47956f173481e242f13bf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d6f4ad420c9cbd4f0a19952a5d358208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658be3a13a3c41c7b54233a720a6328209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f889a675e243376cc3ebf8e9f5cbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08bf57f554473692495412f337d5ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b4bba8948854fb616119a1fcb49b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd358e0539ec44e7dddcc93e17b2fc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b3478efeb1182daaccd9599a319d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dbdfc1780797ab1562ea15f59e8c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b8474297af5fbd66579977e774baf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31c9dd28cf3f5e1198485c99d7c246217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679a676827711a44e226521d74a588e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724126f3f7e329a769274edde4287f28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa9bdc92812ac264fe4a4ce8903560220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1169d5b22c0d9c00178253648823ab0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b89ea6e6196d89b8b977b48b3f9228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38266a0635303bb383644d0a7deae0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf013295294f70b51b4adff69b24e22224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da0c4c627a4f896329f3502e3d525e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f9ebed8d2c78c9b4bda9d07815baf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cb94d543feb42f120e48a5b912ab8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb29ff2af27795421dbc78deb97ddfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80aa85e5fa0145e163aaf2d7829f42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a7db36c1a934c9c8392f0e9cb7ffa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b232e10903af8289a0625b817c5a9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369fa2e68ede2cef992da6f20be85a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d3bd91eba70129e0db5bed57aff23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f469188a24f1df100ecf47033c120a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11c2facd914f45f8184f114dcc7876235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e505f1d6d2427fe5974ba4051415236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba78a0855e25067dda0d76b4c624134237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135005f8f80e9c37dced2eb4da02b85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb5baccfb3cdb28a8c01b2ddf36f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0660c7f38f72de93227ea5e08ef96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be96c60197c85e86ddef0de380148e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5485e465bafa880d4f0aa842f5d534242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a94087d646ed6e47499d8cdff322e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e345966edadf8904e81dc61f543a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a746522f499994b7c108a63bb6e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01792bc245793b7f85a7ae58bc764175246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7ca07a1edcbbc24e5e81145378811247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517e59d638a9f8ff15c785222c6a855248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5953c22d0906cb8c6707e8c72ad6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d68a384321dc297627b4a4a9b9543250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409f4dd12cc6c098dd7e312bc3c6dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3fc27219b692f497497591ccdc8db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef437cfa3e600bcb9eeeddda858ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f9558e2ef4afcad2b93abd926aad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be688add195d24dca8b9fd6fe0f03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3e118b63fd872af8574c3ae7ff03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234c7b9e4bede340d4f4c3938c4316e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ca4f53d22e4e19f70d8d23e7efb5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef2dfef66ca137b38aefe7330c253259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45385fff85d0077b2bdac0c0cd9d91c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef2f179fe4ca63b193bfb1fee4122261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b02acec91438434c1a8a60caf1726262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b63ca7bd63070fc298a2a464801c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aa6fd9848246da87b4597ebbbbcfb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b467bed8a3ef92b7d654f72d126db7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb3b97db212027ea8cff70f589aed9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34899b79381a4b755b935c12b0408e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28448368d333eda91da460b0672b03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90c44719fdb0071d97ae188066719269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84ea564983d70ca52b5ed023a72e93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849756fa095ca967f1d6fa0b2131656271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d1bace534f860d64cea7a469a5b7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aac0e5cca697c8e81c5a5f51dd5f4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eb25a2cb50fe0cb60d2dbfb11c1b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a85e72b57ca4781b4cf3013afc8b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9d2802c02c6967405fa12153d2dc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab64e01e3675b88641e326439620c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2546131d3e9a3404d594d4975779111278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c437eff0a896bc148431cf7c6ccd807279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4342d38514f09e74628213b3348e7d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb1f95da128b4cfcc421da43020694281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf181b0d4e1de86475e7a515b71d1ce2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3052df6572cb91e26f2f14652daadd1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d998531973f24b7b6d06acbd590ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0328a2fa6f4f76f175f92ecb75bae1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f93cfd932be5782a69973e3fd2054286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c38e53a9aba1d475bef510b3c7d1d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ef7b5815612f496d45fdeaf797d7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb0040b2389e0c4c6587f2aee9e28b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901c1436351a52c55661c00cfcdf2d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807f5e8a11658fc9378b03b0303546b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3e1a0de2e80807f786ebfc095c276292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef62429080486a9a9b89e8721841da7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2db08bcc00e8f444e5887f8d06a4b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdb142eceb43368ce70f3c64df3c35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233b577d18b37f31360679ba081ee2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f232d04e77d9720b2446d8af52404297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84268c74ef036a3dfdc884ea85d8766298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ae7a6606646ae4dba019eefa12d60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c41d2a8b6fd2ffe856af50af65433300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f232d9294b5659e39a617a85fe70b0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07769802468ff883b63ed2e71a912938302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907382a3a282e9754f7c1cfeb09d140303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5e7f9e7374de64ce8da1324c26877304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896a3b5293e75a276d6b8ccec4862b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df535fcc697004f2f827862aa14adf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6f79d3dc802028517eece348371f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eeff4f1299b4612d397b92cf5c567308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261e554dc1df1deb5126adbb1e172bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8eac63ea98945d59df1a423a40efa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb438f95827f5a01d749e89303a50c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cfc6357741709440da1f89fb5abe1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce8a91da175d508a84e61320fa8c3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6efa9c2157bf7f720b72915bc80d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649f8e8c095d7483e9a2ad6a49486b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab25fbaeb4c7cad759138b47442ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73440865eba898b5358ccfadd0fcde60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675865cedd85fae7baa3f102505dacd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160012cf8d490aba680a04770ce30bf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6575ee5d3605e4489873cd9e3a031c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aae67073e0c3952b01947811e2b83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a27ddf5e29396fc0dce2220a7fba0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815061cb9f6f38dd04600d359a907d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d176c7a19e955e098858851dca5007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90635050212aa9bbe12404f37edbf2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff643ed3441d1cbf7badfe38f0a7f853326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11425983bc518941492e36a4c1209093327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cdfce34b66499281c4cafb6204acc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f0d9003c481c6991603649d8cc59b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5ba8478e92c67811ccebb502a2511330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7ac4ba07b7eaab97806fa0c6f6d5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b83a3a6328c916d86aad5f3767e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77a801189196df60ec8dc403faa82c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98a95e74ae92b5577a6cd1cb19e113334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203c4e415182af96e17feaa43ea56ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409339fbe89ab2c8048de901f55142336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98af818e829c5a6beb44ebf131fd5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80288b3f7c39e9f335fccd906deec0f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddbc0e1a25f2c48dab65345bf3d815339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d70e1505f585eb14f2a9ab20516b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ed8d8e6507c1eaca2b8ac011486e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d26550aee2c054995ed75de2c908342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbe3cb556001a2eff57916426e41fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5fcd009b90f589b2af3a9f81f5f36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163ad9fce93807bd62ce83cb7e48f0b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841941914254fdee0aa51d2369fae01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3b837590c967e81547b6812ecb736347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac66ebc0cb594bddf3d8056f35d78e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bc665f147a6431acf91cdb81ce81b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfcd85b2aed67092809c9257f1ca55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc545d8a467cf4bd2a57fdf4987db23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199dbb5133cf89591640abf6b43a6e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd6d3c867a1bce6a7c29893de3e34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ec4fcbd82323d624001dd92e9111354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b82eaeeaa9188e42c0fd6f271d9a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecc3c97c81a5a4731810a429ef7649356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb93515d9c3652eef714909842851a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb6a0c4c1f67daf49bf370bc6c1437358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d514ba0c55d26665ea468c12fec9c46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55156c38b8488f5180f02cee6d8abab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b54e3811f216d39eebc0a629150061361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aaddc512dd1afb08c4b68959343bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cc91100396c228eb7ead8e4d85ef2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc221c6883c44c4dc8334fec65c92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7814ece0a4934f2bdcc0a38a7696000365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b889c6438e3dea1a4bf84795ff2ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d170ca1650906f62e0de257f45dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02371a8bc9fca197533031bd7945cc3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43191aabd9ee80bdf6fc7fbe31e380369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccebe2dfd1d9c7a03bbfd4bfd3c81c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e6bae95cacc7fc6661d8fba166cc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cccab8802085c4401cbdfafbb7c5bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af51f8886c7d9d25906727be9ede4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe4d83e47ee5a956411752d123bf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5be7a350ff795a36732664265b2ec5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae406dcd86a0898931622b51b61aad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e5654615e98e6538ab5cf05b8f7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5ebceda0682a549ba47c1f1e6c970378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2712f43af5f18e61c3ffbc12ad68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d18c74faea7380dedd3e12587fae27380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923450707b52c6af363a65b02ebb636381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009f711ed14ec2014e08b64deb460d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b10f263deb322d472bcf201dc0ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce629ed4fe2deb39a16cb1b442e07bee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c3d4974dc791543ade14778fe02c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b735df0b9d51fbee1cb91b556b74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f31f6caed176be2e88c4b8993de74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08461c65feb26a9b52730c5cd9b7509d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d87ae3068a2b238466587c1714160389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0810fd0c7ee8b4d830a5c2f7b55ccd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e92ff87d202d4c986e9a5ada6e33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88479dc08f7806bfa6413d66a424b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70dfaef00b1bb2c66139d6f9079b33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533825aca4a223f823a104b3517ae6ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdb2b9073bdc0f6f4a7d7a3b93fbb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005fa4884d2c126220656262ee8ec9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ecde4b00a2e39ca1145b5cc3cb8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba0e6fc17d6a96e922a95200d607a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cbc4a5762b440c0b3c2efd63f63d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb225366f64628a6e799c60067df4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da91ec5f07cc08a7094bc6f122a3c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa0be4cc533fa8414bea3c7ef3db1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4bb9dc94b5273ab3023e659675b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf73fa7c3a791e93ee707ccbafe862404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65232c1eb9d0e1570854463ab2ac09ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7fc60db0a22d34b8621c9dbdc3818406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01129e22a19ee864fa88f9dbfceb6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df074b70a6c99b677410ed9196036ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca248268931ae05aed5185c6d6a135f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d76e22b11f976465acd47ba1034be7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4620585ac6170c446e32ba43c5fefc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df22c40366cceaac84fb8d9c60f58d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054efa08f0182fae143f13b8ae501df1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1417a806690d126cd46a7d781311414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c83b46aece970cda00d1d5ad62cb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aded1ff4a02363cb3445e043b5cb2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a3d3e818d2dc672288109ba62726417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373943698a013630fd74dfabe235b18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537134d68ebcd034401b7a699fa3375d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe7a80acf3090d5434af51799a651c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9c663de84d0dc77f5268e8d7fec8a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d416ee8591986f4d23be10a40d515422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aad1fa41f75357f02bbf02d6151a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66204e171ac7e286b8fd8b96d354f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08050194cb01b1a0e71aadec777fe6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b86a4f50077ffe186878f8bed7f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be804a4182164933c64a378921136275427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291edcdd5d9d9f345a504803c10505df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7e43e3a8a50586a250f586ca72b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336843f042d6db1ed5c883bb5673eca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48045c7f6a37cba075b9c019c14f87b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bae2e95cd91272201f762e3b3b666432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd5bd24864ec855fd9e4f07bd5ab72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d350a7bebf4ff49deb1215257661ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494c0b923a574af806c365ab366c199435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fd9bda9e673db52a94f953b83c62c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632b112ab11fc50e9e882b1e7e860ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a565d9aa058a2e333d45e97da590fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5553f79b2ce26448fbe0c7a48e3857439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fecd7adc1b3672aecf961d6c5f9000440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70446a15a3dbda1d695c424b0b976dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d33e2acfef53c27618afc67a40d2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a485dde633c7eb637203e9d168201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba73437779c32000c4f43efe44a97e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd516d6bcdf431c6f303c0700ebdace445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762a035be54d71b1e9093de31fb50ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85271ba521949fc4bcf84d1401e402b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751449d00a7466ea0f4ed8203a09a51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49892edd67bd6ad8fbad0f3319868e0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815d6d35352353ff03245e866750291450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093b97ae3325957f20abf897f638d32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f13fdf88c3e95325540068163a0c25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad721409191517617510bcb2dc8f106453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e99915e35c4b7ce0a79e8b2b8826a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48051529f638949fa197e647750916b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc572d20283153693510ad7e6b9f4ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e1f77a3528617e7f083493da9760457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69df04701739059d152513b5ba7b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f2e60519eb2746b70b616100544e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4d8eecd44d7feca1037390c905893460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b433ed1c690b8b4e7d5735cfee150461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e422ae2f479fecbe6d037d7143fa0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d4cb555024789e2fcb8256cf9d50f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca69c9a5d970c329d93081422d60b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f20ccfc068bdfc2090cd40d3d8d6fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1752b80cefa07c35fee002dcb8218466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4afca76688600932e4f8d31792f48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ca4adbf6cf68712bc8fb9c8d9cd1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cde64aa4254619b7efd585c129473469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7ea5815c89e2d89c286dc943b78b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3d103041c8464864507842894f0f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eee3589aac99708c691ff583729ce7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaa580752d664b01c9b533777547c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4ee6b87346eb7e08530f8b3e46cf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c9be0c3962b50ef1768433f39d692475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e1bcd4b4ca856ce8317cac568740476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ce8b8e25226ed2acf840b6d5439b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e833b133f6fa63a4383e00bbf2e0b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047635f9dc61a480992dd223d29ae78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f78a6d7035ef43e930c736be4254480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baab24137da4d387f2011a347c16cb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122021ed2d34726fa52a4e7eb66990c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805b68bae9df03cef26ea7a97d4dd00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42763db95cb31560a6c03c46d134c24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc12c0f20149d0fdbfdd10f1623dbee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbbc0829ea00b4214798ca92815839486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d00afa95ac67e032407025bad055487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb62907797853428e2b37a753b4551b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2e2eeac56b6c21d04df1b7996813b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a438b93586fe27e66bddca4065205b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b1ab2373b71dd2861bfa69f231bb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ffc56fcd902c4f6de8051e3f0d35f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0eb6949133ac3a6188fc4552d734c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8534f998f539a16464ad0b20ea3c977494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2022088a49db8c2b786f12b3d7077495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e50c7dc9891f701dd7de9c68f7058496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724dd88c74ecc8ee87fb802ceb28574497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac19daddee67d4564ea823058c0e5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ae0112440b38943e5348459189f12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a78a64337cb2be8a65a3991a0c8340500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc9a271cd45e75289fcacbe6ce3dce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28de0fc0d8a42cb2b7b49ac423a2884502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d90de4b759b3f4b05e3c6caadaa846503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff04956273e0e9a877367f0f8dadd80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92be1faaafbfa64fa16c2de55fe93e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a5ac3c8ef466e0249897df0e3aab4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb842681414eba8b297c8fe8c171b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59a02408dc6d57d6399607fde9cb76508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf221f44465dc44fc6fa81f40ae2ed3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba312f150ba8d82349d241b28cf8163510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fca42ee13ac6d9cb33ff91263dc96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ce34cd333a9626493b436a20d81f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31597c068e57061f8ca6b8ca28e40f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd5ad0ef5a1faa316a2937efb553a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f9e0f9ccdcca67f241e5f887cbb7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e85e67a85fd38667c6ad3ccf16601516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602337003b22a32656c3f3bb7aa5e3ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e613a7789350b03cff6e2c2780add3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a3fa02b7a184e92ed5051d3488ebd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65e27328a1c79f77b83472be4384e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e06e6441650f2ecede5c24289b046521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd49f01f2c8f16396acba8a07a200522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa312f1f2684fba8d776cded959ef01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7dac099a7203876928762ffd7a71e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb1a5c591cb0d3f0166e021e87fa3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b2f99e84771676858e720c3745d95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2517b9205d58249d92afb2984f0cb21527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3b3beab52820e228a796af2ac13ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5479da6052b4d33a7205701081f6be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08766378b8c7c394fdab036de6c6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f757a696cb4870b084eb91178d8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc5b95a5293558ed8e521b95e0d0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55d5f038448a6066b93e13f87340fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c0e538ddef2b4cb21d0a0050f33b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c13dd92beef2218a58e17bcd03c18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3b29a407f63907fe2c185470e2bcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439dd34ac9956d8cd2a4e2e50690776537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbf58542a87f0c26da68df8abeba2b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7bbf2a2fc32c6f056dc5b45d9ac04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d4d89b61996d5581e8cd46d2787ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d527bae3db22aaed8b75fc73553c68f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca953570176de388fca6cbea9fa644b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045c15e4290306ca09944eb1d163539543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52937d9dd4287df54fbad0b4e2dcd8e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61073c603b171c067935a50a661c4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695f18eb1122b37d18e293870e345cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f6906cd27fe82e1a37d0967aab27b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c4ad013bf355d89b4c27c656674f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21233c2441254953bbe2544b112e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948092c8c23c20027062eb038fd5ba0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24620a0597e8736da7e0a6b6750e41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a12c0488efa49b3a612c5f8644fad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5c7e75689737882325efec5a3076d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e011fa398f06b383212f8af1fd097554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa08d0e8165af771d0bc983af893e7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce55b9bdaba4baccbb4c7185265c111556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e937c70f678484562a45fdf3271b885557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef1d79ce06ef36fb9f99785226c317558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4697119f055c8c0374d80d553f9941559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a77f3ac4d9ca082240d9030a10c455560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f9951a35fa1ff50f4f29bef8ecf9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b652c35d9b772eef75638c1c10f078562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e136de63ee783da83a59fdb0cdeb8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8da3a441c7aa395c917deac6246e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d5177cb9cf506ee2d1c355257f629565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aed6276a1f0144fae8bd90e3428069566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1362572d3c953952c425ba64a4faf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b96bf05c29a642416459651d3e047568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74984a3e22f369214862bf053cdd5ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96407561ca87c6418426e7203cb76dad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2afd5ba5f2baca653f452aa703db5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac09481318d5b30221c04ed74ff74d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b806a22d188a91c31425be628a9c7a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd3cc2ed36064c59af844887458bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945e0ba850e135bc56e949ade5b1b56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c141da1321401d934fcd6d06f2f34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26343d2ea5d088298a416c330afe4e66577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05660427e9146a9b25554c4945cb6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278302894d3a2e00bcc927a594d4940e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440dde30d37f0c7e2b96f723ee80f83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b85940a77e5d51e1300e4df075d0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282f3b69058d68cb9d0ab45f4563ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c6e059cab8428c0e6819074336310583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd2953c8734943941cd7e7c47fe2e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265738fcc040938eea384b1ed585d1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef52c8cd29ab3f5c6f752cd78d3754a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc64f64345fb95035f8074ae5924b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204417a606622d5feedd05c5c03f5908588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bab56895f6d532c17871080b6740be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf36770609dcb3028ac41007942c79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8b4f8149e0b2b3f490b6aabb2090e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489ff70e39c810ebdb0f5ab0d8dcc0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abb9f271988837dc07236d7a628824593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e9561a549ce71ca7f690bc297b686594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743e82eb2af92b817b34d60418e32d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58dc14e41200d711648567640c4b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb4709bec5fe47dc35656a6cd38f21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271acb761693257c6a5a55c9200f551e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ebda46d5581db5e7da5f35ea949d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e80436eaf7defbbc55890926426a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00fd2dc7d58bfcb4c79bf387aa1920601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a795771ae8a29ee0f8df03f088659602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36166e51134bd688ec0e9eb1fa371510603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce94e2513b6068ac0b5e1f9e04737b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6cf2e0f92d8b00df63d216d0d4e10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5349a4709311c4ed4d3e93f715ddfc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3d083e7f67ef761c6e7a333019d76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a8169eb57bf40ed94d885d3419db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7941fb3e4a7d3317ba95923b4f0465609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bc388d5c0176c5e89904489d9485c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835d72ef03824cd9a3cd6a511c4fd2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc2fd3aa01b77a054a8c9c8d7c16e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ade9836a04421f0778aabaaed7925613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f26bae2d20b5557f122979a5d46c5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8a1bcb5e94d991c9ab4fad49e4f06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2b7d8f285714a26a35f3a6767dc7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ba239fd7af596b5c8ed1227630bf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084944eb724d3e84fde7e229f3683647618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a303752b1237c7ec75bed5b54b534619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eece3bffc8e3dae36dbe4acd104a445620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3de1c7a208a5d59f2b4a2d966a9af4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbd5dd9e160bafd0d40ee518b124a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4eb67d33003464e2dcec819a14879623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d8992ce375aca089392fa38a154e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd6e3d065929d9e0adaf945ae288d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118026bbe22f996d7c1d6136446fce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5da658e5b7c7279b25ad4c41636637627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffa0e4746c21f17e1e161bf718c14f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46cc85d39edba6a16e65620249c12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465f857d6df6b2ffaf6b145c727b30d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00921e19ae2114efc0d9fe2a9ebd0bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cdc5bc52577f62909ef3c4bc3e4e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e5be30a15b86f82dd4004d275c3be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26e69003fedbceb3c09e9decd2af2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e24930f944e1327d93ca0a7ff1dec9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e92e62a640600315d5b70a6547485d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89d310cc653e7b9e7326734b3404e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da611b50af73e4ab8d114c98293b4c9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9e82dc823d6f06515d21452e82d73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e49067d8e1cf0d090a5117845538d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e2ae4296cfeb2069d39ce3e89d87641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636f2688d018d3463947595ff93a82642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2edeb45b8fde92c51675da0dce2cf6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641917befc649d8c1d3a288fdba503b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66a301d3a130b4184994cb563a9a58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486610dacb47d1deaa3dc85c8527e7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030b4b4a2c31c09ef90b7d061ba23a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58510e7aecbc60c0f5cfe31316dbb56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bf8078c79dd0f9fca0ce1beee4a3a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a554f9a065b7bc5b471350fa03cae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1b1f1ecf4064ac5b3aa4828b4be6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858d67d7ef8e8b8b5d388ca01b2b75b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402c8f99bbbe2f80ab6d28b43ac493653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51342eabe959c9fe50a0c61bc4bf9f78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096fa368ba8bb06c06fbb17a0d69360655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bf08633b3479b62daf45f64b3f8dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62642b07d9d443dc4361c37ee88f8b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf8fc59af752b078da3d7c61f1ec83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4221e2d9a0ac8f75a7d9b8d904133659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744eacc257cabcdb59cd1cdf86009aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0b915e5eff60fecdd2da837b43383661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f0ab52d2ccd2f36abd1cf8e2e299b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbafd1c2626efd53a89b62aa25b9d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bc84ae2b8abaf69c3fe788f6b3e86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324d9ecc417a6e6468ea5b0032ccfa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa6e6c3bc96ba31a75465c767d1807666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1293204e28ea566879537885a1a2ceb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee67f616b85407ffcd099772f4d06f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef67a0849a2b4420dcca05376cd40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b72b6c92c960bf5de65bd39e7729e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e4e2d502944e395bf370571204cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1e6f2478dc42f85f9f6103066baac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89801589bdb65817f5660c0bf270802673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581902abfc8926912ce7095c8dd01e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57271d29df8643c81c07835283a5e93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedbfcdca649febd5af256e185ec875676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756efa2c03b38beb690c4d96e0a09cb4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df39274259f24079463146d4c9fd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba30989559af44e85787e439e09ecc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43126babd94096f39e267187ed82ecf6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c4c8b3793c4e4262c4eb0a736e990681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c75c6a9c9d7426a24aa546dd18c8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e248e2b8818d27591605961931f9bb2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070036a931d6ca9c7e3d2bb5125b6c22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e28e521aa8ce798f4a52315cd635fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c788e2e111953834cd64bc5cad64686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e7e6d3fa041d49cc19b6936cfda7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad69112a6e2b94e956d73dc4386b0b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096d8a165cc6081c08c01971f3c85a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93a30e0ae1068b5fd0cbfde7d54d01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cad4c064351864bf00e3562cac2c7d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceb960311c726b97362317cc7baf08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40e022741a29177b74abe0929284a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c5650a14722055751f6528014ddbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437dd53c83ea8956e1367823e58aec3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edf7b963c689f7a749cb22505e54f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295117a3e721a2959c675d5db1d8b50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38315b8db09d087feed231d059db0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810a458a0576630e67345ff9f1edc36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eb05bcccb161a248f00ffc095356d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e32ff069fb6bf5dcc0694571cd7140701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce5ce34dd4f51786693b0cbae0d79702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495e66c1573079d97fb471d3cf4f038703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ff4cd1f5748defd508e4317341b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ce96461cd2a3e8f68a6350f797189705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441039ec8879b478b076df830998ca27706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4fe6d269549150125f6832bf950d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309578b201b58c424ea3ac7ea8690bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76d7060e88de9c9c51fa1c6e84306e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8236b6fa93019445e4a895156b28a99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd301f8a44be87c150e7e4e8c201d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225717a5ecbb18ff725d4ca0f51ebe67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d0fab993a0c49d994dd363f8e0c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121bfb0006c0ff0d93fde19cb2a4ac0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f8543d330c4512b6658811438b45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9c453e2f056b858623647a268350d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3400f0d69655fc72e17b791ae1e33c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0abccc210dbee08c2b39f459940a16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36174656784071b6e9f442c96b4f7b33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b7b6a0b3309a711340d08f3086cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32b33cfa8d230132e266a683c62aea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a575482ee0579fc8fc317109b90090722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359064dc30436629c55a5da9f764ce8e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c5acd5be09b3b514e0e7e5372ef36724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82ea1eb29692433abaf4ec47ff71b2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86b2a07304007df420f60be0542805726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a427a1d5735495e5283e4ff827721b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b90610e43f34c7be6a3b5e4e28e98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a77fd9fb84a7f4897f68081fdfb99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9d4724aac111601ee49867452e609730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3a6a84d61cdde8d5453960941c720731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448641d066cf46c1d13f0603d4f9382732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3b99ea57fbf66322e1b3736ef4fe7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03954a6786387948ecacaa0856a78254734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c8d36064eb3d9eea352a42521613735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeade931e678bc264115eafdeed56b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5399483b4c4ec80def0270fa5c7504737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be645b243697d12cfd0f71237e7e1043738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1947158ec12fd0be9cbf246c30808b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539526181ef20b6a96eac09846255b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3953e486ff39c400b75b65ae52ace741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30412f1a99e95a085f2f02f8f931c143742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771d31f2a519e2c9dd76959ef4fe37c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4619fac717183eaf22c63ece97e529a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a78f104f0b5b1a55582129b436b59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61f1bb0d795f44f42784d7d2530106746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137bb66e7b18dce469ad2d1798120a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea59c28164bebdb936e8a009dc69b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f823e7793abf68e393c51d4f91bbfc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e6e8ffa93b9dba73b9ca86563cf8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3b27632c02adaaadef02b955a167a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934052358bf65fc874c10100e60b5b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c6401753e50fbecc92cef79956c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756648c4ec06aef6c8e5f2f06ba77b98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3e7ceff6fcce73c559e13adae7850755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864c141f8494ad3f6ffb45f1e6ee6d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee426be69fa5182e52196b1f275f51f2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f62a41711bbc5eb7f106b0acc979f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0451ad787177494e7712f5cfb4351759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98316688439a6042742c17e3bd607661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884e3e2dc9d9bc7df0b14f15e07b5502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c73a63f9ee59e0df1b3ab99a99611b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062768e6778cc99394f0a628617ffe44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d8502600e58003a9bd5c53824e5685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e4b5882d98c37d12502a736a4247b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde33e6962e8e4c98b1b8bfa2e184e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf92f98d9e7c6295d32be9b96df60ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397c4761a097825ba82568f1e802ec39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0c96edf0bdcc1da001146a1c4d08210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951004050b920fc160bc9900134447e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089269de3ea04467ac13608ac286bce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa1620f4a637d7a0021cb9d48041f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d464f042d0c8b610d02de22fc50434d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81770ce82d34288577a68abdd6a49d8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be848bb49cd582bd28ac2590f54549b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd68ac3934452ab10ff442663655017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc75630ff503ac170980541c2e216ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea0062bef316a9c8ceff8b3478ed1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de945377130324a8a566db766df11220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea05d80f3d06ad89ccf14a21d87d69e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa6bc18e6cf42af69322d4d82e37ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec68d9125559b03732de15ee6dec1a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc81da52c88574e975835dcba51b2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde32eee622b2589062396a5862f4ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f8263e12828070454fae1616e6ca526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eca63e9db760369cb5ff75779f4da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff46cf5f57e69d71b40314a068902428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775471bcb81430332f2d9d3592d3d96729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0709a06b1cece9b88838d214887a8c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8349a1b8c661918f521c1c676f8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ecb998103f7762890f633240c634932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6841add59d92424e8c10447b5aced933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd970af95175f2704f798a984837abc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b77d11de4b88d8c2491d75dc36cd8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c829b9ad5577011660bff83d1fc1a2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10116e07f64d31aaa6ac3080eed1e3eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495c75dfc6f7ec8455395b6ed97ed138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5317049a7d6a80d7f0f20846d09e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436f84e4ecf24d8bf5a797404124fa540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9617e48a9745eda6e30e62c86f8f13e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885f21c14bc7132fdf7f59ccae8f9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0312e4b8eb6ddbdae50f44587138543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288ebaba1a0e823e8122f680f1ad83844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487214eabc930edd1cbe67a1296a8cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db610ff594a3bc2d791ad0e7dd0e76f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c08bcf5cc4fc96b844e6c253af855b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71730142c72d135952e4e4ec533e7b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e3830d47c930ea08925c480d8e9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ecf1241728df9db11a799f8f51fd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc0ff7fa8210451883403ff2a62a5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8ab16d990c3a6a614c83a58fd62f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc7b2bc96aff7bc01b5e179488b81c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab8b06d7d4d93929494e496a2531354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4fa26e5f2890b78f174de3036b7c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3589ff6579ec6076bbf219911fef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cfc061785a5b59b6478319989059e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bb9fa983ffe7e4a5602750b8c251d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff704ff9edb521ca0095f2b24f5d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcaf6de98a636f50ef748987897c7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3e0fdc1a6dd9f78e0064193269ed061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc06a2f7101607c639dc26510bbc962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4e9b66bc48145cb486be0610ede363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7906555886ebbf73c61d971cd1bc9cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc483d642010744ea13db735be3d62b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5fe65f4adabb2b23417f53bf0581c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feaedfe74282a7c8aa2a8b34fcec8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ee748a9a7573f42a7ab676c64cfc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef061a4888139b4f736fd961143afe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de5cdbc6a4ad651f7f6ac1f877c8fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee59a988cf76c5d6799d2e3d1d0641c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d3a9d88a56c713bff62f2c30b64f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e59326e0fbc6b7fac7ba59d0f9cde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f62de57b66eaf8f2f6800fc9b40b8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027787c8f81217dfe549f188b24b82b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4822a33b2167c102068321d72a6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f025e5c1734e19647986f695e06077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cb59347ccac9d7ffe3a018e62b68978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa461f53e150fabaf68ddfa4828fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d721308007a771521201d5c7cf8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ddee8b360dc216e45332fdc3bbe3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af581397fcf4eecce850948881098682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8156157ea49dd38c2b78e62687a9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a44469ba08667c7e8778e04385d8684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96351f7458851b8cc93f192ac1fd689c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0cee7fc40d3f55e08f544e8971dcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f8879b4eb6c8fdb8af0ee8af4b49d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e0924497190cfc489fa8cee7a83ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06531154ee851b9c518ad8d55c1f65f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbeef8fe955426dbd2252b23d2982c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02d3bb3e09dc386c09bb8b6ca45dbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4178a2695bfc41eb52a57f7081f76292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb755f16c0358a47f206ff5c7257977a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290fd92504c9c7353d32f43ba032ef594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c5483415800a8c3c2b20d4b6982595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62bf049c2d061d049b0e57ce820f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f00000340f7c92af1c13126ed5627f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649440ede0875dedd04914c980ff495498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54da082065696fe5587867d9529ef199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce423b8761a6641bcad17bb3c367106100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197aedb5264890659a958404e4d8da7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef799e74d140cc26de88051cb8d7ed68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01961483122d95345e0a2a367dfba61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4bc1bada3ab5b4271c4dc45b01ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79c62ab28ff6a9268e50bf1414b902105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3e62f695d2c1446ce2d12e3faca60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a8e65b28a9e0cb85b54b15eb74d23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e979569fc0dac24a6601261b1bd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebeec81bd4340e0f10e5f5b903486a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618a38cd0272e0c6c08731623cda59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a200490a6f9faeae06d6776ae40f1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d49ff10f14da92ed0db7b106993380112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5580f4e4d50947ff890701ec78d0313113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d0a1918c25ab95957c1ea9baa57b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ff0e15b478bf304d5f51b67ee44ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184e5af4d41ef33ae14c72caecf2b54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4579ecd763f8f5c84cb483399f90d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fb8e4f1ece66eb9b8a849bfc4ef67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770321999b58e1cf208ae1ce57a19cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9ec1c4878fc673f045adbdf815413120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f3665e11006cc02a29cd44ec5fa6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38ed4f94e4a6f01c53d8fad3ad2797122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f27ad53fb0d6c24681cfd58617fbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0deb9edfda2b109a895985b5d9fbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd00f5a815585a23f527ea1d8a6fe9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4493211f05f3dff6f66127f872694126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf6181154e484a79e549465d490b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70723b2c2cb394906e83bba7e7476c2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f08a41a9a4c6b815c9fb0e76c24468129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393156e3de8be4ca48d2483a53af990b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b544420f3573acb87b258d52f3a895131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139549e24bf7fa7007762c78b34a1637132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16414048a4a22b807811acf166b47e91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc2a41014477ac5b542d989c97037d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7289daeef674ae7d0f3c12c4e518841135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3afdd3be8dee1ecbecefe3e8eb345136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b5648211723d75f2ba024bdf0992a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cccd46ed50483cb00f024dfe70abcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdb2da86f6b550c78de8d3723e5b61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e74f1940c9a6256b2c5dda75ad51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d3ecec5828222a678c7901e5fb9d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d99cb269ae5c5375df4363214dab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c2c4a82c4c69c0d6afea42019b746143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd793043d3bc0ec399d63bad3f80eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7c9c4c19f45bd19bca4fb9e886a87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940006af59afe109f85674d32dd1f4ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c34239b90c4218a9398306485087e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05627af7903c4817cd873a8bf70b780c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a44eba4017ad572b437828ad89f30d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401abdfa104dba0afc275f25aa286bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569283d4f093a2c36df1b0919531bbeb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc5dc1f0302f66406ee44c25edab5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c62b464f10816c883454f80f9057b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034d5f6fc764d7b5450efe1a15988b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d6379d91dad8fcffbc091d6765b1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714994ee84ec96baeab98f582b0b0982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca3565eb060c8631586abdf6038c0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64220a69dd03ac7feab5fb0229e2eed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef475eef7e7262f11202040690ccbf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af901908a92c74cc735fbd8db0d646b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51300410735eaf16018f01ee3d4000161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277b551e8b2029d82343679c4f2bc7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2510e3bea8445d276bc69f0f3cbdd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae1a40f9c8971fc871c65e511c4d3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da143cae4c6aa37d172feedf59a72e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df730ca7fa5bb6abf83b1143e11a3e57166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d26032924a433ca9bb101cbc8d2f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa21bb87a4e8a5484a558e2fc15c313168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cbe1a404de15052f39c7ca6d0eea1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e85b8b8005649274b47b0263fb327b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3b425ff6bcc5571a40842dfbeec91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51be160a60d949be26ac8f7bc6b8be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c3f23cfd413beac597738ce1b872b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ad95f18b1ecd4455b1ed7911927ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac87d163387e9d8ef29577329ff1479175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098f089dca8771088ac26dcc103b66d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915d440fb4df6ec4763ac4dac932fab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3a9c1ebceec3f9bf2f896c86fe28f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148ffb57cfe2e7d478527c67c8dedd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a0aa1d1019bfede2858f8685a0ef6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7799bda3290eaca62d4fc6e8e4429f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe560debbcf61824b288357653b8265182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb9fd70c139b5ca1252681c0dca84d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816892bbc436a0b2816e6e2e6e0f97d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e544c03fb8767b6ad03c8af6e5b1b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bdb6f42cd6ebd0f45feeb024676f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b93831c60bb281e5c2255b76c7629187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b7947a65ca531a981a4c26a5062f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8500be4bfb8e3664cee3370e8df638189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072bd155c5b38bb4c157a437abcadbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47757b74109807e43b5f5c85d1185214191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444be812f5c71dce525c2b01308928192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e10699a5a20bdb45fc2408b09dd2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e348acfc9ee14f684dbf43fa5ce4bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf39b5d4a8f09426c695d42b7ffb43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca5966c27d308f09f91c4a9491266a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d6f02611a1eeccc810ab9a9bee42c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6bbca607c935d3e39c392710233a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c302feaf9c48bed263bb6e4c8594a9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e9f2bea58b720187f449dc66f9ce0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9846cf439065fb9df71971f96f910201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296bcead03c327c78df922ac9cb45d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420d6dadebcbbce01ef12167994c5b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80bff5dc776baf85ddf02cfcf2def0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809bbb951b38ddecad468668abf26ff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e806959c6afc52586b940bac86142206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc025d1644967bf63261fd8eeb8fc76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d82b422e86de916ea58cbd6632ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df1492272b6e50fc28265e11dec4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92475d972ae500cb735d510920d3449210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e11abc3d751b2c795260ba19527f33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce502ff576166505d9ab94ed468503c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b44615dd8b10df20c3d2241d836d11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d2716a242e101adf954985d82828b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7ae9f7200eda685843d840386cfa2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a35082a957ab20291a0c11cd32872216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552062af6e5ca800cb466b5a6b1ad887217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7115c69c8cc6539882e1c228ec62073218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89242811041dbb99ec4a1f9932ca3832219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce55532312c43fc0b1a9aca97169c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8b4d942d731994b0e231eb28431c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0deafec0d222301063140be31ff8ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d70ef79673793928d3c5435ca19e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80400edbcad21493f1fb3131ff2f28224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a0324f816a600df969f8dcccafcb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9380cd87440e3e729db81e5fcf2c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b2444454ae63f6c4448a2083a615b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063df6d73f85c855ab0a2d1cfb07fea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53c8e92b0e342f5015ae7144c8a281229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a170a95a9b166b6728368adc5f471d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd6635e38e70a244f3dd87faaea730231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef193289470cdc4f6302a41a437951232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d01dfb505a6767664ffb720c6925a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84296d07b92016ac0d92a8432f22d53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0663ea2ebec1416328748eb185fb7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27edb01a1309053d832e424dced8b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c177cfeffa89c418a311f5e7eaf916237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13fb5e32b3031ea21d86dcc1558b6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76c233a4158bf0711366ed3dbdd373239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb1c1b961b002f5b309b46fcf64b5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9517eef7c312d124c2579eef62c2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13cb75434411570430e9df99a00483242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa11bf88e31a1ee6dd33cf9b310290243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad39cd7cf41531adcd0e5807cb6a62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdce8ae9d4d5fe71ab4fb031cc4761c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e946cebaf742d763aa355c2a84498246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89698485271e39222f1da27e2dfed9b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9549d1a85f5c62cf60171cfb1ab0776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3453bd257f43096393fd74aa3fb4e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baf74cf9a960c474723be1de630d3d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624465cc6ca7b7736a898bfaf82e8a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4c184ecd86fdd66ceab08c06216a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6fdf2742c9538545bc290976ee4a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53b5302d68b286ba4c10af2e0dc5f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0063aa922014cddd240ea149236ac5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b152d981a74fd6667a7a9ede6f506256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73902778b43329425095a13b7047e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d4009b7bd281bf52e4e8c2a3a21c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e55884e194a7cf30e3973c0072628259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d72dbb8d217ecbeaaf019eba3e9def260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a163a204b95427aa37f4898ef51412261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fa04370d2331643d2800650b2d7a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2083e52a27482f8a2fc769a5c450b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85594a60832c9b077920b976147c9f64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d366f11cb41e69c0fbe2a7c65a241a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b18e8dcfa4f8f0ed4d0c1fbd6234bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83986159d355b0ab83d046b09fb48724267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7fd2e23caa4ad7895d8b6b5ef986268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21263cdacc7acddd9926977a36242b74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8228a131f0640b0bf0f8fdf9e66a2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a11450c8d75f6765bca12fabebf77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cb4a7fd57060168712d2ca02e3826272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d852cc459d11680e2613afcb28410273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea9ba3bc8a67d94c754f67554d23c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde22938f74cfc5f6282fe153b506fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433acc0b3bea6ab0eaac7974c6e2af43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f9913fd07a0c7b7a1e74d0c3f1e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51af4933a7dc172676a7e5996f97a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108ae2691051af17e906ccbbd0df3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4075590315909946f9d533f2ec765280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160805afdd43ce25f570320d69bea8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec52de100a61b8eac3b637e64e5528282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc2b0e123b4602e285e297eaac8547283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f57d4525c46206c820b5561053edb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316660ae52a83b6feda8e13f5a293a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a01a08b72e189497c9ce9f53e0c5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790220a64e396b8d5ac6ad8a8d62b46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744742af09d4b437022771eac7dc447d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d5451299ce1384124b4f00f7013d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfb349908c87ff0fadf6dcb139a2e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18659397c7612487c3abb6d75ccb0d7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c0938b4f4d1d655fb32b7f699790292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdf05fd3141dc65b48d14fe159322293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdd10249008f558ea94edce1f65b51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e659f8db918a49c394e423c97964d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac320a07d3ee8380dc72686e1175d97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d86eb4f7d855ed2903ca5c33818a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed199e8445c87b11ae115206dc806c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936952f01b5faf10d45aec3b78f24861299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33c3f19c66d478b8bf90a5142857a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e7935e44e49e1bf37922394b02969301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e75e72c838fd130a6b159f88fa240302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cff420778ec465ae655cb60aacd2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba39ff46930c3013ebb18edda8c57ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4796a903be0e2d20f49e5f035a52f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff166f9342958dd6022958f71e787ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb2f34bd90313e66036fb9fc5c960c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd406a97cbc181a905bd672b50b95c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc48ff4b55acccf0e1fd3d35b4a1155309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4a8171188a4439a019120e34388e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d27d957aff5facd085170f6b18dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443cff3ebbe66ccbb4979af213db11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8f476a58427629931a569aa618a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492dd579aac863a429af61d130476b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2818e6bd72d4971bac024bad98b4aaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75711d912dd70594f8ca1eba053a04a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb69717561f161263327fab6030d21b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7048998d7fb414c8752ff585c6905318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680561c9f9329e19c0697837c548a54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fd010e281be9b4b10bf69dcfa869c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8cc82ec85fd5ba2e57992b6779ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b939a62feb483093fb95ac0e7372ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142911225bd2b912e332db39824b863323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f571556ed04929fb21236512b2d36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a2fe3e1e1e7ca157b30875f9e75a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd136d4f3f7568e5934ac9aba57e35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b348beb5efffd5f5b690aa05af50cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771681ac6a1c3f36d9cdf9f981798677328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c992a38c416e2a0c8c5f0c757179338329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194079839baa73ce28960084346d59e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486249209d938f36a37d4d9b37c31a3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88756a8b5cb3ab111ef8137d4e0a79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e9cc7c2f7a082d6c0913b5ee0363f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceddcce8c7688b44524b69888d57156334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17f6ff21034addd585af67fa13284f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a4dac151d8925df9a6484d534cbaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f78c99fb7d177795a441ebe42e28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be4ba5e8515ff57b2367671235b675338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2433610bfcbaac3c41185019576adf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f8bb52521095466aac42ecdf2d5b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece82fc346592a210dfd10eb05f9b41f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b55e407ef0f82c0ee75d85111eed3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07313199fedbb62dd6a75ed14fe199d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54ba99973669bc4d069683756e0d40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afcd3361b0b15715b8a27d4d0d96df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a07a1d673b5ab64a22abb33cf86517346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d173a2b6b5f87a1523bb5c7b39246347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de579a57551de7c5b88e6ace9bd3de24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25692d92485fa16d4716daf430744c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090a8b0441e2e11bb2987ea2ea3000b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9f17cac37f5b0d6b1dfbead845798351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2133f22ec227b9d9a8acccd3c062b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ad9e67d0dae3dc23a59d60f197c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da61920cad3e49cc739e12b35d712354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92261a537d1246bd3190327d0f955b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b3081c073655f7667d47e7aecbc6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574a5dadd4d7c909202568cb29cc658357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9aa1d39e36d1338bd3f1a2704d1ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded37637c5c2cba756955c199252d8a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8497b30e1c09c2880a4ee757b38e642360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaad395887307b1b5b8f55d1bdc18f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074ef536fe5f2753264240d6d0b072f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b5b275795cab2780b6cbf794d1d58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c99cbea02823e300c8bb933be55f87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afacb58cec97c3c69298feccf4d9c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf6a154f041057e44287f6bed00dac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0168c0e4a8629db02b01fb4869afd0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea749ac7f8ceb175f3a091882d89f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c7363812f56270263d615f3235a87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705a0a011cb2c07e2c2c497d4177655370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c3c37b56deb839dd778acea2c8dc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d97a22e73b86918f5f3a246c703e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7eca0c5ad9f287e298ab9c43a469d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85382bacfac940b0bb4f892e71342247374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d0e4401eade05a70740c0771863d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051f1bb3a7dcd71f62cfed44e066a5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ece458b339a392665308cd73296b12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda5eceff4884c7341bc6b4cbbf3597378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176186ab975434cacab4c1f40824c296379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f03bff8c9a27be3c9c0aede6bbdc8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394eeeac7991e1109fd2f3c50cfa4f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f8f8d991520073c517d28454bd913382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba511174b238fafcb1fd9f836f4bcb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ebd36cdfe3720ca1a8e2e49e5a4e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a897c9f237944f9ea638c7ba38a11385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2626bc5c1658c8a62afd5f46be97db0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf4ed0ab96bb465b0cd57ba5732786387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e699b7b2ce3720798ae01c70788f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64755f5c4e4bf00bb6646096ef33800e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99790577d9edb5285a41df385b76d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40405ebc6e72d97d11396ab5455fe3a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6be9c7e2dbb63876c5aa7f84ec126a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0844f133ffc76fc6da849d8094e27e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f8406802e60a872a9e532ff7dccc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99271da1a68c67ec7fed153d561006b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fa36237c85912134d8ae4bb2c3a1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977fac473e1d8de15b21dd2a09152a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3099edc67a5f8f71d1bfbe2e4c3cd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830856189154f31ef68f3cad75673f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b80c0ee6004a4a6dfa842f06396d93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350257273f04af376ba0c330d194cf45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a87ab1fc2f6c1be4af39c3c4591b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d23afcd69c37c629d144c8a5bbfa45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd04c7a2d7164fcf4a1b5e2544881404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868eb02dadf6ed019c616d8a15992a53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279c1d4794077fd97509c0b152ee1d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c96d10475e9d48c02303a82fde33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed3acac0726c62115ae2f013e95c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28371f6a53e6c39f3ea4763828fd00e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3a518542139f323da242e5fb63857410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27b78692ad05d351662018654fedda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e51a78a1107405ff3a1bb736257488412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38903bb7866dd56391479d9a4881c3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed898eb06ac85ecf3ed027c18e5ecb87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b4f250d07bb30a64e0692824be559415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d850fd42f4217c94c8abf588a661ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b125a7ff2b9fbcc44570aa88f4ec0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064a0ff8e2a5fb675fda3f56fe9383418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59fde878742f07069e971a77bcdecd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db026729f9207407e4e347e02893dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17b3bc7b24375bb62d8c12d8cfc08e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd909e3fb111501d032061d9f7e5fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb24e3d49ca18870d76881ebb9639bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30734dabe690d799ee1db1609a32c8ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ddf57a6bf7a565c424887dcb9718e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2d0636cbb986dee83ca49509037d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903a7d5cbe41290352c3e2cdfcb0e9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46554130a76f10d695b856e29a751055428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b28722e8c4bf630e713fc60a9175eb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cd3e8c0b95a0a13fc06d640cc7254430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08752dbe34254a2146d0c09ddbed1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726818f55533094f22b62671af0859e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545254148ffd6fa5f44b474dbe123238433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dcfbe8dc64b1086ebe29d394cf7e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370100f655509c4b31b80bfb56916f2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6fed5744ef791f81e520184b263c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f3d1115784734d680e3af6aaacc05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d9c443c720dbd4bc3c8f5920cfe8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b209746b39ae5387a9f043be613c198439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb6c905637cf4d80bf476ddaf0ddf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92008a0e203e9f154a20e08e1c174e7e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5e6db05511abbe98777b9134a0086442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257f811f0ade207a0081d5fdd389b0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bb20711a03898f58ae9ed564b983a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39b396ef0afa0d5de6573f3418939e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849e2339cef162dac48f1388cbde07d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8feaf364f6552b1353de4332da3b71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981bd192483ecea6d417f406d6d81a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96044206913d5c2525d089a045cb73ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bb2c60c6b30c32a1ee22900970c00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5481ad3fb3b79decdd3493920aed774451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c428c04e070d0b86e48a52b570e3b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463bae353be55568c0bf0d2f243b9f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f98d1288d52212b6abeb124ac52244454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd200f6604effe12949ed2f081125b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4380cd061e4f387451f9d22a68e4886456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac4a2c3c5eec6469cd8c4e79337d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0c8ec5170049582e6939bfb4df02b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51854895ab0d55f2e8bab7571091b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd3d79faba69ce330027aa9f57846c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef6b3137c82ba913bd28084ed07346461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69cd32f5384b9a6d12f4eb0f21c944462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d4a84482db51f76e97dd9d5dee807463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd20a9f71b673354e7566f5aa7255464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd806f62be9713031bc884bc1d50932465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd606d6400192f1780e225e2ae8f19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156b761b03475fecd2a035b67d28a65467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4d128dce5a2e10e6d9ffa2c2bc957468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c522ea543cbbfc2ec9a6a733c227cdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2319e0291204ce706ad87ead0ef9ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42c77ae735d8ffc1d13f8312b62743471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92960536c72b402148f391ed87439270472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacce2dbe19b4acc3b33803f08f5f56473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc209e2b9e42be42385ebbd724372a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fffec8e8ffe86ecb4dd924972630ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b1aa66f14d43dab1755a66509513e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84eb595ee68d25648d7eefabcd211477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f1f58116d9195965328ad2d55860d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5be39022257fb3481eff822365700479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1952b1f4c12ab39ad1a1383108b53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ef3890e523cbcf0269b1a3ebc3fcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a543094fc1c6d8c0eab43f5d1b955482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a765126986adcaa729d836c1d00445483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d3c3e0e20602e8d3760d6add37fcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759056214ffd6da9a9abce37d4e7739485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eb3bb74633dd5dcdda81f26f437f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cae63dbeadb67c8eefc190b99d63a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d843b3d2dd89848f13d06164f6748c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042a22ba490101a08b1611b0c495318489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80d679edf60bff7e70e689c8e4f4fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e970f14e9e8564cf8e8cf44f93eff40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619ce4e98977284331e829976488cb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d920bde21047de6112373bee67d699493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62577e66287a1f37d4bf260c59e98f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232bfb430ea4b89643e4a5c18ee317f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980d1019d29932370b626e81bb7c570496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf538d171188396f68a586344b8ea02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d884d8be99520bab03e03387f86fb0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454c8c4922d2bfc79c0daa5a0b5784f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe153ef10bde4e7ad66caebab8d00d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09b4b33cf14ea16dcb6ab465fe6475501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba222ecb1fc12fb6ca23e8da85066502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99e928e33471175ca6fa35dfb58b13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887955554116e8d871aefc3e5e4f489504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1457a1d8fb85905b8d529ac782a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c896bf398ba81dbd3cb501f394ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606b89833d1761ddd960dd61f7c365507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ae01beb7b9d682e7a82f44d1dfaac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff586f82149a4d960675310fd307f4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80a26d990b9421fb49dc2ea563b88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21ca57ae26ae769c2a1afc5762d888511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab061ec82f7c4a014bdb2515b98001512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1fe14ff4582282e7fa6a9341c615513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b018ace78756918f32128f3f615d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404ebe2ec8cd670659180293664d36f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24a6d3efe0538ee8a11695723637e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7367fb2f815d7fb4766bf03573c67517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f11b7b52765c6f9f969ae031f0554518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e800d6821dcf7671ae704abb472ff55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db194d7b30f38f933e75b6c2f9a284520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6894289688db1f83461a396bf180ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0107a27627e6f16ac0fccf68a56a94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbb89ed3d38b38bfd22928fa268b61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193727c4e25dbd2142e49c492257dc10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be5cbd2359aa888fb22336e62749e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a9799ebcaa0c8fb84910422e69264526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a4015c311b14a47a8a0dc254815b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273364ea59a20d4549145dbd17e1223528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82496328a25d2767d16fa39bce8f57fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ee32454eef2d8f033a9c2fb6ef14b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49ce9b5867179c9fe8438f93a4ae13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de949181743bccc092c9718185fb7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332007775f34e8e0571bc0b2bef67694533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3eda4911976e4b708f8dbb2f72b25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f51a58c29436ae3df1eb318f36b8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ba89354f4ec2bf333eea8c318f2dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792cd106b107a9a559c4a00bf8169e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18bd7e70648496125a3fe884aa1e45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59b3644a7cac62c0326736f144d42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375139480c43561f29053b877a421b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa7e001dd56a4fe7afa2b83bb96127541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fa320cdff5b1269c0551e7a9d39fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7f25890c0d95105765e2d3c6a7e7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a982a2c24cc77897d21321578c6ed2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77111ea6408b866a207dda1af094cf8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14824bdbab53dfbfbe3821bd45484d30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00d568b2536ac8c177a765e5bf5e5d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a0bd349beca0e94dd5a607f995110548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf8c24163afe77ba94f44528cc914f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f962f4f9025a456fa93abdf54900d72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62abeb98eed1610b6709d0be871ef0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda63bef48168fe937bdbcc349cbbcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64f969c038db0c0c7f7640a5d952d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154303d745d8a8b903616b961a0436554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4787c9526bc9eee452b322f36e739a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509e60b484ab8bed4b19755c16fafb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ecfd08996be106cb791b8382f761557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01afd10c8d30354b3367e4ee61fae4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba85064db8ce1231268785c4269d5dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd72c7e4fe15e9c1b8ed9f83f6f700560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c0d9d9a9e87dbbd36c08b1c4f2418561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c28cedea2d5f9710d9e834134557f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5fed4d91a6f341842bb2f7d9bb886563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23088f7962b56e90038db2cc50c44f5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69db80b45bf3c122e8aa288a30e9f78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6265a29b87ed6d578ec37110e6b5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9803955399b4fe2417528b5bb7484567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d546fd04b9c03400ba13d1fd22cb438568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e2ced34c51e091d021f9b2a5022dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb95c85e03308edc6b8930bea68680e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181f5bfc8145bccc84d6ba39635b63d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6e6249fe921c7104875f84a993b41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a114d9c227d5b01a8053c5feda5d9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a86cd76abfbf7dc0e16e084c263bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482420ea494f6209e26f35142456c3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd94013a3e169ae273abe4170bd165576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb47545878de612109d966ed00c115577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd213a19dd2e6a1dd6abee298a1b3ea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43036f2d59662a919ed2251a068102e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f7185adab60e90bd2daf75942f0b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79da6d761513f88b7be356485bcebb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f734a2ad2f945b72bbb0483d428e680582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fd1e160b63a90286234fde63f8ecc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4adc0641693c10fcc54d31957f61e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f166ad323864f632d5088d059422b39585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2117764c808a2b01b73b0ae913f9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47441cf31557d37d78c835bbb77385587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4706c749a3a420220aa27e6d2a744d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d79080efa6f439766fecfe7a527f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bceb2b63b519650b42f6605945a09a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1677eaef2cdf98e9d4e9072486f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedb4465af0aecf809579583423b73a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4698fa9b2e1135eae5c06c1b6d13284593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0e0b5a3ae5d581dcb5858be75a5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fcea3cc1d628089bad1a61cc8cad4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60dd6bf5c5c371931151519831c971596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b329055985310b415220e627460511597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249b467b1fc62b29e1cb7d75c901e62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071bc02408fcb40f6146b79ad54c328599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef750a168b7e2cb96cd615cab4ef376b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a1237dc1dbf9b4baca5f51f58bd9e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f1e684427bd6600e21b43fce89ba3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8145a2e3ecb21dd2869215833b64b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a743121e7a3f8b86d8a4bc51a036d7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5283c680769e59f219701eb8a9a97dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947b991b81bb0b994bdd97a8b71de2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aed4e86afc1f5f7f311a3e1f4876b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8752d254fe9ccbd692b465ae4a25c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5282fa714b700269c594e5d23f809609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292131229106e0a135b740c4facbc898610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd46995b230852933e574c6c91209611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef9ef503ced0d8d4691a2201d53698612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec0063fab94d0d8b54bc80277c7fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce5820cff7ff4b0f0da32fd86caf3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e475818440471050f9b5c8b315d8d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9dc279ca5e9af84a7ef9b7efbd1c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fd6d24cef6ccb056001c77174a87c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d357bb55a2aab1f2d68e91b7d2be5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed28c41cf699414a710cdd98fb057c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f827c362a25c00ecdb4a80124b5842e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be6b3d3ebd8e995e475858e1c318a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a53060f0e133015642ba0ffe7c2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b51293fcddab5898c98c132fa1be35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87190edd6bd0ee7c4e1176de874266624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43a9feef445c64d21cb8b0c4a38ee5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdf1682f6db4f9c4fd677ef1701b63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c12454bb7dad95079d0d43c7e9980627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13461ced369fb0e45609028b0a5f74a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e265d2b428f4f82039477d997126ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd5dd91b8fc3cb88d5b6e10b983b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ddb7918d27814a1c1e6c0679bc3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff2ff738a03600ad82b212e01d29b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca6f790ebee43cd3cb598d0a08bad3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c247ab6460c7ddb115e72f9a942c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0672b2ce8ccd01c62393fe5ebc8d04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2941b7a20502798a52c85c708b7dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd40ad53667920750ac1d5a8b4217a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b94a76bd4374bda6dad1eea3b7a600638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797b76c22f2b71b492ae36774f6b990639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7e426a99c08887cf8528918b4da9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f87ddefb7e793271620cc1952b7fb2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943370ce6f5404cdceda86766ae7c72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bdddeb1ebe19e3c5dae740b535f79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180db891975534cf0d11616798fa905f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660aff5bec980a9607b13bf243a9f84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd4e53b4725bf14469c6c3d5bd7cc7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d57257ea81ccb308a0714427512fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef27c064a1d6f74399bb30365e617648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8727ebfc1060b4fa8dc8bb23a6afd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7eec244f951053a3158b297ef27d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad682730ce20f42ed400e5449722452651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6d5441c4e9d973e83cdc7de523799652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c70f8205c7335b09bf0d15ab9a1bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d4a0f6c811a17ad67c72ea9044270654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062db590686a160d1ae5713da71477e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344ebfb1070b32684547f5ba88dcb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408c4ffd94f806098197da1f8cb57a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37ccabb7ecf59669a12ffdd0b6a4c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d34caceacef662a6493893dd645c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ef8fec6143cb845b67099370ed0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d3c440d15e3288e78feb91d3bc2c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fdc9f2d28adf91560def678564a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8264410e6c042427d9496b9525a7da0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287170229bbdb9f25007c1c58cc60bf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aece2c579468d7e2e305d43dd7283665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed652cfa228b0e5d749d172b664796666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aadf85c3e6f1abf96a75375de3aa57667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ea6cf16bc39fc613ec3c891662cc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b8b9d32aa917d92d956cf415740c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adc33babe4a3e222ea25c87e8c40c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3350eac3b91053400f18bd79602e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3b54809436902d974b78d1329c73a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb167de5d31752ff6f741f4f1a6f93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bda532874c82c4289874388d690b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c143d5d95ad647414afecf4cdfc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b32ee2a17d5a7059853c5c18179cb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5800fe80e354d5c1e561436dd104d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff76097829fc5a1fc5d09fbf145ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff664be8e9b63b46efd8df5f97313679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd6392d8d3325724d67ff98c5faab9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04e3c81d22089ba37b0c1e117efa2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fbbb2dfa144e03922962ec3cb72e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a56b7fccbe487d2afba76aec0847bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5e3b9a8767de8e2d0dfd88c640d1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3db2e2c490a0c53cfa3440a788d268685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e7734604389fc238953c7dc6b4631686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b91845f8567173cebf9cf9384a1d44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f3289509a622031b572128f8b041d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74176352906b42d52c8e5d92d2e46f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d698ea00d810d379bfec8335438c6ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc793cbba45f299eafac49a31cf6f5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85751e4e05643cbb860334c943f4702692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402395e3b7b085a3d8324fb60f804b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f8b98d7605dbd31285ee71c181475694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f530057b1507ca4f901640f8e72965695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a40c83e9329c190413b2d514fc52c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a20c5e244f864d6f1de865563006697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e41125f6459a6cd4b80849d1e7a3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283807cbf2aa082788591cf23d2687e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4d7076112d731af8f7a4439fcb760700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52108a9877ad4611007be3dba1cd51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a950acc3e8c5b0cc64ba8668c789cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f3236df7d5aa3cd12cd98db20932703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de97a935d0f6b2bc1adaadfcd5c46a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4ccc4af117d6a6c1d3a6717477b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20406b037b039c4d78cf5a19cc0848706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc70051395d642470c6571f374f32a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feda1fda2861e80ed8681acd0f153c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db4e2001a6d62f5a31906b61963604709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9af1b7b98d5e93f0236e06b22b834d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b862e9b2f0439397b6d4107aff02a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63f773d12a2a3f7d1b3f83c855f24e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ea2ee63754550f19d49ba68c1c077713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4df13b94ac564ac9a75d125454669714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37793c962f6689005f35554b66833c08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690306305636a7353e86e3b6d19241e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b98f9e115bcc60a3b8e91136d10e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a9efdd9b4b8469db010e446c0db71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eaa0172724d6df4f0fdfd0e8284ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb28323fcb74be3635d4aa008c1f26b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccca9eb290a7771c57dc11288c0d02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef1918717e162d63dc7dd8fdb3dd79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6974bd379350ab024c55e3bb88ae0f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b823fad4e3dddcdfe8e2b70e7d177724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f0e16da55e92e45395e752d9a0c1a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb760561623a814db546fe7acb5c1d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563b2e4984c3c19be2deac172a274de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f95096864962aa6f4876b28ee07e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d954c3dfa5e3403a57da723ade9e67729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ea015ea13fc70b55529bcc862055730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d766646577d0da11425667ff9824a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7d135c671ceeb3814bb5edaac9448732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84110c10b7886f2c0f066dab538e700a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86b9ab7b0ad412f395fb5a9c74525d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13926eac168060beb8e599e5b2b18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f1361e2b60a6739296c824ecfe92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed1c492f7d8bec9fabb2992687bf99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dcd1a655b1ab913736ba6b9802056738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbd48f0e31d0923a69ceb498e108f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1e3dca6844fb0e07f4f382114a5ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac41fea86ffc6243ae26de6d68b9a27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba01a6830d86886520f4ed63049e8f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d9d9de2acc342de38b7513363a50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5efd21e6916307dbdf76461feb3212744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5569f74bc58d2e3eb3afcccc39b2fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6514734fd06c62ea8abe81906598e71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad2a12258c2e87021a2de77674471747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09f74a4dd739c0443936e21188c877748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbdca147e586e751722b6f83edef7b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b11f5da328d7f26dff1573dfacab6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057749dc20592c5de55dbc59020eeaa2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c80da1843c1f4d92b89d50ebb470e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd813ffe6564ab071dd25230ff0094753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e766d8ff2fa81eaac5a5ab3bcb48e78754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d293221a86c1061e11cf7fd2b0859755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d20d7f9de4ed194cf02cfe613605dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a7b3cc3d77f36ebd7614f5d8648f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345dce661e43b46e358c8815b7b0ef6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a11395bec46ebfc9520a34630fb962759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>