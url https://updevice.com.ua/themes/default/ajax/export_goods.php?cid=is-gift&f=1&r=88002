--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9134bf6f8ff55d308c12721a5ae1b521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffb3840682e8f005997fffc86dddf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65e0ed609b631deed2c26da35680113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80f85b14b9b2c0bad3529bfc0e4c1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6277255a21b42e2f8139578d6cbbac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d38d39de2d2f156289fb3f1bc0e2a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7045b4aae6b9d165c5bfe31ebcbcba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39129d47c772fc005ef7a49b52c510438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29544fa9ba5a5c50e90dd48c436fdf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed88246b807fa2ef067a74e2576fc5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea064b50968b542e9442bd1248e6ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1963ce8f03a4842fb316ea7b06aa06312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda52658565310bf7e867b09e9fd32a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbe661a73b5fa92044f2f82f5736ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da33f6f79b30d23aa5e273ddf1dafd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b265221047754c693bd909be5b7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f2b30a06a64412162e591963cd5b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f590989c906117df4dcdc1e9ef587a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70c1977e7cbc533e549394e817e4f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b323b806868d8d4c0e2f60121d50cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5835bf530905e30ccf6e2e69768ecda21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ec03832fb56ce1f174282eec1b2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108e99d3e48c00ca97f46ed800c98623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a6f44ec4e046cef8fca75a867e6f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62296a3e27eb244de2eb11615ceba6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2192c1e85272beef83c0d0e62459226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d2edc34b55caec1e8405aa31d60f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79770e6640b5e780ab9d499c54bfea228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11deb292ccf7c3a9d1b87c3c64011f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaeed261163dcca8c8f518c788251a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f643e3e172883221e5c4724856ee9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9ab7f59a8f179e169614acf589b8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b173d4fd128b125875450fbe20b5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415f172f819a789da7784372156b8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310d7875185d439802fdd70f2d6046135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b894e90e39d3c750b3c8071c8301fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74204ed9d31e454f75ad23e852851d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6809f3bdd23c41f336208540513f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de45ec66622f0cedf236b09d4df1c3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b005d2ede8b7e301744bfacb2bf04040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1558c075982bfb6cbfc4673dd82a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee05f85e492e5b4318ed17abf5da9de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021844d5728a3b93546df1d8d3099de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418f7d13cf6302dc6cb1e535c78005444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5c3684805045486937592facac57145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c606b5f461bc16ec6fa2000a9d2e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f43b83047c318b1bf33476c61b2ea947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48011d05aef83a9e2a05c7e201ea9ac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ba79782941b7d53ca305bc3a0925049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36783ec6b54fb4cfb82deea836c66bfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6c76f6b437f35a4dd2b9e2741edec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628f91fe7e076339404e33220b781952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb29fff7abc3edcbabee074495dbd8753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3b7b5e9b5d83a5bb21ca18ecdf7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f539c5f899b7aaf92eda164c03fc3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163866b0b22148002cf0023969a2f6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63917529a5a75ce00feb84ac8a2bc2ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399f5ead81761d418dd4dee6763b66858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ce86c506b80e8a5a06fa811402c4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842c990c7cfa733df39cce93d37d72b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2367743cc84a11f066e63b8520ff8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1fd5c43d118e5279748fa2eebf2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c7d9b6446926a52b0512554e03d9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3333c80723e61e5667105dcb8894364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b5c17e27f377f01113ce336ea608165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75817db21db526da5fd1ee574cfeb66866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445de3ece351c61c789969c627344d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bdacb1f7b41f54920b3a42c5a612268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c85504b3f3b3f0cdb6c651d617a5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2078ec71e405596c1c343e785fc33fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d84a6560c9937fba833df9e248f45171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e15ff0d1a04a8d0337370a4252eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b672054ee85760052d911106aef08173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96056da36e653c475a36a2adfac8e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfb6960f7ecf38c82f0de1cc445fa675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e58f14a211497643dc16d9b1262976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f31631cd943f476fda7e8d44e8f1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c66bbda8ef1a06407079d1eeef3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587512768b8f26644ebe812838af64a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf694b4592e9cc1c07816e3b67439e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac19d985eddf68364ffb70431c91fb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3fea399f233377a2c073823d0faf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e330bdd84034d8ef0730b38fd347bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489b9f4255e18e5f554dfcfb8c5b59884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273011ebd53c451b7d72a59cda029e0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b3590dde16b3dd342fb12e131cf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e6d5413ab0f5f219629757fc1a2c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fba0efb4eec05896b04db18cfa0eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726301506568c95e7b4ba6fecefc55789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee044e559cf79808d2bae669a8b41ead90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809456969e7d9101144859dfbf8c70091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a588ff6f4202a5f9d59b0472a8c1f7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a5ec580ff837e85e0f44ea58a265a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def90481cac8e3da1089931a67c55994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3da76fcd9e371c2e7fedd55d09e9b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173f80723793787ee94af4d93b3b14c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e4353a66f22ff1a004d754895822097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b201f38717e92c8e0371e83854d83c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7f34bd5cf2f1d44838f46cabbc13799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f4935ec0be42a8802e6256de657ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ce77e01dc9cd28d5064d2bfe8893101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ac4827cc527f314c4b0decfb6989102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d26a0fc3705ae9a5bb55afff3f57f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9391f8683d391d9485586cc027774104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e994c5af257250eb84ae349bd474bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee922c1a7652aeed4770953e53fdcf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda9ffe2b047e5de724cff084ceeba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9309caba694d82467377d467bc043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6418b29b3d28cb131868d8185611109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632ab8852eddab4115e57b03d599ebf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407bf265cdf4febe59b1bb2d2b98cdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01a787b7c9e2808ec657384f159deb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2bfbe9a5353b9a8b4b03baa3f52fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe21a87c9ceb22ae0d771f7f14313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c1755aaa3e7b3a2580f0fc86dec71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2418d5a63df74d8f425fd81a439e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972806680f7bed283bbb3b2fdb9fa5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda54991673dadd7d98eb239cbb34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5478fc2dc97479be950d8c074c467119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe6ff0438819e31a3b66fe272cde2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eaf969ca6892892b8f5dab8ac2ba0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295016f4ea2235f0c187053a78c329b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fe07bde63d0731220cbb444ac5424123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56be0907e0bd59feafacbfb5d84c4df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859a03f8959535e7e68dcd044f33712125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a1193a3adf8423483365f4288f27a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432dcab7c36b8635cf58133f756a60e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235c6cdc8e2cd6de50596d14b06a045128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75173e1c5f2d33d8783b59c9ab12d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b510242b78e4e0e659da86ee3ec10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1af560f3dd1db350df439709100439131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018928c98c263efb2b2350d77e9bb253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960f4ee88fd9d962825b5f34dcf4357133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a5db051084acc98a3ef4d513e7af3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00bbf3ca859a0306bfbefcd74db13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8bc1333d7dbc5f6be1a9af9a8d8c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6adf49d45e2c0414178fd34a20b875137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e0e559e7754eb9e29a0c3ad15ab36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6477e5ca29af14b1ca6c9d8a216a2e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af09440cfae4511e895555b04840e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cc057000472aa978c318a506887ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb514da6c035b8791ccaa7609990068a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12752730e2a3ee0f4bbfcd7ffbba6ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f19e26d9036fbaf998d1673425d14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ad52d3ada4b734c6520a981f839b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8691fa06bebed7e06e1e0e697bb5f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79622a7cfc8c27426925175f90ace74f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b801369112808ba513aa331e6548ae3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4151528c2f5b2239192733e76ca7ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0686cb5eaa8379b4f622dbafadcdb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482080c914157236867ed695c9baa4b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce441809c7758b0dcadbc3849ff887ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70b023723e894c7099a048b54cdfb6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e01e670ee63a01e2999fd303993e6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8ba1a4cc466cfbd2e3a7d4be7218a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386479cb376690f85d3e9e0d89e7bafb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8eafe83808e3f9b132fee67d25cad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264bd81ce4049592afadc882117d491158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f991a9404bb287281497d0a3553b7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b1955b7c1743a9772b4f662f485f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7432176269ef9d7b6b22d030a0337161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180981924e1bd2d6762d0b42c406302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c92602c0ea7c77f7d4e2a1d7791bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790b603aadf63eb280943d966f123f6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a6b311ef0cdee7593e1f8cf27f0ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd979cb556e67a2d89a6dedb56f0fe8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e53ff2ff5769d8405a2fc339078027167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8262d1516411a14e3fad01efa75f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaa029994b71dd4f86110a392cfea1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ce6ddbb66a396334910e2e4061df4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf9385c53eb9f6e32cbfe0e94c78e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799c25d9a4874c1e9f5ff6c6303e4af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57519dbac4cf29d0b083353ee6b42901173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447a70a0a51ebd89afefb9ba1bb652a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7f4a8c532c12630683dfe7639bd48175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33194dc3dfed62c863445d6f693914f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159f5d807e0a9afa7d1581f4527a8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0ce9ff056b528caf41daf0e951fc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73e30c68d19b3c07d965cd308583dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558648089b61b66f8c4d86e726b0978f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efafce7b7070cdb723f003143c106bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b51b1244fe45e780d5bc331cbbb4b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea14ae328564726b667d959abae78c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc76067aa3be04328bae528172b272184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb4b9dc316332fe7b28875ec04bccb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a13b0f972ae80b05af9eefa2905b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab69e593719371b1219cea2c994c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e4f24cca818133580af8d68a91b5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea41a6739c28a4e9096f6883fbb88dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaf42f8e4ca417fc7cbcf06b7f270d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9fe7d5afcf801f29cfff48a447bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19199f9e3e67a31402f2cd831112878c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389175a4a82391a25c445b243c9e4f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e76f9053b47cccaae3671c859f9b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814b8dc316040b5288b0b4b2a175346195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405936f08eed22c245a04e8a85091a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c99a36233c064a0ba6c8c27bd61113197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21316a77c87f023045c340a440a1a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b8cb879ab22b84b5a95b7e56b37b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a33bcbc00c8da4db7f8a45bd486805200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4b6c010f00628fce4a7e6f2b00cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df605cdbadf585a5d9dbf2ce6dab460202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed65bad174775e273f953c0062714203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba657c4a3be74c793189a87ca94b25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe814a439d783c0b86563764211345bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229acca651f163d15b07eca3eedac82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958a72d01ed674fc6bd565c39baf49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df37a167fb0792b7d6c24b4b305784208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d78792155856b7a3f9a5e4b5f43da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a136798ee01c254d0ded7b4c00f746210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd9aed8f0aecc313a5988c6fd99830211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05f00e97c1ad087466d5b2e4be2321212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d25db3a3cfa84561835c6c9cc85f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff330382a59fd26fd34b8e81d38429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b72f94cd5254e62e83408974f4d364215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdbb0e3e327f156af7593fb74b5da5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099ef84b816c56b939c3937ac0311fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ccf0273a7dec055e1c7282fb3d82218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769645e023280b1eec096d09d0c565d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7ae9c70d5b66c39d2e1306fcc1c68220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88d5e58f4ff4e3d84514d4145886f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f731c358518c28479bf0d8ba627fd4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb336d3de6b2e4c97b908ba2e70506c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d20a6c3e45719969cee3b978786b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc1e4bdfe220b0f9d397f3556fb4a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f7e37b21192a44585cc9efbbcae04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99d14aade610752eb77b04a48a35c4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56a70f460c867d80163170c58d8b82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cb4f2eba1dc051d57fdff86624a8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d86be89ebd475696f27b5d754425230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906d89a10cf125a1bad6a8b0d71afa0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69d9b741ce6bcec2e7187caf1e2a84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f763c51d859dec72e49ebaa2210e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6e7c7a48cd6a18cec07633a66c05e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870113a195deb158c7655d0b140e0aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb142122646618a8852b3544ec406deb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473beecaa92161edc0699f6ba8fe546237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dac0d90e5be4b4220e9e6e93df5ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2c430f554f404246dbcb9e02c976a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b437da18a1967668ad979dc6193935e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74178284f158f37f179038f06d160fb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3b694f7825e3e79a6f6396cefa2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc4fc0fe9a510f1f2f4b2dafa7ca8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387ea44c568b4a695b824241d35d8d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5326858f2ef721434dc17d868c003a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69d3f954c1189711f999deee217de8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb149fb91c2fde523866273c68c24df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ce9966f209c11de6be7f3af2aa5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54adb54fa72f34f5ace06b5468e2d59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ce48410e84a96b14e8cd9b774020250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6129163d063f425bb8634594c51674f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06723f5a00491458c12cf1c882f3c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb2a3c3e7a2fe8b8d9990467f4f08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287240111fab8130c984611c3e42483b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b481e072033bfa00739baf219de56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f308722ec2550fd485e53453a6bb07f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962b7701391f4f9c846509a6e4a9fa9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53649ffa21306d097300a44c4fe6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fbc912644b8ae3f44ef019af23816259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767da72064f6ff17b5a50ec60022db8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d80f2c76f9f91d546dfdbf8e4e8c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2948ef3d9645e7698e5769f1adf27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f114ff2284b5fc065b243ca4457c6f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25491ed78c44a26724e8547dc852df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df1d26082e14f46c21ae8b0cf7d790265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d3259f404c88652a653296ed54be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eca21efc7afd16e640ca0fc4ef7e5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c96f003118741487c4f5b38cc73975268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414ccb84d89969a01be1f3430da980d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b304e1439c436978603b6b560a2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263f887eef05054c5dbcfb94f2df35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3969d63a7240157b278d0e75858ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575969233b65712b507b0230f38575e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce6275adfc6ee7d2c7df309c801a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d07a6d4b0de8a97e12fa0061a14ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a46b169cf5d753d761ad0943a390e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7d93998c1b02fced5004b4b982b1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce64c306acd7a4025e843f16bacaa3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24421aca88756b8b5e917de6b24485279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948722c52511540872930069bc467cf1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2d576be6aaf9082408530e2ab332281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb938eb4a51fdb55936fc388401a1f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d473e7981ef596b952b9d6f122a4b52283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdf10e0ec900e2cbecfd6ac10a8ac3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac32db96d40e1f7629c78e35f294dd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e3c1e17cee5f3424eb71e5128cfbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a89998c38d67d7645edce65b492bdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b90055fa907ccc20d1cd0746c2d7d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb8bb3f7d24ac2f23ed77f7cf1009c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce05c48e46f307f603f4544a9ff0766290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21832e385a1f5f29349826533119d9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3117d7f14e171dbd3a5a43381e3f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44324f81f24cb9afb0356f8d17206e41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e4b9fd89a4024188364d8040749c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766e269cf2ef1b527300544589bd7fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5678a3b662c4f3ea805cdd1855ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c080a6d3506f4094095e3d71f8fcb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea493e190e42a82c9de65338af7e16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be685029c215d16afca021f7c05f98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd3b6d04c9040632014176a2ed2136300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385fae3d5b2139db01bc87712e3bf48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0fa5826fd7d5fe5861d72fb783eb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cafa791b5f680c0c6cc735cb2ad664303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf6b36cd84cc08cda1fe7b897ca121304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c06ad5a04a2cc176de671dccf5c95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f8368ff2c8aac3288003c6a54a753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc8bb945ef210456171b99f0eb260307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1327f909f13be69042f727f2e7d682308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9b48c558ff4b73c9d23d444f3c92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d06961d95880f5cb0ae8ae53cbc74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258eca96ca1e952a999dbdc24fc6bcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38e7febfbfde06dd2af2de767c61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f2145068a4f18c5d397aac74c76b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c985d80dab8400cbc28b809c5a748314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe10062860ddf47098ca8911051d95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8bde29ed67d7717e53c28ff2fe2e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e52a34411aedafae490e84d39713317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bc73709b0611f1323031ffea2a052318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729202c3ba39c23efd85ee6ef861dd81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53a4697ff66aeb2e76ef9a2bcdeb0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54081680df085ad69257feebb39dcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39f75a81bb73ccb206810a7d550ddd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef938da75f1611646bfd5e536f00d03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869add747cee27697b5ec2a8702207324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f3f66dd952d04bf10b10f893d52c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4eec0af1e54c3067c6b1a3caa15a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391a99b91d0529839be757fd0eb9216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6914a32ebafe6930d2d1080e66b4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87013ea981dee5e938027a482c96ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7dfb7dc5b50885cc5bf5aa4dbea0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f53c91c199d1cc056c3add57f968331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053996c682ead19e5eca78422661290332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dfb33839d22b33f13e168a5dda134333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b11f6426b2bc1044f9750b20498acc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d209b6caadeb9b4ba0b2b734fa424335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b240508173b25692837a3321e179d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251846b1db7257b76a0fc71d3e52bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149385bfeda40c8338b174e49397757338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad94cbedefb47e46b4b1e45da46ccc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b20636056a63990b3a49805a01182340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7a274f50ddfa47ac319b51f391f7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e9f87ec948ac3b7343cbe6c94f6d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a3ebc3e31cac15c8cedfef931bb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91883c3dbc4fd482773949b4bb9180c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927246e91219445a134e642b09abeab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ad887b610b45271855ffe34a5033c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e57a709c334c60a7b7286f1dee2687347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0b3038342fe91282fc0de02f3bdad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaa6027f3a49ca0ea9fcde4df961b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661954dc4337f3341a4eca09b2112988350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfca0605331caea19cf9d6f0f0f7fd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164891c692f82b86eac8527f7aeb367352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578ba7f80c0a75d6b04a33e6f3fbd25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa834da819b5bdfa0591bb477a3ca49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5c33d716f6bd0b7a8ed8a2228243e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2e1317ff4b14dbb662e9e4687caf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38cb6383ea57517697cd5db4322195357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74539090124be940c7a4a6c426f80e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47ac4fd72877dec40d3db8a33faf05359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b46d91750dbe09a636ae81bc95dff3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4aec72fc9c7b8177a0b0d8f85218f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550027c01c6722e18f3929fc966b78c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280dc998ce096e4e81190906808ba8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af4a09da6692237af75da7b6da69a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd3f6f6ab287713393cd2bb28ac0d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f06291db5bc5caced523dd41c8432366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb7b3987ffe63a8a250a36356b5e67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fad0e1550ae819447e0c92f266662368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b64581c056f035ce833fe6cf91d5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b2444998df871d93c609bb81c93f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b92eeef34f26d121e94e2abf3c250371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5a7426a3204f0bba52d4bb4eb559a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf660138d99256348843a7f1c7ba1129373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a841ee4587bd68ee53537f046dc8b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eb394f5226b998293a13a19bff5e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8165abaf7a0b106ab29cee3ad0b5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde530324e0613caaa656ed8b02903a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb9ff95306150a779a103ef6ca4901378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a210712ba5d7be9ffba3a28fd0d56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9496eba2747f8eb27ea938dbb5aa33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459c17c33a8b40cecde972d4d9c8a9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e2a7fe2c6c61b173c31586d9566d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d165ace0f86c5cf013e020e638fa9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04781b152932723a14e666501e0779384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135dcc1261a67615080878365efadcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5e12252934748703c1675ef48ecb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0588ee0370668876b152d9c46c7fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948951133912278e50ef597accc45be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9e2cfaf7a1c9625f9614bba69b106389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1b284bc01d5b8119c073daaa6b817390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f41e55ee769a41caa542d35cf4d16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d8f8170ed770c48dd09b6debab799392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465839daf4d84f4cb4cc18b264810a03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457735eea7bf60dd7b1dc5cb377ba99f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25d02a25edb0b20454191048e8bd9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32368829e3999fc976a33dd65e176ed1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e28b705e63cefc5c8e1804b511f44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f54142d0da93def441424aa5e665ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc980c58634b9e8a75d81ab7579e799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c948e6cdc18c1348a45b7b4ee087e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3b7002fb802d0f42750ae3a386e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319bbd1fc39381eb3ccd2bf407997a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa34df5aec7bbd706668758edd4aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccd376a518e508b4b1b2ef421a3009404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a15b0c85a746a4f44be3b553c63d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394b525ddbaaa125f2dc71898c186e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff10bfb48fa32bbf23bfdc66f63807407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8879f72356d9b5397dcd091f935a2ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df707aa5d97a04d00dce81dc6f2de23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c900ee75c6f837a5d8f6bb57418f03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5036fa9242aadc828806774bf1d12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d33a744dabe9f7acef9e5e972ec363412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ebc75933727a10fde4e99851f994413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063569a802ab3937cd2f78b046f5142414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100ddaf3cf0faedfae92bb14523b125415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d05d6e3a02c7fd8ea616ef497c8df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea4d23e7a4de2e5b158959c70e74d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8de59a528829d7d59de06879b341e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eceed22f8b80f6920dec9b0e81843c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e72a5c0caa4cc1c699317a2dc4578420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02243943e019b6ff424f4400cd01fb9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb1dfd882e6f7dc96ee34a60f42dc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5cd5055549dac486e27ccdb06f15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28988c1848bce95b8f0369cc92176ca1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f076876e5516ebccdf2bd9be65b89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474713d1d2a2b592d5fbf6f9cea9a24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe6125ac277eec30ede5e43308922427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe89b242dda11a5b49b80ad40bad936428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d3e6561ecc90240307bb9b198c0a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb32982da469774ea3379a8196b842430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4852d11effbb9fc673b2ff2291886431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e29982ed8c2a20705dd0919eff586432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dc15b09517a9ef8ad7bb0fb680401433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8b4e3f220239a967f5a45f1b28a96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fd3f697f8adde6aa791f9d537f2ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ddda2b5e57b1e6454d57bc93c093a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c49d42747a9601eda19314702ea86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f68aa5020db4ec06e5721f91106ebd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063ac6620a57ca7a58ed1fe696965a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76ce4c50315665284291d26a9250a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ff2ecb046253c8838c583aff66b76441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e54095277df5fbd44fad5e6b9cedc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d2b5bb10dda8afe55e99ee5ff983d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01987748ccfd65c08014414c25832857444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91374324171ed3e6b5177c97f8ba7f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7667553d203d1bfb73428eb158929d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508b7fc51ce4ffae8e12da44b7e7b3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cacb10c8e0a8a374dd7edbecaea60d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3282169f0a74a142bfc7e288d5ef82449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082baa6f308553e5703bcff7f2883b0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1503b0385e856a80765726f6dd561b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45e7907d7baf9c5128afc676540de6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d24be004ee262ce62884c97a07c3f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91703617d0db304f181ad06a48c81918454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f11afd99799751529c61063ef2b385455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e6a18e6e3cbb777ce657e1856fe58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29153c8511173ae2b2ad0006d26df374457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf6d38bc7e93f8b443072011cef298458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b8fb149937c6bab5cdb35bcfb7778459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760f09ddf8e42163a01d243de46ea9e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3614e7e106f30072a0b7c58b4ccc70a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82d2c9edab1953ea9ca806af32205c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acd7a602eb8b324bd1c243d100b600463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb164bcb7c3a5cc5e005c334023d9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f872cd551ff5b1a3897bfb550cf5fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ba1c0415fc0c0d7c18accb0aeec26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dc0d615c9017928ef8bd566e04fa3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44923edbf4de45e45e3f5db8bf3864468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806245e5bf1a12315d9b89ffa2a79745469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b4b1ef565a919f41dcd15599fc3c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a06e27bddab9e8e30778eb19db06f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05059b00233955c16a0d3162eeddbd1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766abc65e15ff0e2a85d32f494692ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaf4426abaf5510ee1244f1f80bcfb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b212c5d83af250b4194118a75f4f34c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1543c51c3e780b93af38c7e30c1f5da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c84c7076cc85a7abc9b705a8dbf50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19167645781cb41ef61d59a95a9c810e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556424411f4d0fc2f27f37717417900b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cf07e1eff4d801f5490c43ead16ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413259cb3b273a55e3d6f3b9bf1046481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f331663fc2ceffa5505ca96cce58d76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11531ce7053f130f57d8b5c2a478280b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb36434057d70fefb249552e18577484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1399a1203675e3389c70227b1cbd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c062ac0cc60bb78f7567e22a7f82d08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7e5ec1c23fb5d19120bdb07fdf5b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97284e195ddb22f11d78b488c320a25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba9d06e1c75ddf234be5d20f407ae3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83121c3856107f09c439a1194eed9bd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87e0c635224360c86e3cbada366a4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff67750af34318836fd1aba2bb28279492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bcd8f76c698cbf12ad9db3167f16c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775f5614a0d6c77b7c718726b905be0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d7e87be502f04ca4cec2173619e6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6a11089f54a0409fd3a53fe3248e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8363f7240e66469226de3aa5b55cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4bf9f6d0fa54cf67339de5e57d00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade12efa87b5b07b6258cd37ef961728499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83075f74d166ef6b535ca5c1beb531d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac416a2322cd716d4cffeab913fea2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e98db2487faa49bcdb05710841089502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e95bf80ae3e2f4f2e0f0b45e8d4f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164e72bfddedd3d8f8a40a6a748a974504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6459a4618778560b2fc8f05da95b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ec3a1d4d52161e38a2b18bc8e7011506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde912a14a0a68cd6c0e002e515554e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d794f47c05d14036840e87781330508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88615ee84c009b27629d48070b6e2b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3d0757702470a13c6a1d3a5d37842510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d26067caed23fa99c38fc22cdca888511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a55596fb94aff05ad6b057455a580512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3969694cfcfa13d9234b5bc89bb869513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eec4304e67ba1d44baa2285434e49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175d2c1340affdf33a95b8c28eb7307515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc26f78fe3f7683735143f456e8f3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacb6a6df62bb356093d9b44790e30a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71901503889e88578372a394d0dc60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c529227ac64f57b681e75dfa9809519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b7352e1ddc22f035e5e51ca95e6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b89b29a3195f626b4a49da0e9274c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40588c070e28b7db6bd5d375f7e1978522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ee8a1a45833ca6f78062557d2259523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ebae6efb0c76e8eb11bb4f451b3a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f12a11d79ce601c0832736b5e2dacf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1052caf7fb994d91c0a5e2c295616526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68c9e239774487d477ab45fb948e64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b75b13116bbe9036905cfbe9ec96bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16369a196e95f04949a039cd0601905b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f188c1165b158af14b0f9d9aadb3bca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18161415903dacf6436eade152dd9703531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5346faa7a824bd78ec7aff96f2034532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552fd1274dc3c442bf19bfb703c4af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415b600954796ace6af1da9965c9c25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e180ba806f2b25bd1b2bc376c60cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a75449428f1e2b6d55ed5c84bce50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58049c70bc7fc9e8009a933c18259d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529f30cc3cd47c8da08fb4dfd1ecb5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db0fed00b206acf1c63eb82799f00539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5aeed23f031167d9ab01e394decd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c88fb155170b2df1eea1f35fab44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17f4f0c0586e9f03a554c6865776e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166512ee4553b0ecfa31f9618b39b4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4d26f3bb6f56f36e219a8678440d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec6f26ff1ea8a73bc5ab067c563d81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5398540c15d7e9c75c5c19b6aae0035546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc1388d7ca3016901ba1ccb72395bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b20b033d03597b5f0ac1c3d3d75af0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27d03b22c1f634daead294120e0b01549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe13d36d46c13c06939855bcf649c3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42083671f6505d6293479ec8c118c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d14d565003ecc51ab5587e58e08243552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32091b4a4574deee3e93275d3dc87a59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8c089210c4e5ec80dc7f8bccd9d5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9458db874ea1f803d725e48498e587555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2508a0ef5c14fe1f5eea72134ca510d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596e7af4cec81d62d3eeb0a8775ba86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d04a476ce06d26c8560864748c8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a80b995bbc000b5925fcb9f9c8f1c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a636aa29b93cc913de28dcdce2bc47c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5cb7e4d5ff155dea401cca05da3b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23101ffed201afaf2aa0143af1e25fe5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87421e3a1c5a12e892131f6a1301a87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532741fded5046ad870baf170ca76cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcee683bae94584e202c473db93e39e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c016f4f282b02e26f7e87d33f0c5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717068da3e279e1ec45fab233fd2a19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a97ad416dfb345792329cc5df002568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ab14a6762c224835d996f526c9c89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37518ef0e5e4d3f56641b54fe10b8d77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae6b43b2ff7657d5f8a68c0f3da3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f181a11b31f92cf0149d3dc6336f3e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5c917bf894e1031185fe4d17db0cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513649aee44ed1b9e3e7b63394c631574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1f70047443fb8b535c1f7e1e9c5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703cee245d8c696a7133be7ef78ff02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0e8dec845bf2eb85052df56a9e42577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471bacac2ffa30e8237e2c51ba34d38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929daf8286e97a04b0a436e133d5cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ce06aef7010e83709e111de3d2151580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadfe603bb2df4feb20872724aa0b6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8fd38030c723eea15af4a8d6e34c6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac7c9c2e0d6308d2023a787653364c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be78145cb823334478ef7c696a8db6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d2457cfa45a8aa649b384769bc64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19ea24eac345ea8451e22dd877c198586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592397916a04b49ca963abd92631acfd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9582b06969930321436e880f003acb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4c2c07aea0ef2daa95409ff90e40d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb302dfbc0d6b3ee598ef473f02a3d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d53a3df8c19e3995d8ba8185dd824591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063ec1a01125124d04f69bc9c9d02aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a7b88de22dbd151e75f238c431638593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9c6cba18ecba8c563c1d8708414a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9c809bab19cca266361b20d6949e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78c57986f1362552c35720bf6b25a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccf489e480e70569ad8cf2660b4557597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c96ae65b50473f836c4297c02423bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ff0b575b11711d85524e50e6070c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345a70f303fa447e1bf5af145cc4999600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e839b8acb0229140971ce85765c80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d94a4fee6e0b68fdb7a6faf652489602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee61c9ad30a18e4b32b10d48afe6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2b924abc20e1093c1ec268d860fc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34e81644111a4ac1dcdb69ff35f83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498fb29ca00eb8b01666980655e3ce7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390301d815e2a912575fe5c291918ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f58de31ff54a4b631bd62ecc8350608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d818e745b40014f0c7e7648747f03c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92265e0ab3b6e52c45219e3d11adeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0c91f8dfec99e6cdf54fd26326901611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1deaf41d933711be98837ab0a6c863612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f379ddb7b836a553afef1b71e884f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481e47d48cfb2d35f8509acb2652d02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3a6a67f829c88e852edb679326734615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678cc0cd5c0198228770e51560a224616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b12e9b6becd847159c960ceabe28617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5a23a66a6b1e42ea6d92a0dec435b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3224ef0d51742f76919a96997419619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f5287aae1b877571026aac338829620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a59dba37291ad93c12acfdfec91047621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11811e2ef842f0b3a70e263c8e3f42d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c251f97fd0e6ca20d259bf5c6244c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37da39706b6cf7f13e4c072b5c16932624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3bde3793d0d41bf639171ea2245d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc68b57b62d10d164fa8cd39d79fed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41780f7c2a8e39459c2ecc6f7c05c94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63baad54db9ce143c9f26f5347cb7c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d393b23b8b37337ce87d0263cef9062629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b098b9e74a51b8dcce22bdfd8d04a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaffa0b075c110ff84724177ea189e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf92f5439648464521fcea7fa9a0cbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b6e1811aa1bc6e3cc7c29b632ab0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93510c4dd7b3aa1eefce713f4fcaae47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fde66f4b023c0784d8dba3b06296c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55527a7a97e5469c8b08b841d45ac7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a119f71095ec054366dda91ded1bd4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07996dbf059290f6feb916ea5ff7d5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abd858a0708862bb9d07886e8ee81a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7151130e8835dc85bb00cf5d9208b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb46e9f0357e643f59ca2cd02f4e5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392a5080ba66d7e1cf34c970f311572642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b5e93f4034b94a91f5d042092db8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a102de71accda9633bdf27f8a8074df644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1689115ca915f6f113260100b63910645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cfed340a86b8c907bf1b1e3ce709a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65783e873f75ca3803f4be0d04a0a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd1d4f4266be024c9606ff73134b7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc605cd3506747567b566a21ade8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36477ade15b42e94c8766cb97f62a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f575c6a17dbfad34f5790977d4fbf5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf317db121bfbf28e2269564fcbc70df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a118458966a4692f610d2584c1d78c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3e42d87503f77f2f27fad4f356d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9baeb3da7d0908335c8ed8848f332655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf983b20236c3ddf5e4fec67ff7fda47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336814d5c3598dcf7c32f8a9c470d2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e22b4e86f165115d1ba34df3be037658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a86e0158f589b2a55428635a3ce78d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e9be7c3b4944109b15a39215c12f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df89aef7511b0c477f849127f48f8e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ba6c0163a52b753e1304dfbbba016662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91413f7099183789b1a6ce584bd7a2a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eac05c333aeb3caea19c78d69cc064664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd6e9a2bca057792d8200102e286e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0860163316f9946ad55b50f11fd0ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa552713b03f40ce28feeda59107b13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92077c1ca50ef622aa88c1b94c3be591668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225875fba7c1060f532ca14bddbbab15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f919c5049ef4d2a05e1e5065c98c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcedaf6e6e76da81ed4741e25d778c7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0876fbd5c112110887eeee0c72d219672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d577d06fd3eda3da5018be9ff588377673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da879cbabce9d71884afa6f7fedaf73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f750ab7c3856bb76f85239fc42b68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e833c9ca17572892d68db3978f95155676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f390c6b18ddd6e8e665cdd7d3eded677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34223194d5b715943390adf8b328c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c497e51e2f16b49cfb5497b01aff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d9aced70e389afd022a2af5aead82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2beb0b188b76509516db327ce0c77da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7856ade7413523a5c29acce5d8b15f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcfc9ea5939d7dfc86b1e16c57e1b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94a29dfdf7032bfef1f2f8c32bde0f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202d240f2fe71155aae0fd34c56e87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0883c3768f50e5c2fb6b51714589fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebda2bfa3cac2c35c7755d335b6115e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ce696c48b397b120374a7ac77428a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0a853fff1b3b9b528a9ee45d57d02689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c84682badc84e3eb260f442c4a7f2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b97d166d502497c963c89fe0e599691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8721d30129be3bee9a968b2339e97692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09eb25f4c47d519f8daf773e2d147b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f844179823e51d200e798f67696578694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac49d4c52d92aaaf9f637eba14b9a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e95521342db1174b7ceba942d1e39c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cd44d71fef166caa6bff4b5aa9db1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92754b632d035c33b3d82a8bc5f5e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d531df7c378c408f5224fddd4db4e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575d5bac994fb89145d6bdbb261a4f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026253bba225284e56618698856edf1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9faec2ddad888cce8fc86c74d61cd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede92a4f9db98d57f62a4bc0d83b9e0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45469099f54812ba843afc4995dcc174704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cb5bf54c5d4aec89011e840ae57ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a194530f4e9b928495c61fbb1bea6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff4a6722c1d172effb58b5b1b8500707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51520221fd3c668f7bb4e2cff4ebad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970819be220e09b5da00c43bd8362bb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1876e111e524f86d903727c2194b63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c678089f596a82f55d4f6bd477d1b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61335cd1704c353de8b366d676bfc6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c003516431bf5f03c5365dacb0c3f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e6a453247c282d77a477e09de39d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3859de47bb8e9efae7289555e51852715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed421df74a1cad6a79df5bc15ee745b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f017c77129497e096af4674aaf10bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299f0a960b20b62ef8e059a12b9662f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2077fd1418efc77f25e07424388ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e78f9835662e3a4f28b561e508a73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e32c7ab0be0d5ae7737ba99a601bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c475ca2e2b15d2d3ac48bb48d75e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e365dc238d41af55c16d071abf9b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964f6ed7afac259165c67c036c8f913724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb187f7e5c66bce7349fbba175aff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161e0cbd345dacf70be6e85c6cbf4c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc57fb9d5135e50f4122698f6d9ff9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ae42f7646ff69c7ab7432596334be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52818e6f42a2254231b27b776d1010e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169df4d0e4bc47cd672ed3fbf4770738730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487836071a404c8fe05da800c43057c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe7a1d279f2cce28c947255de1bd05732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc3a0001885b5f5313f496f5845fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7690fee3c0792ecc7d3628be635510c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8515372cb0d0c10930c2dc5a7f0a2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd3d090dda9297e1a1a90ae19a5bb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec6a55d96d4613b1fd7489e4c079c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e11832dfa7426cdf8e2c02b67436b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f921180812e4f0f7c5552d46a41950739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27fad0c5485b103f81d7807e000dd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c979289f48605e3daeb3d6cd056f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65dcf3b879afbd1c0a5ddb6dbebaba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e3c503a0c5397c9057d3ec9b68dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd7aed548ab481321c00409f37a7d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241bf4f073b34381ef70bbdcb898b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2222ef64ef481c125c578cd320c820746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797835eb5eee1b1c27a056a3b178835747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb49c7cf2b88901e45ab58f17a38f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43126c801836cf3883078d61914d5cfb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade4768fee3beec9e186b9897579b15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150018f8a9e2bd1c265093d5233bb69e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b0c280b422722ee1de4a79df3b29e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7c7b780f331e425a18fcaa261e4f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6847359d35a257e3d8e61833f40c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e438db678bf1026f81e1c009213f72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49c2439f0ec2794bf04d42623adfaa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01d1496ef3377beb2e60f683fa66af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a03a46b894286b2b5b2cd1f222d24758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01679ae7a226c237503a5100479aeca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9796dfd84f735dce1bc071615c2521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b753850e1a70d3140bd840d6044842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db452742994ef4fb2d6f43862d1403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d8b0ce2d60fd6012c75bbffdd1df94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4672ade0c70827efaefcab862cd4585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf33309317558eabc93d5c6579f2ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768d534a72e6b806cb2e02728a403b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be7d4588f9aae40b82aa1cee4acdd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b33dbdf68416a98a5f245e8d138839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1fc5cd7b565abab94229e730eb2af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4468355ea30b4c59480f7430c4005ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2bd52747043075380053cf32bfb1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590995355e357430a3aff7012c198f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1aa689572a9943cc4457a720843614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dfb5573c32c07fa206fca9ece7db015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fd6f01f87e1d59ad97decaab0488316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4bed5571b09f534598b364f544d8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88e58bf7ff492480c89659ae11adb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60a35bb8288f1b1370805530cc00a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c09af0b7922087efaba346698caf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40b2f0c4176de7a22a77a47e201c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa48bda07d80d1f33ee35d60e038b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54364c3a123bcbf6ddb6f0b5f946523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b26d74696fe2a05f1b5d3b7475ee124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda930a4314e1ba7be533999891233625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af0488b0806fcf780a89cfcd6ee40c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4a70af3f0d2c003634a97b159033327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a242c8776276280605289318a666a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dc1a599234e9b4c5d8f47e3c245f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6f7e75e8178225bdf682da91ef0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a156cf4494ecc418380de03374a4b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f08f29359aad3cf0baab9fe44d44e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58405edadb7210de3320bad7f87b00d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301b2628eaae00c71ab3f7dc088023b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4e139c5a3a8e4470f52955cedd3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33f4524f479121cfe361859962f0cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a7677a7eb2ad0bb6695eb17862fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de283da67b77fd77e1463a320d555638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3476e0cf00a875b237e14e64f5b8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bf54dd8a8a41601f8dab3720e206040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c41a95ae280b1f5e463e2037a8a7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08014760805d8f145acd78a3c9732dad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672491fcda8ae13229bb8ae288bc8a2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8a3025808f2ddfa37098712c2911e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d72a2f5699950a9f347d97e3e58bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960499fc4cea88cb2eb5a4ed925eae4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0670b51f6f15ddd360a4243892eda947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c179b7725123be80c5f5c053beed7b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c2075a7cf0ed486acdfc3a67f104849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d8b725652cf4d6fc6a7df3fe3676550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf14dde31787815996caae9686882151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690aa18d9134b770a3e9a562645c85d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c07cbbd326d2a7cc1ec741fbc2702153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3332512cbf8b7a65ae8aa0106cbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99383de7aa607ef9df19a25bab6dfdfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294302be0f5841e406c239b7cae03ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b2bc26ead3d315d7a2f92c7843a6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f62d503874c1f3fb993cce040f0b8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d990ad6c81b039e2d58f847daef78d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d069981c7760c79b1c95818d9a4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471176ba7c8b02eac795f419df07ee961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ee878b321dd9a40f07ac68d5b4a4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2db6884c09bfaaa408688a141f16f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f35c9264cfc46c1e106f77e8ed750564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed599059d39889204d657bc5f38ec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d898e5ad239715cb9116cf9bc6f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55376f055deff324b25c678ea7ebaae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b101b9f93c8fab0d15b9d55a2528ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ed75ace5fe90267fde76a95ca720669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b502d0df33c321ecf0462b6f3da39e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5588e0c60ea7c251628140d2031d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c965c296c8894d9e69c8d5815d2c9a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536bcf612e40664950b270aea10fc3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be7a5a996f8a13bdc1234688da9bce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22983664688ea43c5b1e5d6768e0315275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f650b8b687054db556a4e8659cd4cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbb299199cab4b8550083baea3f97e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08e572e15949f8efc447d347a4c1c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108690b4f1995a21810c476f7099b4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aecb52f0f45b28657007926300a3d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930bc6bfb3e8bc8181834c8bb8116e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ba43ed32c5dacfa046391f3ce77882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214f069c7eaab6239e3e8c0fd1f767c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f94b8f0b9737e1fd345a87a8636e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede06ba68d024cf7cad795550b7f8a0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cd0b3f72436c4531e594e529adabf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc98ff59fddce1db3c8a3f58340293987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03949cb782806533bec8809efb09857388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fdb42b1115262417b55e7f77e4b1989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe289488e7680c9f81a959d343d4d16a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a176da8ac5a6b75438c1f368d7f4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc22395e1ee3f009f876f6f58517f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5321f786615b40f255e909e400e0dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa22dddd7b01b4f7d0f232cdfb1457f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93ed72261233b4ee9a8ac295b08d7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423dba5e214171ec6e9751fb704816096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73635a1e894e2a48b0649b4b07c01e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d9fa11a773ba3245db6613b0b043998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0901fdb7aa7850d2cc7aebea820566f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7e50fe294cf27a730837ff78e5ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db1d2414f89771857cf72e376cf84d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1c832bec3bbf9e57f6ab66779abb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6e33c0418d56b35f2964035d7ae3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f178401dfa2ddd45115032a4c03ce9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f98b3a7e073499987c0db17a17ef4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb0174f39218ccf916f14369a5d5b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c161f0ce32eb6f6dd3ee0b5623048b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff9ae857eb7dd5764fc34ac477d8ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077415a6513b88b1eab1c38d5198f8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcce66e74fec80e28951928aa270c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e0e5acb03453007fc150c0839a0a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112da3baa64d26c68183ce27cde1326112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66369a8c94325040d60801757eeae0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797572fd5e7ed3f93e66c28bd9b2959114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebf21ed5c5d27574bd3943db87fd18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad226b86ab24284de95823a091ebb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5720e6b84a71277d238493d1e13eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f988b015efc7add84caa0c534b507118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f0d52e2494e2ead70cefba34910e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa39be86e706538742a872730dfba54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dfeddf683610937870e682d869986121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a460d75f9e042ae1ceafbaa6d41f08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5470c5d75359696bf8b78764afd94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0221ab460cca2bf6cbb83f06d173b22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49fc184c85ec69aa32c4444d914e97125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c538f5390ae91457d31cd65cfb8477d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f14d6e67566e4c6beb74e1b7a42df4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15043d02b4eefec6f83934fb7b4fc921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff16e3a066a85f0d3b1fd1596b3c72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aace42e6bb5f17ec60887ea4c1622130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca22ee793cd2aa26d411e64af1bb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbafb77734c7b72df59231ef5d5eb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753099cc49e08a75a1f4a7e0d5ada19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5071b63d3efc032ed76305550bc193134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec26b5c4a0c5eed1691c7d769bf728135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b95a74cbcdfc49db6479cb83a46899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e93add21011d5ce2ca58d24c51e00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368574ba7f7454c9a293bac40daec0ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16e81464258a454326a663aad243a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f00927cbc9778b93089384d5bdd08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a94cab0b74f95fd357160ad955f81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f7d87bf5b11b2574a15b939e2901142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af1ab15b66a4d26c23681a825596f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad54f62819af570e6fed6daa42d0817144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d095df7d93c0472899dbcaf932098145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538aabe5235134e6233ad6170af1fed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24a765f88b1e265760c6aa14b7500147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ea29dd599cfd4c9d4ed0bfd98be10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f45bf613f4be3a646a2a459a93f2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca54420ac50bb25e5983f9af19ff003150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9935ae827db6c2dd18c3e9f9699d6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439276d2c0419f879822f1796a6478c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9c37c038153ac2aeca1b24dea8bdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd743cad419a8bc6bfcffdb9f1de337c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8640d074dae8010ce1b1d8257d2aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa16e20194292c87dc28cd9cea03460156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33bfa7efbd78c1b0c9db96e5ceed54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a019028620defc4ea3e82c437fe44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ff9535958b540633feba0a33d16a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99460b860d5d798668a086267adbcad2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7495bf7fd05cf2d6db6e2e612e2ca8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a2add9e70674949016ca5189bec6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5284022f7f449e19feed034cca4c93d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d1496a4f2fbe0a4c10ef2ffc848c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc99d6cede0ad6e2034332482bbefd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87780bd59465f103ec55436a0fb8370c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd34a5af7b3939c8edbd3fe000ece6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817259168f826ea7c62fee23d76afa0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59add206eaa5e42bb9b034b0ad45fa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c442f3dc0533d3a05f3f1059ec724a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2016594aadb0b02046e32a92027b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92988c27f9f6fd80e25ae6a6756ea0ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15582d2e092fcce6a24b5d46bf95217173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa55518c13a7061e0adaa9650922f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daad48d287448b413a772d9c4ad9de9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534954d3caeeade773bef74869460b65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a2ab2d188a8ca53a91cfe9688820177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbacc0070ca21e14cd3736ffbd94111178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7694540c11c7a2fdad4d55cfb1b97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9004f7a5e9485295cd83896949e8d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2314ecdcc5ab40782cbbed9a3630a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5dbc0ebe6d76f7cd73980f522956d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e340021b9af5f858bec3e194ea298e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1debf10d41e18e963454af43d4231184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7564409f4606342215bbd5967f4decc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd982936277cc92ce6d3115c302618186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdd4e11f4983a85881f206b5a1d051187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4c3482ac0db580fb5bf2a4c04157d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c03fd0bfbdcb0fb83865816b114b93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b0f62135bf52a6afbadaf2991ebf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98665801dc89df2e11256dd307dc401191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a96075c2abf056f511e0fabf06bf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540fa62d5ef7b536afee78b71525eb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb776dfe4b0f57ffb777fc53ae110707194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed20247a305c72c1fb4c12d1a4f61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc1a34dc09e8bf54e4e0078f870aaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1944356321df6ff056c2f577200a09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbedb6ebc8eee1df1ba066aa576683198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca8177c9c6bb0ddd9cfd3f1f39bc4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb20a12a06604ee16b06d509ef5c02f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9a4c87392b5c5fbf14dab7e4979f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb91686ad37f237d3dfb3e995c111b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf0c874184215ce46e38b0b6d7803a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3650e7509c32d476f6fa7d93a4c6d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6def915099cc40f5f941e29057440205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363eabc4c379f5828c01ebcd2aece78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f648db8fdd337aaf486612721304ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745e346eea31e1a58a59a2f0d46b513208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3eeffcb6343cf3d57ddb5ec1e5591209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83266a1f553f00e1a5c94d3446561af4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f4a12a6c1e82ff2d47528a2fa862211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea051442920de685570911412f04ca5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49915d7eba2c3d14e08352a62d0b7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5153d3644aed46965c5a5ff0b0943dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7910d67f1d3580e1bc9095a1183adf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82666fc239b58a5f0edace8f4aba11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0cae43df75dbfaf4ac9ad237e0cbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db03eb0735441a5d55ca81257764a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296cf8636b434c39f511f9da2819c8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3624425b5a6a2518fd43550859cb72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b3b5d269820ce971eef4a2433a95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2d2f7663bd9908bfcf651200c6c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1c07d13658096cb09d54e5abc9d53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd247a8e1b82cf48af0e8f40ff75fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f0bb1e54bc46e0bd98dfe029a4412225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0fc7a8437b5c5e9ddf89290b91952226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b7acc3e9e14a4febe0502e0f0e762227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857cbe3e18cefea816c0be9cdf16b9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5ec8ea6c8bfbb7adfed98e3f6e60229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f19c46dd06ec52593a479a5b23777230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc0e821714c45a35f2284e93f4f28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e21a4b32f5359533834ca5ff348723232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef09890940ddb9bfa18bcbc7949eb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec74cd6a1ec1fcdf578c5db10c118d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9798113ac5dbda49702fc4279bc5d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3fdb509e2c3811488c3d95caa509236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd73a09458c079c886980544d31c208237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fc1ee3266f16fd27b9e5bf83f7add238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78cab1ba77faf73d3b5e14a104fb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3fc4f2122f2c0fa32220b235c95d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfedd474945de8092aa95a271079159241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac1c5e92753d951dba857895edbe59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ad6e3399d7b50aed494caf558974a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884945c2a0da6ec88c2ddff2322c69d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e68b47be768cd23924aed3559a78d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758765ff857acf8ff2a9e628b167acc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade3bb5bc6bb01bcd8c54f64f47bc0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55918ed211efa8240f5eeadb6988c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8e422124136b27c8ab934c3947e34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b81fed93c7da391aec886ec26d59fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40428d7121d8ee63a2d31adc404cb0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb08683cabfd7eab246ed0a115ae3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e592c7cc0d125466630e1ad230e88c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb422d5d0c1effe2b54086030b14d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33005ba257b51ba493ca3691be6d0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723d9be87e66b42983d57f4c8769d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6154251a8b3376b2e7383c2d4348625257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed30b7922d7c98e6fd53de7baf246258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f447b5f6a7fb15f4d2ef1ba41976e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80abf0c254452c9f769b24fdbd7f870260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f046b2b33c295ce1835e63e0666121261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee122068cb0b78f7e8a64ba42930a96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e02de792c14f570690e267517f1b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf2afecf52656976d6faa7ff6588ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0baaad2c7d7c8932775ae3184921be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aadd79ccfe8fb9aab12baf02a6a32e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2cb4c638bc0ad21dce2730723d8b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb16dd6c23a6723cbbd9bf4111e35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251304429192b6cb8dbe3384e38bf2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9b808f146f812592deb32b54824f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b36efd054f1c4792c4210ab925f64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a586ce5bf00ac336fa888b4f2562a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df769130f0ad939e65c518c912da887273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f22e967a40af5307d018bed6853508274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc0d68c7fe3a41151a8ed5f54fab1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217449a2310b94879d35a8fcdc888a12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe686ddeeb8d0b1003123e9a2b63a3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceaa376ac275c439b61ee24424e372278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d87494f4ed91ed87df9b242cde76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4f70c2875ef74dc55368cf18888c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76824dda274b642fc9b4245a375e300a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7b238c030b65b20dba607fe09ca2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13671123e6800788b36b24ca2194bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96db8e796c5d07c0812e122d8dbe748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f8f16b924bcfdbba23c0dc88eb7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74fc1a59dae9c5d619ef9028d0f79f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcec394240af82ae4abfa05135d5b45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170e623b6244ac9e2493913d6d8da64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd679f4c9ff79022afd8abffba3b73f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c115fcb904a70dd1fa360243806fb1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb98587457abeaf5b5a25270d856dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e984f6a60a68041754277f4416c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcb5f0cc9458f0d7493090a0940350293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ea7c7ee09ab772170b9639b4426c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ad8533ecd37450cb4419e2a99726295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df75e172b74632afe3f8eddb0a9fe77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da27a0956793f546c8966580c0ea23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9784a4ee3faae40f5707138e4ac285298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207c7f2dbf5c471ef90420785f27db3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c39890a8c0ff6659f641d6319e7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473845158ed275982fa638125ad92a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cdce43a9b992a28018684a7701009302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0ebbf962666cd1cc8d40e71dd95e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4890b353079d11597690cf0384000304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395abc63bcb585f537a23a1f560615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf733bfa6425bd8a794e0d8f50cc45cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62273f49bfa66b20d442582c265cebc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf9547c632ea6fb893f2a329a9c398308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2112339240bf88581f3a5fbd148c99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f44a913ebb39dac4a577a56ac3355310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13089db9f4a851548da7fdba6572af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632f7c7958fc47d6e5d0b6a3dddd975312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b2659d9ec328e5cb72a0352153738313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c7eac306609fe19cfddb4f3722e21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd34962dc6b09dd6d187e1d62d50c7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f626b4693e0e18a6c74bd21071bf7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89787d6332c7b93662949f43989ef801317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5c5ecfba70b636ff4f37e9e87bd92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb60ad6746cc45b5c922aadc8815df1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adc7935e1561b7a116811ce151bca9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8a54b18ac837e82d2dfc452e1e7d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c984b1e243c87ed5624f444d6a901322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e66daefcd673fbef8933bc5fae8c3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b9b832ccb9daf11f176e74298512f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e951e069147497e1df3f4c6f7663d8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686446b568c7c721f37edf1438109b23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c0f3e870da831541a21d668f273e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abda556d13ccb7ca6a5890f5252075328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67d540ebc7404a4c95a196010450a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc20cf873b7b9f07b632c747322340330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546526da71e7231d72862b43ba3c8b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4ba82fd31c772d54a93b3ce2674f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70197fcd2d20ea4443974f8949129833333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca63140044e2809f3e9d04c65b6202334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e84179ab1588956d481923010b5960335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30933a127152db0f03248b531ff668d3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b577c43e199bf51d14549033af46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b33bb9358d3f3a83825c6ab155d875338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a381dbdf5520c59e5096beadb3e72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9ac26c7ff52a8325eaffa954c0ecc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824fbceb23c9b6071b6fb413abf676c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326bfd97a75978795c86e3f1a8cf1c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdd2911a694559fb570cefee3bf8eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f2d5bedd2382fb86f9e39b09a50db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e9bf6cc9386196bb099ea888e36d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43153e6d0b2c1e99323b3bbe304b32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0dee00e140a1f6cc8fedac6f124a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a519b70494bc77db65b9218014008e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5aa32f4dc665def9d171b64aa0ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6972201159d41cca85b86d59c2f5ab2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8064119a612cca3c3dde95b99094f3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cd7dc439ea457a579bc82e8764551352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d975a5e4930fb0e6f8c6f0e927ddf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c617903a41a06aac3836b8c98ac3063354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ac56f0919527bd4f3b85b3387fc42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612d57eae13c57cbfb08fd59c2119fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90b72619122a592d0a52fedcb8393c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9fa0ae854eef8711ac837c7a1e7ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43e31c68e7596df6c028159c682705359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e489abc5f1e03a79dcd46c3553fdedf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2208378c6387458cf9c1e68ff74aec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c6ea0aab1161eec821f487adeefa2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee9a27277942642799c0b173068c15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263777d86edfdfe0596e2891b7c268c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918a8577eea50e533ab3a562db921d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947f6b2ebe3f1475584a216b4a25c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe1bad53e3f201b4ced3b22bd72c85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc4bec18fb49f7d261d7510551f6bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a80d06fc74fd4fd1c741105abe03ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e245f7c2bd769fe102ccc01d19986eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844af248e42aa188edb338a7c1e876371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1675020a5a27935de85209393b48b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb81d1ea8ce33cb7bdcd7108e46eb1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e0b7924c29e9bec1aafc6d79c7398374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef260afb6ca774620c6a639ff120202375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9820916a4df0c901cfddafb78a4fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9002c128c765a6f594c9f43c140ff31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e43abb933ac8c8508b0160c9cd1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf73814bfd371e9b48dc3243526d81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa71adff7fca2da3fd584d88a375c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4cbed4113b8ca114f6d3686f5c9eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9fe330973a65fd8926221945a937d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4ccc223d021c3ec10789fe25425f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5e8499924e0a3deacdb7a4be77a5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf822a844e310667946f1dd86fcd3af7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d60d7f96a2489d6c1c236de1a7939386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c19e61d734eefb6d07dd44b4d5a398387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db4b05ca15b154678e89adfbdbd64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46700bd9766f44b929fdcafb8786ccae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b8a0a085226c56948b1823926f950390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428545f32553245a29bf00fcd9ea2b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127ae85bc71731c55fe05a137a1894c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d461cf17e9e51913e395a9f5a824393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf908d4b72db90dc50f762a314d73f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1009f6a7d9f8773e507a3926f796fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baf7f82c2dbc207116b427c56a709c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4bfcc67900ac54b84be0edac2f1c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b130dd4d50ff8e94b947befe31f3be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27df2491f57fb341eede40bc0588ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780453b439f31ef8fe3d230f188b031400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca27a1b39c5292c3642ef04ee2171f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fd8000c9dd28ca1ec7b92eaca7b80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ed1fa43fd68b776e11b982f24ae8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141732b39a1c815d9b0b070ba4b13fe3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b70af33caf193f8d439b95862fa1c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bec15918dbd33b9ba70e8ad50c949406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4be7fbf4ac4f1b23030b6e8b5cdcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddfa0b645513f753c10c03ebe4df30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1f2d31f5c4a4d222a0b52e8768052409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24e162ba1ed04bb4c07853591b844410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ca1ce59097364a72f3bd8da5d819d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fe98690f8c61d22b282183360c599412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592bdf7ebf509cf12ed4a4516be58e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f34c3e3aa690d5026ece7a8c5bac4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7788ee8edc0d4746a4642be009dc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acbbe0070cef16b4e46fe2471c1cfe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97b1d266db75f420040f40b4e54123417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0669842e80ac29fe2285caa68706418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16926b568197b844a228350e465c564d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f5910b44d43422951c91c56cdb610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0d720aef68683e56755b8f8feb5eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da953be20ea99e298d4e095991fe2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229963244938c28f3173024e3145e422423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e62a4f6b8f21a66cfe7f5228d902b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a923ad8919b8566fb5d6bf833baf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa9e1e154dd14c74590e6fe952ed5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b80ad5cc0343188aed653f69ed3df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e698b24981a11397dd9baf96c5658428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306bbffd2070658f760036aa673376429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559d6d74ab3143d16c77440986c4d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6e8f33349c8e87d659683740c83e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc98a36783815816d4c2a15eb932ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b909dee8f44ed001c1286926803f04d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cb5907a0d2589fd022077cd3d7e95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd5a2c1a0056810ae53608c01aceea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebcc13fa1afccb9b1f3291895b67b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6717f5f69d1aaf098e5e617d9dc63a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8902c5d2a78342bf2162c13f73168d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a41caa75d8aa1596e233620af099439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67745d3cb39241e713244d883c5e980440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568df0e926c112b11ca9e74e4dbfa57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370865baa849af1b47164ee1b0f47078442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c1865bad56ff41dffccd255d05784443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed0b5753df2dec63428f0e445a3789444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a79c5d09ee103ce98b72515d9d75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964ec81fafab0ceefdb8924e5847315446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7f00a0575ea4d6c02615ef26b2f18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da4a841d9836a1fd411389894cd609448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c20800567eb810f1bd0d29db99775f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c9fbca481af62c11a78a5e66e4d51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e77d048a86d65dfb7d37c916d90500451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a155fc9c7df7bab35611878ff438e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f3802fd586c96daf0f0999b33a82f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc11166e637920b6d11f2e7e792895b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ad8c2b87b1ebae2cb221393227fcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646f25d01339b9bd4faf7292985ca6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8b7cf82e1a250703f1a1d25c5fa1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff5b936ee93a8432291a5c3cc0911458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5ab4edac0594819bd7a0ab048e5b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffd199cae7fb5c8d8701961dbf830f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144138837de81307e665becc9b8f471461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36971a971b98348dec44b15b256c784462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92899c2ddb0e4a01c9bac51ecf7c6018463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150a4ea2691a674f95b1a2d7d75dcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a163e8bb7f5485ba7f2e4268da18f86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ad3fabe79db45cdfb9ab5fbc4f25a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5940b68e34ed1c1fc2ed944a567f7aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b174abe43aa5846c434361485d39ff3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91710e1ab42c16856bcef9cc9c9d59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4815fa0f4058ab0a6c31f1d262b89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a62f13075205561de5954c045f64c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65abc219b7d100a0edf202cd5e6f02472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427fededf993080ac81b03ff9f40160473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e49ff66e97cb1f51a716713e28d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ab29c3ec943adef6de1c1eb76c855475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc03daaa6bf348aeb28e3e18a45bff7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503844e2e66d6205702847da13c9fafd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098c7a3082638a7048a5791ce5bb839478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039d84a669dfff200f8587554ec4f57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedb6e0ebd3aad76bd09d9595bbbbd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8cc7c2d0f983ba84dd1cd44a50a74481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ad01700b8d5e47c063293c1b583bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216c53ac595255e980072c38e1fe78e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294bc1c18be15fab931eb924f7780848484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585061cc3d0cf50faa2cdc80b20ea58f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17654dda1786f93e15b5db885577ca87486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ef1449e9ecbb1800feb88931a71e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa60b0fd2a30f25cf508ef1072d19b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c5bf0c21b08a783632ceb70f4c5ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a165c22c15f0da1318e0f52233ec09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84938730c3d97fbf6be06b9e831de6e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10f27ddb0a1c29fccd7031ea282286492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993279689aa23e033caa271713a1b6b8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c34ed5104e789d01de258117f786494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6ffa193b0bf9198c7cc93d326db92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55dd07eacc0855d22e6166cee41a9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d09c6e74f3d24d2bde71b26b2a9fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd964b3c4d39d49852b7909394843b23498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4279f7ca45fe4eb6e431594b08a1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bae13045eab28cac5b6964a287c940500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634da569eca11722747aad8b40e65b2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e60209ea174788a5d1753b10ea76b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b63d0078d64502ef280d8428deb0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48763e90064b2b8c27fc6423099b2834504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb5f816661baf97ebaa188f3ce0d65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02dcb6d1e16b1f857be566e4d8f4b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8639f63a7505f7b346bc921157da9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fd904275d070c20bdec51be8f19f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ac997906c3ba409da54bdb3b2975509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0818602385901bce41fda32e520c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b7ad93af78992f61d880736fc0f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed78f34473818ba187eed292f5b4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a0f3e704d54d09363c9492df4b9cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f911d8b67d12db12ed4149a9bbb495c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30538a80f3203704df315c727b75eed7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4617d2907927b41e3567268b94cd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b799219f9bc71db14fcd1349fe688f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69943c494e200439a5f2184a9843e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7aedbe6bf565ef1aa1a9e487726c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37ea05f8f3b48137ab5d67fd90e8ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37619ff497260b219302b167bba008a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cde75b0272399d5499d40608217e56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeb47730063b0c510fdb552f2be93e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac7324f59550551701e9882a9d7782524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2f2b97736e97524d78f4fab4a684b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7989b909a11931d8773aba37a5a34b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64735414a7958673d63bf5cccb74abe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a140f699a34c1179c0aaf5c4a555528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6809c47244f22d7ad1c7bc56da28b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2f019a46778e339777d931d38576e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a139838726b3334acd2b397c22f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3f21466b49bfe14d07280a96d3e95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a0eca1e0e4c1d1c52ab8348d191ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f335aee9e6dc11b2e2c3c65c7ab37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa436a04461aa5fc02915055474452a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66b9caa51d0f5b6bd7d9d34e9b5622536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800643a76c9df93347e7e84f642553537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeff3fac47daafa88b9740ef889051c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821623a3879b88f18ff6f5c2c21df13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458cd784f8238e5af600d57850f81d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d617122ba98de4ac324250436ccde6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38721cea170f0bd70d2c1ab54850e7c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4a4519bd01f279235b0a3133d0e35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad9e1a5280e02e44e9911fab4cb08f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad8cd58c2f0b1cc5bb35c650b9e6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce8803dc9973d6a3478788403ed12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d090763905fbdee20073fe473a8b2e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428480bc5d995233973b524406686bcb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e1ba3bb31c8270f19d95aca311e8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82482b73e77a68bd5ecd3874b746ae5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1e32fee981a6328689256afbebd1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c3770755a323471809c2f6ce1764f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8279b638e00d96a4ba345c065236f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6c830b5ca44ec956073bab66a8bde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66df9dea0c0eb1baf44d021a199928555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29ab751ef68aa8ebbad810e825737c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae28e3201f4680ca9cbab78a9ec1b7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f407bcf3ab617ba9467da0521d46d72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73277bf5e44c0d19aa8ccbb36bd4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30795f48b013ea0d249ffe76ee94061b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d049ee31de7be807eafddf0f81646561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06121a398f4875a36765b19ce3f4c5e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e8d149e64f8b112dd6a7765750ddf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f107e13f31f950aa88bb220fc0e3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee68322aca6ede695b91fe738a8d823565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e854eb75a9ac5a8357ad47d8f3f4e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74369c8e79b7fb6c5de05a56765caaf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02b716df64612b14b2949da4ca21a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa911cb4cc1cce1e2d4a40593f8e365569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35707ec7ce5ff163379da4cc6fea13e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f16f4ff29fcc97eab4f36be9cac624571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de9a406b89b857a6ac3920816bd00c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2ebf87c73c54d2bf6d40b48967dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b24b9620c9616f4ebf4f2b4da48a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641a3d75642c0a90c4e25af0b633ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279db630234e7251e9e1f9e1068285c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862647129a17be316fd4b56cbb4207a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385176d1ed3ae4729638f5233693f85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205b12ab9edf3d11cae35c06360d0b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15538d85a87a1fe85a1bb3a40965e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db665b29aa2bec14473f56be530e9aef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e5e3868c5e93a0e02f7466b9bcd32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2998e5f448741c8b77b6307f6e47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c1f9aa20651d774c5d757aa4b0ff7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8d2089a8e0b0ca8d8bdabfd93ef93585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3edbbf485d93e7d86d58412e6070ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7acb6418c4ed39bff74c5a0df723587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00865cfb77ee7173e04eb04614e04aa1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace15fdc01edd614a42010ce10227de3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2735d4186fbad0c385bedd689c4a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3ae82ac3d36b405218f421218d99f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6238606ab52832c1f0b5e58a49c0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707ec84f3aeeab08c1867cbacff1778593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e69736147267e16ce25859b61dcf67594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6619291d475e2688afafa761ae6e928595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a35efb196e6d9dc1ca8ce6cab1c81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1cafcd32fd2dd9ee228b1553b2d12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a2b8da9bb24bc388225d9ef02b23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9ad5f4ef2b78d2e8fae8f07ee104f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f8bc5dcbafa120fb03d2d8d3ecf06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85983e26a7b1fea5aa137bd92c4029601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc76117326e160f1865fccd56e9ee8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979590c6ca586b64104991e891723b96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9c76f9d2ef60a031864cc35fb9cf9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d299cdec2a23ca2bcc6a645e511b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b544d7e3383b50b5f47707dfb0643606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f3b9bebf2774fdd61edc22ff15b6f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effc795bedf9fbde1134488af6ddc04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18003a432955f378d5ed9dc0d615b602609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b063d2f213800eb8c17a96b85f01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396d153a6a5639262670715c3505d7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe2b9d7e85289f5d7a4ea8c19485c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5728e17442891a32fe0f61bcaeb24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa43b0138c81dccd16dc641166212614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962064d66eea9ecd345c5fe7a31aaeb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422f3606bc0258738dcdeab4f4e9991616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae644a35cbe63dce233bb21b5f546ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d098f5efe8f760f6012ac11e3c0dd9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5367c949ce3da0c31c9f29bba73d4b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa954ce855ecbb79e026085881736b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2867f6bf8fbee52f83506ca0dedef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd6330cb3fd522f170b2af22f5b8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772dec805c703ee3eae67bb5323aad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2da03dba0063beb5288074a1f1c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0f6259b570132e9c8863b9e6878f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2034720cef071af6014e7377ad39626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feea9898792077334c3237340689ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21755396f9f1de411fa5ca28ea11055628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993e8b5a90617af4d4a6863f05a7db0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c6fb5bbca7c1744c2d498274b37a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b96fe30a66c3faae47fb243526190631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e211d4797f3063a383b3bd9eb12a67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e0a4a0a8f3ecae84c4575a8004f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c9ebcaa92fb526c8e3a67d281796d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37972d986b09ca412221aea414124be635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcb037c8ad0bbca53b9d5d4cd68269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd35f1f9c1d46faa634f49b90b9d96f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2131c08cebe315fdb47d87f3d27e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f638211e25782cb26020ca2f30c2bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07681e018536928136e67303b971fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d13a66c053bcd357365f13e8ef6c9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156fa7a050558640f25e0b7bedd634e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fade79d56f4ea3329b3b66f0b8a0f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ea86622c68bcb4affbfbbb5f3fbf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f80a1b23f3e355079c3c9bbc8a621645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab1ddd10bfa6c7da45123106ff0dbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e5ed0b414c5e9de474f7898dec1a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6b6a25315a025765c8ef1349633f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80b99b21910e5cfe7d64108210504f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39efd9103d05de38d1f18e51aa134b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c044270ea90eb38f381a9343328e14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af15b786e147efaf8ebcc5f9f95c50652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296559193ceb2a08cf882c1d8bda17c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bf55f85ac5508568ed264c6dc52e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907048d4116c4455cb02ec4f59247a2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df5ff2dbe8bebe32b085ab5b1451a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233bfc03d0b9094484a413e5e417847657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afeec54b062637bdedb072335e034d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b94c4017a97b7d2808489b4908cf9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5fa073fe74c5e3caa1ce657df7f17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b0323cc1c7fc62137cda0d715937c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b73f17215f1b47dac86363d218b90e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd809fa233776890c7d5485e6a2d30ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79b914130a97be0de5a0a5116cc127664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39fadf529926024d9a94bb89a54e54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09685ded5675134bcebbc24f433302b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c59120910205f144ae42befa7f0743667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa6221c5355e741311243ebf2dfaf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5397b2c881cf29dabaf958d6e2b47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2719d83c40e5e2c0f383ac9ce4b14670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687ebb46c6f5cd7f2608dd4654493fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a382259f32626555b6fc8fbefbe70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f452ffb3a71e762baf5ded5063b7f43673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46737116000cebe713c49f5e7fddfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545df9f951b64a7f53b38cb7da5ddf8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c524eaf0abcca620d60c9ba3374dcc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afbed7ec7126a3dcca8cd36695711e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2314d6aa5c5fa36577c1a7f9d4888678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cba6ad7c2b3bcfae93854e82d89a25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bdf19d7ae01200d9b0dd0ef592956680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6a8370cea2e28ec7fd32f318e0955681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff5aef77840fc4de88ca51ff5d428682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f185faa498ba7e9b1675294c093a699683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6898b9c013e3a5ab9880e25eba408684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56c451a41ffbab284fe0eabdb8157b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612238438365613e10d960d064db9071686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ecede2fc82e17b36bad0d649a627f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac69c85dbc8cb1a2fb7b0917051f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980c34b170c97b2c94947c839022c6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f24d39573b216832033eb6302216b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3503aa6fc093ee9daaa864989fdfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269137e318cec6828b815a7601160b7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c76b958e23bf95b3862a84e919351693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730e47e279dea3a02bd29629a8fc74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbb3d96cf6c23e71b8420dd628bdb0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562acf0fa7be5e2cd07c4cef9d63d14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ce77478b3395eba915deb0e78d11697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4163182c7b4692104ad8da6ca27076a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b99e06294b6f1814a8166629583f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20363fffb7297467a3892628df7fb905700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2ee79dab8a50d7339c3ba9f6e5d6a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104caf6a10907e4d9b1d8b231b7af2b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9831a59d4fa92972b5a8342e7f0e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86a02bcc237bbdb04128dd184828d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b9614d4a9043c27a8d6a4f3bb7649705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a7aa8a559c9046dc4771532c7c61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c1caed9b8dc2bcf26596f363adcd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f30102d07586b75c516b17ff4607f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958986e5b537bd47ec44db557076a025709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb980a42bc0621e833727fa16f0667710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616de9eaf5cc9baa2a4797480983fb91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a2551477081fb7931f2f72c015628712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d014334f84442c81f1b7a2e279ee5c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd394f1116bd24951b7a175d1f5e96f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84df0dc5749c792b830ba92f71f430715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb8f59b89450f7fa2c4a04bd2e94f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dc7ff68ad310a90ea1b17971d0610717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b6581f9c54a6912dfa8c27a8df7d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa919c412c1763c96da84735de323896719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd296c7cc2f3e41debffa0480309f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1898ceafc6cb0a2ac7c6a062aced721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd54728d937a0e51f441aa9557d8af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770c2bf5efcbcbf2715fdfffb8b8ee2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397bfe0632d64944506d3de8ca10231724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833554010787a2b60068535ad02bc79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d522866f5d8d79621017aaf29dc00726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb76ef648f0b26afe38d9690b03465727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864fafe7b10eacecfb9741b58305010728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdc0b9979149781a2f2ad2f66162ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680512d3c010b49780b4224909b3274a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30760aea299bfe0ac4bf4acb191ea68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12ee3cf5eef40e9fb474659fcc4be5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37399a8cc703791523ac8a5147482882733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1006ecbc88af82de0f6f119af7838734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42d973b360d6c0a2f20dae419c7510735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135208530831b03afbfef1c242ba58fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291792cde701aad245d52dbbb93012737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d0e23bec329bf204dbcee0d243ff3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e41d7e12ce3b3b40fc49546412a54d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96c1c216b113e61e582c48d3328a37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88ce9cb3095b70a32b8d4ab332b1e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5be79d280277d1525b0fc72e70b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bfc1917d445736b3346f6d083256b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188cdfa37672880732ab3417c17cb80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df2a919fdbaadd4ce0caac59bec1d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689a9661923301a6548e8060788dd6a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7637ac89984f6176de09d5386948d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505676bc442b5cc2d4230921ce10b846748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513242c8202dede1ead30a501dd8022d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c835505746474bb452f2a1208c7b4eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171775202decec97483dcba519fa618751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ebfd3547e9a075809e86ff44ba70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819292f179bae1f7cc458703a54bf168753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb767204e73f38ceb4e2c9d91bd6b80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78c225ed83bb9da3783d6df60e8f6d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e4108dd0c813fb52e2a0d244c27e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799adb8da4671420ed9861063016fb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67708c6410df26d812804cf2630fcedc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8e7dd11a2e94b1a390b649ed3db91759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>