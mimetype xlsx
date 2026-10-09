--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ef72d0a6d6b77bf8e3df0113510331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38553d4a73d19fd9bc73f2c98cede62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6bd0481886ef27322f320bd3595603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43224799d9373d0974e4da330f4b4aaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c1c9063a7abf976bb9922197a1a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5fea95480aafa4003523a537e55006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab3609c89698f940701e8808f8be297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862e7c482d9026bda9447f6b3f23278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e7456e125145858d1cdb966cbe6119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892bec175a5510a35e3f0ca75363b5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415c8b1a4e5068443122010d6c4183611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b7c63821fec14b6e38acd4d2410cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5d0ce0edfa94f9f4f776860158e0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9fba498b60656e33025291497ee7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcb915f12fb28f2fd861a21108411115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c080872eba6d0a147e6b9a8cd08cdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af0ef683c0f9f5bba36b99e70e044317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a368f352ecf55f133abab71f6430018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e291d267f802f79ca3c03add72574719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813cbc8998b359b7d353d847315b1ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0c94f120b1121f67155989c4ca54c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a197657a949ea2277f3aaa81982e2a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55359d684bd7424d4a01a41e167a4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab1d698fe838610856f593d36de43224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0326a8e59987d374e3f4fb4307a0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f72ad302784675afb3180779c4bd9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6dc9f31cce3c31a6ea0e2c9039dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc89615cd61c7f4a63f25b84c6059628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab198f14ba3eb5e900e4dc1771fb41229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485302077d8479ebee2680902cf337130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45be793d09136c9b484335643db4d8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54410d8b12f7ec3d9f41b86dec2eba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22460f02b85df686b8be74a1904348333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb19735ac2089493db4a77161f399434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98916f6b1ba67d95edfcfad7755441d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69cfe5e363bda683d2166baebe277e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d019c1d8fe6b333206af420404e6eb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c52efe789346a28d441ff6348d76bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1f9ade154784bf3e5cc7d5d285a9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff59b526b1130d4d298ec7392770f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc80ba3bd123d9f8ee04956e74cf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5482482d539c7674576f955a508ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d2efbad53af23bb902b568ef5f9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880016db928e07f4c70447b313772a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6455e2e16cefdc8f8a6abfe1969dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd4b1c8108654641acb8e08c529a1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fd7f6d1f46bdec05a1b7d52e0778047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb2705922bb80cf5b8b19b4f13468b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaa44531ebf7c69b40e5ad629b1ab649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79225c671f2ba3be6b111d35395448a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad603306dfd541e2c33386b398c2983551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6840d99a156a35a76d43fd549fe1852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7bf94bbdd35f1babe25087d2c4ee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e53c97abb5b6dc8eda752c2e1036f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0266575d1015d6e96cb4cbf8c3b933b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ceb8c98a9171b62d3996434796e1756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d489bc3c6e9c83d27a1be7b3db62e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdee8e1e513f4fc30ff7773c878d9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbbed6001863dd2cd1a7080d0466ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1e3a398200dce70caacf9fe95c58360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a70642c6e4c9a9bf0c455ec4eee2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745ae5f16aa8e14766d1a7957248ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66621da6d834061e5a2c58da8bfe883e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6b3ce95b113d8134046c9dae3088c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b37ad68158e4add663facd197f22e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d3dc89f60143f2f7a42d01ee8aea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b99a3c4edf98c5419447061b95e30f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f27eebf1774d509f09f8efc6b2264268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fecde373b47464e3c24c2bcb49e7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fcfe351d343367b346b815317519770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bc6b9c6181fde40aef5a29b0e4eb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06df6e466afe3fb06f52207c38c2e7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d83465407c7ab91b9847bdf979e83c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7b0a8514133a9b65abd587c4156e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd18163c3d238f7015ada7565cf76475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c12c48d4ebf15ef0a80fe27059a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eded916ba076614f28977da2b71375f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c50f2600e4152d7cc9613ec218a7ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a1557fecfa3d81fa491575a545d2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ca352879baed64974b593585a9adf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e783811c92835bfcb30d80558db481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8493d7604c622c6d915db97114b73282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce64ff1ae85d888972015c932e7923983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51899f19df9c5b6441e888a47ff0ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb865f92bd6b3c64d0322cbdddecfb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab7dfa36cdf2542076e0b74bbd181b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a616468b839030796d580c713e3d4d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95448d0b44d6eae7f53c1dec5dcc1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60970394e5e61a4d14b782bf5efe4c7489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32579167eff40620996faad94b1fa590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e498c342a3716f2e4c5c735fbc9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac2f3e7a4746166a9ffbd44da5d3bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7172761088b949e9cb6a1e1fb09bb0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d53ce33bd730a7fe0c9316c9b2ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274890e46e1b556dac273d839cde606f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db325de792ada7e47434df39d4758a7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f372363fa2291cfc7aba1965f4d30d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fb04774a1756ba5c3cea02eede7ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305215d45d48a3a813815e8971d539f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc24321fb4902a8cc5fee83e1cc8b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe41a11f9c71f6ccb625a38edd7f9fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf94f19d872a3d418936486023a80c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da06ee84a34ff8eb401c64b22e5b1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b34e5539714791ba00f6528fd4a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113097df2a58b73523aa8db20ee4acae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be52426354daa819f9e4e1f2c30ad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d26185a5ddcd24b888a5f2fa9a75c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d948908104631b0da3a5921d0900ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df31f4cd7db5d6a7abebf5cbf98678109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263559b22f900a4c7416881068f0566110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422654b3e0ee0409af57577289b9e225111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be696b436b63d4894a512566c524f29f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04072ddada9d8c4d9a9d13a218ca134113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448760642767a372e207b5b3f9b6c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a24228cf1e3728bb1f56136970b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13688f6aa03d0aa4fbddf4148a821107116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c0bceebf2073aaf941aa245c59f91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16497b6c2cbaab0faabad0330f36cd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c2546b354efb0f65ddcd1eaaeb650119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11d62549fc6391ae5646f9c73d6abf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e56eafb2f80da6ff249140fd3a128121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f5958e200cff5335d273e477f31f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6cb6b693edf237f878570ba50b64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81dbbabf55a18b127b648fbafa5478124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab7f193b6811a8a92d38261e48190125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771d4a01e6837c50052392d6158f745126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9da85cc4f710f7232f4639c04c709127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b28bf34591b7de42ff973ae127cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03876fb4b7e4df96708f87b5133e28c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c87452e03ed62a4e1fb069e82b6473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23fd4b568cfb2d8e2d8108aa7c3e59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf3b9c24dd08296acfedd5a44367da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7097657c413767befb0c43db5e1e7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74abd8301df02b6f1c9c046d32a30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a056647242d2f451a0ec30fe021e41f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a6238937fff6be3725240302f0844136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416bf74a535b28afc14a23b8061deff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c4ea51adc392169e8d07fe94841c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8aeb5b5530ad1e3b156ba2cb6ca2f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df0fa1522123ce19cdc8c6c7b8a710140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2ebadd8ac99660a59a7c9293970d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3c59074b4314ad4028951010763cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db5df651f35aac4c6103f4df8c6042143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fdb35ab61992f1e340c78541df104144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2ad275b101401fb17eade29253ce0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ce08a4173ec5a6430279f4f8a1895146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adff3a276f013c5a2a2fc5fbf6e839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944994828ac17d0441804190a87bd04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de616ccebcee2369ecf3d5af5bf9f5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509853d09aeb18cc6c81a46181414254150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f6b8a5b7ff701b056d0fcaf827f36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811fec016f0c5ea525155d5cd3a16f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1712339966a7f852b5fffbca23fc878153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6160d625a763d62562074122efba22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d4c7d6a6d4a717b9e0624e78954f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990bc47c7f3d2d7c5950ac84a7fa258156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce33713e0c39198d8dbc16018e181157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e86ec5726e9f0604c684d8c6fb4d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac548eae6db08c36dc41329f51896a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28237df08f983c888d8933578ed833160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe69f3e120d6453fc168d4e771300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3085ebeb03abcf7221c2f7aa1879ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31badf0de0799449c2c00c465a5bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb3ee315ae8c16b4737489a3f34598164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a17cdb961b850dd720d63eecc4d6a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896d2baf458075dbf797b5d3a623734166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839dc71cab0d74bf562b3025e1c3176167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c919ee2ff1ef370bdace593db99a7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694149fcdc512e498cf6726a4fe2bfb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db3aa6078ec3175ee7dcbaedb012ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067c61fefe04a3948f93e0b75fd383e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680392bb25ca47f3858afff6e0bc4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec376ecddccd389d7f6c01acc06035e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e37320b57e604562039923301ba6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d375932eae446ab870f332d766523f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4834ba5abfe9305e7f28aa0fda29d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06110012c14da3ce7df48cff86103263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb7abeca50db0a5f9e4413766f051178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e595b1f2d8a1e0f28c8295f420440179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88666a24c948821449abb6b5e367879180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6ef4d270d34bb691fea596a991f1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b262def0ee4f1cc358abe3b23e001b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e414c63e5bce0e331bd4486658204d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0853fdb0a256ae5d07674cca8f6ddf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc9a9e50a366c77fb6e8627e8fab98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a709714338e1e501a730a408a3d4d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee2561ace02ce24f4b62a3b71a10b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c4d537680db81918410663f10b35e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb8c14fb27ad8e950fe4f14c32fd1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac517ed1364a9e728a3e68af334d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beee9f5730c96c0231ca964366d9d96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f0b4b9a2d00522d6fe7be237b170f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5b45360b8e1d3a6a6055d13398fde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52105e6b34f130610288760af06a265194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8a068009c72057b71ab787e429b9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c706409c2e6a006a8262bacb7e04974196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed7002fbd44b562fe88518a73f0436197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce401dba40e16719a040bc27fd9c506198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a26d2aa1a599cf06627b5f875c28dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd24f29cf1516a3ed48b683574ddd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d74eab6d3e7f39e95c6cb2daff915201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d233fcabb06ebdc34e20b2bdcf2255202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b833fd5971c340babd411563ccc4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784777dfa7ac050ea01a2c28d8572661204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eccfc592fa6a131adbd59b2f300687205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636f9dce510971951e40d28b26eec5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72516728602ab703bdd6556a2edd49d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b63b3c4f99caf3ad1fb7abb0af9a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15b696fb8d4fe24b067b03a9effc26209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58e2296bf7881df80b063ad063f6d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c604331117f9abf382e9638fd987130211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2adc68297d45119d85db81ecbda782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b2a74846fda8c1a9def08aaac5295213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbffe74982ecc639892f59efecad773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bafbc276b583b5c962fb8d4b9f26c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b710f721285cb8f03d7d616bb1efd83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878611d3acabbe20395b2d250648a998217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73cc217c55641b2f3bb9ffb428cfa0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359f9d3610d7c69fae1410d3f8609a7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bd78a6585e8fb3aa64a8733c2ce19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894db02688e7a4a14777c5990588bc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72381ebe8ceab46bd681ad472b85fa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b8af91f53068f3b9eb7095161548c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca101eacc8575508add1c956c27054224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f96d5e47639a8c1830b1b9d2842857225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797737a57bce617a8f8036f395eda90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cce864c721b9f923f0263324a0506227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e426c30f09280f90c7533d8194a473228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666461e195626c7c46d4de1b0cdd1330229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e732f46ee0a6378458c6bdb461d59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b91abf5dec584a2fd439bd58838c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f74e098d7e869d6da9ec52b5de8ace232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c385c01f1113a94b8a9796d4400ead9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6d72a72b9d3e329cb38495140a186234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627af6d0e5b5d39cd08d42c4bbabaf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e13594fcf2781714453d33f2a7ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236fc4949c21c30f48894634b78d2e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df31d089477bb4fe128e56c66da7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5b8b24387f666116861daa0d4ea3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb3d816bb4849608654cff273e0d71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0248619b8f4aeaefe6b866035dbfdbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d305cdcd1c7f7d02fddda3304713ed8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7f3fb62467bf4a067f0b65ae5c104243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4775647cbf13fa8ff7fa8857dbdc0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbb3db7a0fade0619243c8548482f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f5801f8231617270f4c7c672293bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57f4474046396f86aa8e963c37d1e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9d82e76167751b94b3255256156e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb635c0a77330fd8051d8b8ef2f232249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca711bff33e1519723ea9f73de6ee7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f677c32b77713aff5dcffa24905ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c69671b06ca3973e2899f0a5e8ff8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5f0318df17e851c4d5a4d9d65ae89253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bebf8f10982f12bbf1439740ba930254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55542c532dbd706d03d28e36a59b82e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c512523085cd8c15fbfde406794f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d16adc73d1a3eff2a4ff2e5ed3825257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcfae9fa53fb40e22474f0bbcf45f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30c82f986895d4f9ceff16fb027014259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c5c5029e88a3a28b829ebd8eb4f8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de91cb7dd30c1ad3d5ea588ce5c13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c67279571dea3eb1a4fa19447e997d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04208911ffef413be8b20d65dba269e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7430a580cd968444e3cee7e8116c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde9456d79da432f01a06536993f36b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48394cc192ad3567a512f82395ab3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167536d9f1441b65d57ffd159e6a954267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f42b76d8b8cb184d8924e2808b6d02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77776705910f0c8b45b087c1ba8dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65131ba12d4640d5fdc19206f18a2777270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914baf6cab44a65f6a26cfc32cd1cfec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ed97c5478d448aa6cedc316f44033272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110ce80cdb73f1f793820f9bfaf5b11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d49bdeae7da5f9d4a6f02b859e4a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ac4758be4870d7be346d7e128d40275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8922fa112a0eddef779920cca0e68f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642e2853eea3ad2a44ceb0848d8be7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c61912fa859513bad12af84ba66db9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51366623c0a463d15c77fa90cfc096ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b320cca200acd17c8ed1febb828e43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0983785d3ac37212d23e80db0ce57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a2f85164f38511f0ba3edce0ff942282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf82c3c78408f8a6d00f0f959d5fa1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4326a0201aa2b8207bcefa40fb58f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d251e3c136968e1c2fa6af6119cc0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a6d0d11b8e07f53b7a426bc35eb4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dad9439df59902cc8cb6f3c1c5539287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a9cfc497f0dbea98e038b366aa2e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e65fbdd60a49f68d8497567d8afd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7349bb33baa85882d3591db3939e799290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d7b4c53cc6b18f91565b925762878291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87111f57dbcc978ed1c1560203bba0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513cb8daba07ef7ac2fa3928005b628293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c3154f8a86ec0a4226f2dc53133a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e934435b970e5424cb79f79cb8db6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef73b4ffb4fb17bf7b6163c04e370296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5188f2103c1ba90704a5d78144168a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24695981da2886cdc6f005ad4ca17256298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b570f2cf1f9be72b29efd629663d98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d748bd2463572fdc55dd311ed3a403300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8057c53693d4039d001e9c2cf68f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49ff9ac01bfe3b575aabf914ca42b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df4474dd1b91aafe71e926e11609ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e643a8635fd1372d734db87aab019c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedcd041b40734d1bfb357c7e8a01b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711d71ee811321b10962c036ad52244306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf818ab821845c43b1ac778ab6b56ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1280a748ed05c2923fb9c5ad2784e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c52a420527a2faff8540a5576c801c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7643d3b124f4604dc654537687bb35310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1759c0c316cc296a920c5d31eefae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d8154d58d3a98e6cacb1165cdfaa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b182bfebd6cf742a53a9b1fd4089b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cd36a039311b4bd2e9e6d1aef4d5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd763c2abe3272396be744a4ae2c0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb81cbff4e42aad61e24454bff2090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdb32b090c3eb9cb17d53fc66ec1f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c5f9d9abaa58a14a2b852f791885318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca47ca02058b230f3f63cc08078ef5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f448336356b7a0ee3528b94d7565320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ec40d52b4682aa34e03a097f86aa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67569c675a1414e1b8e901a5501c030322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946919ca01b9bd6761c06c0b8cb4758323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f81dad7e1629a5083a754206208a11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395903206e1275dec5b0f82a9790c55e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf06813ef3ba7265d964923ccdf97e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c36fffbee0d6ea97b65a978833ff3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24774612c88b60b50e3dd60ecfe54ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea4c1ce1282bf9ea06b008ef04d68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22406122696697f6ea4bb1d756ea6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17d4a4303ceafc618f7362794c9cd8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e962f01ab6d8c29759f2187d4b5e348332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867ac99033e925cc718b4e58d780766333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4dcc4b69e137554e9d623dacb6b4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad614c32efc2dcdb5b6a5a6ebfeaf1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac8d2db7263ddf374a8a3a8614e7ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f678c4d5819c7b42927ab9f9df8891337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9536b3051b0faa40db2eec5a0ac6fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fe28fdc75560e507fec166235ba88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00ea1bc72fbc6960ecb2b7525640df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef661500f68e2c98d10d02b036d83842341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73466251caed1eb9689557bb7dd7dbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e357edfb4c9894e4e1a77a10e0b6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a343f523f25256ffbb7858437db673a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3745879dcbd352e2703e4bb7da3d11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78944be418d9635140d60766a3b5b995346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8808999ebec84c77cf30190416570d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743ccb1afa2765f38f8269469f4cd80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed99c18c13c4f3819aca4325f63f87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312608bada4eb83534ccc148cb84a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b3d8cda6cb90f465a119f6253d6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f1f63677db3d00744f84d7203bfd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf535e1c6efed508a3dd6d3e788de1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe84dafc64835afa2b8bec5f09a6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211577a3f5cb3e9f35c3a89d9b980619355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33097e61980189e26ea6ea58f27581b7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0ec4d76bba724e5573bbcaa2d52af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe894370638c987ed5f8e27c33aecfc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2af59452540604dfc02eba7ce44a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de3fbcaff2f632969a36b21477a87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f81590dfe8e3e0c528bc724ef3abec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c786bdf90d38a1c2b10e7ca05118bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c166a695a501795a9e38a98a748f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687938bc6bf2b9edb5a62067aae578d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359ea3bd1979affe9547fad548e79b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd2d7a9cf1216ee56f84dc72adcb28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a572b3d37624e349558788ee0e5776d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86c79073bec2f01141a25665c7fb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989f14cfd246d53236a8ecb43baa5ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bce4cc39627a82cba46e3c6600e87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b5e7adc671cbf2b193ee9f86798ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e4e25a9c0f216f1c28f14002ff08d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113f2f27f1b61d13b578c74ac4c1240373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2def51e4567525ced3b5d7a6f2a2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e72c1e15e08b6612c6235ea53d02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167c8c2adeba3e992c01a28b4147073376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b868aa935457a0377d4fa4a02a42e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f95dc0a84af65cd32a0c8fcd4106b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ae90164a9eb101d3c324e3e66b78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e99baa19ea2a27bc4fa35d6d91854380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371148cb0825c68cc18c4874b7f35c98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fc42052c4bbc2b69e395f94d8dc7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28478ef158059ca2e7632b02a09ffb05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec1d760b1fb20200bbf3776551aee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac196f26794b860196ad34196654246385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe4df8713873200020ac18bc083653386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed57a251d8d7cdd18e2f3d4227556f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c80d22a1dcb274780747dc27b14ecb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb1796d5586d63e5f5075bded76c3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fade28c79de20cf6a123644637eb176390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3fa7ab69dfad3b646eff7e647bfc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8815300aead9b8c4d5ebef2ff3e849392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c24e2bb1c604fbc9fae09f5a4271db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cc9c05b2e8dc32ed9cc9e32591e2e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5661f1b1e471ef1c5114fd926ea6005395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c634e21163c0475b0fb96038f08b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f07657ad2e95ff174d683721262d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495958817bfb5ce7006a381cafb7af8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5412719630c2bdadd7082335db05f1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f353da8a51140088b4aa56f8fd071b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74befa8a28ed42ac655c9a4cf4436ccf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602908fad0ac43c79d968acdfa885cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a849448e73988bb8c952355b9a5839403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a93b89cd3563a939c6cb9831b8ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b14603c8d729a84e5947378f21f529405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796ecd2ef28009829d381fbe8c41191406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e7e92e4dcc377972ad9763ee6d9f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ce56565a1218204cd0e04739583d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dbb1f261fa81ec16121046bf5e95d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4736df505bdcd01021c2a6ab1b08c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446837b7965dfe84dcc311082a0b15a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c20c71b639bcac3d69d2b919e40c20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bd344aca6d5bb128a0a6e38d6c6d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5eb125d1c6f699f12db47a3ad686b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d4d39290558af99026bc95841afcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957bcbbe1ae9e347c65924eee6e4b03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd7c556a8322263b406a12cfa15463417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd73c247fd9685a0a834edc0a8c51d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7bcae1618ef359109819f89ed61b5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0741e92dd1e215602a8d78eac21b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be29dd84876773f5e5b565dce350dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579912c096bba965e47e83569f7ba2a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49823ef705970533e5bafa8eb5186d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b8f950e5e5218ac1fe2ee9d020ca2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a10b87e45e2d7c442fa6b663c6da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906af1b3e4fc7ad2b42444fde73df6d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87be4664394aaf19da2286715e6b29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56c7e3be21dc96ff2da36574de2203428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff2dc1e3c6038c53bd2b2ba5d1049a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae77dfa778fe56af3a1d97340b2341430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14dc46a885fc5bd1190247fe4fe3f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24412f515851a0183da51674af2d6923432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a341ae3b53502208d458b2548a430f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332de65955325a9a8d51154faa507cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6240831913d53ac1b4f58472c8f78a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76881aa2b0782223e2e8ad92cb9b957436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30893a81f47b0df5ad73ddcc0a55c01d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f6d623e9072b6360208377af5d9f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30ffce4df9d334b249fc3a1d68cf9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4b588350d4ecb73447f2fb700e74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5613ff48db37719d279d92a1bbbc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3bd8be1f29d8350f09fd78024aa59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db743359698cfbc79c6c4360bd2d654443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908051c284060193de05dd4c5894812444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aec80aff44c377fcfa1f95ae9b8674445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4951e15792bbc31eecd5b06d6b4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d914865818e7f7e0c13bd8716bde25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f94d58391b4e862163c0440c1bac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14103c4bfd92d8f74b73ec416587a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95b80075fef426e518d9f66a982d68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d95a334de0001ca33ee7c0375ef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c5e5db1b50dddc43598ee653dd7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11049c7702e312ca28fda429e68fab66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f485667672ec9872093eb340b5f45c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598dfcf412c864c7badb843ff34f1c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c042c09a64f3420e08cabd1938c08d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bd09f9a1c85b3feafcc5b0d3538d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778bc78238dfcc92257df0612a0661a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99586351b6e6818c11de7b8cf47e82e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e477ec5d30870bc7bbc7d89d5ab854460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3830917dbf2a98b95a247e2ae17d80c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f96331368d5e635e827e786db43272462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b27d9538985f4933fddee344b39617463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7deea81968abfc59f6633e983b1c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438946a2a76be9650fec8f6b12bde93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e691621515210d6c494de1fb374d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273ac96eb5693ac6084fc580b3ad5fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650f99d2acf7cbbb9afed6cfc30cb03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b57fb618b38a0ac53ddc3c88187d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0e09b562dde0f80f20bc28a585bb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc894c7f85007f8ae5207112bc9183471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8c1fe74598aaed49fb58e2e9d6bb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a546cccb86463e08c67605bb5ec0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6be1f112b60e971ac845999263088474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b4212f367c0a9eb999f5b13b9bc0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f4df42a031e1a7f11ecb80b3d98c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad256b445a020583e089c14d933f1330477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84754b67373bc8a15a3c60aabd58f96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae77d7b3e14aa4ae0bed76d9414a51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51652f84ecd69922219f7ea55100e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890886dd5cee5543758ae536df89a19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e42e5b7a28e538980c42be7a7ad1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3a1f756f8429693d01f87a2115535483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8ec752a59ffe23e1d9bdb0a2d36ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2214e26e91a1b28d70a5f49edbd7951485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0da118df37e058b39e34edd779ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777810d18b15507a66ede211bc7a609487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215de4d1735f6ff91c5bf86adbe9a905488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021694c26949996d1d2c5f760e5e6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bf83035ece87af6cfa606f5d53781490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06ad58e4e56b660766c46573c8c1a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4acb02e2fc265b62f3a9bad3cfb84f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a6e33c781a3bd85f3c393569b00ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f1c5ea458f63e3e3f95d3e2e46e65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e3a613786c01a27001a8a8d025c51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13e1579c4c01a2006e1aa9956c975e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e9c0cb860bcc0415b7060da4a0f00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72625fc4fb4e168e6370fc563406b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafb5ba704fb0578bc0fbe686cfd854499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c5d0552a88c76056a5a5e25aff08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5376b4222f816e48039de48c65c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18159c66a3834ac0f9b7a2dcb014c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c46e2360dda29e46b0f90f2869c54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf450c6df8d82a6b4b9cff1c846c49c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add14f1d9251777f09620f06ced6d68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23e914be4bf0430d2696926154702a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c893ba3814a22505313e0a939ffa7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536a2d41c2c930125f9418d0735c7ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd1b4107a96cf5999136d5e00236e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725ee8e7be30eb975b34fb61f04c60f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c2f20247ceca0378092e09844cb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8ca49510668871c32c49d04f30e15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de05c776445b45c24759592755c5e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d449ac3c77825c82e6e856884f08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f268912c7b172effd2b52e63933c24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf68851b8acb05b32856ed25fff547516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69360d1476ec8861d7429feced3d9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1235603d18fdbfadd292ff47b0653f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889e879793491bd73eba1064efce20f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a4b260a154aa2919befe42b27001520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700dc2f5e4d018a6f5a4a8105119978521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2542a1754385c86f5a59886f7cea3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb6746ed41cd444e69f53a1aa3c54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca378a6f75ae508fe0176fe97a5d8f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4baa88b4a5f296779adbf247176394525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112226d25ab7b71d245223cada507007526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d0b164a094b083406fcdfe0703f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86a50775bdef3ceb7d43c518b7823c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d2b1ce3cbe8f1ce071f8db4d1b96529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8dd82c4d631109122cfc72af3a66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794e88d8e60c277022b9e7d6ad0c770531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c50c1adfaf0cf54f9c79c375dee6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031550e2c8ce2a44fab05a94d2aeaf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2586400db31ca9b42079b1ab6c1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92fea80fde0a550e1fd9c7e13214bc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496a8772d33ab7076420caee69e23fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e0e6c6686666cb2189bbc173f9547537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee29ff9b5ce34f303c5975ea47526e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9db39b0eb919e1c2814eaa77b4a01539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc826f9602ce114e22ba7cfbb50b1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210be58da6b786ccd7117798e86a20a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fd46c77d2c9fac2332e15b90bf8e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadbf6413753013007de427b660faf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676a32fffdc08c3f5c51fa2e4ce0c7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bb03fdc585b2a47a54839a445da17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49aa92e154e35bd0ec2212247c03b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee85dfb26acd5f652a8d0801393c95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5dc79e62e54478ba22ff2a892a56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be37def662477c770c39013ed34e69549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8135bb19d4e22a8bb097818cf2b5b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b397d462e6b1552321dbfcbb6ca7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7dce43b925e06e785105d02f568fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5518dbb1962f2f0511a2cc165dd7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4dc55a741015612867343d343ea00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771392e5976f3b2388e09a6f00366c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290de1c3080ed64cbc63ffeee733f34e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c4aae67a7e7b403c0b75731d1b8d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527b5f6d45ae9368ec1659d9b683b56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83261d6354bcf22d9603b560d55dfaf4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbad92e4d754113f49fe3ab6511f20560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c56c8c9df3b69df56fbceee43f31c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba09e33e95b22197ea7567dfe7acc9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec99741c9eac2fd27a064de03a3a002563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88cdf16f6cb285762274524886d93e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea24891f0377cc58104d85afe231a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550753cd0e49d2750969a5be24c9a973566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e443a8a8683c68b2d0824ad9b585d19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3f35288a2ba7529c445370010afaa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24094f34df3278c92e47ee9827033f40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f362fcdf1432e27cf2cb9128f39f93e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560886667920f97bbe394b21ec900a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288159b9b1cc4841e50e50633a9f8a30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb41537a2b64bb056faed1f76378b0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dfbb0103cdbe8d3967340f6fc951b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccbaaaf7ee6dceee24ca63cba1a86f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f95d0e45887f19ed22d4284d2a8e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15e0501119cc68c0611cb7a4090c72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a2417692ed1f254dbb47d8c413d75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e912facfa628f2ecf5c85424bb49d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cb85a0938316089328ad0fcb08318580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2f20c7ace70a692ff5e33bbaee02b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9690b84942a3838f838457d8aa5f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1431613285335c9b4ebfe4984832583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d06bb4de22c00e0023e97ff15d4da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8d992137938e08898c6da5f272c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066eaa38afd0c981a94d7c48be0a225586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae69dea460254573bf811fde4241b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829bca89526a7da6b5d41c3db035063588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41babbb4bbef1618dbeebc956edd6166589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640c5a416fdaa05b79128fb46694ab5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c3e5ad3997b8958766c4244d4a40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df512134893cebdff15afed9c622c527592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1b12c4c47b8a31bae539cff9d8935593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba942f83e8506cf1db1f07c509ea8f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494228d5faccebe9f883c1e338ccdbc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b59b35f15f443a8ba50076721623ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56200305b60173a5b76a61227060c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f6142b39d85a5ec5c98e45ef5db24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28a63abcac513349c953f54f7b6f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaf2d7b645837104d3ade896ef61e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9142bcf8a2838f935a161f705c73cd2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171191bf107ed6a660260c4a3d1c972c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9dead7b0bd3552650559852524473603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2badceb72c30e80391693163e2b927604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c5949cf111860068915e06d6878a9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d85ecaba67418ffbe7602abe67a232606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe444acb8283f329aaa36e807523c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202ea80871cc5108cf9f207080ac338608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2c8ca6e877cf6f879084d885d13d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fb938d3f7062ec41704d47e033821610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5cca83c890e35200ffa145123cce8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607478434da9ce655c2c10a76e57da13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ffea75a2dd9019d5e7147e448793c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d9e38e13aa0210a751fe5d29eca29614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aea2038a4bc83f45a601bef81df73a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cd15ddb04b5fb9afc024ac5499879616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7c34887356df52ca5b68d78f0c604617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d021d6b6322493ee1fbd886ace5f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507810e3ddb41348679b96506912d94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816831130971aa105f06ab981a03c09620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef8b3b9b6b934bb01fb52f771446e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65771af9f0b22fe9c5df44cd5c8a8f5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da06a9fa0eae155f28b520485daa1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072453211601bc77a116c574182daea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778de72daa2a9ded2311822f1b32da6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075de5f749494bb18ea9d6836633ea1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0a7c2cef231afe6d519d5ac12ce31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1cbfa055e91a232b958b8174a92f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0dc86c27cdab388e746a0cedc63087629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40a0b54465d7df6a0643e588d2ffca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0aebdc60ac66f5f14b2adb230039e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d9c879e6fa57e8f4e50b70169c13d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919851e2f4f9b5927c48d717e9fe756633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff454e6f3271fb0232e7777076bb18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540e6a8af65435a424e6c8813005ad9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfad3398493da1dd6477cf0fcd1d7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd99820162c9be346e2c5afbe47748637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b0979785df5b9a97c4e0a1425b3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db70d3d845de82b879887c44f7e5884639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02fb09a08dd62a90a25ecb6aaa0822640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458deddc848f99ea410f9051f760028641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b72d6b74522134fb87fec949db453642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbaa2a72eb1d590e1e3ad798b72717643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4357f94d021185584361f3546c7acc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5d2ad22eaab8f94a26df2ec9ffae4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ac1ff7c4869c1ec3b91d736c66bb7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097294e68dd08b85141957481688c06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d3263de16ce0f377053898cc30f40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569f824e642624b7283ac9309725a24649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70eca7ccc4811f0fd6c61e69c6950650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe392dada6f9248fc503fc9dda627ad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075fbc7fdb89597b195b0b85b0f0a3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d1ab79d6a448e83cc19d30b9ebf5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c9289c3938effa1241e262f6dcd9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ab087e8712fa679cfcc667e3886c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06079f1caf22e7ea04ef4f7b715687656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a200118241f4cd6a9199257fcb24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7ebab3d1ef8f84c76772e799d8e77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51bcc76cfdd718013e5e11efe89510659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114597d0d90c0a7bb7880e1a29069366660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29216e560ec3070d6cf7199926f6f560661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b340f64e7ae256c3033d9162fa0f7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae1408973d98db0ec580eed62d4ceb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5251e1941a5fff3a4f522a50769c221664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165d83b8d4f176f68595364ae7387a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411a330ed0fe39bdc09846f6fca0fb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939f9c81a80fe8f5cdd1a85c1cbb32b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be990b2a98b3e7ed4de53a6cee38af33668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f5d3c772aa4f3a45c964dcd0c3fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1676e23b40493e6387bebb8622c53d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863cc0ba8fe5f6ea4b7b6cab5b0b28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b837a6fbfcaf56cd46d8cd0a65458672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591306cfe86f6c4c04ab7f6e62e4a543673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d931f33ccd15c685ef7010ed9f1f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed87ae0bed47802e1677f967b55f22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7fb8fa4c957187c983ce3327a420e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac63b693ab77f0cc0eb837120de40677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab14243988b30decbbfb9bd22474c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc2d7c02229d5c6ef595e7114f6ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d5506f311f715d2c97c6f40f18f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a891249e2579b19f4a3e11cb4f313681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ba395d16da230e734be1d547b2d99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6e148a22745dd37f01df3d69fab42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd486ac214b4e5316418d90e5c5cc6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5f741fe7ece0c8add3c49322201fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5458ef58813043577a9cfa81c0c95c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff3f03ba78cc381f87d04eb788e53c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2520bc5448c44f67c9d5bd25d08453f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b60a1ac54f41bb27380f5273836e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f0b94f253f48330afd4f79f0a82bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e281e75fb47fc2dc1ed6cd7295fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615133d2cef800f0d606422783cc01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920a518bd0208574965a39e88ed592693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513420d7e050f53657fdbdf2043c1285694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5aa845296e66eb60b15a12038c7e6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446e9d369810ee0a07cf4ab4dc5cfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff52e46bb0549a57ed6ad49ca2c7639697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294bceea6be2776ccf8fe9f943ef311698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d12dddd94da62e9873233b26e04a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0de36ae6b2cfcc89654e9e914eadc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56280f6fb496db341bea096f6835758e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea322777c7145a09cb97762b4583cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a3d84f027d0004e9abc5a5c9395c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cbad0718c14767ebd5d66992e6f53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e4e7c469e1aab7d9295303ce32fcb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f77cf0fafcbef886b99cfb688636706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a8f8acd9a3082192c6ec88e7075f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17319fa8447ee87815e558badf2651708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a929ee5a813f8132a8869e172e4639709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185dbbfac5660f047991187fcad6205710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f3971e2b76b68246917dc73298d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dce345ef5ae58a43b55cbebd9ba65712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b01cf7ba47c3d8c83a20a971800565713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242c0424fabad60007f0869b8a91c10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f266d46e5e2a2cc43dda97ec3bb31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd78939dc9c18a11d488421739fd886716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e4eb8a9dd08ab5d932835e424ae64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d07172c5f6bd4c33a7da7abd2e97b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181fb54157e680a8100202594e337c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f6348be230747381418f305521c6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ce240ebb65c93f80861cfb2b00f12721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb76e555e1b0ad21738fdde84a3a772722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de688b3c873e8506f35131fd667c0f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b1532acb818524bd226a3df2b4102724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd61723cb93d565ca01fcb3a5d0da4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0730dc5bc00c26d981e42282a9eef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff876128acb92030c095dfb481fed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0868b1a81ffab75ea8082594a07a72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42367f936c79720cbb4c3f8c24117df7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221211e2c7b477393f90ccb9ad873a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10529ab33bc638501bedbdd56c71d68731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a4446bf01a8c2f311f738c19ad965732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a1fe13d81e116fee570cc478dda3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484375ed597294c97f8a9d1fe62b976734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea2e39ccda7ee7d837409cb0db7958735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad160c4287da635d700ff5ae32dca8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011d0f1aec1706fee49bcb114817632737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75b859082b8a685a9d211e4c7a401738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3713dcf149cdcee29713d422b05d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48305615123755b59f1d73b8715b18f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e74c752b727ba65865b62ac0443bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17cca14ce0f970c4402d4825cd4b48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb549fb1facf656dfff7cc313a098c3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1a585b6c0e074d96c8537ebc5a9d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc997d3d4548beb0a23d1e0b45f60cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ae1cd1c19e5af00cd43fe9a658932746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54cfc51aa6e347d944556df39c31e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645a52369caffa9eaa3f2f5982ca437748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1120aca2341a169e85da5d77ff678749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec76ecfcebef035455a419cfdcb565750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35012c61d6925084ce7331d5a532413751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590b1d6c084530c01c53a29088e962752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e1734b04c1db851ed662b69e071c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef966b8d03ac72186af9a1207e9f9ff6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5467b741b0d1ee7e0e31c631fc82fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a399b0a88227ebaca41e3ada79b70d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b877d96466b836b72f53d2fa1eed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7a0aaee986b9823812ea280f1ab6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904da2c4cb2c9bf296f12b66ce030985759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac378c12475fb1ffca528357770631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a93b8b8a818d3f4402a706d6c929f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e65c2be93eb0298d241401ef96f8343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d167c023f905f939a1c7989a5e5e7a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cddb6e84372f7b25462002d30ea585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d583024d268ee7d7c670b987c92bd66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5d53d4c742ccbfc5580e86b533e967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cc57ff9e97c3fa7f57e2688c5c8f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febbd11479ef6ae64bb38183a67d0619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f8aad7a37091e59a11ccc376e6b1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdc21e91442fb8f12162f561894ced11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86056cccd6aea15a3f6d80775556dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b6b8764694e76fe1880f28b3d99e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c5b1c03ef39d73b236eb5f86ca08314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111df14acc6b7901ea16d6816eb2f9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e368b4b4e225612dcb856fc62929c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2afd6ae3f702fe99017690a43fc3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961a0690405c9b458571753fb8c92618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b4df302f3bdda6750cfdc8140abd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded302d86bccae5ee3ed554fb6642e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb2ec0a22d439403c1a754831879821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cca092ad98d0c64ddd30b10e57a5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941be315460fb47077d9a6e88966f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9816d07ff1a5a2aeeff3a396a700b9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dc6a1ce0566b6033c2fe3202e8d2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891304090c22e7f56f350c4b5378c02426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c7ad690ab712a31b777a956d7a3e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fa5cf96879b8e709aaa63de9b381028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c665d69d056c32e43f080821b4efa3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0efb74b97e6d23895bc3eb0d0426930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978f98af9061badf4d1efdb3b7fa89b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b01be2572f6ca54ff9ae3e7ddd949632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6030238bc963c47dd9c84ae78e305233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725dc00774e8175f387c82e67869b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592cfdc5d1e9968131522908071ece735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d8abd1cbf0ab291f254ca21ba125c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6a7773de0a91399b6ee66909069f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb378b9bacd887c1ec4247232d4f89738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cc01a5251ab0e4bc8e3b0f8317a3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556d1a4ac62adf7f8e34868c1f2ade640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281cd3024e338551754f8e8e01b1b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d5b0621b7fdb37e4e7710c04a512a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7c561b868873e80c4d6ac81d4e5c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2d19cde8fcd7f27de40c7c75a0c8544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10f3f8695a8d9957451f32e3a109645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2906202ab7a30506fe11b61fe9269346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8a4062a06086af195e02bfeb6d0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638505e46177b0c93e2f34560272933948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b464a9c46c3be6ee477a54c9340dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664927ea578148d08b5eb7728c5646b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b1940f8c3d768bec03b5f27948d8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56592c210f0a304b9869d0f8f92f56ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a015019f21477b780aa0003555130a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45854b93a9c281cf209e48ac1979612b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9473d6f8a4c0048f6289f8c06c30855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce8f7065f769d78a2b9be5878f15456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619317e7614f432c858edaee0ad669857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfe91172a6cb178e37b7a70c8d194958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd06c9e1449d3e7536df13664e1fb9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937f3a6a5b13f7b575a60d125d0aae160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4113e3628573a9ee754f0516e134fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f412deb66ee45e2376946a7db723962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f616195e7730712749d589eb38262963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b9baa4735e22bcaaa20890011c9a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a00656e1d447a77b70d79de7af015065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1885ae65061acb06161a76b82e72b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c1740fced6ce3bf0e796d674082b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22282c208d17a6b5949c298ee0a8a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f875189e4fff3a418f863bae58a75d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb97d8730ece81a1ea25029876acbb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35697f578484373612eec16d233a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed730a7289043bd5802ae988d7f1d3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e83d8fb8b408b4bd466ad461d8d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774ad73e92272d259402fc1fc0069d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d9c72d830d47b04cd81e78a0bdba075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b7f5204b54e79cd9e15250dae8ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88d5dc5dc1c45c4de6a61a7fb71ad377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8d37f5636c68a6cd7bd65a37568c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7951dbe1fef980b0e467628002e2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf449cfd112aba8fb514c67d371954180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86041cc79a38133cd8d5d28445c9dec981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f6dc0207cbba69fa41b30cf6d5dbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b833bb6943531957094f34b4c3b30183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562dbf1c6566b7a54a17c7cd2d7f6fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e826207713324ce5b8a8d90027b4c0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63502493d0654830e0b2816ffd98486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524f998148ed92d67a89be8ef032b8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528641d0409d949e99f27b85506706a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc9256ae1c2c5239dabf4a2f6e7e6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a069ab2e1ed70d39a11d92fc790a84c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5d0187dcc51e2b6f41cda7e6f767291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673416bea2b19070c54089467b8cef792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a40c48e0b569eb57a4055f1b6f9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe2b73da70565e2d3a9f2e7e84da8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c6013e1b292dd804b8a9c233d97e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283891a0c85c2798e7836c173b09ece296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72a7c9df4cd8d61b8fa6e02876597c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef7636ca1b84be1170419b10aadf7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa8fcdaa47612120883f5238ecf0c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2d98dcdf3ff27ffb0fda55822bd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec90c19f3662d7396fd134c8c23684101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244593fda0e34a8d7c27057ad294ecb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd1537ea5b6c5cb4fbb50d6667cf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9857dd11603966f19989f26a4a269d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5878d5c680861d4acd444a6e7ea8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29682be0803ef37ddde0fd9f36d5c44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36efdd056f309bf1a01df3d0b1440d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c4acfd72d685e7ca4b28a2b04c2d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0246e400406c9938127455d06cadc1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d41b9ea18c900a5c8b28348827884e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f98695c67520f722288f8aee9333c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0215bfbb58f515d86e00df614ef7165112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8eca17cdaf77fcb1520c2e60abd8ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42af2282f15cc48f2487e1050a8c1f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f67b82fc681ebd939652ab5a409255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcc35941268120b749dc64f0c09ea0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0a0aaff65ccc1531d70671b764a1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f61fdf620da0fd94bd7cc11219584118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12e714946a767cfa7b2cc38b53677119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dd5bfd0eade0dac9abcd03330a74d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbfff7c27d3841cd5d2e39224c5fc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f5f3e0ee3f9e104e757695df77ec2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f602d60701b3e38fbe92c8c545c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d29b5561dff7a836dce4c4ee9fd1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1250a611cdc73854caf4d656e7dc906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39fb54418a49ab8b36f97f83298776126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89f2352dea66c484d82705d4e9e22f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7dc3bc672a3ad5f838923231621ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305072c313f9bb0c648650164e40cc73129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824495c0839723c5c11e19f63c74538130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f46f886a181a0249d3c614f124caf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818d4a869e2558d024cb8ae425cd384132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58654a93fe44853dd0836fa1f9bfed52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3084d84ed40b8d26a0cae38a87466134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d520e19bcb2f040bddea6a0ab55c60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221416c9e354b4a4ec35188f4c73d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe93f0db2a264f39a9407262faa90f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d1f20116530f14d026c14345cd795138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30619f82af91d93d430d937158f6de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a1a813ae22d8fbfe317c5e984f726140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2343592bd62889451a7e15265cc44f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5730c47afc836b0e178ce2ff61c4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4782a656de1023fca6e7bdc2ed03a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7508350d9bbbc0d410ae752a365efcb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbd47295b55756dbfa3dcda5cba5d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ce74cfda3557bb505402525487131146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004217cd8f34e36b91c0476fca968e44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa27611c1cc23bfd62fe2b2af41d6ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882310be6fe984aa9d48e0458b72464149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3906ef01d5846fb2c60831048cbc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0973516b10cf52914ba50f597d1fcc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4be6a44583a94b0ac7c7a6fd295df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fea6fd7a7d26bacde0b52659fa5300153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b9aeb7a95a4aae2290a50aa484140154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f377bcd335bcc29f84dcbc2c0c478cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae603d4851ef91341c24185eeaa0edf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c27fd4f95047e6ef2699686c0a1c5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6283e29d71bd770862791ee475e6b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b148f4abd3851bb1bb645e9df024f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785f27f7442e7978aac75f60078ae81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86258d13f8b937976736471c9409852e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ddd15277cebd38370e0141283fef7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833975870042161e13529f43e08f5b4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ab8ae5f62fd954e8585a5f9d915b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb3d1e163d395c659f90b922918613165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9702e46f6a6c6e7e5e65da32c5f094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43262746a6c93d1f2889befbadc2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72c667c392e52f21db805552c0323a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d8e2362fe8ac26ebedf2ac616c234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b96748d7fea5e2f0874e93cae7db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83523d88dc132005f8a1343f55761f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260b0e9a912af885102feaccbec63aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec4576e662d465f9c90107c0d821f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d80b20f30f5304a9f7acaaf347df5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c01762b1e96295f63a403e68031935175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593965a7c8d04b43ebe4505bac6fad11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014ca3ec4b2c4c2f3d194227a7f78f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345742da3f716b0882b68f241617edeb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593128b73c0641e18444e18d8bc968d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc675481905813bb52a747bdb1822180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b104fb8e922adc2c6559f7f4fde8e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd4b9fda206a1d3f11a59344b50a81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87269b1a5bddc66e983b0df58c19206183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d3f67e22a0801e5b53a72540d66db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceca49c58436a63a1cd5d399c5990a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e551e53ac636d2fab8bce045b867ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b447abbe2542488652f104a09e106187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca72b07208c298a6604b6c63f1966e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a9cef214407c27c116c3c4516abd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679505141b5a4a73a45bb616fbeea40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f40bf5386ca35e4f4a98c120828c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123f8747b14b3e653e5f584987e7ecf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767501f8fdba57ca69fc90ca73639bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d43a3082e087ae4821add7593384b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b7d2be863adfa4bce5b50c6ca2321195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503435cceec2e82974fa84672ea6574196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9382100179ae8336d18f225eca708197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c11b319612b9fb5497fb0883d53b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbab46d695e2ef82803353cd7ab17ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4c8afc886d65671e0d31f9e918e4f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a249e7d21db66750a3ce61b637fe1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b2b9783859c4ca0ed92e28e4407bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530fd171e435b40c1373b1a8fde6088203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90457cc5d258e3a3cdf7864ce7d95fc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b831167ea312c4484507235a44cd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29675ccdb4e49f9c768ec71c2388b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec6da46234b82b9426b00777e63d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acba5c21414b637a9153b06da8d86f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dec45c3c05275c7126992bef82bfbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48b8fbddcb8af52b81cd21ccdefb77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e02890e6a2c8defb7e2be44a23612211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429f90bf74f5973da434fe46aef3b0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac809301995c8c6ccf5de2d98c307f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a21372e0891cc9e9057ad09b04bc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def181e2707b059edfe6e4b3be7d7b40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c9ae062511b15995a5617f8899f9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53bf62d95c55690d82bce89275e2b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026de4d6374ebd81c5da178239f391f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e04f04fd0a369a07c408395cae09a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da553182b72585691a32633e755df203220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f97993565813682c164f0cda5b935d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123795ffa9947bbe65883c8fc8eb576d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947dc595f9e05e97541cea8c4daf17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdc1a26ed4d3e341d8eed16c651383224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec531e3dedf7013e2f95ca8ab9159433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53118553e1ca207cdc8d39d5f622fbe7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1daae98528bb05fbb8dcdf3d53686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a05b9dd4ee488df91eddf6f128853228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e1dacbfc8c6e9f8a175d43ff929d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0466d9b83ce93fda1f325864bea6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f6d39c10f3defdfebca022a05472231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1042f84706058dc58521b1da95ecfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f011889f3bb861f3056a39ea81eb92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9252d4c8a2d2f1c704837366050306234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd9257baa6016062ef6a88554423b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d532ea1d8d7e3081742a8b1229f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb04bd6d6690be8386bce76d2823b28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe13a6cb5c6478cedc2c1b36695814a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26eef9332abe546b0839fc768cd6b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbf0e55c6f164fab77beb0438f2ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b9a8f36de022e59e8e1e5a84b144241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1379fc4c0b02f6d9d1bc26c37ed2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf88e240472d8fa5e8e3ee07ae0fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424732c55ba6fbd1928dd1a6a0754a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130889b3bd501ee0137b153d5254525245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a06f7ec93afad5bdb5345dc6fbcf00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853b56e5e92deca696427be6b3928c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614a133d37828e47c48de67c0df67e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d6017dbe349b208379774204ee0c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f8baba0c40910a104fabb0c477b0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08cb60a689858f02137e9b4136e09b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b6d88d57c5301537916dd570e1f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c92304d3d5dfc4f1ce993235c1873b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dcd2a91fa833be48df0b76f4c8020254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c408146dc27a386591dab04e48e43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309962249ee0881799ca3049cf678e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d44e1646868d9f3e8c4eff26234b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14637241a8b4d35df598c43d09d84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3981d8e107bae8b24dbfccb9905b95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116197dd92782ca44f7496cca746bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019862c954cb5c0397e2f7e808c1d54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0f4f96b18b2f8ce873973b84022ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84daf68dca8e6daaac9a4dc33c49f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821627748ff60f81c86d89130259016264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c106aba435d266b8a1b55a5900ad0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef367522b3fb8f5d1735e429aaaeeda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adb567bd82dd9c81b9781a26590ea1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5989d697866d98292b89856e3b1395268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709948283253300a213c691b7adabf9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a0e1a7d82739d2f362308abba7189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8363b2d03fa64252dc259a21ba5557271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f591c721d0d8ed37a24a66c95d57ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43703aef42e629886bbf8d308b8901273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da307a9d3ea1558829f51dc6db3724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74d3e6c84221be711efe455d40243e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd1f14ed7832c475074a4a2b8fa87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb16c99d350a708a09223b2e319112e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83048365c6e244464893ca2d97a1498278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15596e1affd2b448217dfce8a618bb8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401957254b8e22f66dcfe72335b3da12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2496ec24f58b31aa9b8beb9be5a4dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7362d51a979f6d9ad2b2988e2ccb95e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b601964405962aa9fbfbfde7ee1f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6da1a6f4feb0ed88708fbda2840d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c1054e7bec3f402f47821c5e9b937285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d51560c70e172f2088bfd7a36f49b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afaf579e3e9c4cf531a8fcabc3b06f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecb790011287bf3548784e76ffd3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5eea68d07a9e1d6c913bb02cc9dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b6878c6fa5ac43eb2ffc3c979acd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce85f17a555034c5930a132f8b31a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d69cbe59e6201d92e8e9a41a9bf60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc735211e679e2941a1fb7c7e4ea880293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9e0f58533b1f7794be285b093734294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4129a75c6aa402187849fea8f5109295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a875d03e77aaf15233c0a2f27dded296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d21b17ea1de410073eecc17d6de49e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160639794022c3306f27744f1d96518298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2207430765813cae3f46a2b34faf37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5b3a25f69cbc272a14bfdefb6950300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56263bc56bc0d96d26d3fbf2ccd9a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69a4dd19fb6ed4aece7e5530374a57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2bcaa9495689dc7e6fddbb5af5d80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255889003e2859d080056d2a1470398304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0f7a9875eb86fbfc44eb5bca29b8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa3d902d1cc40ba9758c384e57f290306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd805fbff365363e40dd7d52b7d1fd3d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4283cbae9e5702c0a834c53dbc53b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c27b4e09d1dc5824608ab8587586b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27dcb7a8a990225ce9171badd1a46310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcb8ff16254b17f40b37e32b94c332311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c2f1052971ea5928b71d7255992ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b018239810dfcd632b4989f565fdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff9feffb37ab8f8a7532f755407176314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a3a1c2dd535572cbb47f713fee7aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a460191de9ab98e931aabcf0ca39100316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d69997fc256608b127a84812e72b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4623268c034cfb938f7876e1186c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1eef318dad143f84e263415a4da98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608db314db7fd2ec5b64bd224581935320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b5d5591052322afd3d16d856cacae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca333abf6d458c689061d8e5c1e7566322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607de593813bba2fde5cc5dee1413e53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a8624007c9985fc1e4435f4cf00b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ac0abb0678f669107912318d11f3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c308ec3e3c9ad338a5de8be9f8b5f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97066041a458728e69ea603b33b43616327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d6b11896cdc68e467f8d162cca94e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c718b5b206585ae78eb947e27a160329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abe30edbb76db42f92f5b9f08f68d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6d44379af662fe848c7ae04c80f1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f82dd53cd1aeccf9e582c17b9da1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a70c299a6641ee8075c91a782ad5d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593c0ad48f65967fbadf51af0f68ca6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7e3784651f0072890f841c7e8bd77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562d1713ae9814cd5ff3b0d6f8c0d22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2438186bcc1224d05ef48be560cb257337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853e197c8bcc8b9b2c23bcaaba59ea6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ebc82c59c0b7f3a89a0da221229c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be44f9c3b26052b9bfbfe5b8d8d3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da632a2c6b701866a5057fcd2eda90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cc1bc94c2bfaf2e0d73b172a24c5d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff10949aab20dce14fd2e131243aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251faf1c758baad15aae6c84c522895344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92885225b7665926dc6ec17e22f3d392345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e20c61f3bc79ec2cc74159d23ec4b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d880570db9f602bc3405951b5ccfa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daffc0703b49934dfb6e393104ae2b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d2eaab05c33a585b47a1ac19835a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44b7bcc492703a2eda3f57ab34a39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfda341414be9afbd976335016c67a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faaf3b3bc000511945c6366a3716d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75932fd9d826ed961d8bf05494ab984353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3871ec4239b99c4a3ecfe5fd6f209c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338c42597d3b7604a689d1566d32aff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33a2689d7e584067d4eddafb279588356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c7eff03e25bdd7fa448865c17341c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abac0bd899de99518f34876d44423f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301e37cbb60570bbefb13b34c93a21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229e00960df92054cacc7b4d7af7039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0e6d81aad22d4734e856319a99249361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3671010cf99fb1caaa3cfc0ca3e82b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fe16fe516beb86e3e25371516424e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce5d4bccce0cfde02d574d1168a16d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d42d7777f0ff1da0eb4f934e5dbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e12bfa99bdccea847f57ccff1ccc7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59c6f2f7272e081bc3811ccb387c96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdf965dc001685640616356eb15c20368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12405fb6f3f3b9792648241fc1e009369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800f23dcda36be46626ba42b34528bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2633f258d6ad432aba7c72c65eb4ad371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64127463f4f83590a5845a5318ae6d98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966f1837dc594364a975e2a0b9b0ee2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b063ee542cda65a0fd28120d4c51bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ccaa854a56beca690b0fc8582cbfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536adc76ff9fc048d23e347e38748d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4641a84f9aa77b584e05f9a22ea436377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a17a60de105ffd1998c89036e7f356378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad27fb784aca35c5e3bc66b5a4770379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06b1f63a253883edec23a236f855db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b0abb3c4eba735bdd6132d43f3be3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368018d126cfc6df1b3ad7c613373a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c93180a7aad2cbfdc8a946c9fa3fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd43fd3d9a65a12a619ceca9597be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c6e8968f19c681dc947ec588e76ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f4aac7489fa9e2b4dfdc92ccd1b92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236f94f2f57b347ebe6cf4514b23cce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed72742da48d09055055b37f9ff4bc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5fb3ad80a7536b4317a426c651a38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8f326571dad552ff58954078fbfc1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed886041e8b81bd95f16ba5a65d26d79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476c24f62ebd691f76084acda6b94f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaaee8a654d40b14a6123efa702d81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226afbe72a0f63be96e985e958fef30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bec1a06e0afcb5011b93c6d8d303c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c670fcb3d5844c8b7b64f65903216396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837186e280e7b34426ad2766474931397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edf52aa7ce069a292ccc2cc52b0fbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e255268dc6c389b1dd76ac4bba2b9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fb043b726168f6bfe863996e35d7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac862fd8b2a09eff642c5733580fc1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff306dbcbf94f8c5273c3e3897213402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1805b1d7c0f437b9068b6ee9a85ac9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06c1987bc388ef6f35b12643e94395404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c86eb28028912e923163e241cebe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5fea79928b38c30b73a3349264626406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b7d026ff74b968e2027e58f9a96c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a095c70ea0addea1d0578c4875af31e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973009eb114b165d961f2efa48e44ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989cbc8e7a67592c57cbee77086bc8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6799d52fdf10acbe78a60c6ee9831411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d398caca0f97c7ba50a3789a50d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e1526dfbbb18a3cb71d610359c70f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bbe6dc379be72f6d36b1da1e89aeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39acf5bae0606a04c82ccb0942d33c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f35adc75645051eb738729cff316f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1237d8245510acc99c2f236d56d11d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3771a429a0798386a10ccc895b989418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f38d971418eaacbd5217f1683e7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785af14575afcf52cbd50de87f8720420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814314586a6ac5b6927827aab69f829421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521b0d04f493bfc8dc3f96125b4e5c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2a16a82164d51e5e7cd23e76a090b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f9d90ef9cc2e3aebf765f3309efd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaca86455ed581d47378e1ac4871ff7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567ffa3a0c1ad7190b2ee6ef5fa13f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e576a5caaad2a1966a8d5cd0ea1dc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471c21f7be70fd3fdc23d57e08a4acb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87add92559f615bf2e368ef3a27ebe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb46616a7c4d307733bc16c33543175430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f2fb83ca7599be9387c228949d31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9731e38e1735ee21dd7cb98dbd87c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe5c775c14864d5a13b596bc7bd143433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c52bedce618f4f504d799d7b877c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310acb83603b10b7c6961f233e5dc97c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb806827d33ec9b4bccfa86ca777e889436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509d75424b9342f8cc6a326d8ddb14f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c63feab9e27a5dbdd9f8eeada4c88e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5d1fcbb19c39481b609c6ddcd4d8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f71d536d887e755de6573c0e73300440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc353fbe9ea2bdae5608b48890ff9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384b851836886df9862d4ed1eb8a4a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d7979fd1fab133ecdb4c7bec3721f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fd2eb8e8bb25fe8fd754bfb41f46f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5942e9db34a543339761d36d7c6b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a36b3edb78f414d6f59dac50eea22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171c8a73da2242936271b2863ad5a37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d1f65ac3ffb08660b158da2bc4f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44671b6ee38e257eefa1e551fac02c0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b47d21badff65df5c6de907c6d92a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9befcacce74743ccf66ae709801df5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37022cd96da0c8564cfe65c94aab044a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5561c81df58ad2e31a6640edd7f7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fece6cf4bae2ee9e82ed82c82cd306454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdd17e49bc5c3e30fedc182e121449455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeb80865fc1d3afa36419d403678fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fef1e1083d439e5f16b73d2f494b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3793c73b56b1c2d0f012404649eff3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5257e18a8f6b2fde8ea0fc4e131254459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4fcb2682fecd5d8c4b3a5a35969f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166863328d6ba903ced7fdc860bd450461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c567a89fa75352da2644f446522bd1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b00949d6d78a7f1cd37998c61dce4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184f837a4b0befd390783b33533d79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98556ca1691e9f72333314ec799b00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307826a0b0dbff8d820734df2d3861466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0e44703cea6bec90e5e8967c0899c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ac09940eb19c6c8c59d6d58ebf8a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1e9de12cd15e38c50dfc28b316d57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc27e24ff73709b149520400f557668470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b306ac23f5ea67a5a51532865e214b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570befe1808592c51cf31d7b78202e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e139ac08a82dc9a47bdea914bafa320473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c03a7dd2a3f2e1b753b0f9b53a1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774c6e22138fdc4acc6504b8b8fac61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c884585b8f98d897f20aeee498871a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde69ed5b0fc05e7907fabdba1196ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2622199801f9e290935e7ec6189f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47116f59264a157c377fcb9f00f96771479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03010a0f6255650fabe829349c42dc36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ce31f1a0681f6236502723c87186a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a57675b8853636ea9818fdcd77812d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032b5f59a17d4e0889dbde463e5a52c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeed0cc7bef1a10e5b00eaaa9a0ebde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a341a7628d44b7a78bbbea5e22e408485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd7ba066def71758f6edc9078fda80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2846839df7a96c71a2fb03ad4631e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c694636295e8205a3d42f0e1bb3df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9bd12ac4dc7c72c1fb98933b0c292489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0b256fd8c4fe886ef1557f362dbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc28cc6da5b1c89a3e5343f0896e00a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cd054478c3eeeec2a05c16ce55f88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40307ad6231cb58311c1e9580a82f96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b51c4a6c27587f1d52648b6778f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b97e7e0c11a2cc17019066e0dff22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b872a47fc0ca07117cbc381799afd0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dc9aad7831b9cb9ec924e98ddc4e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127e315bdf382fe62ac4f65ad393ef1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27708d9249de5e6224df967dea3fef7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b714d4d7437f8f3ce5a2c0c20a254500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5331505e009928f9fbd6deccd66d76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2dcf61c3f349847ba8bffe1067dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e652859547903a9efae099b6e0763503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b104d7198ee717c4713abe5cac0f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471af8d934a26c8c99a25d6d40d1ca98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff551689f11fcfc8447fc2758be025506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56930a46637a45a0ebfab661242e99da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46469f6a16d54487fa23c68b1a89789508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061575882c98cdbdfeef2fc8eb826c2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce9aab67a99613ef61f8845776bf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328ec6fe82bb7f5d89e3b5940d340d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab1d11b31611dc6683ad189d25c0b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e1b4cb4ae2f68f56953046ed54924513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524feee442142d9edfd14970033d878514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212cefcec384df3ee14b67d6ad0821d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32c4a8f9f84ec89531736ff9ffb2fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eaaf22a8892383f9d8622aa97071f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94d9e6db16a8949112c09ac59bbce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cddab1ecc72f6e235cf2a05c69f08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c6e54322daa43d4028ae5c607bb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6e908e5711ccc098c22ba56154a6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562fb5a858addbac3fb917032c1ee02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403961f6791d1992c08f81223cbe1028523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b8c3e47e4016ffde859d3e1a8758e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad658bf14af06e63256f84bcbe6167525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70911b96af3ec956f71923207ce63e6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40697b6b3eaed7b86f72ef2694638788527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c1ab49ea744147a86d914d173f41528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7e3688e119bf708ec41414dc8a807529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb32bcb7235b06a689518a8067f6fd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510af973c5dc6efd7d2de6d9d0b980531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b969c9981dad23749b7c53fa68c03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925f5cf602e0f6805075d210243e2c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987268b7637f52b5b4896d6081a8398a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca9c47ee7d33dae2cace75c8544a89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337cdd585066841efb6a14164a7015536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b576554332b5da5803ce6ecddce5ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5afbca61bce2bf0ad624d9d5880a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f6327985ec583fb0942b7771ffb61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b77fdacc780db502690e33eb553cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2b3890a35b79743502d40a599117a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b1c29454319963d535cd3c760ee89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb9ad63aaf35382682cfb780bd9007543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25fffcfd280a004766160bef82a9cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be332135385c4f7d1cd486514814e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42548db66026bd32154059572c031c30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90d214b2acb8599c32e78c4d91766547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5d668f88d5fcc7db89eb36560d47d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5cd9b5db6c013635f624d15b5d1c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b15ae10579bc551b6c2127a1057db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e2b8d1ebeb96c236912d874d2444a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcb39eb13538e8c035553c2103dba4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c6e67da71397b40b7f6db5e8927ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266630a2032a78a231cc758c609119ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f0b35acf2084f96ab4491e600f0cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f920d87fcfa5550ca2ec694295718556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713535b6fd9c681073d4455a789234a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b3ccab18499b3c2ac45809a661ac2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb890bfb6d4818a0494a702a5d5b0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7f45d0334853207d646654265873a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9fbb77137946d07dd6c796ad8e09b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b89526322f7cd7269a2941070497e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f1b8c0de22a5609e8682e407a411d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c36b394cc28107c1b148e6af85139564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f285520f91cfe38f215758446745c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b058a85c097b1decb8cf9e246efea62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d603052ed3002c170afa6220fa34e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55705f090c1668c9297761c9cc90c8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392145def89487f118cbeb0e590cda9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064dc5fd820b7a47f1dde032291e136570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2195b2b828e17283535a09aea75e2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91fe3e525142fdc73aadf79c0151fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c04fd18dcb17bb481b0d9641c76e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19d10cf7932b05b1fd350f6bb5d7fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ae4ed31be082255e6ae1c86522ea4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa14c2474f3656c3c0c2ae6f643e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8df3d6182a36584bc20c5c224bf6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b6e86d9ca955cf3ab9759d487c458578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c2cb4b71d62994c7574e177f8b5b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc262be3603b402ba7cfd88e5b5ef0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2568d7aec7f5007ea0fdbf6e5b7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3de5c81ab96c6e2dc5df5b7417ce0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48ac84596e36b4267f0b165cfd4db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58784fb9c2abeaa51ce3a50ee102a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff43e65ccd70bf43fc26259aebcb52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d6dc855f860bb8af5b4b972c9840586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471883b534f803bc7749af54c4de4eee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247b7904060d7594f3f0405e4b39add588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc343aede153f91fe95dc6b8417d2656589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66badea7777e2aa8fc54a31720e267e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dccb48a0365aa17d878170d92530db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c9f9ba4972809e63703e0e617fbb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd7e91c8a35420cdd4cd28c49b167593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492327e6a296d7ef9681f8d5c0adbd0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435c887239e245582470772a6e6ad89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c13de4bd9fe36deefde405c985a20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb445ab976fefa068d81accd0736119597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8685e228857a5d0687ebc9a2b1f922d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560078f39da7859c5c12513d477b2ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cbb9dd5386574149e4b963ef61072600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206431aa8ca528e282be15793fa92b63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ca86e701d9786d239550e22295cf1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad87bba6897562dbbad486a567fb5a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca8d14b585ebf39913a9db46128558604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea3d21d36f8385b9d213704acfd37f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c7a39918df747983222a0c488a1ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ce778bdc70f1a9693bfa86b3765d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd494669ad270430a8af57823bc6025608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ee7f02efa330064ffb6dc2f54dd01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d4cada53e96d8e14cfbb2061ff9e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2a62c1c2a8f3a770c25f540d48d08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8933b0f758e0b0895b90c4e5603eec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22416a3b6afd6b014b55ced22eb944d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f1d7816838482be904c371dec0eb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e7b1b224f97e2ef948db462bb9295615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabaed7608ad801b4a6790cf0e9d068616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f266434e1c220f60147e3cb7d36a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8a7e0271ef99e75434ea0fbf25a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180c9f4a0c84c27c70d45580f3c5bb9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489731c5c4748f59acef90a2eb6225c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436a5032237a390fbaeceab6e438855621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a88ddb1eb50c0e9e9c84006f9997bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e4f7db4b917f23e0081e0a180edf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368018c1a8bde0c25b4ad6348318a6d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02958b5ec68eb40083f69c9b933839625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15394bc1400d0e442c6390251d18b57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949faa2c9d1348ffeca61b525f626ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ae1a67bf6b4d5e850910580248dac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbabee777f3a92fde9975569601b2e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975cb2f91c34a4e4b847a504d580e7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad6b9aac5f18e3f371e15c085ac15b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7101782ec0c4c5aae4921ae44de2b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c029d2182403e1dd0091afe51b3a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b0ef68543c18483a285671c4b9da1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4f5ee12c0865fa2bcde555afb04d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2979e2a0c1b5c3bcd949327e71dac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37335ba2452cb66e436b7dfbe5ef63637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e7cf3b46db56a66025532fa7d3eb3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9366b58712f8b78551fc94f4415f25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28165325c16fc831fa8f997ebc0d067b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae2af93a2dcd9bb6117031bd5765f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71100b50add9b05bdcc26ee1a02581642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6cafc9d710ff64cede358b786c06f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4123b7d05de0e4638b3786c8b8982644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac30b0f8a8c8eb6a9696997f30579db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ccf04bacf434e2fa5958049f1310646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bcc1f6bbaf1edea4bf9d19f1de361647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe466fe513794497620ab37c307d2f9f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7ebe053e8b8ec618926c6053e1d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f4a58de3757fbb9237b8267866480650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10621bcc979ffb3077771b14b85ac3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cb1ff3e9b29d65ef602b09b76d37a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f9c7167fe3ceccbcc878280cfa5fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db663c29d7504da8d74e7274b67799654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac07f09e5261602a4119b26db88bb3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b11f7112ecaffb3cce82e981a731a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28f6085ac5e898aeefda73b191581e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a06b23126a411242d59e3da98887658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bf838523ff13e151847e7cec01a8a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fa23ace315a05ca40fe79474d7c06660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bcf932d90893e9667247942729ba4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b0434f9ebdbaa436f6edbd15da89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae84484d5618a3fc40edad54ba1f6e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17817d1832edf3752c6ecdb6562e97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8959ba085bc463a15ec039ac24125665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085cd360e54c877326bb05b704672f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89a291e39e7a4c27c4aeb91bcfd154667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689c71358537cbd42915f46cddae926668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68e827edc2fbb9c180b295cf95746c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a79dd4a47e7b9dd4cf82d310c924e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5b2ed78ccab94653223b68a6d51f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa5649a076e7306c84d75cdb0413eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2532d7b84e6b69c2463f686c466527d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409abaee51e47412e0b0b3bc56307e67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de57fdecfd69c8b2b97b2d60b6e8464675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01075667008290db08fe7ca645a928b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7e079c4dd99ade18eccb85f45ee66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17479b2523eb284f74a97394ce97ca73678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fdbf9b7f12afe8a287401e30dfd96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5bca7bab57bae447dfe00825d965c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cca8d13c9b6ece49e4644856db966681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e6e00dbacb6f40395db8cacc1b23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd687aa4dfedfa64c758d2c93654f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e0531144b15276a5f4eedbe7427e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d16a5177db80cdee08336754de498685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52890f59f0928c1f54c044a9f16858c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840ab846e8aa53d3fc17e8efea279f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92646a57b6bc8c3a58b7833d690552688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d46e47fcaaefd6424489137a6228c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da83c2eda51ab4949d36f6ef65b075690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22551ec84b394215a66c1ef2abf06aa4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ce15ab77c692f53381e9f4f734af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c22ac9aae8d401ea250eb33f8e6a1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e84d2df0f6c6b8c9a7653a53720bbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdeb5a0f2b6e58e3ae7d3f3487a59e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb965438147d0f10623544ede8c64c87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f93c23716f8ecb826c053750133a90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbef1eaa94c6386123d3c7167582022698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573611d0360297d552c6c79a829e9140699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b07b5b3f7e28328b39ba7ecea3446700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1c8b39ac4325d501bb9d56b13dbc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba32795f38055d0f4546636ce06b0b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2e3f7c4efa9371bb699c88d6bf81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b2ef550cb4d7501f94327a49a984f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4b5ea4d724d1be3bebde91eb657a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3d2cbcf4cdb9716bb8a8060de7f77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1704e1ee589d6fff7894ebd4622e89f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc904b566b97b3ec69d72ddd13540c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5044b774824e08d15807a919ade4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79cc40f9fcb755579ba1eab6545179710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0b186615e767c18372f874e2defec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3403da5eb6a40053012761eb55f9a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106cfdaeb1acf16240d6723a433dc4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de06a7f6b1f0b2bce7d641cc3a7f23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1222762a9d8c546ab315e3a20dff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f20c352cc95cf4dfb453be35174f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab91684651c1fcd255d4d44442c4c60717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564fec4ee57f65ecae4eede609c62ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a22383abb027b7ac332bd775969a20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832e8bf77bec116e2615df9d11c6c57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44cbc14627952fafc9c7a1965a326e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7a23d59a1057daa52d8c619e40c9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f584acf5677a7c53161a56cddd87a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edb59eac7f8ec45d20f0c40669b255724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c432ee73fb3402a26df19ae0a279b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccccf410b5cf4439df5a309c9d35b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2623a2960201053fca458f9a9319727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed099967ee1356deb07ac07d53c396728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf22f80f0e4bf37c4f6ed5e6cfda0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9235c62c3c97cb8a3463512dfe8f58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0843bebf60d7bde1b6307120b7e23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5158c15a2ffd1caaddc25b9e91b256732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484939ffbdf8b56abe5da0d33cb97d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7a786b34a5d6ec35e9673179c9308734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9c836ca944b2e63a53d67f249f1ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bfce2ea7c0e96f33d8322adff1af3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a337f21c33108b997c2223327f3c6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40760788d361339d79b9c00fc2f3042f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bdffd264c0e966ffda19d28eef18a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d9e4949f951353967ef12ea4fbb1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966b11e8e29181029fb24d32c6681ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d013ae23ac781ce1463c217d332f52742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2a4e37b9b3f7657724e04985eaf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03322d9f0530add7fc2489cb8c8d573744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a2a8468193af5f829173cda7b772a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15651525963ea9ea6bd88c83a8be188746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a9ca79213cfa2e86544eef60ef853747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945bb1fe6840dc0ddadab35563c3d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80ee81caf0baeae6a62d7310b9848e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d51963b881410d163c15aaa52eb85750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22276a1ffc57f6481490120ab1671e6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee609e7b27ea7206e00a73769f694752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd54e95602670b24c4ba40b21a7250753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befda0db132ac016ad11493f2e8cad34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff967384b0f5ffdca5cae8e70eb5ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce55427454a74f023bd85945ccf1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e18c2da48bf0347a35d8a6f27ec2bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda586795cb23083ebf044c67b9da87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d177053e6492f56557e6094f1a165f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>