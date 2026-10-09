--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686c2149554d6526c32a66562b5babf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b7514f5968a35f6062f04129588a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af0ddd57df00658d90cc216ad1cf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155ce9fbe62928545a009fc91a441634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d398eeb3bedef715935dd2b8ff27f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e865d09cee5610fbb43d1cd9fdec6926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749910a6e8073dc8516da1c17c9fd4ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5bd5feb297e58f030cce9ff824e5a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09914e591ada40bc59a3fa6c64eed89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18471ca50f5d0f3cebaeba6dddd234ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a20834424b149d8a6a4718c768efd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e38bc31136b6ce7a9322e42a2f991912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8363bcd917aa96fe6664ac372f7dcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c642bf237f50b90fd9535d5c98a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee67ce233aeb458550644d0e6119c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ed5772bef4959a7f4abf4f2298f7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f68e6981c5f495dca2202d71f6f5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb544ef0594c89ebf63ee0f7e06d48d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32715266e0704052d54f79158c0f4a8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e50f5916aa9adebc82c8dad60165a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eaa2df977edecb50a33113ebe3a6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae996be3e4ec97e18238dd84529df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285d363cccb4fbd23cb78a6fb0f727523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0eb032d2f4d9d0239c64869213d1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb1142880fc84c6a45e40d160e2d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345d312a1ffd23299693e1cfae3c4c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992a24750f4dad3dee66f20defdd7aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15dac13a51f6e0c4b09b42fb6784d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d15658a5e2bfc4ef1a7c06b9e2fc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067ad50a0520be1601abaa4dbaba7d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150db7c21522f2a545afd8ef467f2fa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4982fe8b15bc678a78de6ec9dfcdd7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ed60f0cd5a2c93a120b7e3c8f829733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f621030b59c49806b2ec5be532628634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a793c55f1cb92863e7dfe5bb67d6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa947e27adde5438abb186677c10a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c97e084e9c63940454617cb7148a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fca8ba3bec4078658a3248dcac99b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f28d7affb7f4f191ec559c9bee7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a27e62f7f39fa84306c20745c48af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ad506ae94dc0502e9c760d9ee86c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0139f413ee672b121455e4a595e97942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dabad5cb55594c74785656aee5d5fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3ac1f505c83ee24d49ea604910f4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fa8b528528646eb019cf047839bd145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546066c6e41c232bc6c9e3254a27894146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659bad26fe1b015677b0adab17224047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e870705fe9be0abc9ef589e016f1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db6acf30207e7d71f97daa139e46049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db922a3f0ed929d3ae100b6394ceeb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f4a2a27d91d374d10eeed179a312451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c166d812d50b3df77a2a7348a85cb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd9e1abfe39a5caddde0f5956f2ab053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037cc6bf43600fbc706d085304d941f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e4e5a03e2cdf10b696ba5babcaa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380a2b18922bb01bac273850720692756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d666cfc72069b9007e939a916f8002557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba6dc239bb9c14441b0beaa2e1c7f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b68bd8ef3b2073f5ef648794b434c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617f1ac1cd1b0367901e58f8b1c87f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bef7b752aa11639303fb37acdf9bfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a883e04870dd5004991469aaba5da3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2077647239b8bfc111c0b16f9935e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3df09f4eebef5ff8b30e6682729c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c2ea521fe39ebe1d591f66e9730b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08e2d4487ca80f8494ad2882b536ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedd0b451dcbe892ccdb372715dee2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d56a6b9535fdfb043040520c3a17468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b9515389d644673797003962791c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997395bf72980e0f83cd2890837be9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13babd564d0e1454d214bb0fd7fcb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abc1150566c7de087d38450ec117fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf877db3e949ee5167fc63a9df05373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c014ecd5df75ca38c103b1305b80674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aeecbb010b5fdca36c28422d5d16c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39482863ef791b109b8e461b82ef649276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4136942c4a9df0ec53d9b48a47bb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c3979b0c4035af2aeeef2dd1fde5978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d474676e15ded2607fa28ebf1a5e6d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e306437bf2144f438b957cb0b1f6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b142dfa1db7d2cf9e7aab78b88411c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da72baa4673fb7c1069bc2215fff02882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94c0543da59d648c74a25047ebb2fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085187ebb23f3cfa036b5e1c82518fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f956303eec070af0b29d0c99a0d1fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d898ba583543eee6f4fa3dae24779c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c83a932e2760300127014af12c2b7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06f7ba0bcb2fa8e4afee7a38491bec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339f3bd6fe6ee6f5fd4baa38e67c9c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17294ec710eca736440f4cb4dcc6382890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d87ffd0450084f3182e54ff5a1fcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43929ac29006e9f8812ce9ac294fb10992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8eb8c15f3c55114d154c78152de5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1bb71863e0310c0cec02f0db5e9a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b8eb44eb5b85a61211b6b77664eb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f38f3618bd0f7927e6a621ce7ebc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbe5be72b88cd8eef4c501106c425c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f383f5455545bc82b5ae13234d23c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb35f3ef78dbdb3fe4b6285f1b92499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf2d438491da5b9d2ae8f3a65e508100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a39ef630e3c3b75492181b53ed261f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ab4017e44a4f50e886ad77db6061102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6067a3f14e0062a550f44a12142a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0523a83a0d8777fa255993b3e660a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13949a24fb24195cc4c29516588bec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c4951cb8e1938c4a03a40b1cad21c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7bf67c13e08be5e0a0f1b772e5996107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accececc66fcfdf67739fc77584bac4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07414f5062b243d8dccf097030654f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f888ee74e28dbb9e25e4102aa64d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88a00f813290c4305c2da1610b4bf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bdd14fecbf3629d655f8a5c97471f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27de085015ccdf706d77ee2897cb19c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd1c1420f1639009b028ff54b5330e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fc35ba439d4893bffc7c37aa3bf1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e878ac0064b28b282ef93a86cd425e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0a491f69c524dd4a4123b369dbe95117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f969755adfb03ef207e14677252fd0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f2365847a49288816ca3c89b1bfab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf70bf6acf74fcb55bcfb466646a9c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4d6686e480ae3b27a7d9ca0320eb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41390183214a1d105d99c214d5f9ce4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63304ad9886f91f3faaab57f46459146123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224ddfdbbf1e8b883d438d4584c0632124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de807a558ba9f29f920a1b4ef95dd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fcfae780e5f783d0c47ba09552813126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582f9e0150cd99a523daebe4510ae31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee99b5b4e8560f0f8178bd810f0152128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc2f1f3de679fbd73b6d73e602d205129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae73b512de1eb427a0cced5311c599d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf987c0cea8f6002444791d3a7bad4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd416582e4f4421a298d0e576e551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec55c8cd9f974a244783875c0e58f9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eae866fa724030f957cf0884090b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48ee6277fcf4a3946ce51683c93ba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77285701122310bbabb5524d32579701136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf327ebf76a1b644d0328dec3c257b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ebc03a795e30ec5e0e87d1a981dfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02eb50a6fafb246e4df5f78c7b500e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756ce450c065e14202799c4d2fdd159140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e162cbd909ebe18d299005a8871002141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebfcec80dd0fef4acf6c19ef55cd4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df92dca17d5d625ff3b0ea7948f0c11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483758d3563a6f2c3203a70c56a2aac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db737fcb4cac02d15c582f68e597b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96399263430baf67583641ed70b67b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae966434408e700e46a4b06f53b09acc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e593f4f27fbc74e09b0754ec49ed1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e570fe58d262fbcc9b7dfedcb60c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc426c9c9bb1c0358365f02823b00a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf48d802a11c9fc0d480b3cf8dcca89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefc42dc624ae97b27db69c976fc78c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552539bf714a887e48baa51a6c2fe603153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c2548961aa58f99aad1b8e0a9173a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f12e29284f3a4703d36136b1ec35a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044e8cd64b815f36483d54b099175a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a567dd7af044317eb18518b80cabc0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a03d2708c9478b6305e4083590a685158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4335ef57f2249408944942f5b03de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd9eb7a33b88e550135b54cda1777d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a23b89d827c6103bd453694bdc8c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778edb21f80f27edf0157c15107d080162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed684cb686bde4291e9b98972d9831d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baec7ae1735635115917b9c03f93d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d63577b1b9b5fc6d3c9c330fe686f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884460b5d9c0ac7d1438bc0d5b12eef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cb1c69b3b68dc6082fd10538f00be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ceee4dd44a0c126aa3d8e49be376d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bbb62424dfa21ce7f50f245bbbf0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b175f01fc05889fd988fa7ae7f1dac0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21649add4d4cdcbb7fe53bf714eec7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e157f931bc5deadbaa979b3e23613172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bff6ac69e1331622296f636d531aa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edafbfc3e6d410d0ba6e261bf73445174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80488afd95b4adc41b466c6045f0336175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205e8ee33969b3f636ccc250852a3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad992f8acf873e6bcfc6d1b371d77cfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88ee343b4defd1550da295e25ef336178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae78e223962141ce511f555dd80f44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e2d30f0bdd8a3767d17aa68bcf22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cff9cfd4221b03f935c3df5f87583181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9788cc3906042970d0a6cd1591583d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca87aac03918fd7f7469e39a70489183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1c2e3f296c503f95966a790a5efcc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6692dd077637582ce24792d5e93f92c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5515510a5876a06801b6f93febc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a725d309596628e378c9a2f160700187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a29064a529a50ac104312a8d15819188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c034167d0b623794acc09f12d60cac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9961e1878304108171d7d7b88514ecf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b858ce591ac350e974604cba1810b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacba1b7dbb9c74215ef99f9126630d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600befffd096b4a9253efbea869057193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554902854ced67e63d99006246c0183194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daae633253c41300d4fe17cf9e5cf9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7593665e5132155c3923b361a043f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac8db00de70c5e0f7f3a29e07e59bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582083dc6021b2f01f9911045297b836198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a0b12f5f4a0739244e3f4df50000199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5606194442e6767bc1d7c710f1e242200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bff2dfd51ec8cd6a37eeae5a841cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15dcf422b4491bef5136f40c8b84c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb302bcf6bc66c6845afe882bd791f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7cf817302106e7a6559498f859dee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b24ee96713ab3a6c50180ab90a819f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d36f8d3c4ed5e7b6cc152b6fd2cc4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e18388ddb3028e4b6f5494c26613207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24137bbb92c0fcb73eea5bd34a36f97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937efe7e32244085d540dc3fadd2f1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a766172d6cafa94b05689991e476210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6350d5ffb4bddda446761203bf18c07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bdcd05dfcc94c26be9f39fa5b4108212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219089d449272d7e6c0a0cfa8fb6a5b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef2d3d0e5cc048ac036594826d5be8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca57d0954bbb14448c059c3076bafe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbc88125a6e2ae59336420c59d5f44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158748b0502dadc0d54b9287ef59d36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7081a75744ce99d1eeff12557b0a307218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae27c19f767164d352c2ff50ebe79f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c1f55d6e4018c46725584aa82922f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5797d30d8de0341f454bf5ce4d8425221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9931cf04ff29d3a2e6fb944462a1147222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dde2d05b22244da6f39dadc9a37c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10501af232594c8656b7f4b96fab22f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebe3c3d96131191951fb2efe71289e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbede2ccbd5555c285b2d69535608403226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477880163bf343c6fea694a5cba46a48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eacf7828b290acd2aebe5119fe224228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6adf4d42b25f56857bdbcd9cb9a30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839852fe16c9f8889899750f782ea4b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd592bcb5e20d0007abbaa386e383c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1828ed2557596becf9e1c57bc6088232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37efbfd4240e6682917e5d6ba7461a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0645c58a43815f677e3eec2df3bf4e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa9ab654007a9f5853ad12a4298de5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b342f625a8dc6ee3d7f396f0782f59236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009ab3b4bf0471c8fde774a627de5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa991952e65bc8cba8f3b4ea9ef112f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a2a52b51b7d3cb11164f689a97d73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff972a47132cd30b05b21d25ffbebd6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e6ab8c9e4236816ef69be2a7d7c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdb205c3733bdbb05552650fea6d81242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcff27990c7573cb295ca0a54cd99b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94aee72861547e87e151d7f54f27b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf847372cbb56e574f496c7b75964aa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664051abbaa014eb8a3f814565b9c7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b0ae9bedc626c4e5c946b86c563ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba966c686831326a4e134f18ed1077248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd207f9cc656741e73e5841ec42cb9e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b90556b6b3346f5bd65f03cb03989250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134800f36bd37d572366d73a4943c5e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b888c01012df54bccd82fd52455296252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc70a31b05f6ada6b15863081b0c523253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4927415e2ca3d6accee5f0fdcb0f2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898da1703456ec04c3cfd76c31caa568255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ab99dd3074ad535db5c4910278487256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5c9a752324b7565fbd413fecb7a27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf46ef2ebe9869405a856e5dac99dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc005a715beeb94fc57b1a603607bde4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc6887fe208daaadd525a62eda7a2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2a2030c550775ac7aacd4810c71c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef599a64e04d4abfb587a77d6a9b45c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e2652257d72be2d1daf8f77a80ed2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f4d89b09f9e71b3805f3838625fd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17937481d84bc8b255d62a8ba58fbb47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e366bb9860ea3c1f0ef23483d4403a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710819a8d3daa59b6cffa5165355640267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4bb88d2199ba7d80610a499a810d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c3f8601ba2c1a30ccaa6a9d6f2535269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590b520f161353f708fa3883fec88d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167e8c777e864ef3f5c89acb54ae455271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340d5198a3419d8e91bfc9159bf23df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55eaf8149c60cc2353fdd0728b76ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000214971d38a6cb4d01a94c2882f52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beada90a4b54f55571bf867f5607e879275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d2dd85ba4bfdbeb15bb11155d0e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5b515e63d7734c5c93d646c0e44a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feb7c010da9ace1b210c38d53a3e45278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0cce0dc556b1061ef6d18134fed46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69e10013fbdf00611017d8e55ec64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20beb1431def71f9e4d8277502e9bd04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc28ae5291c387de2e94eca1010f1ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9333f6cda02e0f7c4cadb11b1995e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f67876b5ea6013ae9e8865e98254284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74022b23503f61e916d98626627ccfe6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8d82b4bfa3c4fccd0ccba091e823286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce82679478d50e73e5cfa6a9e98f74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f79fee18b26bbece40042cdb07501288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3c891c5b52c709bb56b3d3845b8a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359412127045697ad00e90fa88c32c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0004744ae6379f3c999c1a31837645291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf184fecb022856102e7c41ad4a8f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729938bfcddd70d486f67ce3dd49a3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed832a6b469172cc4f484a20d3ec60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56010162ecad0a88aead477715667e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129937f54f24ed093e279e3832625f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9d772f852a1e75ad5368c710fcad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba92bb779f87f5aedfe6be4aae93fd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895581c1162f37dbae8871bf54aa2b4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd7fc620fa766938ab6e84267dcd3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabfd845a4bdfe93fc7f5820823a5eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da86d0335b4fb1de8f3498442124e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc37913d5d151cb33b3977a3745548f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f174b0636521e427c19c033d9055c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0af652ce085e99451a0eee984aeb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2050a18e0057effd80a96fe3421f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa1cf349b6d376a33ca75f6ae3c69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74521c787bdabbf2811f387f861968fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9021a95f80bdba84828201d64304a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1da31e22548057340adb797d3509a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3d44818c7d82d61855e49c23c8531311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98f2df26592e72188896dce42aab7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407660469e2b158fd71cf690ccaede3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaff055b395aafd1e4302d4dab230d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc6784eedd8681ad8d93001e0efa21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08427e6d8378671abfc24cc6fedae71d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74776e979a69acc201ea9abe918a2cbc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588634ecac271a609843215c5f6f504318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93678de750e722939bfcd17c667d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bfbaed65d0bd2771fbffd0df02aa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ddf945e753c2b4d07fc4ba2a9a1f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db5c4cc73b162125b01412515e3243322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb9642752adf80a43ba80701325fbe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9dd117b0fc240dd1cbd212627cb2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d9d6c7379c5fec8ccbdf569d7b415325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb52481c927aa9746041abf81338a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f6ffff505584a143679cb4c3ad52a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ff7bd641b61ae8e265884800287e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ad3b9a175b9f4a932c4e4f6b107f3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2c71f77332371fd7a89a62858fd8c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99349be97d7368dc05628d46dc573331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f92ef6a56008dd7ed3ecdc34bfc1bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba3289be32e77e083be6dc0ff8b147333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12facb8e75c03bfb6eec46cea08d6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfa81044e3d5d2f031eb065789cd22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e8b1afbfa03f86bfddacb3fca6899336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae5b312c55dbc3048640f60a555cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165588fb4b26b14fcad997ec27d6cbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39b8e3ed698d416fea16f6149c6543339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992748dacafc8e60209dc6f36b1a5031340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd42ba95ca2bf64dfbfe8d052837a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d64a451778508e9b0949d9373f931a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f85e0ed434f463bb01f69202fade7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecfd2c3026a6be5aca23eff6ffa7d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ddc76f09c14f05ac554487779f70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5c7d7b3880b0a67d0949921ce232e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939be4f65820828efad8e94e3210255347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d5ba1afb13f60c45e3b6b5577796348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e7457691e7074cc1e9ffc5612ad27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d090de3a178de1d6df318cb954afc9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fccf829fe3a09aa1767797891ab706351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36eb7f55c538b91c3af4f2b4d22917352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f5d41bafdec06612287290fc60ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43394de7fd147f059038dc885f8387354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a060f6f2ba2eb4215945a00c088b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843d0f2aab2ce50a9475b2fd15f95ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd256c4d07dfba444e17e97b9b2b13e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ea8d5dde0154db6406d63b539dd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566675c2a0d08579b283ee65e9759fee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af419eef7950acd2376dce8566c42b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8302b4ea91b149bcc0f6b4da6051361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94d9c7577579ae3a02790f90a7546362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862781397e52f4af5f7921fd3931d557363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39bda84b4a56b2553d5dbcf56e237e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a9e9ce68b95574c90d514d0246b2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2ade770b9cf9dfa5c8ace8c421b7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6796fa07cbe92aff842b06db285203d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9bae9c169cacf50089b66d9d9c27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359e28a5bbdc60897b602959b0afc64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ce22796994fbc15c293460c17ba3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b096f18c382398a43ba0a14016caee5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95878c46281af82c092db1d258aafbac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b358d306111f81d733e6600632c5cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee14e91c4c9870839bdb41f133cb390374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529761a503aee82dcb833c6ae411d44c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f06923258cd30ffd363eb618beb162376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb07786d87d21dc632f41f5724733e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3e18e3a29e3f79ed4b1f5d2058a82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b126169078d11b8511918a3861cec5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fccc5cc50e86b48f2435f42792797380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5416a2f46eb8c7d6f5bea38fd5669381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008daf32884bf6ca7cd1faf3a2cb1a26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc97d7ba41ba079e1e2f94b216507c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75d666b3adea7bc4993cd612c8241384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6f5360a3927bc93e186d38f7c85a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22139a3d6d2c2deabfd95a84c3c897f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b963e26887e485ec7bc7af82658ca7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d9f06ebc5197911b3ba46443dced388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c532fb798a479f5aaf6e32938d0d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bea697ded4c45132b14ce166c5a54e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8549f9c8cb89a257884a6f74d2d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aca73db7e318c744dd27e3cff3f25c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11093d29c2a979d2a722615efcf573a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1df9d33d25dafaa2e039d0769529394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c0c10c5372f4990fff27cabf3db4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a7077258a99950481175200f6506396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768489da14d13e8591a3fb55e127fa22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fcff30f52fe25a14610404d7873b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70f40caf9332ce07632cf107ac205b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa63674661fd01a064592166b784b05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960d53441f3517a3f18fd891c9ecb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aec594640bc38712997d3f68e0a74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99fedf6dab58190d2c140a1d780431403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240b452f260a88b1a2bce44728dd1ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9101458c6661880404d0da9d1082b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d0abc08a26ecf624be734f19bd88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ad67b98113309f91f82f776d5f9a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568840309c431f6d4d5d2edbedc484f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701431a7d55152f8754e228543065709409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb0973117a01e3171a6cc79c3bd118410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60f7e57f2078d29da58defac31473d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c46a3779a0bd285207b8dd14ae77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91344a626b21ebca977effb248fc30e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870ffa92659f589fbc7159e36cf32a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2c0fdda5a99ebf22779706d20ce4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a7db076fb2020201ab2686ad51743416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a58eeb03032bbdca7bea4b082ec6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4337c5194df7c02775aff26153bbc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10056cd01ceaa31f21addf95ca7e6b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e62b25d0dc6e9d3acbf01538557ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed6000306ac13b901af9a34c7227ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797d21f82c540b029c7b62f12446732422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe4a97afdaaf61f85940cb277f37a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97338c1c19e1560d2fbfabebc59dea6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935439d591331abdd1550e40c2f3a92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae6c34b177e2806d752de812d1a530426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bf5289b91f814b78736ccfe9c0c75427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa1f2b580ea2a9e7ef3fa2e18ee27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d754043411094e023172b167050dc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84438c8a3e8ea4b5db30ee9151fff7b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f2daa5c4db95f92e16ed834899e1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba8dfd95375a9ab90a1520aa05d849432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c116f05d3d0c39e3b48f11d47685433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4762d9b22f349f1dc436014a707e09434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac55348274ddde91df2cd017ab4aceb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027a1df7c80e12298cd97eadb853355436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798758c6e6c6e5a288fc106b07d4251437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf69195cf669f75daceb41066db1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc8ecefd1f6fd68c8529371912679f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cd288ff1399f580c761012165e9d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7e87940fc5f97ca3103bfca64e7cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512d6c8ffa33959f9164970db48553442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced3e9c04dad9ebe65860587072a874443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324a6d8bb11ff3830d46dd5bfcaacd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f11f4ddbe11ae6c29f58ae0cdf1dd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efcdfad0c4880e2e02d755926b1736446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d5668d4e874ada17608ed7b6196d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e2f25ab12ccbc92b2243933e4fa48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cb1a11063c005e26b3f873700f415449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa5ed5eb2141005f95d99db17d049c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90e900e8025f8e115f41c836d0e884451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05953c56d6b2a02385c6f4852e35e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae3001890d254944234609989370b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0a6f20a5c67d8ec1519391c758000454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e7fc781475fec2881e6aa2e5dd8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe983bcc28a5af631c5b54399011a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959615a290b879f57fc65d979c31334e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8ad6efaed0c32093e8cc6fc2a77ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d81bce253dc8969af2476a8faff9b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecbb35752b8f0ab113ac482d939a70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d890b87323804612f77f67a384b595461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e4620cbbaee4ebeeefca5fe506565462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f3991fd8369774cc6082b7d6c6309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2606a81ae78d0f0226f6cec10d111a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cfb138ce18f078167447699a8ed86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06594c8f66386c33b29d130ee5ef81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d0aba193750c189b5436fd2ba2dc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b036f368fae50dbcdcd6666fc692468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372a458ee2090c96f3044bda6a54a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57482b35dfd441e41d0c74285d7fa667470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78e05779a8bed079d93f83524cd2fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8ce510d6637d50e021475f1449eb9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443673a2e97c6ae4d733d5120d9617df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab141364d53f0e6042314349f776b80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d1cd3f5e3ec3f959d3cdb5dcbe5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e44564c01aa58b84d8e51fc165e091476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b10e6204d35279a476509008bb9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd9e5b341b30b0d6c11da686bce47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f8209db8c5ce5618f194b2b6c9f34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de1c6f54ff147c3536d04e64fffff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc1166c592359f1784c760166776b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaa3e0a31b097ee0e82b21dfc84bb5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93111dabd8914fa4eb5e6527b480087483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c6da10f3e774071a95852f77c68ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02d4d26333e5b9d68b2b71da1d373c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32768c314ff41eedf8d4eeb3e66178a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f62c0f20fb0b481b35f8d30be5be7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ef7bf1000e773213a6b8572629b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef890107e3bbb1b297148141fc17e68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf939f79fdd1fa7e8e75a3dfa1524f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1b0bcdce34da9245fd0769f01318491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b850f1d5d0a5ac74893dfa56f13d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a450cb90bd575cd35aa73f3dcea75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5263dcb854a6309f0962b741f6a692494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf2b380d02ed0edabef2d26dd1478c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae20335beaac9305fd3dd8a19087a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93fa28ba63717a368ba1171ae2ab13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17883ce3b3988d24a04af69b75fc2b12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4a519f4a202e3816a32d7dc4f4a5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226edc6ff7efe54ffb23d94f53601ef6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff4ac2c601ceb2b12fad1d9d451c48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293cbe6712bc33a1dfaf520aefe1975502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d234b5a37ac1b3ff50a56a8f624b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ece7e663cc4643a71b2d8d44f52322504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6c08e0309cd632eb4a4d279d873c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a11eb49aa75bdddfce67d72608d6ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd424de6503c11276c77601b6324c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0555fa9ae9d48ca5e6385962430fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1a3dbb369d03b01b1ba639b701c7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f08f30a66b18e378938be8f0c0b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61475b3ddb786f0188301538213ff259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22dee303d390b118ae7d2bf7562c3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add26399f112026dc476f1356bf7759513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61563d663c53e7830621584fedb547514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c6e4ec3601c8ec3eb496d0b2f52c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f597dd014c80fa495b8288ab2905bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719e1b413f27a5daa19f73ed82082a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901f183ad68ec9fa2641e27439ec787518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4af4708e46bf4ceb7c5e1d42994bb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976d7882cd81cc75b177fb2213fd851520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3601e68e2bd935d0681295092aa84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d95e1c604fd4b05db7e6fdd77d169f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb57f541e6767289a36c1050d767e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5d649757db30754d8539f9c90714a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd4868ec463b3e9b03ac49b632a382525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ed7f02aa692ff54a1c32cdbbab94b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a587a5aa9a7c835c0444d7efb49e61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a482cf2dacf4a9b9540cf7c830f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbca148d0d2c6a0b68f1f517026851529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085e7511bf9b508ec154d1b2aeb31cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249ddff302e78156f9431fc5e21fc18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878004c4d13d0b5ce49fbf640f2850ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64499fcabebc255a3a9f4d6bf4c4093e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f03ccb6dc24d8d5f34f88cc33cbf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5019f9e006bd47339b1f3a8e2f3f37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4b08ac6ee43f2868e4e42b756458536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfafeeb6600399338068ee0fa89a06e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d14a105c943930394caf40e2e53a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e5fa69510712b4cd2492d76dcada539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923671b7eae6176bbc3e663a07293b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b5dd8b60cbf2ccb73f54952d551e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5789f30d7c76b5204c4c538a85aed23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b9347411f96da4c0a94dab78fcd2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0ea9cccccf3b8010fa196086a4dd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2831fd7ef3f0b64bb320dc311a6e868545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3872938bcc2e8e8566e6f80a2bf8649546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c875eb7670508e5001b28e9bbd38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7408e73cbb728fc96f898271a3e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb54bc09b54e8bf19c5f611979d93e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b84a09687e2c70bdfa8f832f5a35aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbe599448f359a5de2927f138c3da4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290fda46ca998f11ce39cb7b0ab8310552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234f00b2b793c4d7aa0a76b2b50ffd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e47488ad5282833b445dac873607a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808e98246f68e44ec0701e9c05226b2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03b580bf0067cc3a218ead4f64b41556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b494e7e71896e65723f3a2cfe57c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556059d568ba2fe231344edc09ba7ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb600b01dd320068ea0f5441e5c005a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9989a90d2a181a91640dc4cac649306560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed909269702db1dd8e8ef25b256c60c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dd9e5a318090a098f5e2e6c1a46cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae553c7c4c81555f50ba8d34aa5d835563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf5782003e5fb7812f40b3e5b734e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111485198ac3939a69ded470a9ed887565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422037db3c8ca77a57e38dff665f944566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd952e84033422102413b487dbf37567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e9104ce93a5210e7f430c343a07b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa41f83d0e79217b255645618b00979569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1803283d3151dda4244dd6b19acfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bc513b5474050b370ab123afdc5d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d705965076cbbf62f844e0570999228572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753d2a63cf9bbc99e70eea4491ba27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6d43e254807d0a30682e2e9f2299b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef9dc0cf875f6030abbbbf651ab13e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a9ea369bd1131f32724d55ffa0d1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e781d40def3488dc0696ac7d65d9383577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038306fb35deaaef9a51048ec9f9186578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a737a3f0c183045ce700f5c44edd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931944bdf148dc2e2179948c3a5c72da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c13e9b0a77f13939359c42d0e154581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f73a599b4b671166874195776a3dea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5188d8558b2c06cabcd07ef2fe9f5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1255d90223366f811bd83074a94c1e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4ac54917fd6bd3fa7c5a1a25f480585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c173979bf6cea4f3a446ce41158b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc1f3fb95f4683c34bc4bdea6b852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983296f06ddc299f22871333e87c69b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ee225387f083e8a5619eeda39bea9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c64c1897a2ad68f7bfc18442c2c11590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd917b46e5992078088db1dd7a35564591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3791ff201e73ae3521cec93eca042de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c8e999ce00c85b1bb6bc5b45abb0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1dde6b79ac6e9f857734eeb205ef6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e7f53371829584dbd1f5bec99a2d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b168860f6461067dd48d84e17d354596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3beb4531015add234beffb389f8ff1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba54ee39b913eb5a3bcb31cd6de6a60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd37d3e0a9751030437e4e3e25bcb4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38486a482302c0b0b86b65d9d626245600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b305b3d01f142aa2eb8cbf1f32b04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356de364c5b4ff429d5712cb3b8d7614602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcbc745333357d1496a34239e6cd1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc3ea7c9a956d8df0d8a31cf0cbeec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50545896ffd51355f54093334c32fecc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c7275eb9cb2612841eebb8ac8da30606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b8881970593d77cf1610e05f3ce1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb9b1030ccfe7ebeaa4819c345fb95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb98555c6ce1d21e805dcda66f1920609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3b82d3a481e202efed1c2647133ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac0c3ad8b914e7291eb9de634d0e60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ce2b4ba06da71b11a37a4a6d4d5bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95893056d1649fdd74bc46f7c7400d7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a7d04e411e851b8b5e66d5f7a808d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dab518c20add21ddfcea2ce103a0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91f25cbca0a3133456d9c8ce9334dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d2dd2f412a2410c69136aa38b0c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02387d95a2d4c6c18b7885faece5af8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d68ad92e1c5880d6dc147ae015ae9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ce9c6a48152016963a088faa63edf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5781358665c4e4d4c6ae5627000b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523a9ecc1b0a0f5720d0c90b4bdf749622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bf1dce3763b78a492a8183c2d5f45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761a5e134e2ffae0401d874880669ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a754ffafe2d5abea4a970db855c535625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ecc6f535c4a85ac081976e62bec26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d330a7259a53d675dfad857e340be3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68772b41ed2fe102c2e831bff28ab8e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0b48d65a37e75c4a4fa186d7d46e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac87610acee95208d41cc9025f1787630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e55e1e75e52d90320048ab5ddb6de631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897a7df490c42c5eb40e28c519db5f7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856fc9e91de212dab84676241124bc4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159db91c725e7dd65d87db02ddfc52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc7c06b782faa2a67ce78b51ff4763635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51aeede5fc1da1f68ea49fe5b14c13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3593a7e6a25692256307f036f4f2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa525e4b6902d20016ade39d849b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d37c2f7f8d9af5031e4814ff88231639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beabbc3898267af044e58c18e360eb4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90626548549404f9a1fd76397cb0858641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7108216f38d63fb37674dd950bcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f9e988052794c320436e19fd27b1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420f234d2bd79f70e3fee9ceb9d8b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5be07f8acf5962a25d8b411442fc2e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad57641b08a96c24e47d5ef9c7d23d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f7b9be6a951103e3b8af8f9724086647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bca5ffe910d3da1ff33abdcfd14e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e74e1cb61ddefaca1a21409fdb4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b00c606fb8fd36a8a737d0500d95f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3ce8ecf6880fb1177ea2916399f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f104332f7a75947ee755c55dd2ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc7280243cd745c8bb5436bd156f4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1f76f6bfb160dcf0e01b61034b991654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467f7f68065dcf12ff8a7fb30161fc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0c930af8c882b8944fafac86cba50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb65d6045b89706fc9f43e433924f0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1cda42fb8e004ca1fbd1086a2cb3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc0b2c9dcd2f6fd0da011f6afe33f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89c92cf55d67e0c9dde6acce7fd542660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f63b8355447112e7727452e04e6808661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d830b2463a310a536e7f8e4b436fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c34c3c19e96f6484871fc30836e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb714b9c86fbf967ddf4ff47fc7665664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd058f080c60cd5911cece977788ad69665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54476e4d4f064033dc743b0a43c2b0d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ca7d487078e5815729739fc441fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f13a5cbc19f9b89252094899093ec9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102ce6f6e1a870ebfdae2b5d436934669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccab66ed24f91f104fcf82faf29503670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa44c90e07d1fca9b94c8008b32036671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101b76512021c32204d528a054cf364672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bfbb0e080946f4d26dd2955f18bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182075d3aec7bd0b6fcf346aa5bb8925674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef2267d7c01b96b2ccad73ac831be6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e9bfd47417d5361dbd631048db69f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10552b23e15bd89ad8bdeb0b282c9298677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3642a565d714715695ccdc9f4600013678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96680b164bf94a7c82866cb7cecaf21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e469d21787240d2d070f5fa05189680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c916356fc85c33527075ad902ab70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c475c575b156c71f3578dd3e5e284c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a57d98327df5cc82eed003e393f956683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1a6db6819db205b7bdf47ff0ea1bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0b148bb3a55fe36286ca2332cf8be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946a0116171123737f12008914c1886686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414d9e14aac72cb15b6eaaf7b69d83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a263face06b982ecee9240e1947dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1ecb4c394b90848c15d91751dd46c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf1737916ddaf411727195d30bb53f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b4c590a57f743ecb06503baab7156691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf173f1c951b3d26d9c79792c8fba1cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285076d228e46b753004e3898a8a4fc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868dc753acb5ca0ea7188e0b3216ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec76135b3f2f7a72b2c70f1d9296cad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bcc8a3d5c37893517be8bacff6cc8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa7d8293ce344802d56a9303b9e4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dc7e58a542f094c61c25ae8aaaee6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191135c793d4b57c3a2ebb824fbb7e4d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f11665555daea6a962751c502e3e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117552529b690b3bf8699b545dcfd84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121fb8cb48d471eb4ca1b927a036c5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7937cad6e15549b540a5f533c1ae4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716232c64a898e3116a42b0c2edf865a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cd3d86fddf83c3f46d4e81069d884705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd001235072339239ebefc618676fad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f68019a06bca6fbafee1b17f55898707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b922394cfbf2fff696a0a0956bf87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5758c61de1c95a724830f2be28a2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ad61abc3230fdbdda0a3025603d31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c99f44b36442b662908aa1a8ab5643711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d415274f7cdaa93fc446fb3647ddb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b68bd3db7462a57b2649f13f9bfa6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932b5a5ef240832b499df14b5ee19a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf304c0fa4ac22a343e9198c4e5c330715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caa22d4e01bc95873f47007ace127a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f5748200482b1aa2beca561d46f7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4317d7b7ce03d804bc01c42f22078718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27cdb6de892b3e71066a22dce0b514719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f718d11a2aa7b27a06c8c37cb330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef8c9887f6213436d34c53aefb0562721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a1af6418cde0be0d098372e08866c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483715b704b02d2f220e278a73bb66ff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ed50f9721cd490f853a1dfd78594c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163e86c992be2ed4681e06de92c1604725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851bb54eb3ca0bd89251e62b54e21c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e992d13b7912a5d58efe985c82f66db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f562d5517572e9cc2a9e12b79336728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c344c9ede427227c7ab2ee07093dfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977dfc5ec701636b8a38282b5db892730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df1da06c29197cb7071ecd5b6f4652731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158461c1d7d8720c7f4a59cdd211a899732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8474cc84646c1d85e320eaacef58b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e41fe41c44971e0bb293bee045051734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e645764926df79fbfe87b8fe264ee7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c72bb8a1182e89fcbc637acc9d952736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c45215ff8dd3d00ffecd4b9913dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9974efb914838ffa01f2dc627a986738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec750161bbae3f3cc73d215e6e82ba1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74f0404316228111e6da89c8fea3ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e09f0f034a3d53fb4ca7ab2742783741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4117e60aff43f1b644e332a839719742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30d6ea24614c18a939e97898019c06743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8c83557787b3d4332561a4b34ad3f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011e8bec0f849f74b6ae9524c7b825745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690cf3ca2e2a5e6c1831f7416231562d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729c242b565d4b311c460dae9f4688d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5fce639614000b1b1b99a2bbb209d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e611a16fa7f1f7e847bf74423d42ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c341f7e052afbb9a002ec2291a57e9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e525be4b8ccc7b5bfd2a09c57af6d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1703cd603ac631eebcbcc7e3ebb43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c43e093915a9808dc047a574cbec3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be35da29aaf66a5241aa0b489f7d40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9d5d74e742117af3d25dbfc8b3597755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50ff6aca7f85c8a3645ab75cf11894756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb2bb09b6ae3f2ea3291df87b7094d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8447b1a6a65d911f7ae4faf28ddec6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9261eef565597a13e97698c8fd9ce759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17fa5de5fb0ceca13a0973376cee71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a54bcc42a69f095bcd7414ec63f872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9a62283d3de6cd1f6264c76f08893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc31303567d22ce411b243ec86748ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30941bddf66c06ba155c339f0f191df45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b081374929e0609872ce1aea26ea86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992b4ffb0acff82844835c9bca96e027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7412cf0f28e27e9dcdf835303464d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c670bd495124e22feeff1b7527a8349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9489795a4d301239ad118d65084230e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601b829de89428ba023c558c7d73fcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cdbf1a05426fccbac46e5b46faf0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32ec3586fcd2d53203127d71800f5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda737c9dec3b07a66367c74ef8df77514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab562f95ef48c315cc589d0c6848bd1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037df97162667588e73873d311690c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f53e99a7c30cadae87366f9fbaf5f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368132b70aa4fb86be4449d1ec9cecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a83bed6208f842dce62374ea5b43619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfc26a3ab91c0d70c425856833124820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c179ab8ebf96499e53b98fbf939f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db025ea872a524ab6addaaa40f37c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b4474ef70f0455a8bd17a8c3fe1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024676e4b80d956980cc0528781089424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e45be0e4410f3976d15bd60b43e7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9f6bdb8d5976aae74550acaf58a4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ea0cbeae87a29d310b677a583178927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650363125f854a8020171f798fe9001a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8c96c13f0b5491a9ede11850c40fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a380b5bebf11362ae77510cc0401add30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e235cf256216d557588655d12cce70d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c915a29d9c539bb7c69d7c5ad0d75032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b75c814cb4d97968612ce034a97433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dca3d7882652d7e96997ace928fb7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389fb3bc681127baa0702d670e2058335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae260ed4e60ffceb1bf90dce69aa73736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e46b246bcd73050724bb72860abfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2fac5a1ece0b0dcef71132501866f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10dc769821609dcc1b4cd55eaa26f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36adc1b81f7cd2a1d066d6dbf8e789040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0e61dc778c413b753b8dd739c32ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c6c088433644101f944e9552c87c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852868721d96e8d979a3ec11578fe33243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197fce8f1854fceea2f1fd37e382a5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50154ab6bc0e43a6eb8e852308ef3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f7fe701875f1be50b29a969dfc20646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959679241e2bf2fecaa8d483a4d880e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5443f3c9e2c5d4ab19ca68f86381dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b939e62d0db9e4117a729ea428e171449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f06589e1d934a003c27e0102032550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b3dca018082223f8d5d9e3812d06251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e7a4e00fd8a4b8b6b7b9a85001de152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82b247e4bcfb50419a5df48856362153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853dd2cba34b1c6cd534b9b05bc4b1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814535dd0e2d75568254e40aebfbc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bdad6c88641edc7a5f2caadd881f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dbc272faf5d780033f61131715ae157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445520386546d94ea42ceb9ae975730d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4f3dfbe395e9b80b0fc3824e4c02f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5458516c68987f9f3cc3db14d1be460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e513aba575d972b5a434aca09bf8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f09c39c887b29b4d4995b4ed065262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc20da14fd2226e4ae924f16ace02b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac34c6f506122bc777c7e65692008164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aba892db6211e48452049dad73ffd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f65c1d11178d2ecbd8657f64b5377c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50691a1fc41efec5b540dce41bda81067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2e1ab60507c4cd1c7f6a733c760b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949872a6afc3afe13f4bbc6b21355b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238933c82e095041a3d535b715226c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607a0a4b539c32064b1cd3533a3bbd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbefc5c987788adb5d4594750fdb9f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff9310d319b459393fdf9c74c7ff473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c60761ab6e38320f2118d70d5301d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651696940a00a45a24fb041cd88d537f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a257f45b1ea889c5b4f0032f2a10276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ac7f12e8efef1836ce8821fce10bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f5697b2f04507eefe4a3f465ebd7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0baacb3e44c9a843aac5d517fb5fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923031f85e327d07c92ab6b847cf5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d5834c43b4ab078c69ee7678b8df781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62939b8b5c1316b133205eca89a4daf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57abab3a7e58dad18199ef6432d69883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50192ea9c8ebb59a4707da21a38361684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb5e2b70053e565faf571dd2e947a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7267a493bb5c2529cb44f82c8565a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201f2a433dae68ca12b95e5c0d0351b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e896c7277eb3900871e0754aa84ef7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2688aafb80585b822c9d0d6eaafc49889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedff01e9b96ca252c5ee12dbdd45b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc019796c6991c1f1b8540ab83846991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3994a8beb0c8b8d46925f9d88ecef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683982d4b95d2748fd23c521994fafd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807031659f1ca551e885007179abe8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a11354c5753e7a9f6a8933b3c5474995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835ef56a0f2d17562b021c9cd25437996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0629b209ccaedcd868ffc6e15080a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c3e865cd32596f18d2bbf980ffacf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b810abe86ec972f9bc89350fd2e21a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e7dd6440565cbcde1b405dffd71a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d367c1ad4b2a402c49c6667bc0f0139101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a7f228c5b610d634aa9a2d9ed2907102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef75f81a4749f80377d7de9330a10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead93a4f25f2b4611e4d291d24f9f3aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d81ae7aca43e8a13a5ceebe58fa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b694de14de8d62095ce0dd928b430106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560a283cded819d817829ff86aee222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e68e955c09406882b7602616b23e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa516bcab6e857ff691040318590095109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335223df01e1535a5d6650fc3858ba7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45fcbe6438eea7339403ee361cccde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322748e995a2fa6f470d9fed24e7724112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b0321850ea878e03cb55012362f0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a3339e758dbc53c0eef094a327ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1defb6fd4bf66a945a92e9e157af19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e54d9e9d41ff1f3bf385e2d79452a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd4c586bfd860dc22ce73c104931c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ba610be4c86b15bf9db4cbb194eaf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fca06bccdda338f63aa72dddacff3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b98f9d613542f2c9795e57c333070120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf119cec3d99b01e88f72eb89e1d805121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689418cf0ed6ee0d36371581ce2b808122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2d4a5f36cb901811c4c78cc9e7dc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8e1547e368f30fb0b95ca525ed9eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15623f0de0cf72065386d05465646c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac1688f165a4216d06f20b46966d72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb9fcb81918f4103800ff18fc999d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eed4ca1e1ea361eb201e15d565dce9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5617d64ee74d2a5236777fe83e1bc67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738413e270707fdeb707b3aae3822a6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c88f7fad4a7e78a8a60c9d781429131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106bc0b49a563e5f9301ba64fa0439f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085d9c26a4067e33d43f7eb85ede2da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e94ee55c79facfbbb14519d62811a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b24a48f19f4be4651f89b4dba1273135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472c82136faedff4f344cf8adbe243136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc32242f846c989b7a762242291e14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100636935dab5c4b21778fa11661a24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a347d0774215a219573cad076ecfae3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5cd05358cbfa3c8241f1792f99456140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503af0ed65c89b8b74c492c7598d570141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb6cc7f15d9cb8aeb1de1e5c955e71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1f6629e146f3a7c834100c9b1d8f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04dab20276090b68db13b60f0f6f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0e631b1b0f2398c27b080adf6b546145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e87178c8e023d391a0b6cc5267b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff305c09f2bd47bdc48c3662e6beb38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782c3d035a8d4950d240528a7d75bc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aec86d133f4e19ec43ad85a238e49149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c0b3c3cc26506424e5bb5bd61bf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86743ee163d82ba88f3ca94842595ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c5f409ced3fd1820eaeeceac31fa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a76a3f5e18dab751a546de0a81a81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0de7d789020bef49323e466ed4705154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f6e75e1b90f7c7e31bbe350cb887a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6d2314ad0bfb232084dd52f53a3ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea8a95b549167f9afed2ca8fd1094e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e949f8d48f0d27c222b807275b52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6d98959296a92f0154ee3824acf02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd6dbe8a58df142f980e8fb212ac2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5dddb86aa8592a3b6889247c70de1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858133598d27f919c7177ebcfa62ccc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9caa73e9fb7dfda1a1dcb8a7d9aff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac76c87008101d59d2cf92e3b7089d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a730bd69f6e16205b5bf55f85656e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4d021498bbd6d30193c4717f3ee1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aa92bbef3babb00f56af51a0acf38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091b717e69c17a8ba6cab4404b61ed0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640949c9fe249ba7d7a1221d55ae950169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbeb34d329383bf19d6179b6931e32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4963125cd2ea210179f706da8ebef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8f551e1b69f5f484c3f45e74ad6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1815b676b3ce51f0e11045971cb953173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ea8745f0b201b3f40ef73b6bc016c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af621e99ace3695980a0f2770f43a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5000a33420caa5ae32167004e9a9e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe847947c6401603373e9f55ed5fc1d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d155726e82e48feb1845d72420ee1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3fd9039f680f1d85c1a69d18e3a89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bcf3faf5c553201ebc57cbe398f48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b613f0918460efffd032a3381e7c8e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baa5bcdc2a9c0f44144c98be46032e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bee4315683d41a95b8229c40ef4cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3560d0194dab35184a0627e488310d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359cc52edeca945e4c406ee6cb8a8cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f7e950004eccf857e2a24339cb122186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090bd4d47e4b9a7de2a7a58d9a6928187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1aacd145581f8fcbd76963ddb67e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e5b8995fbe493886a9d566507421d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7dfa93ce84323a65138eed30978b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c207dc207458cc968c8d54677a417191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cfe486182404b8c5068d165742fa8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ff1ebae9d92478e1c13061f98cbd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d42370aa3459a743ddee3b460d943d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d33c85ae4c00781d2d9bf9e74ea8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264f0b80990d1d9d4e6c7599b36a4d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35badd516559f13cd5031c2a088c1fe8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7638a0a69376e09a870e962b84c8c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daf6955eada4984aae776aa5fdb68c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180f560fca2db97c7930596b3e00eaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763708f72f8ad3b399307aecfb61a99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d4a04a1025d6fa83dc756c89182a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6871098e0e1f4a5cd4814652362ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dbbd7dbf15b0ff89a2a36e1fd4b39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734e7fc84622bd8e7a21f018715bd18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576986fb317037774313f854868ae63b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8606790fce566851c4393e75649d984207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd32559d3ed7b68b17b0841abe7b5ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fff6589ee86e698e8ce4133df2f3b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878975d63580a550791fc5db542b74c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651417799ad04fea7d7a062a977c8f9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44715609e97a1062c9321bd49b398702212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdf2a822b823dfe2a86a3beef5e4db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31433ef589a3c21831e6509e8d7dc76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e914c48a973d5e86252ebffadd0ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcc987a589edb81804527aa57883c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd12980305de696518b4fc55022d23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a9d8a70c5054fd75d7fe69f51459c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916059ec84df02dcf10b5e1aa9d7105b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef331f2d80549dfe0ebea604e22a0867220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05effbd762b06909a765623bda97112c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eccf428fc58a7ab184f9250b4e01c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890dddd07612d937ddf06dee0015534223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e87f0a18fa2571a5b6cc995dd786ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7c93e37b9d574c414f6240c09c17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f9074f0b01057bf1c165e52955ae2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329535819a9c0740ed403c73b4e6619227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b094c1c4b4b07fb12ddfdcccf0bb70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a20d1262b984519f0ca71797a6edd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c7773909941b9f421808fc2aafedf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9b71a7fca338b7c20cc96fadc2770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355635ae87205faff07fd7a09f3510da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101c9fb7fed08f55d646173cbb7a251233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09009915f52fe1d14b66609435089923234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bec80a8a922ed423ae070e5d69565235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721fca847676af52b219a6bf99b8b65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c99f47aebda20e0f5f29ff92534cbe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8a1a646b1e7674501078383abbc0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082061fb3f7b17824262d502e2bc43f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9d25d3d732b57d533881fe8352c5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50d18babd6d1192e1f8151957769ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8558f4059ef3a1273ea09038d6e5bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8bef7f12e1f8f49e7649a0741320e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad6c20fa34a25062c1c47496e6ee9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454ff918285ad7ced5700548d5c5fb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2704ea3b082f997697adb22491e7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058c0c8232eecc2584928fabada8d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e6e54a20b9ff066f88e45aa54e935248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08d06b476b37b42f66ced2443bc689249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849cb75cd8ad8da8b82e5e3bf85d6fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144649fd17bffee97835d09e86998fcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf421b0d68508afc5b9b00cb60c378252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1893a017929785452adabb0c70246a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99797c8c26c8ea916f2634f0cfe49784254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7104eb8c5d46c50e05387004bc1d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52867863f3cd72ca1f120e46b40dcc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de34fcf2358f778d601894526e7742257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943a7123f28cbb1e04b824f6544729a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd70554295e2c5b64841a118fc1ff2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c69e32dbb15692f7657fd1a16d7e03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d971dc1f7cbd0046be4af2d4332c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91ef02ceb93ef2f2d2ce93b1869033262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de8ffd517704e168a98640857641db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd0da323b5bac0b87f76b40fbc0146264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d820eaaa9291bd938d7f7c02bd8f713265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822116659186c6541fa6a97ea378ce7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa3ab764b270d81eab13d655afd5f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb5b4aa04b86af892a54ada330482268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ceb172ef7f413f20e53a38c3aa78a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad4199f707aa7554ab731249bd32cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fa705645eaa2ea9e02072dd811648271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779743f71604326f1b74400f29325e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f48dad8b3da81d01a214f809e7afd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62895d2dd23a60338eb0ff514371813274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb2e98e2a82394f74e4931f19403e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bca94a77b5b9239df1e7d644b5fdc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95307ef058883d394ccb358c56eef07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8b3b5b791d7b8433e749e1109a794278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15774d124371e6bebea1fb394e320c72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191058103abc6adb7ac64b5b5a48b6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39969b59b9a360de70d13e6346479011281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd66f5af1ffec116117a4fc2a7eb4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dfd7e39647cac67b6c12184b82194283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b9d2addd36f70310019ef08d3456284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c49bd9794fd9e48214c3c65a1c722285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b26c59ca040ba60878f0bc17bda8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca0c44723aea47c70393133d2f398287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52148cf969ed17871bb96d6ff8f120288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094714fbd2cdac29c5faeff01444360289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db39c108da8755cb574bb1bcc09b02c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d1a29fc06d173cffe8562f6e519f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae0e8acf7ba0b382f91ac8e4084e14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7140ec0033ebfe243024e16ffde663293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556be1fbfbd634ce15bf0f8f0022d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f696267f5f51c577ec5add94a8fc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047329741c0cd5b8410f24e8365ae8a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a404797bd759b9ed1bde2597a8cc004297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526aecf32a1d3b9be7ac96b8866cf5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088e248e9da234d1d72ab7244473ceb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f88ac8d838414cf799a7c56a92ba32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e7a0403080597172110d4ea7893bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e85ad25d7b55ad8d4a16f23c454fd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012677bc3cd49ebda78584a60b305f96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687e6fd635ca50ed621b10364d3a79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752e580eb2884ce71781071c7882f4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adca7b44b031fa7b820db411724a4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee2df4478ca3d4b1c152e312b51d73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe5786b2d720ae9fed7fc424164368308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d25a71e7d97dec9aa90564109181f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d258cc017373276033d83288bc1786310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8181f99d4a1c46a695ac99a4168f30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041f4ad6bb1d959337781409a38b795312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f0d5b798770f50efaa44d46a366e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d96e867b0e3c13fcfe7edd11c1022314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408860bdebb03b7bdc5ecbe5d507b192315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314b0ff0ddc427cb527a6ed85830496316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdba7d80fd9d27edd7dee88d60a355317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b4a935adba5c0b7666203dc96e0bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99812ad1103f1bc6f9fcf7ad1015f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50304be0aa45710ddff79a9a354ba35c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9a0115038b7488024f3618cb1b529321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de992267ea5fee576dbac77e343fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8a0543ece2e7b6d592e9f422c9e51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9401e7f024ec630503b857151d42018324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36a9da33f13f30bd6f39081883a307325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcfc0d58409de2a6ed90ae59e64d41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a02d42c1c30ba68626c50cc87290a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c675cc19ccdd8d5b7c6737ac39e73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee473832d66f7c01a4ac334c0aa575329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c838ec119b7583ac41629f8eeb310330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd937cc132916ccd84f7e2512d575d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3467826c128d2db400669d73af73c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29227e6648d7a8e83dd9e57c368d98c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184b57fa105632e37abcd5dbf1020ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2264fdb0ce2c24a90a6e91cdec7f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1ee743188fb6ac0f948e8b8cfbcaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38eb59cc421cb475a20282ce1d0ee4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f22dcb79bf490675d35176c4a20d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca3820a163f1e13e34436d48941c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811ad43d4e510151e16fd2919f859b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cff263ba89cf5f1a51d09115b3fc9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ea0d871d7c895c49eb8da39a8dfc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbff400aab0fc6c7160598c7d030cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb3257a8e3a7539a604d84ab44181c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bcf06032a0874ae13726e904f8f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c794b53b7fd8059d96e0a8f485e63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e343c842ad2a99eafd22a02d5d8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6212358630f26f45813d5e804a57c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5a8b3b68ce606a6be905bf2fd6ddc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089686c1c6562893e2b3675b640808b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a4fc582715d39688fbbd04c02d1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9a75ea5d3af7af04955c8b90653d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a0c9e31405f7d1d30fbc9b42ed563353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268be676dfbcd11dbe69f976f71a00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aacd67df1799c1053bb54423ff58f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0428e5245f2e85f22823d66de7b65e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94352e774869c536af97f7b02ccec2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b07e74860be43c4447aed6401c61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae62b05e96c0819851ba693851d7406359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1efe29523db28906242b8e21161a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7043fdc5f2128fbfe3a485c034504d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af50f59cdf9f897e2c07a5fad86498362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537dd11e5a36b146cc75de27a08b864363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb50a0b7e8bd4339d5996ae2ff5e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5db569b274b6aa2bfcbf26df77470365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76425e3ac67b9a25c2dad1da7f3b0029366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f8ca2eb5ae6b8992a5b18f0b10dcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a7aba8f5a2d7287fd536c8948edec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2825fb8bdabcaff0d4229d3a70a31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f084e12f84b654f7c5c1d56a045d7f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99380809e96f2e076a199a748b2130cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801cfcb595ae346f4a48c6b69bdde7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce32874f31093756c0eb8bcc3dc40d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4209405e1591e53f6a2785a7a3a2b30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b6e193f1f0283411ae58d8f840c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5d072b5052fc8b8df43a7590aef44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66211e81bb5ce01db2fc50e592e51c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a93c2569dcbab20d9f3a37b1cddc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca3377df381fe5b3b57acfc0ffd966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f903a9dc6408c90008cee61da61522380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f951c139456a54b04cd632dbeb250fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9e2860e6cbdbbc9dc6c6b82d87145382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5caedd092fd7a89c72edd49fcc80c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804329c062ca48a67f53f8b1aea9577384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6126f052ce54785055e63ca2f918f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fba8a44848d23d4590c1710aad0b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b06fbf205b124db9c9331d72e81a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71826d5b0b025d29de0e6f37111b33f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61418a9d99350bb9cd4fc2dd5412023d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a0ce5cf6e5da266b3c5a395e2ad7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62bd3ed6242bf9a6702ca93cd6a09c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1a2ba532242256e50dd6e7e04a2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9430357d0b900afe4b5337620c05d45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c567d52817ee5a3543d0e10a488ad7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7f03b8bf6aae246747fab8f6a4f31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c98af9f242f2d4e565bf5d5776af18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385843370c7581fc862d053b55f8016397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3393afc34b36f574a5c199411271c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4647d04024920c90c1ccd46c5cf7209399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96735179395df5c10dd029740f6f3079400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e075bfb2b1d00ad95fc521f9604e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c5dd09ac0c4282f4acb26dd53b477402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdfabeccdde4cf8f79310d960747a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a397143db4152091d99d350c40adfcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626dd6903254b386c456612ff29a136405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb784463f0a80eeb755833e73bdf680d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad755733b938038947888eba4ce740c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd36c092993c8dda47e478262f673d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c465c126add6beada214d0d39d0f74d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a7de99b2534387445c4679c000fd5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d161e46b3611b20eb7c15235fc982d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae7b5a79391bb82f03f31a3ee274a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf56a7c814686d3104f1af433f0127413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac732ee0f2fd29449bc286540f341a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55cbc072bc7b670f7953ceafa77973415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78203bcf3cb9d416fd519c09e7d3a94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f7f854b37b86373ec0a159455c0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6e9e8d3c5192dcedcff5a489c4b75418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fd2800ca7be6f41cf92e177643c45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433ff3df4d61d08254d79a3efadb434420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e943fa199e0594d2cc47612a581c385421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d56de5e4b8ae7980ff7726bd044c0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ab60fb4d1234c0920f33960e7ff3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f3e22a3f8273a138841bbcc80a1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4049b32725fe91de1c8d856cc50a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d1bfda6aa6e197fef4f2c8e182589426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63ad7bf9109a52a87d7c97cf3b259427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d59203ba9261d13d84fffb6c61a64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55120ffa03ec447ea532b00b2d4db9b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410051b4459149e4b89d432be1a96599430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6a7d0ce76f859d674e92f71bdef80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27b45e4eb1302ccfdfe04003fe45d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064aa1a90b35e341f1c7f36a10aba49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895755aaee7fa371277b2336b3d58b4c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5660552e584f7b7e158b71ab4e2591435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9702d50100974c7cd3a3b98b33aa6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94964b9ea87239a6520d8b78af6e86cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b462e02315d0d2508d009149f93a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd405bfd8c4bface285f24207e7aba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059aeb9c21e413e361a2be81cc0fba0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ecc909f9aa81664defc78e82e2b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9bc3a0b158b8c6f1478518f68b40c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e422047b911fdca42a7a448dd92038d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dac7f945fb9aeca1b43df9bf4b1dfd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0d77bea259dd7eb42df941bf0bd95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e35897ca3d2a1c0a6559aaf89a3f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f379fd190cc908d96becd04d133afa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34574b44c66545a40aa65ef2b85e9e0c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3074656a5fee0eeb05c710c76f79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2616885eb9983d2a72711af4b39451450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aac6a02f5cadad4b03cb82f687c70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aa65466659f53198a2dbd3804b21c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76ee1125099f3af641e78d3b93c641453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0630637464e6daddedad8febc62ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad146a0e7f17dd2bf26828053c52a15c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e9cca0f85496dc7000dd45e27ad9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7dde6b9b684e7f92357ec751a33ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1be485b1bf57d2c0b320702dc3e049458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88584a3c35db88e254ca3f09ef1e33a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4d291287385afedf46c7874e778fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd187a9778fa09f795d534b385454f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69d237a976f6af85e200ae0337f2f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92449e6f311b89e71edfdbef721889463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f7d34a9419ec46f50aaf5084eca00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79046606088fa099f0638ff617e06397465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083eab6a270af03be18ac963a35b6b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b454d39f62e5d4dd09913cd44a398467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf105e653eb90f432850dae367fc94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525467f18e8c64434f39fa04873c8c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a69975b238e841fb7b2b3bc0be3aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911591d5fc36a491c0b6bd00c6082df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53508e569fa1fe648d6e2094da2a3849472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbff52523c3389f6633d046ca7c00ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01198fa0f9aabd6b42ebbffb9220c009474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3165c2c2594f63bf18f286f752f94c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646608843434c19f8b40c6b229f076f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45e2dc7397e61ce00af3270a9306d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a4ac157d8610c59caf0f6598a0779478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4092a0f3eba45300dedc1523239a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c838a338237d9b75aa75a363de11e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06046293ec156dd1df418514e6ecc53a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c3a4db21b9891c07896203d08c4b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f0f32a8d7fe4b7a1e02a012b609f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca73916bad9b28d4a0cf9e878a2cc04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f25ef36e36e7719a764c3007127a1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d7f4fec7b8595ef10c40c99818f36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e49f87bba97c72de6d1dab32f01b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569ba334cb259e340670736f1b9bcae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e758413951d274de6b1ef89f698a7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2d488d261011df8e95ddf981702d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6236d2018312bae4e796688b30767491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264a72196c28818724271456fda288492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36644a96605734e3ce66ee2aa499250493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72f42ac294df16379afbf9950c5a6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f174c3c14f3eb65e559937da300b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c299048c3a5c83cf1cb9d46eb2b443496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f344a74a5a2a6008eef476fb550d25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa179f93a25ef9a14b002334f8b806498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee2a95b798630f1de03df56fd2c983499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219506d110f771a065fddcacf05aa422500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e03d4d83fb8f1d835ae55134b3d63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b1675c6ee93cd0d12e44cd7717706502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11bdcf9fc850c5a47a0476fc1ae7b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba48e4687bb058b716dd9832898827504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8be25eaa4c48d15ff0403f36a2c879505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b0e9f9d9f6dee7e49bc5bfe42848d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e443d6b7ef8bb2dffc286fafac45b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae560fb0a5608b96ca4673cf08c4161e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4453e0cfae31356817945f4b1da644509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddf50b76c4b134645c526d42312722510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db918ade361228ce53f09aa960b987a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d232be8ae46c4073f9504973c1e25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a01e7f5b0cfbaaa4b40f67b387d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc87f1535221ba7d0a629d6762628514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0db07724cdef9a9ecc5c8df4e05e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b839f12c60b0a91a796512f8ffd67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bee1946de5fb74d7d3cf0328fb390517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660c32d6930b574e0275c6f069a9f08518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a2a18f792d563ccc87f8216565b14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035459b250e484444dbbb9994b9fb821520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0355fe3731984330a8782be509bea3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bde9880fc9624f37d62cc7a5ea0a7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0099f9a40d1590d3ffe7577a55cdfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42de28bec586b2b4a5335bc1759c57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43bbff05bcc044c14443c47ecfa112525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40535def7cd39c8aead93d3b4d402948526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039b63eb4f2e803380ec1be961d6d78527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5693e3a3b078ac4e867f268c35cc28528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7924edf77184f9356ba86f0ee8898529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e6366dd364b9a403849a86b4c97c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a941970cfd051c9f060918e700c02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea4f02fcc9ea90628db3c462a77501532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0cde90f979f8165bfe7e37b175854533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df11da2f8da13524c1af2fdc863997e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861ba18bdae9cbba9477b14ecad1951535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cc5ea2e3af58540b76e6c583552d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9e4d307c3f582b7c7df1686351e37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604b75bb5ac89a9beffe425a70207d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a93d5024e17bcf547447e4e928005b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc39b15c7f57b0df6e8dd7b92963dc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfdb7c2b2ca4e6316a1e864ca452e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf397295d3b94815c302ebae5498c38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420eef1fad86ca5b07ac16136b056b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db98ae2faf124e7f47ddbf57b462d8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311dc32abe33083874002029438c2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981222e012ec3b2762fc5b9b10d0393546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8257bfdcd1269ee7fa610edf13fc198547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554eb400a851ed73c20cb7a2ff2a9ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e5ee5e9ba544af7c2381fd3f3f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd456de14d5b201358fb251dbf5b85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3df155919c211732132972ca19ebc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d303244817c0cb5d0af5ff39cc17a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ce01b2b0fb1f009ba9e2957d5d53d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a9c494f97896e7570e0472ecafa15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445cd96a0d3fd054890f7d5a557a044555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b0d94622611f7f88987e0a047e9c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b9efb677f399dbefadf50a784b0fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c45df02471c839080368f9d8bf73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39caaf4c279c42d851a6dae20a8c305559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6bdb37894756adbb196ada9be0bd5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b866774f04ec5ca6965a5f924b8e1e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc19a64c5d3b21393e48c689b48fa8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d88f336e58108a8b4079472094b88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8da311b977140260869c9c46ac87a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69656f8c589b36ae9a2bfea2da9480b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd3a8924bdd8dbb1b094a83eb8968566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e62499277605ab596e28bbf0866a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd87430cbba69ad94827b53019abf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2358f23b5238cfe11b30a3fd0f92d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785e08cb8b0b4d2b500dfd485ed051c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa9837116a7821274da46d152ad16b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f06fd8d2f5e2da84a82b2a9ef9a36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ffab6a2a43437ab117f65231b73d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a1192c976e75b6fccdb3f4e19a590574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4b7e4d8f7773baa929d1ad4d60130575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb16057a5b009f4abecb4b6bfbb7e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fedc1308c3d869e2e097b4499b35c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c2efa63280dde8c8ca3d6055076f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81950270234f6796ee2385bb70322a69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f49684221aaa9a9fc5ec0b5981e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5866ed9da42ab4233bdcf4e9b8107c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c3a9df096d72d20dcb06fe985650b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3345b834c73783e6b7eac78a4d310583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49a20c4900366f6fb43f5118492521584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81534a7666d92ec557c294d7654f710585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd015a1345038259c61557369c6006d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ec47f09eb70f30c0230490abbce8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36821d8801d9031587868e2adecfa8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae4388af07867aa785eeae861b98aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb47121b47455d7a25e4908124b5b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39998816fb30d51afff606146db8829591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef45edc6bf3a983737f3455ea0dfd7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d580939a5621dea7d99713ac0dbc2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e9b549848a545adcdc44d51c4febd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c631d2f54d236d2c423ef5a0be51a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefbc773734ab1fff7db5f90047ad45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c24200ff10a7aa64cb0ee72588657597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02334928a2814953fc6caae7b53d8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8863536207e532e123303540534a585599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d89e2c35cf26c0a0155cad02686f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa099eb63f08100b4c2675f6187e123e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d8f3fbaebca66ed7ba11c3eb9dbfa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ea3cbf9c9dba55d5182ef064d476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c9c3da790271a33e833cccbdf7909604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8da24898f7a5dc2ae5fb45e22dff03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aa38b2a909f20882d0aae3a64f0fb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34045895a509aa4e1f931a403c3188d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc056b4802ee7d76e287437eda7648608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9785a797b716d57ccd61d36def79f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f448158760d10b40a442a2ba40a5c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0555bb4a8dfbf5d40d8a336397384a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179286271db98603299a6801c0c7ecd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf5b077088d123c0090d1d22a920f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da811e31f2e5a474f496606b520e2669614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333cee888f1449b3a3809014051c57615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f295f1e903f7bc631c7183e6c15296a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4ae7a814ebea967e6ba366b2e9489617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82483d9ae2ede571237328fc789b0a37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae2fca69a364d3703cf56fa5ab3366619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7edb5d434d891b7663ee1bde1c318620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38197b58144467075181ad370074a7a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f655ea9fc0351c9483808064c299c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d6265c419d03f920552759140774a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff25230b2c00a13f2a151c9a10c65e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae04948af67b5c47930076948e7907625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a246949c7193e5d3a9dd838688081f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c008a41c341c80a7182be731ce0e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e766acefba1119e3924fafddd4f2c7b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1d851c5196d77e6fd2ac9d6821a76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2c102ae69741337ab491ab5d5a932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d73bb0275191bf8733873401b1cdce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264aa6651a91b62ba277982a23e6ae6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7536a47ce90158cc9ab678d7d6a77be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b3b062ee3f67385c63c4079185bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e6c10f3b7ffdabd59c308bec3244b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce5405158dd6506aa5fd7e0378c011636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9239dc1535b7680f4c8ebd348e8a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345becf3e92918e0255e52359db744f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c8734a2a0efc16b8d99912d33c9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32533818d4ef4b3b58c9e8b985af4041640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ef7026832645abeb33eafa2ffe0da641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79212d25a737e3b2478042b78bcdc4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4332f087fbad1cb31712384faeec61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0465018e45dd5c8ecd5d995886c962644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd03bc41a26930a3252c9a2074b3fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b22930d6c27af5c8fa53a1e03e1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ad9a5dd669945849b9038c30488f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073fefa47135992e82d60dfb1ca7e67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2bf1bd682680f89ee3b07e6b8ed11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1306555b3252540cb20d8626892e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b669a6d5899d0bc239acaece3787763651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530f58bbdcb388dfb1bac0ed5f52f9e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ef197d6be020898b7edb31659618653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793ede1048437e78e1d994bc35cc3e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff94ecfeece3af33eef3b10ca80139b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d0abcbb13aa92e9f36ceb34d15302656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976cd2b634d92f3bf421a0e04d9d083657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f536e6e84981ab4d6c367dab36764658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52455d69e5ab73aea5d090a3ee198f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4fa0cfdde314a7e465b6e7a6dd828660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0ca02298e6f62f4508c89971c4ccb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1e2aba4a40338e1d6a89df5a6066f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821ea8e11343853a8d218f0344dabb5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c30e16b7e51b02b6bcf7c8983abec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f47cb7419abe3930c3bee6b9bd72d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d3db08603167ade5ee1472bd3a675666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd5e566f090afe286fc914ea3b5497667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3341f3d4ff6cfd9ea2404212888f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d9eb51cca88de165be4e78582680b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035a1816a9800e998d7ae0110d06222670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973da0100356aa52fafdbd18cf81f708671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ecacab64e663a6e98cb6b066920f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70047c83967f178f3230e6ad47202041673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398c2254a10e1bd025595de289f2a19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d53c8c8e4b78ecce1d6e63429c08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf5b4ae518afa988492bbb6573d738676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a519e9831f931e5efe2bb7523e5d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc786739a5302d80a9d4aa440caa88e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba4e410c4471faf3ff394d62cda00c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39491218c4c72e544ea29f65523d7bd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d055caff63f23072e55bfff7ad8e02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f579e6fcac24e3e32238bec5a8bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19a19d61b05e44449f3daa8a7a7e14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b980cf532337c4a36dfed700978ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255755793a5a6947d9c002312591084e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7f40ea0ac4656880813e63e0316b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397d1aca9e8f0baab0390b589f0800687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e9cd1239658d0d10c8513ecd3b51a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fc9b260842d992497990fae80b611689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700a10403714d838eb7277f28636bed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096c8b4ce6788d1a00600851bf025c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38058ef6daaeea9dc328f80f04878692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8100f6708e66751c7eae9edc0a06be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9da7cbdd5f27d3a15444e4fc20b8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb939d68af4d88b9a7fc8bb06fef0b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5de80a8d84258a0d771e4d3bf446a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6f980c2c3ce1baeb9223b3cebc39e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85a9b02e6df87ab4e32720f8eaaa90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5f52e46c44c68902a1dca1d567325699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b4b59147efaf1b9bcee8eb7a8e91e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca446d494dc1db0d582952f149cd0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911dfd291943252ff48368b0543fbb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e32c195b18c357d9210c28c7ee541703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b896a57757c37cabcb56145a955db5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c8e15a90f46777340bc7b0f2eb21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5774b82ab177fc4901e90dad5e14b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06764e624ac316577d797644040fcd94707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9750b5e5718e9628dcfb6aab5200e0e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ba8c453113bcf9d90be3986ac8162709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1f3d8e3efa8184b1c49cbf866831710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf16654e51a507f1beab348fc73e007711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20a3e77e17a7470ede763a9e0cdb71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0535218825f23bde67abcdbfa5018713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62dad325f1971eee61ab106e818d9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12bf5f0de12ab41eb7038138d0379d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41adfab5d296ebdfb0aeb03a85c70ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89569c5378affe7e11891cd98b27191717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e537bbdef9395727214852164b5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c12f3cf214ce2a6e1416bdb70a0fa3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f40f5a239195302ca26a9e9aecc0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58618ff89d83406726c9c86c22aee92b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc82b0ef0ec75a2542f5499014c3852722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8640739e785418fee252b78fcbda7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffcbd144f794250b0df62dc7bf95cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490a4c37ec5cd7896b1cdcbc55c07a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a815151faa5e858f43dff92138b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78efa58058f1cb33b61a0dbad42cf6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871bb0c8282e55870d3cd00ecd46a56728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d2be0d664351a8afd7050e5ba5bd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a825fa3730bd2a2ad4791b8afc83a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b156a4ff6d165ea9374158262485b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709d33eaaebd5c0f116409a6e2c50cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d934d750ea085ba34bb30fb2bf066733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9202cbf8f1d599a1be9f61d6cdfa4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9cadf03878ccc1ba9fa9017d9de0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db82cbbe58bec52eaf8843942a9ed6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38400c75b71abaa25b8fcc558c18f66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc059a67699c836a47c25af9d2f8a1e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5266d8943aaefbf57c9f52d6e19ba6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7ce56e28335d1869347f1eb4d3df8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148d7281f16d38d498d40e204e574bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577bbdccf3167ed1bd8e3e4692df0df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad200e8216b842af646b9ab11cc0dd8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4056b3c5ea271399ce2dffe4f5e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64037f14318aa35c64f44e0da3d1537745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9d8fcd2b3a20bd299cf8f56fbe916746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f228eda7dc090fa6869f6ca28ac7bd5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf62009bb5e9214dbf859b7ea9517748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351c468f33f6c46a91195ff1f95e9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f8d80a271c3d1743a2a6478352b5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74bed3d9991afd0265d9339d6a6f67751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f879d7fa0173d969d05637cb8ee5e46752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296464efcf5139db832a6cf7b5cc90b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4eae0722562e9a9672763e0151603754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09961cabc7dfe71fa97ca14fc1b5109755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2770d03970c94f5a3ef29bcae0ad5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ea83ff2e12b1c8ea8a7b02088ead757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b0ceb9ec05e7af84b09649a2f50a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687b5aa32668d7bc85d0ffeb213dd20759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>