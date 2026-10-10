--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657581070360f3bde6ac9013729478351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef49027b9fdb7e7a48ea629d42f65812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df625f7ce52518a341d7fc10cdc1c8453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b71b4b5012dbd56504044c1d99a82c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478a861c8719f56f9c2906d3f999ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262097712439d83ab1bbcb0d94f9fae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dc25e1705770e6d49fa60ea556e517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad97eb86eefce380e1e906fd987f818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6507939ba0f3decb7386200d3ae7f169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a75ce916b0db19e662a9496fe40d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88588fcc15df429591387e336d6bab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb274303eef17fd334cb1a4f7a366a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3635419cd77761f64a3ead70b43efb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9bb99db32c6ea84af98ddf577c4c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169deb7ad7eb43be0cc8d42962263e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687458e88c6a1c17af34d9c634c3854016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350b42b30d60602970d2162395a056a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ec200cd72b3b11ceb27696922f1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85bb1c8dceeb6d176e4f1bca6cfb6619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d6b2659d9ecdf1a80a32e4156cd8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a976d58519c3f3291b4e03bc167021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebcc036dae32b019f59069d33469ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763d3c9e7ca3667e7b7a2c22e84ac223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277246d26e95499c8da489a2bd3e302e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9dbf8a2944533f2b8d84fef27682625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2a65ff4a19addf4c5a2e2976feee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b2dadb659bf227ce0cbafee51b7b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0e2b3c7a1efe52a4fa6a80386a6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867ac60f89dd8c93388dd9c1bd62fe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd650951af25472aba191784574609730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256686e6b178371c02ae1064f1abe6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45ae45fa74dac6f95f9e840affe3a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70cecb8630f2cdd9eb8f80917b519c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7bc2283d7ce03a5a60e92ba78ff134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a45749b0e4fd3bbd28f03a2283cc2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c2420624b7078cde98b264e3ae9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009820a787d4f4d4d1e8e71224edfdc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2de1178f171563aa5a6200134ff9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89453f3888f0dfbf30a07f2c3778979a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d41f0c2526b7e85b15c847a9e3581240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e908c6bf99c9d15eebbd3ad174c12b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41505b5f7364a5c521392bb8445240042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94596192edcb1c6eed7d031d16b66643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f5438f1aad37e5d370acc0b9434644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabd30eef1be4fa23146c6ecf8d3c5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab99376b8dda7adf4f6df390f421c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30698d65a71ddea427d64ed73abf474947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3560bc692abc57dd24c3f306323ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a19d9c7d69f89504da9aa5397fb0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34120659288d6f7521f7d0f582c6b8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28895d5922dfc897284a504a1648f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa7a79ebf17cdcf5f0b1abc8637ed652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c82c6ef5d71e4fe9da1301cd043b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b455d2442a2379ccffb69d40947036f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029e236539685655bcd43870eaafde855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db167ee889ff485054ff333ee38af40e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c632fe577d5b1b2f22995c4ec9c4bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0712e2f55b80a4fdf75a9bc935f92658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f3343ff8434479b22f89896c64ded59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8af61593698caa79e124d2c24c574160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338287fb7f0dba33080f8882decede861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ae420a531dbb827bc6453117ad71362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f805ea1f3b0fc6a2d668bebd32cbc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b9d35665830960492deb0e5908c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e18cbf23de241cd92033e84f5862cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac321db3527775c5b8613c7d18d1e7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3aa1eb13491acbddcebd6c01ca57d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad0d5d41c1f7320651fea6cf508a2b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c3338578dffb6e7fe0e590f5cf60769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612744f5d67d2fcce5561194c4e64f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601458e5b4c8ff9efcfbe9f91940742071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7708e005c88859cabea2a89294783c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3364cab322f0229fcec569c5d9e7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051cd490c820757fba8727fb9ef51474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b08bbf4f869a9cbc82e8cb9a8d73775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43431f22be8e54691556839fa92a0bab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292b1e81f8aa7f2c968ad9ae01c0fd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabacaeb73fa1f12c54011377ba7575978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba392b2ecf46d4ed7db389334e5cf4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1104f3e212ad50a8a658889eff2ed280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a143521ba61b09e9d6ddd41c8a2ade781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b399456b2449927bbf3b8738ee0b4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b590011366a4032f11846341e81ae483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527024d02127ad3d7ab74e1228df59484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bc45f55eab4672a47ae76feb5410385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc83a17ad36d77d965fc41dea92af286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86918f1022043f02706c77cc3009ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b727cc8b3b5f82852b9dc89c8fd7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a35a279a70757efd0f2ddeb8e3dc7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972211aaec176381e4483ae53476b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e20bef9e83c604f828a89def794aa291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4c93b2375836783a9933b3f2348d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cfbf7fc5214382e4401c709fa45e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c136fd99f7249741816953cca2c8ef294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0854b6d6c9a9b34baabd307f44566695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a75211e1db7e184c212b29e7a8f5cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2bc3c44c585d8e3471570c9e5f8b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781f605675009e08db7a6d2890709ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902e09554eac666511af9a004ac777099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207658dec138ddc280d65bf63ddfbdfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da24572442ccb782369cc9f99300f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431afd9133d55294ff8f176402b537d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043abe3b68effad12305ce1547d7b0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31acf039dbee988741c96a937f87eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff363fffe9644a547d324efb757e936105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9200d708def346962766f5c55347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fb08ed94be6390c09f587b396fb9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c14ddef62be913b6112519d4e98dd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc71fb922713826b251a1c95ab27a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c54ed087d72b9877d7fd0a5f09cff6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ddbbf08f46c80f17ca039416e9dc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636edb8f8fdab9223c602e6f3939db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad4176021312c5671127d72263565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adb09347246a3ae6c4575bb8e21c1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48a751676c338a014df406c469a7d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241f672d759ddd401bd8ab02cd3d378116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b282f2f8341277cc232c04298f1af5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30e114d7f0d39e8bb5d02cad0f0eef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957af4bb0f3c9c5b8adf00d1879cc92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60476682ee55bfb61fea3863975298120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ece9d2c64456e120a0eefd56b09da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ddd21b05d1397ba7b395a2994c5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c379ddb89e83b7c8111f2a2fc7160b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194aec3dc86cf334d532480ec9ca4f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4657c5daa7057bb4fb7fe05ed049a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5d97286218a2d10f7f2fab94f4ac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452c9b45105c90fc5dfb68463190dce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c68ce54cb31d3d3d9a2630805978c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ccf30602e1dfc43c5165b4e963f65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6f1333cd740b6c7040e9961348046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c140cd52d8c87a415bcffe115760c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a0c35ab287bd6183778ad4702d844132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7638564d0d5a2038355171330d5a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a883189de11f33f8f2d9f31abbb4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8179bedcf45939fe7bfd79bb9a44e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183e02ee6f9b09f592530cafafaccbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0ed5f47f2d47f469a37cefa958e42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cc6e0d1dd0277edf4d10d0a7f51ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e14b531e3e7b1b5f702fa11665d64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4558aeacf1de8bc9b86ee61adb74a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0535f0d4a47a92cdf5449661fbc7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663bb0f616eff84e9770f211f553cd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1d1df5e2f29211194172e5178e81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e8bebcf20fb08e01c392186efe11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8059da16f9f2f8996baa91ad70cad1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea07150fbc7b76b58feb9e275be91e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445176495e91e8206038a95ba556164147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14b899da7e99d3b6b9e372e1550c53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda6e5a6dd2dd5618d4a276d25917bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df72c74c084e515215eaf7945b33ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791611476e2aefcd491aae0ae69b451a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01974a46cea606377ac0191c5e4503a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe67649e78b48d9afaa947e7b4dfc88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fbdf6acee3e098af283cdb48c48c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af40722147d1c5e4bb097f2036d456b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9769759d7fe8f58324f8bf855b80ca0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d5122b998152de9234f1788689d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc61c36803fcac44972b7dda1372b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b122a44010013cf42154cb8291ad0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d72bb9c465ac7d5bc745211f0829a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c340345475975ef1e8754593b4b03ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c7ad32fcfe7250bd301028688ad0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744828971bb88007c15b428510af7a04163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281961d0755229c46951f8c7c106c3dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6a8a463b49c4d81c1492b3eb6123165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5609bf470cc03e45eb3493f4a005cd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd552cca8c2d16ed2cf113965556a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf43ad692d81e50658719f69054b76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46987a63ecb1f949effd3e4e0f70fcfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692e42ae189d4aa88c53a58f5884528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453762e1f8ef11c2a9fca46ca9c6e204171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c675abd27cf9dfbf2822fbfe3c0bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddd346ced34dd5cbb84545a521d34a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf00eb5f18a223d2085b874a548df8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c758903c63a931e1d6cc4d7ca169e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd99a2103aeadc69d8287a4293f7cba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2017a2d5dcc7e68c32dfdbed6600cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31787ea78230f0aeb20bb26e4c8da87178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142807a4453bd7380c6a87e042da3bf2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc08fda0d24697f077569658bbd83bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473eb62f41d6aed5e6011eb05619ae4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a727de1ce16c285f510b0944d06674182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e989dcf977e8d96e99ba9c767687856183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf16144754f2b6b91dbda1ba290383b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ce7906363388dc40017021dd5722185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d1e618f39ffb22b73f2bb7df0354c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd954f06e61fc1633320c79d5a6a0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366038874058ddaccf14a2a563dad135188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d519ada0f8dff37e248d748df5abd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bbd4bcb0e896a065a8c9396fca7d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649a2a3bb530b2176d91b124c24d8dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1755863bd567029d15bf365fa9eb4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492ce3d54b302701edd0fe4b468478193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608fccf77772a974aff489bc50a8ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158555f7870d2e0a3aa4aa682433430195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc68b6579b7f8147bcd2aab9aa8635196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012849341dd5efa94f0070fecbac2279197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534ac30fef419b12da714a6d2a86705198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ea1101e68334811d51b7afc8ce188199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c3ced90668311edfeba0852d29d7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e4123d20f1b5c5b8f51bcad14027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9adc1145437f51761e972cc490140202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e891e213f4c901767982ac0e08bd72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13fbda3f97a049f30cd5c140ca7ab0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819366abc4fe5ca92f6035da10a807b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a14e5370887f19b317db5e994deac5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e647323e2c316e78707c852d6e704c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cab1c41aedba9952b4c7df99407c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eba8f4567b4f0cc6a872074bc1c7d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7df9aef34c552e0304031471e0d9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac10210d2d1eda23cef856f7a5efa3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92945295310ccecd7e1adc4e14f3c14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a89b4ed2e06a7f2ce7854aaf9c0e45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206f5464a7c9c093f20b30dc81b2a14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50577f1a25e5fa28158ca9cfa76503e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e05d394db0dab11fd30e0bdf0a273216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c6fac00967c874f7b3953a4714706217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e471b44a285c0dbdc8a0987787df058218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd2692c31c7fe17396434a275f9793219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c75e5edd8bdaf3ec9ccb1c9c9d536220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6240f395d91b823d7c4d2817320af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20802d133583f0cfd65380312fc81d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d64d46fbc27efe1e2abd1daee83522223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74f7e76e3e17d89c4d5698b7447fb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d6ca52d619064b787d233104a7ee2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0623de5e49b9c42ddee48415b46628d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88738a76a90259142a6bd864a52115227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47933a857b47d7add2f09f1c883e9791228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157f46d93658b0dfcc6e541ff40bd3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d684bb444bc72a634d296f5f6cb001230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0641cce07305ac4dce1299a7c924231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210127d9e6c84b5a5ebfb9dd630bdee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ec123b323279656fef676009889b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9394667219de7ac4f4fa372c0b536f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba45daf6dc538f585f653f91552e98c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03a84def141d615a559f2144448658236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a472bb702f280146da0fbbe60b61734237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5839c07796fac0f74d06135a1ab19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c8be0839eebc8ff73721ac2b1c512239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e5df8b9f76c3cc8dc30060d14f862240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5621d9c0e6093f1ae457e8664fd77e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215d0055d50e7d522b4f2ab35f4cf90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7a9bd7de01d5e37625cfa0f58827d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6cf3bb538b1d53272393d195bfc84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a59d971f756b81264ba910d73d7d6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38fba6a89c997d53c90229831b25ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b111b789060d750cf6f99948497f65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25874fcbefb335c46ed5afe1d16bacaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901153537a17f4c1e1a5d50ade5831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bec54fd23ebde7da11af75f4f114e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c14c32f772d861fd711de69edf31251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec59739d46f11291b6bff15911abe4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5534e128fb58ff4dc6ad2a0f1c3e06f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a150c78ed8837546c7b78c8a12427254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786710e23a5483715a65e232a9904b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfc02332e70a79f45246134d0f85cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c080db5d06da2ba61c7feedc05d45257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3cb9dcc6655b28d9858ffa7bc8956258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99011957a0f409e49199480d883d4859259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fb466e83b9546de8b5bda7c29037b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f4d00f49e3b78e26fe7d39d71b074261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2392f44af1bbc2daa958e761d7de6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533b19c8bec7af37e6e522dcd59a71e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0456ec21078781fcf597b40b83a153264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cedac3721624d16ad66efd6d25c5dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc289c7c9383048f004242f5eab7d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0036b40ec43864589f7b26401a42b4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8924f133bfac8908a18752ec8b8dc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755aa74fc39b86e6128efa7ce31ffe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82b770296858ff53035c4642e847ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a166fca2db54635cbbc0c2745a762271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9b4f8867c197c48f386334641b1ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791296c549194d16f37d0cb90847e52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd4b254c6cf9866ebac97daeabf328274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397d4d1fad9084c94b6ae1a518342c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f9c2255d285b3571c9711d7e8e6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac806872fb10ff892db8bdc9ab3b4ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102426ba2dff515676b49b06ec832f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2748e336060c40d641c1d864e88968c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302738044b91da47eda01532818021b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a099be6eb1746c45f75e338548767dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639929eaddd337635931612d8a22116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e6be567c77644b06e406c93cdb18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642579ae11871d2d7b2307c87227e80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04bd320837926cfcfd8adc672ea274285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb6644775d02600ee56d9146005b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5031e598e49d68c40fc6185ede7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6650ccc8263b4ece17cf086305d7bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93bcbd6137b7c2839ac7ac7dcc57f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5e39fd5774b3f4ef0528038077b5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7025492042d057c49439a887f892c46291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587e55a59d922594c54a363863b8152292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36d9d4cf28f9607855bee1351af270293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db99c9b7ead213116ef335c2e673ab9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec276f5948f1cc45fbe8be45c5b90295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284602976c36381e2b00f847aee579b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41a644e4091ab1c5517676771661c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13896f43e0643f936c3e304a3bbe263a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea8506dd655f74ead96b8fe3b37090299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5902faad315db07890c82bab07694300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c05fb2afcfc3fb811b0a094100f7ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72f9b13b308e76e958e7407c96ad0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba66104d76a397c379375be3216fbf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c532ee964c82f4150e98151daa63fab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83849afc3bb829ad43fcaf03d06be7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6483486da8f758a22353b6e4101ec53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b6930356bd39fd0b80a81c1aa15d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6757174d7f30500bc921ea4742cf9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97481b7867cdb0c38741f850012c66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a24bfa9aebdeee0989a1f40069184a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c850ceb792b97d4e3c3b561f0a9bfc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf34a41db15013a9bd40e90ba208336312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba584ca4910eeeb7241ff07ed2ce0cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a323896a21a21c995043cf9e7d50195314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b223b4065aab1fd792cc517626bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c808f5a90ba353ad8f40083a136bf5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c29bd06e37e55ba414e0686d6b9b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6c9b6f409b16b6134766cf269c2f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2a0b652604d0af39e21b23d47cc34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211cc7e147f846d6fc490218aea5872320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310746e07e91e09e811ab951096227cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e92c159b61a72964b4e9412b80cc97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd6ed9dabeeb0b14481446e003ab7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7ba93afa293525ae8235fb75d242d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3107f03c62cfeece26db057daf9e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c872bd573150b021cd59e5df558e708326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb53ed9863f38f27f8c6831701b9c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb44c4d25249f9188de3f0e1a50a564328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601e03d7af13c6ba6f26f9b74390c5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3366470635b90e065f927b95e73fbfa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2106ebe5545ad88bfc25023dc262331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f31c245c20746a27adc71faf0e89a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83bd149262705413928431a34042da333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabfa75808fe7b6168284d1d3199a19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1677e202847df580d269ad83cbfb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e16f4053d953988dce60b060a8819336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5000f035cf7c1a0ba939f7e6485a3eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd41d1b9d45e127ccd4d09cda5770d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26149912961c427d395b9532d89a02e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9d600be94ea8dbce3dc414eb348ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048836f31a538a80e925a4148023de54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f03e9439c6ed51e99938c1551716fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0416a88aaeb84991274ba567e56302343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907780913e64e9e5ace25e9f805ad72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1207fe5a2600a0103ca21843519e7b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ef8110dc9cb719aaa78d29a539481346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5238af58c82b9e3179e6919e2ea116347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee40e8d11a2ff6bf8709f6b20c8a7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e86abbf698591b333f07148dabb21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca13f3040b03e254b4e524e45f85043350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee46a5fdb4b5b70636fd095fa0ac9a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd86f36116b47bd95aec27433eca002352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ad863da9eb5c7fbe7c6e460f87072353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934a1afba8672db9f4aff36d455a086354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62b5fb366708e2fd58dbd6eca51ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff9bb02c4d2de3b9a56cdce3d6c9b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc0004299bccbd9181ec077076e3bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb982bd4cad1b19e3f83b70766a6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d24671fa8549bdd6079ee4d6282335359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c4f43bc70cee3fbfd5e4d244bf53d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838fb00b4a18735143be0c2480a8475361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f65584650ae4d0b0ce5fd18726bdcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1173199dac3f7461f7b007c873e4d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaca9fe4f0c3f5468c7de15b1af5fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9e11e265254d16980f1b2c40a5dae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd97f1076f9eab7569c924fda2465ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64832774303c17725b919dc2cd86720a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1786d6658cfd4977caad83e1d62fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cdccdaa667b75d8cb86eba9ec6858369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5e5b7cb17e2851b390dfaa1fe14a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ba0ea221b266c63c01c8f40987587371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90355401fe2a4c088dccc4cc6ec336c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bec0c4acf19a09b3a6757571896a0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e04e90bc331c3016896f29fc790d2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfe094978d6f2457e2d3b8cd998604375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d7f94537e213d38110df7a21dab41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d1fc15567e90b5c7048c84dee280377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726be210bae6bf5221d6f314adedf099378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c050dd69c98f598769edb8e6a0ef2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23342b09ccd64041ca9e4aa1462d3767380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cde93f7978afabb76210fef1dc2b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c5cf7a102602b9cfc6a39fa6d6a8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b951f26c0fced50cfcdf74da6af5fe3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a60631023a5184fff9a67ccef33a96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70604112448281c57ccd5ca2ddba739385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ecfd710df0d8a934a0ca92717aeb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b184a3ccf60953c3bb31cd76272b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a169c6e89703d1f43936e6c05bf99f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91c4033f6a2d2cf937101ce5421905389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d908530e8b552f8c8bded770bd85c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83984eefafabb17832feb823a8f62f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da26d4b14bd02282c58bb3a25ccf3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c7ce2ae8ecfa65b3b5e17763bd6bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f492408489ba135b08ec783ca65a69a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bbc23c0a16333117245aa2661a775395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b7d7f2127d08cd9101227f370c04b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464314dc1653bed2766ac6446ff5f450397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4174f532432e755d03f1e6ca02590398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424daf8d42e8bd621ba3da7e7134ab4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05780216baa353b49f0a7f7a97fc4da1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997503c3e0774fdd4d6bb506094fde40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416e8d8ceae3d05c8c8d5757f49a49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e834a1367e20fadc23ff04fc0bc1a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333c2fc7111d27ee80a2a8314c80cd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ad53b120000224c169702b356ec9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b36af0aff44ee7dcfeb26ad011b6ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83336070186b901d7514e1a4203a8b07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f65ab005e5e1afc9ee02a5ecb74dac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16323bf4e1d21e06bbe26524c23573409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdacd2e968fcc28d670895a12b9c940410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a2637f91cf1abdd4e84d2ff3d1b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bfde022849557f215cc1fc59fefa4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025dd09b74fafb0823bd2ad56ef5a5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5f566927658522b1609c66184ce7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a2ef2bc840f72f26617e5f2f3ba71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51866d3c0c45a92014729a4b6cbc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bed87d18a40d2b06e262f55510cb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead372d185e328e30df726c93f0f112d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253baa87adc3bc635eba2cb03e74b90c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a076babb2d3b1783919ab15950b6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe996b959675debac01d6fc313cf3731421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da199ade93d983ccb2da4df88b26f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc8f15dc737bd75dc760833d7232e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19566fa5d45dee371ff17ac365fdf3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e9307468d6faeb9d9cb5d701962f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ea335f83f4a9f1cb8f7e81e2995a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf5eaaad0435e581061d412929be64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38799140cb2baa9855a0fdb6c30df3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311749623bf30b35534f4a21846bd59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e780bea3c664cf6ae92458f15620b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db507247d3e6440831bcd349bb074f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009f96335bc4dea42f8a776314ad0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1316da36d1cce5edf0769ab6f32e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a19da093e91d874a94fc3c9c75895d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb2f81ce1ae69a0f13605fc37b66d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee365912e12cba68c8e2cc653a4ccbd7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e2fbf12588fb612ef0101a3b5641437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4ca365a153688ee82bc594f4a6b32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459971e0856bbd36166e9f65f3349e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435e40a05681aee096b4483f012f47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd897e42cf30385da56481b5e9f7707441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7db096417da3687efab153028ae5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065626b20b8d92f468d6940be9605f8f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645118cf24b8ec0894b4e970ce9d7b72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea423525431177ff82d22c3c14ce30d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc868bc565465ddf6daa4bc34c8bf7b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2ad996384696e0a9b530a0e3eb013447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde65e7a41d5718eee17569c47bdca2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89644f078e5eaf3304e0a68ded938fc7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d231fc0fc56f1a2d75ec75840a5dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68406dcbed8d1cd502e7fd17dd13276451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff910031c88f7539733d8cbf1fec4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a68c2a4847cd15259caafb4a3b60fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ceb31c31ff819dc51bb2efb23e58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bea1de87885d5e48cf6bc4d6429cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb788f917db349cb42e3f15b616fae0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8cae2903c4ac2d9e8302c9d37f163457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd964863b37738b804620d03f6940a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372ce0252afab8d73091d0c39940eb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e677defecf5512cc6957445fdff0f9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a5589800688d06bd109c4bf45ab2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd070d64f06df6ca74a68c06cb7865c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c44923e4422efdd972238c5a101d44463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f2ff54e25bb1ca045728cc0366b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed982932ad6d9a620bc744c320bbd2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2da3913ff29675de91e44ecd95c40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e72be4b3e40cb8e7dc33a6c9f85594467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd98ca16adeecc427802b9b59e7bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa006fe77a3811c9a0338f192de7be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c4e733e04021fddf0e870b0867ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1878c228960a2b44f8356ad460c2917471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda980bd2bb37db233f0072ed443f0d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186acc8abd1500b27f5d4931fbafcd5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433fb8ac070d79940ebe0fe81d34874474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8794793c0efa207eda227a4490145475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2c7eafb42fae0a30c8a69daf65d42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dcd5a6534fc846803aca1ac0b2d6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019cb4bcbff0cd387e146d452e0ee8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ddb8bc6330272702fdb953e34708479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46924356174a1e86d2e361211767f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf8cf2e2997e32a392fd2574aa935a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139b6c5ec2c09711a27bedc97628306482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f3a4144541275ae448a0c7f0dd14e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6ff6d07d2b6a5e0a3d1b38184f0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396c58d1202aa0c1a3a863b049797ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6f7819828f5443e07fbbeb4c59e27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff278a0291bc27395d696423514a30b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc315db47c4b849c86bcf2ac59ea6d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2835fcd2490f90241bdcff091e59614489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea8182e05b756c032cb0176c0248de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d157e2faeb2f30f2b09f8882689c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758f7796ab849512523982a50e0c4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4ed98f3fa74e6624424c1e5b69af7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d796ef111679edd3bfc8b4155cac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f888c14a149d81ba8c41d9a5a5c759495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2357b085caa1490130bbb1cb6764af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1ae8cadc262fa394261cd4b6e3eeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634948942fae723e53393e9e767f36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715e37279601aa7c4944779fe27b6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac240443070801c1b1c8b09ac8d48a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70af529dc28a32c1c00973f8b339e79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54310c8aded023cc636556b904adfd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7214874b722939c0fc34f388653ff5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73942d595088e42d90c31857dcafa916504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf5f2f18f7c4735695c0aa27a9674505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68a5ac53ca749e6299be00cc223cda506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f442cc18902e24c81193cf5eb8aef4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b8ac0c9fdf41f5ad4f351b9aec13d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccca48f10e89c514bac88bca1e82f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa254ee62f62817b25578337cbbc604a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5741388eb702cbc180e904c5c9ae949511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29037f34400c22b60d266eb3d3cf2e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394a2a38a7150f3b91abe4045646a5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37673cf90a268bcfd050f13567f62cf1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c4f72e12a31025b0a518ebc6db346515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8920809cc73837a39e32ffd2b5abd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b9ec27d1eacbff4db258127a21970517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89815bbc41b349aa9b497b0673c7a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5d573275ab79f845419ff1d9d6489519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0459514ab5a8dfb58bd9149debd2ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f457b00a070a8fb158a97c3a867edf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad34c40fe22f79336ac20d1cae25dba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2117c4f19b37f0a183dd1e37814e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103006f68d8e60fda5469e964dd8dcf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecaf87fd1125237144d46283111b24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f33fd32de283533a3e11fa5be261e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bc7a981e8ae063335b8a6d4379f27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fe9de3d6e93b1c4e672287f1d1e8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac1b4025d44bd83672047a7e6beaf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d9f63654472b70429b3e0ef516a72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a7ca0c85b8b2d7c29c1529e20ff8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c842357752dbd8abbc5e58ca0406f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c54a0aa88f3e6e5b34a2ea36eee5f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c1de38f8b5b9a1e9ad3e30ded78de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2a7613e85aeef355956835813d53d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc00ace758cf65ea8a48377007d8924536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a50235b9b30460c5a636434c3b94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142576305a7faf6f42a6bed26a311d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effb90bb84d67c4bbc6977ce977e53f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebf811f271e8ebe732067d45a12494540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c96475d94e365ae0b5e96c121e9b7d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3babfbfcdb4a3b4b42b3b91882fd16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c0b782650de960aafbd937bcf1e9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6f60b2f641d3cf88bd8dc90d29388544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b8c7978cbe41e509d1a95e269423b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5399dcc9a9a279d399c114b70a65b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9eef1a98ccd7272112e47eb3ec0a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a288362e0d257080801d3cb3b3abb9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812e6633a0a19ebda742fbc9f6a4ec7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be16fffa3a9f81551dc77cd59d9169550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513119600266a3a0549b364ab89280b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e9547494192cd3a7cc0b25b6f57d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543bb260ee4061493989ab12870a5a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce2bf431364c3f6d1d5c850575c530554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7caf526836f92c6f122eb6c76a3cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d312227bf0bb5b35a29a6b1caad97c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258460cdecedf104757290aaf9d37b6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426d8133585b9e0870aa80e26878525558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ee8c67e0a3d653b2a13a7f25a602559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aed69788b4bae948a0bcc7860d228560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba207a7adf17943742576fb575636ba2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2037ff74ec74b0d6a20325062579b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cf413da4d125c6930be63839b204c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f66e1949ba067845e542b2aeb3799564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364120719989f6087d303e081319f14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea602f5c3ed768027223ab273271c18f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46f527c398cf3324868b631d2b71fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97b84562fcb23f3105cd2650c60e6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa774c481c02f72d84e2d894bf15acc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c24dc4fa0c198aab8dd3b45547af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d717e89479f0ec036c73cbc70e255571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1880322ce4407110361568986c9b504572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c616acb704ebcefbdbb0a0e24dbe091573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9410b280009d8e8c22d2647ab30db5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4269b798db26fc83f1c2566f0685df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bee20434a5d4e6d21e222665ec99b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25434de3a58cf7edb49f0e50a023f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9e2d3e30a9db3ae94c52d7a57b849578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fdc5e2132051bdd4ea350dba55bba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a538a52d3569d83f97dcbb3caeab8b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079dc0106fb57b0ef0251fed327e521581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f18196b975bf83ce734f86dc88bf66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6dd3fecb648517b68593eff77de40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb216c74b1a2cfcca12b88fae2787a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f74eb45c917ff6923791c7102730be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3774cc590cbea42dd6240c1eb7fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d7edd7e7888e3c86d51dc7673ebe5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0427461ed03956a84431f2cc6977c7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36aeaddad1d1c081f73da99b7a053e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc4ce5fee5bf3545c5c6085c40ad7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0a6512cf6334dc60af24302107da5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7aaa4d0cc587438cbc142a3fce09a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309bffb22c515116183230f66566ef7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb10fd01ac0a652a0f1f5231f0d3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21380d09b81bd8fd2100945adb6fc7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310af5b620c8e38a6aa55cf9cc9941d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92ac83cc834eb666325f94a40455a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd1921923a894b42ed3674365e524598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8091f62eda879da309716df97f3c78c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81081cc19294334ca01064a759228b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d8102a769781570a53ec0c7739836601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eb7874e99ba049934ddea8a5eb33d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5149868e9f7a0eae91f4ceb5ec88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e71ee24f9032c81db214ef1a1ad1e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a4922e7250d165ce6e8c48c3920b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f31d36f1feacbec56424cc99b0e47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f5fd8aba08978a9ee327efa3e533f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df938a4187611e6098ef6f29c923bbe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4f42d387482410753bf77a64dfb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a1309bae88912e7d0cc0d1904cdf7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0d32775f9ca775af0610d1f835cae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c483ba55ad866eda4aa6c3d8f62e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b3a861d3a67806b0773aa7bec59ce613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6b3037c2e99de8c29da6621577685614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f872d5b03ef3d5fd9ea3881e20fe8fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2836b1dbcccb06c3d3916146fecf5a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbdae597404ad38f90030286ac57dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e7a01fd29edc6bf3a75ffebd161c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d49896e8259b4b43bb5726fa13c53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae42193fba9d62dcae01f1d001e2df0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5546a5052cdc3e763bd0ab8b86cb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766d6db512ae0770b8e68308b6fbf0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24029354eec0bd425f9534025732f83a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf120c5ccb96cf63e6adc317e3baf66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd008cc12ae3516a2a3d6310f6bc4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfbf5546a0a35d589c03bac5819d05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105f3de831823583213186520cd234a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb664efeea0d51796055ea6eb7a203e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72755309ae809cd0f566b0b5cec288629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c0d077e4eae73b387fdd8227bf34a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463045478318b6494d151afaef2d0f51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1360b799c139f116ac0ae6b0c7d94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b33273312ce19f63f0b1008137642633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f66c3c764b0c66f537d20958f6cde2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afee70a14af6303abcaf885b88df28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1eba2a87aa7527b8f913a497f09e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4d9c2cd54b3500e67c9b1efecb053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db23cb1ee962a425cebce0712cb0e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e84eb5a98040ff30916e1911c9b14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c213ec8ad051a099c343ee19c37522640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9772f412991e18091cce7eae833bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1aa0f83d1693be3c035c61f56063642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65ccfcd7c0c3f52d6421cc00c36c49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6a5ed7e5b6ef446a2f1d6eecc168c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fe07201130a5e45863d5f0ccfc2b7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2ad0c8a3f108e9393e98ab44192ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99886b77b0002c270d575abe2a98da8b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba0247a5b5be769f611b9c1555c53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd291f66a6d04ef4576fd174dfa5f64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5aa22ddd3e27a7e744fcdd6db489650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94ae0b192eb49904928391806282d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e349d74a368f9e435ff090576ab4514652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fc1989285c5125f534cdfad0ec211653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628831b6fec9c0e86b44c159fcd3c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eae5ec110f2acd5e26755c1a5afc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b55a859e1688108f3b70120c6f7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee22b16cbeffa55b5fd6ae34d46633657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190511d3c24f65d5da64a851e7ab1c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34db2b5499abc23d450ad70b6b64823659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf627c73cd703da73017c4bd01bcb448660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3c52d8750279a2750e7cad0949559661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08ce662006de02a9d8ef5e02ab65fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de28d2b8db81105778f843f6144628663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bc330a3e8ea97c7f19c5d658ff010664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d71000f529541813814075e7a96c44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ccb66e8066690b70d67d9afd94d5b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31859ad7195323676536751a1e9b49d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0af534ff1e91f629ee5ad5308f37d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877324dcd348576e6547ea81b76db6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19538aac0eed772050ac7689d0a65e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b5529262cef88180c071897894bb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d406c5ed53afba1ef69f486195b85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33ae3d84ab5fab79c7462cbce2badb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39171f49affa553b4f2a4e3f17a4a282674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fa37bf6f1e1566677606b395e0ac2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59ad4753101389bcd69b8c6495f2e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e33690c0aaf59879b436517ac8f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc06422aeb0ab965d3dea36b45eac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d709bd92537402ac4f22b73c9d9b8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a33cc1727ac0725378f0f7a73cb1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c32e667b1652b9559a1552dabfd5e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd5746d947f82487a400baab48e75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3cc5aabbf8315ce975c2ff6f28e29683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82faf37a8101c3b503a36e1549bebc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01928a9cc170abfb120f35ee468b9144685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8cbf4de229cfc846b3c9505e7c016686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370782db97191981edbfae8938a7957687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5ff2c353f0cb191bc8e621f4f76be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149165984c118b4f9979c9e5355f6bb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137502ba0485d46d65610a9860b352f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d069c3eb6baec99866fb48028d5118691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252552dd0bb1b0eb5d07bb5a12d5f458692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6c24e047b6ef8f9d0ea31b5ec5d83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdda58548e688895415e60647e18b57694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a5e13fde895b81b3be1a5e23b2232695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8397b6fb5a858353f152716661ce6f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cfb65498ce80d0376d0a7d1c79d88697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779681fb938b7d4fb64bbcfca2afd92b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605712cb98fc9c6879cd66d78095247699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef57598a8f337e8f3e95f44b522f56c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c74e4efae2532820dfc0e3120f61ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2ff5063c3c55607e2fe4dfdeb6ecb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791218c7086740378025aabe570d22c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161c2514564d38480e7709ec8b0f30e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691a9cf586055a6cfd2aa19a3bc52da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232714f50abc5170df7c2c947f5e008d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c503c8c09592b95fdf1dc113f0f4fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17a2f79c7f076efe4a8902009c5bb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120dc3ac815aead58f23ba4c6436c24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a82eff5994293c5efeb04b11c2b15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789d2af1468dbadfee1d4d32ddef8eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fa4ecbd27a5c353f79cad910301f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20010039213864ea148c73320d27e211713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd94728b52a50163ea3d253d8f9562f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faee37cf4fe785960ce48bc510b4b2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797c1576d3a05477425bbcbbc724315716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dc4a0ee5721d65c51e359e2df2cc4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8676c3f3b38b45a102ca3cc65a1189718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3061fd47b688a54538838793a7e0c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e994fc3d4d21a595efb1117fad9fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32b8c87c92f8eebbf8023f25844bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d5cf69a73a264f435628762029590722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11644bbfc339f2fa07fe80a6fb3efc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7a8ec3046ecb105c19d421c0b311b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71010964f2b5fe152bea297b67f1a44c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c16600e9eebc588d9d97e2ab23f307726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f4d73469c6ec3b117505969cb1a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8589576e3244c42e7cdbc8595a2bab6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b12969b83d2565cfa207a90f58a57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17ae3f29f530613b6841a58dc40ed2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87249a30cd990985a0df42accecff0d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d36ffd45cef1b52a25db073d79683732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508905676d8d752d8b84d13ff4c7202733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9201a37704e894aa0c9a63523c7266734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbbde74e28b0c78b0c70830caac61e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d083ba8543195378ab3b6c1dd7d02c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab5537409911090067acf3f9967f4b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55d740a2285634ccc5e2efbb7e3df9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23511875e1e53b31413e439bc3856f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701aa8ded93e0ab2d968368d9dffa145740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01401bea1673d30464e435aa942b701a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78578625ef7f748f6c5be066cd83701b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b500dccf3988d51baa98ef0f61a8b55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9cfe52e4e2b7bc5f7076d4a5681f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191b0fc25a5b90ff2c0b46dfc5b4cbf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae78698e0fed850b9daa609b489094746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d85c86d8ad22b0073472e3f63bbb8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93299c2a3d4794bd2ee7a59d9cf404748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763318c583895350ffe4a892bac3438749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afddcdc3587e45e72858979ca1350e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0f0db62629324b4b8b5b0da362e3b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2124d3957c6d463b5d935248b095ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77c91114ea5711cbfdbe1d02e1142a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da89f07253753f96fe225102c31a90754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7229709f4ce126ee3e6f9e74c5c039755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a74a133d0726edd9976582c69e7541756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca445f58c09765de52c0423093bdf7d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a437bbc652032ac6f39be40a8a03d1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6097caa828f4e93513b586cecd412d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cccb4bca541029f6b300acbb614c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79221a1d1902ed8c9bae11e7028c882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed4f9c427409f6abf6c734f69e8ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87912cf3def75f5c95dd48598354de84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3a7e2db745c44208a0bb8c3705ec05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088b9ffcaf2d1950df25f65f3ea9186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a07fc07f5578cdb6a2c20efa081f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2991517cf0f69873e28867635336298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4b1fec2a2196017d62b83424f06049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864879623e37c0e22f09da8526733c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf98a22e8c1e2d63eacd35398c9f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6794cf5b0d0cbcea1f93cba816e2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fd1b686398778a2edfdf9dbc96f2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac126e099ab9ce525e1ba4b2e1493b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ece5c1c82bb5860a3741c7165990dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928caacfbb6ea9b14ed2779bb33f29416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a666069034381640d56e6223d8e6b1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a731e72352a0f9ed03c40b4e7d5d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55c895595b1a2f097475848c32f8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23947e59616490a6f03b06661203bb4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8222665119b03aa70da3ab58ce46a8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5222e6d2507694c8e9614b36d80d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cee666f0eefc55e7d36893244c0f6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74af53820c87dca93f13f947609679324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bf4ab160b26745fddd30ca2956a9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b493488337e987d11783241292b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca8c9a517b477d24b5c66664fce9a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624158197879a92fc922e9f3c711d3d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baac9e2f6faf9f353ce80576d1e06c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922f5c9a73da0aa23019b330caaf01130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe76474fb094116ca5e97da3460fb1b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93568a8e0fd48b0815b8797f3cb1836a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b232a147190169b99625d21ee8561033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32fbbfc326349789d5181205f350ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9941f19377fc5f4be46aa9e1a083d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98f8635b597544c72aed28d77484a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b082b98c85c655d52f05f3308fcf3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719136adc5a759d07b1b8f7b2e8069538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c14be8435439f7a84340c66a0afd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7b812d13678262ab127a5a73b2c5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d45195b384c607bec6a9b74e99359741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ad3b34554936b9d4883230ec9b13942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c6465363add51923ed09380ec559c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c7ace659ed8088210fad8453b7c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce2d9ff4df925dfaa521293dc53a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1b6b92e3e4ec94f79232c2013631d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686170983490a3171e8299fbcb145bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432963fb6ab9b1368201ecb8a2ca28048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12d9ce454ea6e45a90e50a0c814dc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33a88a573e81898bf8dcd2aa766e3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227d52b96146f5562140ffa75d91f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2cba43a3fcbbe9496f91251c6f8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dd5a3904f5740308f3ef48c4f781353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec2a7ec91b2ae3cfb3e5e01c0479f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca88ca4cc45ca8d928cf123fc5f5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc278e0af32d14315ddd86152ee51b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c391977ef4c9e9be838ee030ae83157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de891760a411e00a31609fcb52770f9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe8f6082cadea122655dba16d1da259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc086d3961c909028190dcbdc1cc4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97933799321419d34e677cc7e20dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc88d8149664075d1a968bc03632762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6899c9b64c76a3c97f4622a603ae6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe874ff74a7ef21aa69813550d8406d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f5094093ae0fa98bc03c1d0be9bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c646f7683318594c5c5014381cab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7cef1fd049cd5d912979448a45a5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76d84045b54793181e16c67ef2c2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81391a468c16b609e58428502773a4c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a5c3f1c417fefa2ec12fb8806469d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083f5efa5cabcae7bc8ae76f1d495c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642f56c3bd0af8cfeb69037939797472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ffa46f33dfb6459ed9ab4266ef6c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0169bf51ec2546708f6463219f60f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f086e9e796226ba1adbe00bf13bc5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd63e4ff16a810dd6773c5e580ff3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a1b61b544943a892f81b11d217db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a69bfbfa332876f7440502776e4ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91506a2149a85be4c53369e8691c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d2c05812f3ff0b4f361fa7f9894c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e272b8982a4220cdf7e5c804f50ca7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e52dc7c0d3466f7648b6b0710872982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85797551c0817c6b097c5ee1df871e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bc13153537f291f024c2f6d440e7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635be5bd1941b39d03ad877aacde4985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c527035dce7f07968e72f9b125a9f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24b57544e925675351363307aff79587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207040a3e99fc9544e3b77d458e57aae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc88b70ebde5eaadad47290173ae89d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adc3ef649e380a8a1f0ee93201042790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15586bd5d116db1a1547bb69762fa3db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f570b094da5a4208a596531aaa6a6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2106cb3e33c7e2f2aeda5f308b2b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0d0aaf0fbdfdf5d607e3ccb3ac6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6490ca2bc19cd6cd1ddc354fa8e861b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe02c7912f337c2cf31a4e9d412b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00eb72f4774c1422ed198c5c5fa278697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cac5b18a785eb858108ea101e7a2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e99f10fd3b4c8e4a80aab71a346c9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1935a092f4af70646a4873808e529100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b2026e0389efb1a0728925542e51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a61ad7f6adaff8c268358a361a7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0216f1f5855c925e77a870d605411103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6643f95f71f76c9a65445beda75d37a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2e8a92e8a4128b3116fff438d3219105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270195ef7f0735b9278a7d36f7251f50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea271e408d02d8e2f698bd6e65da72e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f56904e53beba54c7b929530f6551108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f12d574acdf7be118b8de41aff73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f87ae0f454c49c3b0f476880c471c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01fb9ab693526d3ac644124b549ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d624ade370b15a28f93a53812fc86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e490ec0ff43e38f2227c38c79aded7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a29701b294973931ebfadde705f26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd42bf0f011f80ee4ff1da1026ad61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837a7c487d88bd4387f75cae96b3e1f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0716a4c3307132ab8a3a86aebffc2e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1f24c70f33d76411ac1f43400ccdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62b7670792d8df970423ca2ff3d6e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14705991c8fddae56fb197a1dbbb7ab8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cbab5866c50bde0b53bb937adbfa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4cfc265a8bf33f180da25f11c3887122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4d01a9b0efed8779976b56a945d99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc54ebb6e937a1804e2a76f0bf91a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d995b035727e2376e96b55b018ef73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23008801e1b17f15eaa738eb5fc8984e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08911c9234dfedbe05fa151cfba8c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86e4e6b60b4d5311b1899232a50323128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b991ee61cea6c250aca587536c6f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94344dcf77cb5e2fec4e132ca8518eec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91259f29a1a1e64f86715fc04ab44c78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c74497b0660852c9536f2a2b8ac06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff3842739d65ef3eb83cc68f9258d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143de2bca99ad5cc7dd3d778ee7e17f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa9deba82573ba1a9ca2d8bf9a859c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c3b9177b62be4d23c833de3ffee6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f6944592e13fe238f536e0a53ef49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21286d0a6965e9bf7792584a5f2a0fc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cc6b261a2f9346599512015090a83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69250b6a2a457177ca6c1913d98226140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3dd5eec061157f1b9725ab8af7196141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b39f4ff6a78b15785f4635cdffb89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3c125964ee4146919dc0006346ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc617839e443ff2998aac34d4d12fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e25bf7618821c1fb0905b6c109a92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0500b569bd96c67cf5260eec32ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7d1848bf5aed5215bd56ed6c8250147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a308dcf799f3e54854b67d1448b65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d97338803aad5db0061d366a9377be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffc3b824d13d2d05a741911d4c09e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef629a370cacac758bdbd75113dd4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89c780c80b9c4107528a9a03b3cc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a79fc76fcf7040462cd213ee17e13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864e3123f54f0659773bf486940abbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf26e4e8540d3e30816d5800260a0c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5c29f2c87b311afd51df6d32a54a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61f974a1b246e8b86fb68d4cab5d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa77535d4dd0f10b0d63172de5f7d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a2ff380cb3308dc602e0bf6b11e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234a331e1ef0de96cc7bc641194eeb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a61eb823711e969c40d182773ca507161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2837570f98d597f3e6b1598aff5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fb3c7ced72e1b6ef46c389a08ff2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1fb31c75983179855c6ccb6192a72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d373d5676b28d713f0b18a925044a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a379828d32ae1cd54d9ef0b54f50c3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77002c03a419aa066fecd2ce4b73d093167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf6ce97de9db4390220ffb2498e801168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3d437fcd1645f09b2527fd4cf728f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181870678b6819c22d46ef3b1729eb9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202acb5e5dfd2f3461b8bd430d68f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b90613bd66104d5101ce1d1be6f72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fda8d7da94f1efa6a9ff35e8e92cae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406c079dff1165586f5be5a9c128cdc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273c9850a65652c756df2781afb4493175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370764c927e6da8555a3f7f1b6a0b8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cce01f4f36880bdef1341d95b93909177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1edfc040a8760bc05ece5e2ecae82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd130c998532faa2600aac8da0e1662179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f452e9f2e91a85df7ce8506ce1d34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ff12ef65fbc0629e4f19ccabfcbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d155af64def06ff274ccf0ef19376e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f79e34b866c7397a11356ac5fa2d8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f477b5eeac19cd391d399ded555f44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016c4fe768b85c9f6936e43ff04215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c4ab1f49a6625ecc179ee020e363f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0804adaad2951e1c3b28d8caa847b51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff68a933c9c12d9a2951cffc54075e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656479417b543afbbcc92562ef6ecf8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143b7e36b7ced16b4dd84f524009cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202d4fb048a1642532ae9c44bc0e095191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7d22c123763ae9a5e0bff9d689c73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d659d9c841ed5413d5e33141434e72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c56a474426dae0f827032f8e19108194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f32b0200542eb1581176edeb363aaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790bbefa784aaa47fe456ac4cc0868e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19a003d834a8eeb8a8b6cefbf9b727197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d68739233471a3c1dc063cdf677fde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dbfcdd4af6ec082f4476aaa777bfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1548f2e20680d0feb994d69c8b071a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b1a45cfab3b68607829603a2e7c79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739c6d51e98e96716db1645009677d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7998513f8965b336c74249d5e9dff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82aff706a6fc84f93f9e5c5a51f4f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea49ab0f3cae085fb0985a2f846cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d8ab5e84e07ea96bc9c7d9dcd5e74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075213557a9c74971647c75d2707400f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154febf46f6333601733cbb78beb1ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d872fa491005dcaceefe02b7f6a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a17b2fb5691e7fb3c26d4cdfbfa4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c70d6043e00cc2b26de1fcf627461d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883e6122b891e9226ebd1dcd375fd0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3745508229d44f43edd0a4c796299d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e360ce9d11e9121b165e550507068214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e9053a1c30fc7f8cc1749fd9984cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de656f76efd5ac53bfac9d62900df3c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adc2009d4043f8051981526a0f2443217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec930efcb174b51b33b456e1ebe623218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3677fcf656656c492aab1ae6466ef49219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41939ef029fb99dfec0dbec26c401e5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e887d7002e400a592acd5d5eead4492221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7a4c1bf8b87279562a8c2f983e8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a966e58c1cb5519d47fa188fa249f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db979ce014e6026a74d290a7eebd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26435202231eb2905719424617a9809c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248a627099ea20132de8faf333399c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b3f1e327e5e25a61f3ba54639d569227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e87605f61ab6161d7b292088b35c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53003295fddd162631ea712ef45b6a67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb5f8a26380a5f7b69b443d4759e0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e9cdb518ed03f27f5f766a2786cf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051a839507d9d2d2892fa6c20470f9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540176368a6757b4a78f53fb809a82e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf5bf2fd9f5d2730924094d10002fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2b78759c6f68fcdfca147c010235c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50551bd99ea1b5a4548ec1c4e43ced4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e188cfdffb9090a88f87f2954317237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1732ff211b0b1e371e3c41fd9903e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f03689f7d07631a08e680e2909ca3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60196daca4adc90999b6cd59b16da300240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5b8b6ac7d502f610fd954267f8da3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823223697bc3c069dba4802df9664e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16edeccb34bb442a31b137ebe24509243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a62dca1a77e2e04519a3a78c1376dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b843a14b9d2d506e158a9a3999cfb6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cfca2439a010562f0bf52f84d5992246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a2c1a8c13d73dd2ac6a4976a341e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014c312df1762e2ff1a4f6c5de613f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2008ba0f46899fab4bb885de581e31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f62115887296d30f2576b43fa2b29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22b572c6220e15cafe34f352fe8aa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baaa08ae4cf849f89b8b8f4a64ec3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0481368d68d58318123d92dd8f0a6b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e81ac5c9e4f39fdcc05c313f4768a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e45286fdee5f7917831697f6e7c1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677fa1cd57fda025d37ef1b702d2b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d72d5a846649d16c7270de3d0c2ca5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206eb1ffd62a6438f06dbf9447f611258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b610d834fee7d11c497af4265c751259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94881f4d45010b5d78e5877efa5d1fe0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713b90d5918dbd54f533dbae1c78210261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c488f96f3b616e496de7e63d42ff14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b75e495573f2334e23ef3ebc502e87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cee5894d7af8c21658898e098c75db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d273c26fce5205a78fa507804236265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000508510697d32f23a8d01a3247181266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9a320f7e1170ca5520e5d5cf9c8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b02e0f8d39c1e9d0d45958dcf9a7c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0db277de5f0e1fdecd56916f957a65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34060a42f1f6bf596bd9e017198e89a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3299f93e99a1895f1977348c886bed3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f88b84f573dc85ca12dba2df769054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02fee013f20342e0d5bfeebb1c3f94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c8fad17d7abef77ae76e78c3ba6d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7fe568a5d161aee003e5bcf866739275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13635064e53aa6f5db24d2bcadb12b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280a673563b610d2687c6edf48db11c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f742ec3e342c386313ef49e4ae23048278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2d45704332cfb981e6e91d680d705279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96d9acf42b49044336fc374f52efef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcc3bd680265b8b2073ec18060acdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39261a4110e4bcadf083753e52d7f13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09848c7363d53e907a3f6ed13336cb3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99554a68008d8a23da58fdad496ce2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9591eadc25528036d8484ab676f024285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36871c66608c1086f9d5443ce6147a98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becae336b36a9c99e9d591753a2a63c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f5489dd5d4ad03db6dfa8d034b47a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196044f4873d15aa96242fd4b0b006a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f730e67c0d27d6e85a8e6075fea99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa477f318b491947b3a90c1ccc9b606291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acdcfcba1f0e419d5c7986539e33dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585980fa076edb224513661745e7889293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae6aacb101684a5d8fb4f5aa0ff23e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012e6e91f105c537542e884ca10649f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eded201aadb16ee1a12d6799471cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59255c48d220f312ccdc274781b23aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8d63e0c330c88a54eaa674d8fe81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd163efd2570a7171f1465bb6b22f22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1205af192446b6ef3d89017813d56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5278c0d648a1bb0ba3e35ee7861460301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e24a3f685d613109f1885b761309a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b607b765b47dfad3683db6c04eff2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd5f137902f0896ba39bf56bdeb9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f52d84a7ceaaee6aa4c5c96323cd7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfaa6a70d468e4a2e4f9a0baa681f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5449a982dd64675e05067d433c8798307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b860f4bdd57fcaf6b8925a67dadd178308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656c35979b04120a86f357288804191309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75666b02d1474eb54e4095b0817dc81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f15812eb971549a0859044dbb19800311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb16d85b6344a7b2676a9b8f1f5c2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39763e71e459185e48f3dc9038dda84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ba1fe4386d49e2f620869a7c0c35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcad536adf6b25f9e486f2987978b42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf5490fec12156fdaad3af18cb43e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc64192ccbacfe171b8cfe2b59b24c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b02548d34a21fc3fa80b7220af1f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee26868142adfa3b928ef3f5f1fbfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c333dcd4fcb7b055888d5bb196ee6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07821143adf27d0774575a015aac0bbf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56667ca554ff4dfa65cc3cabbf3c76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c06a8523713f644329690674535c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdecec41160929eb0a67ef5443529c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9622c7464b04d561354415bc34e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2d9dcd435c1dfb9f623c1b4526c83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dbdaf2b31934ae6c967553aa6c1c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fa600c683db49f19072c66c8f0d9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a9430bb6617aaa9f715ccbd2df07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceabcebc9d091bacab1b2a1556b32b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348126f505d65c20babd9a137597a1bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86553495972106de3699e7057001cfe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1acce62c9ea1f8cf7198ad818689bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a55182e8bf81893e3632e4116517a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454a0455479f3954da7a035f1bf3f32335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038e35d1a3cf6c8cef71e6d8e9ce650336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdee82f88607af30c8be6c696abdcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b618444151f4f65ff7966dcdac8f2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fc3783541ad6ec064ede347b46419339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c53837664d3938d12dc22f7599182340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd146ce9886573935292a263e8974dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8caf00f39c90c4a94632f81a5ad260342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be4c761fd44394905184bba08c9efc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4354e189f8da47f347ca1eedbcfab8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63070fc6a6d31be983b1a13e976cd0f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60adbdee8d4fed3e950845d02b93ae2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912899e6fb62b6d3bfc864fb2e482c86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b1f8de907e6af321a8fedf09bd7a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6004437005e4f631766f80cd524a30d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dbb2e4951d44b9d92c46e1fa0eb7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101137c480674fd16f474c578929406351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e558c83207524552650a8690cbed353352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abf1300362e0b1529a9c16ea4a17f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eedef2f8e708f5cc90000bf2436bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a7031b1d10d67fc98c68676e86fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62815fbc1db6fbd5be35d5ad089bd6bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112360a7ab65246464503eb6d82bd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70fd1fef33829ff34b536c30b049da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c60955d56751a723a5bd9b5b8e5db7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65608770611fa0ebeb99099e7da19b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7c82f993e8ae4b8e6087bf54161d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e411e06e253316b3fc5b93caf099632362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96e9d05bc62386aff42da13781a0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8addc0dad5518ae7d1af73cd643a49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a692cd1c626e149843ffab0be546365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace76e17d79089704e8bea4b78392a0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971b90f794f50e4c787dbe606640beb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce878847bec042d6425484c5851049368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d75a62ff9d8dce22292c69662944e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c4c1e9e1119c8d4299e2f880aa754370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c52fdfc6d46cb675a35a4360825a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533850230f8234aca56925c6348203d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029d553797548e8d1b716240649aafc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb86785900ad2ca191086d1a82a6022374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8da488b083fd634cc6b0aee1d97c06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bba163dfe903089aa9edeb033b61f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfea34f716b07512417b396849aca4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008fddf2ed6d319494bb6438990c973378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b622ec9e30cabc4ae2889e1c6d75bb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174baa53e8f955ca24ae1c77ce6ead96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2844386b053102a427392b32b94328381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936d353b2a3c5c903df7e1014245448382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba4412ffddf323ae3aa661721b35c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748510f92c35409f6ef8b74f40a504c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fd2ea5014849aef7d4459e5ecdc03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d643b1416184dd2139e765c68ee0e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827d5e0dc4224f87568605e26e2f7a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ca5da2cd7502d63958a780e36c462388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176925396f403916dac503c6881b4b37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a268cca9fa9be65af3b459c3ba128390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e75e0c070d7e3ac9906890828316bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e279b6f9e8ccaad0ebfe40d3ddae4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1e862932c34ea18db98bc0a0b4872393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8f2797b2251b0a076f462a65a8943394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc7c406183d9a20d1ad12f20bf62ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f397e503d9e23bd7edf3cfdc557726396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd35a9242506345c70a0329c6428598397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72d1932c1286e94a2f977ab3133dc7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db6d6d6b9ba4471f6411cf0140ad90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e5419e980e42738dcf0161a8a77e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f12480763657c06901ae78ec47f9e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84396b856ff46a7d4df1a009e9a51ab1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3886e2c1a4d4e1ff057c4b78eb47a7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667717e137391871b24c4aee011959c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e7bf7d2a48f1d2cb8096781ccd70e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b8829dad6bb6beab8d9c4aabc3d2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4e4216a1f1916049b2bf844fdd82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd88acca0aac3ecaca73bddfba60bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d67c6dd3998a9c7ebdb0db1a3b6a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c845165f25870c0bf2d932b81596428410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a07a886eef3a8f34b01deb6c9257fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1599679ced247bee06c0cafd43f21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be969010b49e3b83948edce50571526413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3201c37b17e97c51068840398d035a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020c82d4302648a33a7613460c668d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549f918c9678535e31c02dbdd53313b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05b69764ab1a624db01cd0ba884e5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4c082bba9f1f01a8a01b8af6d4f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21456be2141c54367b95d66e63024e93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c1cc8e0a4f4cb66f15ee054d55680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b00309b51ed4707fa99f2854171f77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcbfca2c951d071e4af94593a66a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d6cd13f52fabe8b939bdb01fbf435423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faee65b3435b318282a3a7e721c794424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91822fd6349e44015f51ca61fc469cfc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d0b3a4f8717a543cc40abac1b231426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e278c9606e1a408f3a823c2c6e3883427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bada2f55512a8842965e52b5c987428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2df4d4df96454d1885672632d04352429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735404a88b4e1d042d096005c9c5bd1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4fbd4a87076f1789eff2cf337b66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52224fa51beebb825852e68d9869fbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4992df1b366eba711c1902fc73363b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be866aadc0524476bf3e823e3b17bfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9bf1f56ce5b1528cc6f2d5eae7f7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec4c7719d9beabd3cd8d5d278fea58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e22e6879bb43389bd5b244693e79f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd28e7f14689c3038fa46f64dc45d5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0139c79e36c88c01f7f54c084cf9a88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e832ccc6ef1989a37d21c5b58a750d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69e57d98819ce87eb5817a2652792b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a169c22695b3f9cc24a2a05cd9ce7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0846c8c19fb0cc8f1e23def550456443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32e325429ea64f58b015c09f0ad913444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530d8ba9c012466fa17457ad7249ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c5e1760701112784c37f72ed02495446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae4cab8ada621df9e90107ed7ee07a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a108349d20bca33dacef8742341967b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582efc88466456ddf30fdbb74dc44f9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d43128caf59d691239756e19a095b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff417b40602db17113f0abf4a99d40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938e8bb2c73b8b8d0e7e5cc6453dee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbe03cd3f9c6205a7cbb83527dce79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d68312121c66dc57fc6b3b22c0b51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ba2880d2534007c7863446d384a7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848654aa4add3089c33ae0ef89780b44456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e9ef3cd1f3011eb09ff5c87b2d652457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001e20c6d680e01369a7449c4913434458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3e038d61925d85c9f7952545fc3cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562599d07c94aa554d4eb7a2c6f87f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937240e0a6d50bbf9dfba8b33ebf8464461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed3fcfc253feba71245a13d053ef5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a91b968ba4c87b3a8bfe98dc64b0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fa9b9affb4d5eefb3600cb773879c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71dc6b7fba9dbfcb38d5869069b53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1512f435f07e38f436c11e8b747ce92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d32fcf741a68100bdda4bef946806467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721cf9143abb2c23676ca99d643fda468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa7cafe8931d4cc53f875cef5f3279469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da88e9d09c163ea6bc59e17000b506a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2669dfafbcd00204a09881a7bc8d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d335b54f475ce6033287c52e6f3bcb6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c452ebbc43db0a28d6243ed9f1584473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ef82db23558bad7dcddd8486ae3e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc28318d3cc8ed81bec200f06108e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ec275f46776f3a03466a960799b34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d158aaa79c67d802483d9952a4c58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c793796a414a262e76d09543619fe88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef8ece318b06809de40333f02fd36e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f76d9032483997ee1c5c401b6541fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f180a15e9e65eb45f911daa8d6fe5b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40461d7b22c69f11bcc32be8d91032a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7234544714659d40d22d30bc3f33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20d40123517b3da5829f6b14c2f8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e1f4126dda8d58ac0ca4942ea9d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515d8f5fdb3d6de2efe1cda7e3a345a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233389dfea7d3ed28dbad5ecf727f82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a2f598df02699b15cca1a10d270a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b04964b9a4caeaaf88328f0bb015b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7468a153ac464ec66d405639d3d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b1cadda017d2d8a735d07e6f61a94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ed3fa1da171d8778e824663534b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c6105182c4fcc31582156d03024b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b45daeb5377ecc953251213237a0f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e30d4daac9b037f6efa086c8d143495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d5c32b69d23137454394af3eaad3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736990b46504de5c71f3c79c93328fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925a840e6b719cb613db613b0d3b80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a645bd287091dbbbe88db5a94c61b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf023748b2df21e7e8c5a767eb9ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74f07219924d843e71b842fdead7b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b63cf10e4d0a25343566c2761a24502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb281ca6f31f0d331f7934c5d7cdc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450eb97105a7b306326a02800d63ef3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f5ddcf9304349d9d3de8a8850690a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc07db4f176f9fc6d2e7661085146d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb2fef21235aaf1028b8d2e4c946e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df7f7583f2282c89c4f38ec0eda1f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5da2fff0bb7c1ece304987ecaaacf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70807945dcc516c9ab92f119838c12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cdfe2038840c1493808913eb279cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735613a1a0a628cd721ef2621bc3f471512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a49f476b26a25bbfd0d9843f5947e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52636aa72ae4ff5357804370c567dcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad522e736ea47528caf0114fe7b2360c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e550c8cc5a422073df0a4ee466a483f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd17b11f0b37b763ff1a792707c92c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5d45add9f1c76a1f7babff08f9dd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09685f45a1a9a20f24be8ed983d110a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c4f7b6b740ae2cb0078fdcdea41da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25e50fe7947364cbc1b88735b92440521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2dfefcc072858ab06efc8da5b5d84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d10c9f457d5706bffafe13f6ddd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e3ef191677d4fa00261d03150b2c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c698862cdff0f889178bdcad63f209525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e8b3d9d6a6dbdf790ef064f17381f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b078a1043416dc96dcf4f27d16596527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e13a15520f56aa7c4579681dcfd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac9aa6f4398fa04e58771493b03740529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f26c368efe53077834030398e0af6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d59fcd48511cca7b24fb1cefb3cbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcf867cb65fd206762ec712ea7a22c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6d45883d8c107951e683d576da83f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824721ecc8c66c37d10d2548c9277868534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe63aa9c33610c9f2010d69e4acd23a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d799504e166ff3cc56c0f02879771f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d0516d6af90ff0b8af1b77379e755537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789878bf60d8440b16c47d9f83a1a47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0e14504d78480cb2fccbfb1c62e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808803405acc1f65701898aea46ee77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aea72e6223c176f95ab880a212f2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc4b2620d2e4c8eea193df26d83e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef016617854b8c4a6419bf24fa02933d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d65c298002af777f0ec6608211a64a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ad1f08cde3ecd5fcdef17645b27d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc764d10a059016b0abda20b584c7b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c71d0a959239d790060a7d09dc4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992af049e4dccb55b38d2eae6925b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3d41e19678d941d412e07eb8c5ef2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42718c529bbd515c78a3ebe92e437ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0440c42bbf3f2fe9d68435e4d020d10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0533f9906ce272486208aa6898414552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5599d4cd0b702daebb71712be48f5ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c84a2ad3d525a4fc787f25069c6dcd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb474ccbb7676ac03430ed13f959a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1683492d5e4f303b5df46f35271e11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b3aa88f651cbf46bcd744e2ed373c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffc6f3e3af813ff60a838022a9d2e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65cf385c4ef9ac86058e5470c37e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ed78fae6411c12606fcd6c6a40662560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b057d40d30a6e395cf3f66a662c66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180929477e81520884318432435daafb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bc7765cd5b88112a914764c307d3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666517a968cb8193ae1c71e1b72eb6f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866915e71a4ef6c8d9345f7d7574be1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235948fba94cb9042e07caec2f73336566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a7f8aeaab635603ece62591ba3bde567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0482e887e55e175d7b6695c5fe0a6b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc779eb94cdf7c1b099fdc2c1294491c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d52583497627917f91234c2aaa4f66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c5b31a839beaf8dee9c05d56d80a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb8e987e2319a9d73d76f095b74f5f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2217bd04aaff93ede23deb6a76938d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18722f5807fde628493570495919a3bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7ecffedc20846efd903936f41e92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9fe8718b739beeac4c5d113b78996576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92984c8924f9abb3d25ed84f03ba4597577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae274e80bfc08c4f97f1429b21e49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec380d1729b8e7b22077735e429301579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36966ae6da542b01d0a7824bb17ebf6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6943329fecf0a1d5a424729f5885e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f209967ac285afaaac250f28a158582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97a44b7271ab803d06db0a4f6e9943583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a90a7259911e0cd185c51137c9aac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b817f8d082439ecf34be36a0fa1e80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c696b786058c77dbe5a4366042181586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094792dbc1955daaf079600ba69462e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca572b72923a861c3fcc60dd97ada9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b02e1784e856f7386cb60577b5179589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbcd78fc6e0287115cb36db913ad3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964fab9b452723bd755cdcfd3277bf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d8f539f96443f3a49645d89f05ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b17d7b46c73a666d7058e246ddef2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeffd8dac993b9760b37252d297310594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e668ff81bd22c09da2bbbb17c2b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658288d92fe4131a3d011f51eca9019596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00ac78da00965f6722e585cc969f72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1247490272b0f9077b55ef9bbde67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6d4bf4d7db98e4c982903ccccd623599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed8eb0e2fe9c0cbd05731669b3ba60600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2750924b8179a759cdf79880a9620b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3338e43f87b8bd36aa2c38080e0d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74635c797bd513c0a351da13c11725603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c2a62ec670617cb7aa9c69ee7f47604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a8cd224c10059aca4da759e97e6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b865a31eab25298a8aee3d4357e6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e118a8b15b75d4013312e05ca05762607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d076e19bef17081f65d648932e43b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b6c0e53d03dc0653e00343bf5e55a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562f6a427a5143938ca9031c9ac2553610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f09cbdaa6294d0f9255cfc76732ec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6615336e30c0701f79325a87f377c01612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8841f1865b37794cb95cc54b6c67f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd670a12c86b5aac4a1ebc58893d8a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707448a06f28560f7c7ccfa7d310122615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205eaec88d33a2c4993903f438b0766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7bc406349c3fda9e08e9a2f42eb25617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a717e908f58ae89c5b714b88e5727618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7308e1ae56c28c5b9e247989f393619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a98e2bd5c4510df5de2e2d193e847620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611af12020b4a71ca76e1b0992bbafda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0658d6149268346970860e37e1905a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337294d99962a70c32428fb32762dd01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729243d880f136678a70e7470ae428c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1aa2287d1eeccf3c973d0327eaf96625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22092d6a5e0754bf66dc61dc3585dcf8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c656ce1b6a7f6f90a4123fc176d4d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec1830346159a4d9acb27a4542559c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655a316a0404cfc7db9641469be7730629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c3fc93bcbec831a49485ef4adcac5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4f40f09c3d8a6e45d9d1a9d883223631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db70dce7ff168f0de9592d9470df79632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc656eef50a2a6f2cf7baa1326c12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a3c40afb352df3ff0caf5156ee40f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36852231c24e87a84f60adb49e4ed7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23706a68755fe219d7735a49852a32636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe26903cbb3e1e45403dead5e7a9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5bdadb5a48a1b654f852e76491bbf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98dcf969f321269f1f5f5aab200e2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5ed955fb0e3c9ef8c014d9abf3758640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d25747f590f9e996f529552ebbde641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f7018a4d3d813013903a8270ddfc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a751550debfac4e24f93eaf18a7800643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91adc64de879e912c0ce4d3f0ebf8d80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a2816b0fb9f3b5c7886a54c5b35a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa12c84d79bd204a09c1a69d7f995b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9278ef9370b36392fa36880ee35628647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c784eff26483c212b61a193f67fb8a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6997664282e1c29c224362d191e50a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e6e99eecb31654c1d3dcb86ac50c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31307554f41bf2ac11f59b217801bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e621d8d5faca0a9e6bc79f36e9116652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358bef4680622bfddee7aa815cf14d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf75ef449050dd3f6e4735675e40187654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c02c05a3fd8e63eb14b23e9a3c51c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e95dc16ce250af0f7229e41ed6c490656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337ee79c1b33371fe75dfe45dad0b1d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a82e89a0d572e0868bb71c9adca1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59b68138f173ad1556d821edb6d2c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dc5aa459feb7f0625a82e61d91e4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017a3d8b5d022b739569271a2b77d7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623658ce17fadd0ba455bb76399a894662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea2534a336a40863883f1a56c497ed663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f56657481b73bd188062415be962664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c8dccc9bb3bd19de3b1f54f69782665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddcd06900c8b8c5276809f53c5d919a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e064af64c16d05dd25de6455d5e1aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadec0c5a98f8fcd4d8be26d5399f1e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7639fcdca7d6b51b1e6b0cdda1bb5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76815f1d5e457c2ba2c4bc990e4b549d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09836bf3b611d5ebef0a217c7535776f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee29804af79edacf54c8ff92dcd41f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392622cb5248cc9e058674ad3eea7f1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b65ba652a16767473726f991ebde0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e1cd014a2219ceaa63ef562e77318675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddce867c4a91c84e391d6e7a654f93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9123dd5e9f46c487460bd8e933012677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8948d3c127b1937aae0584c838db99f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e75b63eb9601cc8b064e039ef9cc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bce32bd4ba08f8ac6e0ea59a7b544680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff3d862847f3239207800a1ccf1289681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc06eb2ea7ecf18ef7ddca10b553105682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fca2f3e31035ec1d481828c51a0e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a88293ab33b0fb62dab80a8c19d2a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05515c92ef05221d2e0345069e5efd8e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7fb0922dbf2e11dc407aa5208da17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8399d0494921d7bb225fe9f3793c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f64d5aedc688e5adf6c9385f542fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82585b7cb2ef32b25ae95211f9b6ca57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4059b553cfd0aae6de0ad9585b7c203690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d97444f0fc8bc75f9577730a4a0ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eb0ccc5512b81793c12f07b5a8213692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbb2744450bfd61e82e8ff7935ef97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e2ad89ffb320efa8e313d6f03de8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80b0a6ee49ef29d45fa243e8f2fe2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65cb84a8998fb8ce30f7617209e0cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed1c44ec9e6bd217d7c5bafcb9e6cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a23f15982ce5c044d4d7be6593bce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93633925f66c372c8c4094ec5529bd27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0e307c6d848e4b2d819218cf7e1a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e527558780286646da6b00e6e2c1c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211b860f5c874709959c0f8a70ade89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdd75b04d53b8aaa50d491f050737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601afdc1c2a2ea3a32a2f072b740d50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba0452685510f79a18ca218921f0db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c7396d3be42ebca02bdc400836be1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d83c594c680fa7ecbad2b200ff0e7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c83a17c10c1d2aa9ebf3ea617f60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5ab0eeb3516261b617dba6e4ada41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bdd236bb7d181f8746dd4d0b5fead710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d06353bf61981385126b0a7c7329f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dfbdd994453a7e51e19044dfd4d08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964a196bc0f6ebbab3aa95b72261a19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ee3193a0b8d0878be6708e327621714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562bdbfc9b0c903508f359826aa6c2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4ff552dec542141c5773eb20876f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ddcb070c32b8738031f67bbeee3eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fba78ed56b2dc58d5f6ef45d944f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d6111f520d029893f12fa15bc486a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3868c4a6b218696e818c75af61dd4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9618cdc24e9858b280723f9986c36721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223905c4de3ece316a7c3480a0cffbc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad69926ef332176ccb7265910e332b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b69bc86628597a9cd6226b5fb35574724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a6a1d8767aabd5d105100ea314b06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb41a3d68999885d51c60a4e5571be1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e2aad6dd38b8311e24561418f84c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13d91dc57eb75befddbbcdd4170830728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cf5d99818c3e9e0864af6178399f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68152c239ada3e3f6fad1ae7a2e0a1e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08054c5bba4e25c37ac2323f4b3e707a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f593301ef1ed1d9232c9b68c14c50a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff27295fd56017a98df8f45513ab1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130032a9002d250efe971c7d1c15774f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fac49c34681d7919a5fa6c8d3202b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980ee1907ca5a8db7e460c35219f7b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06268cd81a9d2ea8892d6fa367b94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d89804469a39c99feb65f7064815a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db098c0d07c9a8ad216f49a4fec3806739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0e10f36c74725d7db3a7627f530f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844b7bf8561e1034a49de3832cf0aef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a819dcc34119ba47519eb0ba3abf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc49dc188a3699ddaec017b30a528d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c2cb9f5615dea43d6660eee3ef0e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278114bfde24b1753b315b26bfff253745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f984927ef14788891d37102d86a26e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bfdc87f71c595b5e8b39b3e3c1222747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8ae91c3fd43ecbb6c30081a7e0327748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eca56fa9c5f62db35221f4a8ec6d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba56e5a34bfab39f24e8b29bfb97380750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90775c149a1b7e9f16bc68f78ed5e0ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057f9a2490d862a967a0d6f970aecc0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54661cac473845fa0b73f19b6d86afb0753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>