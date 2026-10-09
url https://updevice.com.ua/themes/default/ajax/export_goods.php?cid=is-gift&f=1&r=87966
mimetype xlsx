--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c685de0f104464a7a256b8685217dc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b75c835c4dfd32440c4f5b2589663b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db09e8d15c160cae4e9aa775ee8ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0e50d225283394d1e4ee599109694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4401d7fe0aabf858ebb1deddcf8555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0367d0ed7c53a84c4ad236759a9f916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4302a1ef59d0cd1f9893853c81e4d567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf325344d4b9305a257b1179148497c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163e1d5753514c73c559564a7681c769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e60e8a1470e63de5d9635a627efbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8793a535aba0940d42a7fb470eb0d4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b30766e7b2cd6c8267ef08785fcd9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff48b41005eadf8fe0432f22ec7292413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee0e5549f78b0604784451a70499614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294bd74521ffaf30e5a9e7471a4c09515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff644ceefb9c134a22d45269e7ce9cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049baa3f3c5db3103c86e7ff017da4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dceacc1512ff71ae25a2423e1783d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b03511c633e2a4729e0ff46d08453419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487ea6471c7fae57d83723917bbf2fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d28daf9267f19018d2a2b0c6b165721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35aecc421346f9a74aa6c4292765b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417cc5ba089421c398cb729a44825e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4756412545c1e92a3652ec3650cb6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e13c7179954259f2e7b142cb771b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875486bfe28b3d2395b0afa24a70d0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73620bde2ba480ddd5a272276457ce7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8320c8e741f991e1203c7c96d03b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb81af489a3cb4d47a5a8aa5626dac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de012819b1a0b8a8f3e89bceaea4e04b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8f09ab99fd151146f5b83109a649631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e4eb4c857ff4aa9e195fddcfdac8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8343ee1e19b2bf309ee87c2b61cc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495dbee3bde9916172f6a9d85e5d7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585c75b2e155fdcd612837edd4cb0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf335abc7358ddb8be6af9fbd627536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a5e818c670cb1508a127083c143c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b83b84e837f0f8c7a912e4a902fda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f436501b4ad3da21ae5da936375f68839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77926ac40b5fd8f90b26803e8b19bc6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413f0e69234340312b0942dc6fba5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd075bb3a872b77d7bf2b7c0f6b7b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ed4c1594665ba389f8d7a4079f8d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81cab01868a65036f2720396028a6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7d0bb1aa0a7b4799fd4e2f2b8c04e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a044a45797d69ffed9fd5279698e5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701cfa6b735be171f9adab417230cdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48cd50b2e6ba9935ff4b736939955f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfd920a39070d18d7531f61fd6368149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769f37e1712ce438acd3db076c30d8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27377aff5a1245e7d64e1b19494053551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771dbe96705b6a8cbedb223688ecb1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336133d00a00ebbee6130d8b837fc8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e93b167b29d5ddb8b7d37edb562754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115044551570faae285659de23d7959055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2d1f6b64d63ad9faba3fec2e0029656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aeb41dd3826e25af0a4512a31040bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f8b4e5b710d563481bfc40bcba09258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d12f434c2dbc9bb0449e09c56734e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7713c2cf892e897b6e1203f11085b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20607dffac13acdcc08b6e8fe27f61c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d657db072a9f347989ce6b32cacd062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c08c5b2d36656d9d479a21213f3fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8143726889ea4e7c99a57517edc16d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc959b203bed2afaba9662d0ec7dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e039d31bdb6ec5a2741c39b107e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2fa34d23b9d7339cffac73d5ea64067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69947cae52533d56d65d7dfadd3c096568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8ab8d4c1da5875d691060c711398269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c1a22e2e78b1fc6490586a226712f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90cf1679a94349b003d3b84f78bb6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6bb53bafc643f14be15816be0ca8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6813ef7371c1fe097c00be9c8c5da873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8750ca0318f5ef40328ee388d9bca674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b00531eaa87f7c4918bddd28274ded875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903bfea05abcb4ca9a3495b13f74c4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e82f0ec3a8711a7da8b02dd8a5d5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2558b14653148116eacbd4ff3e748c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557745ad64f64213e4765ed36a97bb5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f979b35086d72ad9af566a7330f05a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eadd15cd6be01181065831330054d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e717e4dcb9ac829ad26fc6ad97856782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c99990cbbf5749547db5ff1e13bce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ee64550a201c084a4136250224d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e7c4b1e65ebb3511912c14120b34885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622deedadf692b4d25cd671abec477386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510593b20cafe7147a80d7817818ca2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b2e945c07e53962f1454b5b16f87488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e61431524017170ff07b638271e02989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d04054b3d08b9fcc82d8925a8416890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e7d98a7f77ccda84e219bf27df9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f283853c426fc885db31702a1aa70092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bff1dc6becd5d036bb3ab7028fc5a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781adda1a964340b509f6309edf57ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d79986745784697ad5db5e56d40095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701a5e0dc0216a2e3ad41590b255cae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b3e934b67efe3aa2c16c1c66395a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5b26d3c842764d825a20596a6020698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c4377bc206039736af08444383cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df1481308f3187cc532a6e2e5e5677100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9d0bdb8190db1a1f6d9e94a9277f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cea6099dacba276e3498050732e98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0f8a6c022b18a02088eb9b60cfb4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd401e57c91f30d86e06f838ceccf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86090066a6a50231652a2f8b4f305e9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980f241ae4d3472aea133a78744ca5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb88179135a44195b28dda8f7f6fae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64eca5fdbf5460aa83ad3a8b5bda40a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0b511a573e80f4af84351853dd403109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad924646a2142abf8764d3ccd51381110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04054ca9739d0c01bd91e80305a17c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601529e16a782128312f9650057a6a32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342babafc54d66b72fdd0871e2a81090113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8e97d9b4d278e9a383ad0a046674f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec089bc91ff4cae8104d3425d5f680115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9435016c5cea2d0ac750ca56d93f87116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e5238e5139629faef04b8fc3cff2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457da50a16f46ab4b50443de6dbb318118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53844d9e997d7f50cfecca43956330119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c760e9b50811e53e365497186c4483120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235006e8c395db2fc24f25d0508b3fff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb19a7e42ec625b7ae29bbed677a27e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d72540a89a4cbe3f86c5effc6d178f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea7c06293525a4f4dd238843f13b07124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007649d605f64ca44a9fddd4bf7adf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c59280e71af97b5423e313a01263fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd9bbff47e1f6283ff1ba28a72cf94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809264ce03a87294bcaff4ecf6d1c4fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edab8ba6f63313dfa679ffca16c48b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33316242eb9819ae70b9d4bc768c36d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15c2aa52b064905429541450e2f619131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef5753dbab2d7b55fab082f9c67e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1d89b092c758436a7a8db789a4817133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a57147bf93bb55c7a390845b99349134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d49b88cc9b979fa4aaf550bdb49dbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f22df17a7cac006035125f4fb7c822136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381759886aebd61fbe684761ba7acfee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512138cee2a6120d33cb3dc68391284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d5f4b323274f2234d930980259ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642105f035f4a94b87831ff84e5fd491140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53072d23eaa0d4ff6875489cc3de892141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cd8f6b6180b0735241e290eb3d4b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c15a76196a228f187041644868e6cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817564ca3bb27726941ca7f43c9b70e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7085dcd4acf1cbf70ec82f28acf9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b639337da300b4b5040358cab147ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438027b1eb7dd3ed92d92b247fbf1868147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe4bcda7f67dc0d3fed53a67184063148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad379b26354557fa258d4d4c68d6b316149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e25e2a76fd8021983f188a86e85a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06967df25d63c28b5f3aae603dcb010151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff705ce9de108284eaccbfe808664152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2c5a430de90f3931d17230089cf1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b9718175744989f2ae0ae918c9b24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab722a275af5ccafa98c9fbecd080f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed38a32176b9a08db01981179c5c77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0c29f228cd3861d9e9c59e59f4f2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abb8aadd06c1163659ed043647f72b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea81f35b4bfadfc075f8613241bb9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e9501cf38c7dbf4c8ce761fc4fe34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c6b6f941a5ea2c309343acf5f595e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d2d26ba57857a4342281f8e9bd12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3663fe1b04f61ace07769615144a33e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e04c2b5f818dcebc4d8ee387571ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349b3f86c48659f8a7ac92121986b7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c372114631c3acc7e7c5531d6ab2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f463deefd7bf1131458eb06723d0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb098fda533cfdfb8ec0cbbc253634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d850eeee0ffaf3c1cdf0d1301e22156169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b4d0b3a354a7cab79917df5a487e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a77f9b94fbbbd38c9ba6c528c0d24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d65e74e05efd92db1f3069726ca3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d725eb16bf0df798d0c11f6e208ec59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327690438ba024dada2286bcd7acb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cdcca98f9a62575233be5b1f8466e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3570e935fdd15985effd6d8bba80b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6558a55daef77de32c926f0ff8c60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089af7713822616ff6d53c33466559a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42cf80125efc29a73a49ceb43e9ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90369fd5579fa96105665e9f813c956180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6403198a9749925d4e73d8ab4cbb4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a42fcf559601fcc680203e80f7520c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55037534878b75e88e5232e522f5a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01525532ae2fa435dd81e967a138d3d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddf7dcb65167a5d83ae381d01daf1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd196d3530086d811128e2839a0800186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600554b28e8874946a41ab27244b9af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae72bdb402cd3fc824aac7a8a2a0e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2202d4d808d7083ccc7a39708df3de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e42d708d4dce677b296335c3f5abb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe57a4eac8f88462e023f54172b36f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911476119ca641e9f1c3fe9c801d700d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e73873e749e44858a9deebc825c3e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809eb430d1f0dbe26e0c3c920cd32d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95bd6a4ae860eb6b48ffa9553b8427195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aca4f95880dca0aa7989c316a9c994196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a0e17040b6aabfe6c988550850e7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063e9757880dd0882fa5d8dfaf55d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31f1a05c4e44548f454a33ccee9a70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae8be518403f79f7d4cdba785edaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b50ac74696ab435b12caf224f90f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3abfeb46fba328479d55c97454ec80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd06e972f8a3b10ad9a92d53993c9e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e03d01c504fee613523ef93d7ef91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ba1b566577342d42beaf493be2fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdb82a9b51a00e0ea6b57be5a98a0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500cf86703e5f28bbaa9a2671d716a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901bee148e4ef195aa0114eb2a07583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90fd561068dc6ccab1214c03a1e479209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d307a922527392795ef1af7fe175b7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a414cb42a5927f46b853f4c703a99f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524934c127bb821c2aba0619697c42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7df2f2ce173dc404cc28a27faa5b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b8007239e1d5c54685411c2fb457a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106cfa28e16c6a2937b674aafeb4dad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ea15e6534dc52d7a1a8646bee4d7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a93e6a4c03ecb80e0b006199bd3a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a425d373e69e994040dd08d8cf72bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba60c306a78af87f55263d8015dd38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a36b6a213d505f5ec7f24a10d85669220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006cb23556095d6af6d6f91d150bc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b272496c582e559d4770144ec2719222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec916ee4a7af8fbcbc233e2843f319223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad605b1263961b669c3cbf29a9c0d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7620ce79e29e92a647bdfbb0e0db7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0ee3d7497fd6e21a6a5b329f99a4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cf1849f8e6e519b5047365b4f0b2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd99147e3d6f440a246265459c85bd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b391586b33fd80e445a7c0ca87141cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0179231666c8471b6332030d35ea4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d9c6821a32e61a3cbeabd9dd5b169231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5065ca8ac3e5a4d44763d3f7337ba8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959eaa7b3ae5c12c00fd9c0fb310d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96abf83c31621c06b66ef8a0c72114234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35acfe27846655c09e6db1e3ab4c939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d02bc3b75cc41233cac9106ad9ec8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757ea02186cb4f2b5fb667570b6dc70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c47335c755112caa3d01906eea9a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922782e7d0c4bf62f8879dfc0d903f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ca5efccbc92445a1d83465f0cd66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b9b9973522b564e15a15ac071c0f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dfb19d3e052d02cf62c5470dae7d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cee6b99538e3ae94668c2ed9fc93c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf3a8b73ac1d15acbbb8f02dd2c8ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafd8449de45540dbbd326618edab5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9cb4bb8a472a32bcfbaf2b22c1753246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90446bc194751d964f4b57861d5b4669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dee6ba14777a83677c169176bbf21f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b00b3c73b910f81565ebf85f9ecd97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d122df560a37dab1f88daeaa064d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c75678d71537538922b6564c00fb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53728fc9c999d4947f8ebbdeef7618a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ab5e3a5b89ce70d7bb0d2ab3e2070253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95149ab8196898244b0ca142212dd974254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37542ec60872cbf1ebef19aad7f5d92255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4036ccc22bc8432e3192068d8a56942256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d45ff9d667ca3a5e70c29a975a341e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2877f891e41ea053617e679133c07e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22799e9e6c3d27f23972548b58073ac1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb276525902862abbb634101199fac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c26d41bf38167ad1e38d1f1c5d7f59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715c96fceb6377851a6ca5f2ae493c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28286a3c91d92b908ad0fd747780bd34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa67f15fb91b5e5b0352b0e7a1fa84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb79a7a01613fc779220c8bc8b1dba7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9837e1b36153db409a30fdf2bd4f50f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7600d988060b8f16a235c12d1d4915267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ae230ddac2192021523287638f5e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c107c7578808fa9cdf9c58956590c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5eb4f7d87262ee4bd1e5f9be057b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84384c75ef769c8e2c367ea82a13ea6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04041056a7948dd4560b168720c3e5fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583dbbd7d9627200358e9bbddd4fdfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8057ad754a60acf911a4c389dafff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0d114bc03596e695a75a6dc2b682275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccfece40c59753891a4e5d5ca8bc2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546ba872f105ceafc1a8f8b39fec96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fbc487ac90ee82561c61fb22357d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00348d6d7ff39143b2e591cd476e3f14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e66c02d45aace01d616908d271fa46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25f66f504b6c87a3c0d83fd0587a8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3815e7733a1a32d737817021b5a46dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0483efcb9dfad60fef020c300d147283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0518e6336a71c2f7e4d18e1277a737284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b8eb528ebe719abec35ab17f42ca2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4fac250bcb9a4f1d98d3a493c6657286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d48baca6207c43bd4988de4cdeff3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcbea6265151d4c9b2c4e99505c001288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a829783493ea1ddf45341ba9328c6c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9447bb0f66621a676beedf30a16b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6306875143b5611f06c7cd46068385291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f1fa93e56eea1396c704022139d08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74f4d3680c3746cf805ebed80a86bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61606f3403cc2aad802b7165992b1372294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87144a43b02de232cf7c95b3c105f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83fab8f148584fe840cefe2dc1bcf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fe160563dfaa251a35914093554f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a2fac2bad07052bff5a91b52f570298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac905fa9db1e7a7742baa86ad47c85299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565d2b1a8a365c2ab9fe71c2829aad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919d71b4993a3119d8a41f06222235b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108db2d231395628b71c73b862b5c9aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326166bd74dce07bffe5b2cd325876b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f8e964a47238ee84fc94b439d099304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030b11f3df4677f55f16883e7ceb21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8555fc0d7d78cdb087380b4a82715306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd050bd94e8da65b8d403daa9a7c0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c292c98d1f40df94f0429b2312b5b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5de275770c0fbe224431c66faf7c61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e31445d06d74f988f06acdf3957877310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f4a6454fb71715eda906d547ba5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1726d00fd281080a5b80f59d359af31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a7769dc20ef33f35d9cc4d4a05d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca806fe5551882424fc0cef4c31c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bf4eee953c2f4fa5addf18bcf6a6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77988b7b105aea215dfe42c57312698b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7f1cb764ffc3b6aa6c773780bf7a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd18614dd6003854c50c7b879a91e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cc3ac57959f153b01f5e0554d1762319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b40c2c873b997cee3ef0d8350866320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d631f0f65257bf9bc3f704331570a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a26a9be0e48e86e5f1f4254493fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966e0aa630347c686781b0c600e0ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f819cd6991019fcbd0597b7e4629277324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0348a19d4fb159584abdd2083496c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a4ea44095b3822a42626bf2a8779b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfff06e1602920ad6adeb69437c603327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485df7e74b603d933e0c4090d1c06d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d22a5b9e2f399fa8aee5f6f7fddc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8ec4a430928187720b5b93314ed98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684b0622f3d334de8cbaeca3b60fb19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dbd21650d42a5973d4c2398cd7419332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e53322f57ef84257bc7dc3d3c268333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc710babcf47a26682a8cc72aad528334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c8ce74dc97b616c34a6ddd5481eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87076d1e992539b20175cf0b49b552336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b716b5719b711f619dd749ef279ed2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3d80cb97410b7c29c64e931b26a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118120db49209b07c716ad6c649ef9f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2504142cfae8f14cc522bcd65bb864f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bef23a417f28cc0a736cf0ef2dc488341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a643559765b20f1ef13b0e63a20231342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa41074180602d9cd8064aa3d4d67e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d3972ff8bdcfd1133ee1735cd3f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841185ca38690c20e831966f55cbdf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff66e356f423cee15e8e69f03a98198346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b3c5070c2edaa4166bdccb50768eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1e9c4d3629d00686b1969e1127f19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea152a1653017a9efa7031350949d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8f0fcf6bf141d16bbedbb89fced4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8188735c283222de68f1c719b516924351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7140d9a701acdc98ed65682a7df3f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf693030f89a98d6b6d2091e6a1daa25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a887805f516d3a63f1d4c363ee685354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5aa943c81308a115bf441ce0c938e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9fe7e49213786559361fab7401a80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be7fc2d019e8b10c39bed1658e0959357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a3da3a9108d2ca9d8afe414414c9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9550370dd9356dcd24489f0cbc60b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd0f7812f4cac5a520ef0bb5ab95bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bd588efe90883fa005a2ecc6cdd5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1281946b8c0aa05827348a78ef5f61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e84af43446fbdfe7492b4c228a824363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a6ed61668bda1ac064d689c504997364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7dffd1f6e0884d3295a07b881ae28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c8947580c539f69068220724f3272366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f573911e270dc00805bc1dcd032fee7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d290be901ed90aae46637ae7c2c86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbbcc830c3b1a9a8e7cc64f8d58d57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255cc537e16285e969636fea333edd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e43be4f3c2a3ad6dc291abed8591e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91804539b123b625cd8b77d656073ef0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c591652f3f92dd8e34b9ab35dda61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c71ea95a3eb6c4c0f894ecd8e61425374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252a20fa442faf0b0e8974fe2e7368b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488067cbb9492649e7f31ce19d7c589376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d89c1e328cbc21d3828fed17dcb63c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc5c1f650fd5a0bf7d233903a77782378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297cab4f26b3cc2c33cb90662937ade379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883260480ffaf2ad9e9e14a5d08638c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbf7104dcb71ecad5c37672ff56915381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f23b1d809d7c2a372a2dca441c703d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c5e8866dc6635f51a196ee1cff5a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0965c4cfac2564b03b1d23f50a89a62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a65a95c0bcd9ee8525e6e5839cca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1b2ed289164eb4d809b99033f53d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6927770a1a3c935e5d52e182c8d54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea071ab2728a916eb71ac561ed45c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add475dbf027a16a3d54e93f612aadc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a075400c6f1b46966b48efed89cde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fba4d1e59ac3aa14837057fe2b04ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74802170457e10795bf4498dbfbf4acb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda948863668341637d5486aed577e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e203c31f1ab07f73ddaa4d21f28ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bee8c3df191084d29a0d3ae031a0c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61eaafd7273a7521ade2642e8ce6c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeee182766606a727eb5146f0b69fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eca79b4cee957b00d21cf885eed30398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f697514a2e0f46ad6b641d3ca0612d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634569d7885a177510b343a5204faa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17540f95f87c5e38a361cdb78650c208401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe64421f20fd73799a934b34d3fe131402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96cb2799c03dac993129509ea2bdce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af308ca63dd7dbd558416cd6f91d72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd45a30deae22e537aec2b73aeb4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f23573213db2b812c01fa3e4903272406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c4cecdfee833362cf7a1419a11e35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba50eb6b2649ee68cb6b996c454f50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f20b120ee5c1952888dd27424c683409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fcab1b8b2be5f20099022b62793d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629d1ee5e9ba400fe019b35678173b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9898f6f24ce44f05a34f55b488926412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59749de20ed299a8b68462b4d420b9c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698581104a52c49b85088c5c6c5f2b83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ff60326beb2e0ab2be5062e04507415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb8e4e125d33d9273b54e30d717c41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bc96b70a6d0661732fc9368b16b63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ca0efe681daf1f426c0ec0fdc5ab7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273437175eafeb32e1fc1636ae92fccd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c7739394a43a0a95e122a98713d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aa1c8e13c91afb9ea4c2884d78bdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9f1ad89a94c2ec50b9bb4e0067ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79629357b285027e5770e888453563f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2a55b52bfe741772b58dac126ad67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca4bc026c72b4a53eebb18509d0ee9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba609d5f221c1dd1ac40135a9185102426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17dfc9118505a0e2ad129d1792afa6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863922e6edb41fea1bd758eb564d6e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be52269aed48bc3c59d5e7827b8408c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff9db393bf9b5b2db29625914363ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc3f200579f5be1539a5c5b57d0f79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea3f9bca76e08f4d992837ff6f428432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a878a099a5a9ddd05f6bbe35443b3e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b6514855aa30d713bd47b2bbc047434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934c28a21a3a8361a850672bafa0a8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad723129eeeeac142c8c743e1ec4c62436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871015f39642fafa9af5ffba1ba4403437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da53e3539e7a8b55360142e5709d298438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6176412dd39c0024b8dcb6015fd534439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a1dc01530e4128a5956e327c258a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478f60cb7b9f042a7d1cc31f60aa452441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb396b0982a5e77e6b33a7125c3a5dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715047c1446cba885a5d2a5b482f336a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462f2cb6cc977d692afd403a2588efc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f525b367bfb9c721fcf830205f42a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65daf9868bfee749af742e654a2b75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2bdf17c1b31358b34312913258e1ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4b008c6c4bf33a26e07079b969ca8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1ad1d5cd1be8789a1e40c6b329b4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e618f0b45ccd52baab1c344958c439450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6b524953cb6d848841ed2526e7c4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29232be4a54c0857968dc6ace4ca69c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcabb6e4383820f1d2a1ce63ad42719453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf69dbcc2201c0d80b04bcf9bbe534454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb4132cdaebdf8ab9702003cf01e01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc79aec3b32760bff7d2c258733694456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36f4ae699a757b4879bb50d38ad1ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fe17fe0b4f89e8b5dadf2c7a273b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33583d91fd41eaa89f97283a32dfd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060fddc88333eff98b8310026925a96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ba2df7687782041036243b6ba748d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0683dc1c0b9d65c5a9bcb43a88fa39c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996715b1b1bd33b72e00db6a500f93f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9388a93f84d4778ea47aed9d1ef54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4e5d9fbfbf56688ff04aee687142e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345e1345b765f3899ff3c61153c017c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362343768d9a1ab8ec6cb65079af3661467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44ebbf2d69154790956091a286edc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cdf1586fed8e2f0fb2d360a986914469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05560187d5ff654763aecd11180710e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a160d4065a819c3932fce0013e27f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb97f3535e797ad6101ba95419a318a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0da43a63f4126b59aac8a2b040095c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce2608e03e6ca551dcdee8a09f584a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f6ce9f5068f5e14bb58a8b51ed6af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b63d254eb38a6b2fa126566bbd9bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5bdc85e5d68ccdc2b3d006517b95d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a7d2e8de3ebcdab11895d8a792a5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9971290b3b6b402e6611b97029337479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fa5a5e166bb14c9705cdd0442fecb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f834110a6aad15b09a0f07f68ac4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17965e34562eec74ad7fcf873216ac4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287c3fe9b5f9ad3c6114a4b626b2e65483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa9b8a9128e7e507d1b3435ee70b05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e033256cfc4b21e0b5c1330903012d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffc70ac3ddb24c67896f944be3d5a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7cb406e7fbb1d240a9f44d24150d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c0a1c0c8701babc53a43aef9b90f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef7cd3a1f59f735cf9c21f346eb31c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0303b78564b972767b1baf4d731c8f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6b82732247e6d6c99d3070717633a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052bbc03d4a01df1358da5ce6d4253c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2758671b6d28debd647881a877e2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ca9f36245cf11fdd18dbc4b4952c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fce28039e5e098f307da64f22caf57495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412a169cf269c6b725f2adec384c05e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86221b48452dca584529049d3268c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42f661e60858270bbe0d9e40c50887498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210129a0bb6919df6412302ca2661329499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29868cede94245ea582112533eacd6c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947423a17d1bb380b57cc8a9e2697a27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17ce1c02716740f1d4b6f48ab9104c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a29f408325e15d1137d1697d7e141e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a49eada98154781a3e1e4d2ea3ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc6ae22a7461a71ba4af33a8ad59b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa873efed9a4a5f0919e098b9bea2fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217c9db96b33c16c37532acc58b697507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59813ebb0271d3804bdc385ce573e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59de9806ebc20368ba0c3dd21d769c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c129603c9d275970c790d81b92833e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb09b94e355b6ef80ac74ad0f49a44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1a38ab3c8c667726cfca322a0f334512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c406e8a4bc3fb086a73c08f4322a045513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041e8936c41499daf7d1d7ecf4f3453514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2945eccbbf548ce2e118455bf387515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08991e6638e53255138df70d1222f9c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0445c7433745a2351f7ae258511e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f70e8380e44a9456b1fc025d66fad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e3f838d207bc955a511c3ed265944519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40bc73e829a22ad63c9483f7cf13d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9595de8553f56823110d9dd3df32b94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce547022e1e34dcba5c8fd9e14f1f01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2ba4c619d7a68e4aa6dbdf914a2d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9642eb673829f8de00a3485eb6b63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678b1ed2072b8b17b232cfd3d9334fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc67dfe2d7dcfefcc082a96235c67c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a17cbdf9cc43437cc4584c6ababe7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7acb1c611b1a18173ffc5a4719e26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e72a981f7754e8c9e96ad7429aef4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76892283709701124b8f2b8156596530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462adbccf772a91960ecad5b1ba929cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4efe1f884b0e9d34245f596b38a27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b292b67f426625995d0523942f5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac36e2876074d1cc0b884250fbd94a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc757d7bd9358a9d8decac65bf075a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ae093e529d262f1082df974d11f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54e8408a7abcc48e745004008a8a68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98e5b71bb355cc2157507fa0ae9e0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0615183a0d0c0bc9eb84591cbf7ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29387e641112be2bf4c3c9340928727e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514221c37596ee56dbfb3878490cb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a68cb2a9f882d069a6e91030399445542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853948455aef01ee2d6e53e7ce2bce95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda5ca221dd9e72c223d2170d08fc19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39966988952f2b3730d6cd320cc2e958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec04ef56953ff97cc6a82788ffc7d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ace81517881a5a1941b72c24633ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd306f9902e79f6ec0ccb8ecef6fec41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a293f6a1240e64d55ae1c371a643510549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581b5fb6cc87a5ae73d6a3576506303550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346752a4eec2ccefef5788390fda024a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a067e093d05d7d62bd967077c9f16f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfcb20ce0e85223b7324ee0ce5bc6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5b2fcb64089ce96eb64ec6a6272bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6709a74a766d77df28ef393fb7cf7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601dba2b31054992ab32eead29e7e7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df726b8334eeff23766985db17172557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a99ce652bd82b5425c93a1b8b0a5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929baa6cddd6e3b1593fb77ac4335fa2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e2245cd320e7967f6230d51475f58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae40577a7d35be7a8487b1a56ff6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f070f3843880f213693efd8691e07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b152360fba133683e1573fd034dc9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc7e18798cb0f56b8b7fd7189fe382564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcccca9a19c87d247982718831c6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bf5905fbff50f6c802a581b3b709d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1002fe7a5e747ee5989a00dd69f803567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d48f6e876d5ca16b4f1c02f33b16568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97c2219aeba04eae0ad5a1f2dbc95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff834e9395dca5a308846d68afc0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45efc0a3ac7cbc70d6b98dee79c2b90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a20ca0c409c6e5218592d82740b457572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2d3f3b206230a277edfde3d4ab447573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7761b22bd86d20965f43087fe1c411574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab702ed9f62899fa313ef7a06969349575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21876b85758a59b5e24d8d0014cfe7f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ae27bc827e285c62543ff443e374577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169693f9e23b883f5bd67d62ba35e8e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd446e2cecf32d8839c920d8bf31ef2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a430b92c084e65767b31ed40c80d1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab685a6c724fd4a2678107e9265b6f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9715e8a2690ca2a8065070a676be4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc8c0b2c0251b6367dac6f29017a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9cc86c1d2d1e93681b8474e7f6869584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836652dfc210dcda1e88d1f0e6561e04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce4fc0d91e0eb1aaff697cdd57087586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61caf375b5c53857fb5ef08f8d33d0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d44785f7742d990f38a9400b8244a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6555f487d5dce2b553edcf0724b002589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76209cb0a4e6cf77d9df25fe25664786590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce675727725b415cd1f5e284afabaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28689d5c1d6d55f260b8f67bdf6e4291592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4891ca30844100e25814728d46b869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed8f507d2a1c172c2f64e6583289e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05172a2d208c5120fc6f13e69919a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c23ac3876c8f3aac50d8b6aaaf420f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c3b7496551c7107fd78165a590e34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7fa0f225a2047a4ca142f3506c9bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363681810742ce2d7f6e3b98e24c487599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549327d2bc22b8906543797a82e94c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db2b826f6bc813ff0454c983cf37b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac923b485210e68999c1bf7c11cf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1388f5c972db5bfc6743641d9c83351603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bbae83fa447af059a0e913bb87157604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557a95edad857343a1e9346388e6f03605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f5db172970ad448cc778e9cd3b4a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37057bb4f865b58722061e1e9ce929607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ee793f0b3f617402c905e6abc3d22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a5fe522b516e81d43ca4309c0b9db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3366fbe37eec3d19910d1a1200878eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6502e317ee93a60654ef4423a7c42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062a0f2d810f07554adb4ae5d160cc1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c22af98f7589c32956b0a227850f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf49821a5ae9382a94781a524836f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a75a4c0be8befc9da09703fde2e7a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e1a2c4ed2706d3bfc6b5720790dc0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334016b9fc56b87f04bee89d6e12b87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64ba17a39b0980527265cdf95ff99f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9558dbfd238e791fabbd9c59c8d626a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d9c91f6c20e8dcbe3357ca60ac46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05d5c872278027b7b27e8f1b1775b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42bb4e33c15bb2f6d7b134563d132a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742381bd580bd3a8e74e5cbd45643e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cbea65936952df9b76e24f15dad77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bca05ec555e855a3bffd904a4850a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb77a6e094fad8006de2f1fa17df88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870b7de655101b5818de042ea55a6ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a52c3463d85c09802e839730abf031628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed9a97ecf18809a51474f4dab951df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68491152dc2fd958a632943fd38e8046630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15a17f2596e1192dc531f0b8f9aea3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1c2b43db41ab643c329b740539fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90cb05155c3c6afff5bc984f4c9ecf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba29b5ed1569bca2cc9fb88b8f6376634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ea9e05901b2bff65b0a2f2461a682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ef265b670a756cb476482cc997399636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54809c8f68446cc2e64c50f3251db891637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95008ac580415be5b99a6855f5aa1d94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50696b917b9f567beea387e4bf08325d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518c2f3e8b416e20554b40bd0ca877a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1f8bcd6cbd0909fcfd590aac65ad7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79011729ea1bb19f382d55ee5a2c93b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ef6b335125fab6b858c7316029632643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b16afa86d1b6327dd8c097c0ad3c4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3d4e80ebe4f5fd0ea32e7efb21d68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f2ae78399452b2aee90f6e231b333646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c6d075d0a2c24ef6afff643b4d3f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe36b85ca92eabe62ecd979557853d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85191f63ef9517948f6c85266f1a35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af69d0850660a5c9ca48fc2bad119d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607dda93e180820ec4fd11773f8b5fd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4a7175e15c7df98614fcdc0538c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f627ca80f063e12d7d3377f3d1d8e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6d72b1eaf73f5153cb0db563b46d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5ed027e992e2d2d53728c0e01215655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76822afe78289fe79dee0fc4e2f3be30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52db2ff4cba546fcb130516035c92d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b971aabae9bb5d9729f9a9ebbb78934658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93dd8b7014470ca1ae99dc8a8a6335659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae3afdde7c202766a83eaa88e4b29e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa074217a2b81ac88dbd6cef55d5a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a8166eaec61cf89cff54851427f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929b0ca9b4002c735324456541d58cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33955e5b71bcaff5576ee826d5033239664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e51fd19de68e39786e387d822dae85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d56fa35443749ca4d144b4e403a79c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0064cbad306ef794301da024ddda33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee7cdaad0d7ed79fe57fc222c84cac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641ba3ee3ec726cb6a27d604e7c2be6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ddbc4f5a301a1381b2a5d34dabceb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24c712a0dcad2de1d58991830e895671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851c0f0daaf3c72728b7153a20e38a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de84d64866dd7ccddf24b3a54bc524673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed8221dc1659fc0ea0e01c3aa6bca3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e543f3da2ed875f6825ba4ee4ea508d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2750a97992b7956f8e8e09b089cb0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4f37e20453213efcb325a3b3d4816677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f5102618cdc1358afe2473e56da8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1854fbeb1d87a263add3c6a9f59425679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e057c65b914e80011249ca1a42a45c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d256e52142388b0ea8e4831c9c70681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3434ea1476a60dfe01cd1f96f4c990682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a3ce8f07cab53da7788ddc2fd4ceb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28d747c6703b8e02c333d6497bd522684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3c23965cc3bb3b0da95e706868f46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab246f21b2774115b4a5a55b59d4a71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f85560cecef8e3bd648bc16cf8ca8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed641c353ee8ccf2541d58fad981921e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf783fad716f27dc22c2b62d26262e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd210e1eb3ae8fddeb1f413e68f2ed8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ae60aee1fc7237275b2e0ae419a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40827fad43c1104b8c90050bf6fdf875692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f57a6d1aac6bfe0ef4672682568e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cd3eadc2acdb595a5cd7b6f6b84fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af8bf88cfdeb9f7856411030e254f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23340e5bac16a671488c258c75d023f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b4ba50081bb7669c073388aecbba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8af22ab68edc0673b04569c08c4831698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280e976b193fa5290d3fd0b932b08d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984ef1ef7ef023c688295cb935f99a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285649f8b4c977ee7fb4c6062f8a1287701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab112597246f00e6ec8622aa4855be7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b51306a8573ba6482573bc6c1a8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bcaf797bd2df9d3d6ae517d2fd652704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b404938a8d00d219b7a5a9c1c9c8c1b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f008e0b5de9e07c9ffad2057df32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65eba8ba58af7893bc9f72786ae7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f1562cc00e012758272e8f33a0bf6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7458e465b8b4b539ba2f75cc372b20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7e0aa7c2c47c2ff777740b99ada58710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f729ef11a3101f9d8ad5be475b118711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bde0718a369a9a0dcb0744f20f0f4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9868a8c7385bfe69475ce9b91bdcee9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d2e423e8f8241f9f9deb3cbd0bce7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a029f9128531e8afb2a96415c696e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f41e90d2b2e0930b934d87d3ad25de716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d9e0c10727cc8b75b5b9b63b1c79717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1a61a9dc9e42a277feb2413aecb03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f14b128d2d2cac13ad89fa97d935719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa21dbf100fbe428b4ee2e5251779f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de868fea35dcc9ccdd33f0e42e960c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f7098bfc01e2d92698d658eb9b61722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a667bffb85b76069a9ea3884ecac8a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f06d0d66cf3c965bf8724d19f966f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a23fc2b431c7ea5b7004f3eb8c5d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694aab9cc42a8402a09dc47c0af8f46726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ce94de235c6eeab78b52cd9ba2303727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441f1135e8d9a48a8a1efb1381d9f10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4fcfaf722506b5dce9ea2049aa7e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df39e28c8fe5ba8ca0067fbeae95b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fed7502abec6ed75fca0657be2c72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73b3516986d99ec4795c50a5dc8160732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d4c01e8653f2995b43a5f85d844ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba6949347dc57708ab13361847508734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b82cf77a603308d26f9b6f0e7212735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282c624c6a7b099139eb4f36b0129a1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329706fdf87253e4b2ae69f0a55e1c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07911b662d496cb719bb4bcd5609e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c83461cf38c007ef70f58c504143b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162488b617ca22ac520b50923a53278740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd438439878c79a4f43d26a8a2885d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fe08f32eaf166bdf4ccb2e8ada4e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec2f0c67c15824761ce664d6c53c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3082adcebea53d68fd6572e2101b40f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668f3bf11b8654d09850665dbb3c0f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea52b8f6490adf5f691ae800508eab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277eb0fe7e170a89ce281e46760aa1d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8805f39da37c8ac3fa3da4289048c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46a6e074e3af53649c455a08cab5fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046868833d7ac35535d7ae66c4249d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d998b6d80dbc86d0b3c42d49a6505751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04dfc055da93ec599dcbeacd136553752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7162a578ac6d162b4033b5c421d49b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a23ab6758305e731d976cc565d109754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c34911cf555fe32602cb8035c7ff0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e3cbb606448b4c2ccff7be1d34afb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df26525c68ed765c3bd572a2dc8ed4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358fe244325743ab52bb2de2ba3319758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46093d6a61855d43e2cc06db89f5682759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8998a3dd1625ef83bc049522e28be301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dd8fec935c5519d1a9d565e68f1992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9305584f8d683be91aa32107e63fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37926a2830452f5228be51fcbc7f5d574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f9f00f2a7f42eb9b2bea3c764d5c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254b435e1f6a62348c084369e9fcade6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bc81f98058f01de4161f6d5b0178d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07f3e0cc590cf0571eabd7f37d4cdd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b441b5502ccc3ce41562a22b64eaf69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2200494093e0b01e380baef73c9a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047805b082c1e8f2ec94c02fa072a5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87609ddc5fb3b45e0729313cf5d52312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d19817ec0c7368d0c631366071afa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8ccf0bdf729d7563aec94e2a5c9fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed13d0ea58b5ff4d902212fb1defc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fa1d2dfd9b32f6f5b32d86973c0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda44d4bc6f6a9da0fc04b4982dfa4417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c077b44b8a292b514092dbcd30e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57fcd2468d6e8e648f663545a0f0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d307d6a39c6a29da16c08d426a3fb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad22036260b484637a9b82244e30c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f850bc8d3c81a0e461f4a41e1e19322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824ce3c2dc7e046d5f38d6a7d3760b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691eb29a6218f7b1e9c521ab46adb1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b149b27b10b9eaa4614f7f181fc313225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d58658553521594e864c3773984fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e28346e2b33e432252701825269027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54319b9739bed1e7fca0804c9fc0a08328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b7834071d992b2d593de452bb35a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454577a075dfa48a3e034d97f550fd5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dff078eebc27c2136a8b2b3652e8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f34e08717703584a4e7d3833f3a3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f90c340f95ff0c62edd3bac2aeea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f751f19fd7c06dc753537bc0c56834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c7073e042d1b03516b7871b04ea1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf187937744e4ed4b7821a8cf1110d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331fdd5720b708180c4013fe4afa09c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7382618976867a1265fcdb8d773e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca0a3ae1d98e2e8284adfa63acff5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c1eaa6d27ff2ea5e95f7c7d82eaaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c846a2f9a017df357a28d97aa581cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e9ee6fa28752eb35cd9ea987dc8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf599863614dfa33781f7749321745c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d60ec08ca2348f520195b3c424b4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faccff20a640fe1efe664478f6101a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61bd7b16f674d9627cf5ba1b40588b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef82a858669f3afd46d72d1327e73b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db20992a9b55192ccfb74c28972c22f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c76f1306937bd4d6d28215843a07b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1d18f779a30ccba95e7d2a1cce71d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2adc5ec09a9f44bd81aebb96fc587251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3abe4add2c31d5793ca402dcd025f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846699fd6f1e3c67c22ec94299598f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702b8b7e53dec37726d0b07a2c4a76654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401900aa4077336fde11bed284510b7655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54895a4adb85abe961d273ce602db9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f0d983bd764fb90d5f4550cf1a97957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409aed09bc0b4bab32e60e520056b0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43034bace00ac032997af8f5b7d546c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb5c35a739f3ce3ede4f2652aec5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491f6792a40d02c9e851481ae0c6bc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093f7d926484d5f4da43d1da74a3c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdcf3bd1a78712ff39ef55eac101c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb7e165c36cd323fcbbe7ee4fc970164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713a32dd6d085245c1705d73b9b3c2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854966d07d4582372a2fde7295774e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c4dde71b7b190aabea1f031357aac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0443c94bcf142e20d1c4ba4ad07242168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b427522bc831ff4abe103bd73b93eec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a9bfa108c5ca86316418996472cc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac31217a6554f648cf1b63ab0d09471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3edbc78b384ac2b56dfa8636fe69472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb059682715cf9527c12dffe1ae4d29673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132530ae5a625f8e138036172409558674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a885fe9997ccea305d0fe7cc9f8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720b348fc325465ba4ea3e1204af7fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea2c028b92949a2dc53576dc1fe0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697092b7ee1cf5e76bc855f21836ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611931c29b156a0267fb0c3bbc08a0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483cef842771a6b121c355fa4211e7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa048ba31e9bbbb4145a6e2d5c98eb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30047c1d82fef989840379a371d4f5a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b0284dff8dcf6dfe8efd3fd044db383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056ce964cf59390e55cb7dd7ba0737184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233cfa68f727ca31a93c489a0a9e1ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358a6a5d0abca94165a2b586817ca7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd68bc5d601c547d0795c08523af05487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fc85d4cd4bb325b2b3f5824e0f5ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d16dba06567caf3c0f4387797ea37a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1ba83b0f718c62125b6af29bd409790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343826ffb5189fb54e48f1f8959a828791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ba9ce814f4c7658e8d1deccc020c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a926c644633c021c5d6d142240875d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac654b0c699ad8757b877f4ad403cd894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f4b6089be92b4b33ab4c25d110f5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444e34645fd165f64306ba5ee7e5da196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd9d98e90e6679a44ccac8bdc4b33d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796c2b0f3bf227bd68144ac296be63698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18555fcca726e785f5b55e896956d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893e34005dac4a29490a6f4671baf25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb83eda2f96238eec72dacbfe51044101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945e58d16a84fc3e6ebebff9e4b1f9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdbcc7baaead8a7c4c09a1c470bd09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae64e5d4f94797b647d07c73f895f19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557b118158f7374b50ba22af7a5131b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d001816ca092a166a6fb591873294b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e13274de3e9f3bdd7dbecf4ba57f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3713e61c7aa94f3ddcdd5448553d118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c562918b838e6e3f26f925a8ad3e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb17657eed599d8e298c78e2c6e73d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13aae559b7acf5d86441d359258ae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31341bb9aca40c419ce976a494b97117112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e3c47e3bde92a8f3bff2d6917248f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2d76d0cac466c3a23402c31154b36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0a201de0b7d55455787ef3993fd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8498657402294c9c77a6b5fb49ba9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569358022041b1e6e4f590dad97a81f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f59d123e7edc36cae323185f344d20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f004183e24fe85db37df09946554fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a06c38581c8e2ec7f75e0e3e314d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035a9b493e7f9b14fee37774024b4cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ba47f0310e9526134d7c0b2aae10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae6d3ab712ba3aff48258fec7cbe9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d04eb642a98e302dff921299065cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6052bc660ae4512516ec4cf6ecb271125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d11c159f76cfcc21075871a90a3c79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc153626300054fb8debeb7765e7c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37556d77193d1b1cdc54d83e3dc05ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6dbdca8958e212fd1ac5cdd4b5dfc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147efb17381bae120ed795822c059c17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef9a840269ccc18115b1f088284ca7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f71e99cbccdc66844c83d463c58c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed11f6bc5cdb2d8b3892f321d1063133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49431d350bf38fe3b9a844bcf491c26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970249f1bf3a5b42c0a753074cb842c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38b09d7528e2c40c07bd71b6d748a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322730362c7a20f44b4786ad0710d01c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2710c5f6ca1fcc423c17e4e91968138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee38f8f1b12e6f8bfda44ba2e30d29e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4066a307466ffca5d46fa765e213b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b9c778b09bee7c2778bd7ba5e313141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51b1dfd2d5442138f294fe71c74eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d3bf928904115ac8e321e7d6d73bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb0bd482ae23ee5be124cc0bcea69f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660e935f70e7d645ce646926fa7a1b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316865c52a9c9721ef57e8c3ae2f82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54275ce78f65150d1d46a85aa88bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82852fe5a84292af8f35744897ae4ba1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0ce8c3e958678a8c83a1807af7df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec58131eba7f01f347707b21963aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3566e882a047b31fc0cb80aaccf4520151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f01fe3aa785541649e9f19697a136c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca973d131b2474881e09c126557910fd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c0f21c051388d46a41f6ac7ffa6cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd867e4f96888dccbe748ba47a77056155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe9b726a0db0073e68cefde2333260156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ced79df14d3955d5129da572c5b96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d48d13367f4ba425dbf1355f50de3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efce0b61865661dcc531ee6350bc9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4a8e965d4b4b3c7b7d29546024883160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829aa3768a3269207d64627b48015f50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecbae398000ef5548d285eece786ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed08f52389feb00b43f02d1f2621c5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049979846ec7f0a4f7449c99441973164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcef8ceb538611a9f5f7c933222f7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b302d50b60237eec88adc6ddb1bade6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed40ff4f6fdcba2e5742cb92761da8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c9f1631137b2e0a57267c3884d647168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8d83177be6c8aaffa75e28c58b343169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f6c52892d005f30a36a4d68d5255d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34122232164f5db4688e988e1219a76b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db18ccdb8b557fcdec59e3e6a70b2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac495a78f4c1446a194e1c9565597173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1d3af7e91ae6767e0ec5bd870d16a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43364c4803a4c1f82f05b19c8fb55dd8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535350114ebb8ae2c075b8e1a94a75dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e369ce38b77ac1d7c03efd5ad32561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6bc542ce09b28bd24473a0d41141f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc89f826f952b5399c8baaa07a62b6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644dad5981de0fd53b196a4c3947e74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c06cfe52778a3a8ef0c78bfd635c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9cb44d462c22af2602100c5b3d040182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949e638a3ae313306b44abda724238e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9e804c7c0993cdc2253ca891f5dbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27f1807e2acd671f5742c3045e841185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da32afc3d214b16b42a247dbf9761b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5119ffbeb70628e85b7c8c641215635187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcc023751c64d93d5d17a6321838ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac4c7588d734982af0dcf6b0776ad0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a837f7a9cddd9ba110f7dc1f23ff48f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6cb620e3e3da070d47aa5ffe22f89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d080d7b5bab0c7a91daeb380d7f7cef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e5e0a0d120c0577cb795b90f93d73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd6e332c89d1651ac3cbb4243af0b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab6cf9a4a9d3a12d4b90f8bf8ca536195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd609e6bd9b7774915323db29a90314196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ebca1468da0266bb3cf862d83b3f3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca14eb04eff922703567973da94ff0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e1452d1b8452d7edb46cc4701ec08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632519f02859796534c4e9a3ce6a968200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a161a69fba99882f4c718b2d96e74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62635352aecc91ed210cb8e389ccc07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80db8b50973ba872b902ff638d0092203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4c888f39652106653b186aa5979f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029209011a621d7f0d91882ceaf71fb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d86cf4bd18e9ff0a164f6100bcd94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d293693462af06d8da4c8896462ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde392a897ded9445cf2e2230544a03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e6a683ace2f1e246b298131779351209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ab655def84b35cea0a51f9782a17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca276414c4dc539582af248f7ead1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101c5dafc649af504e34083298095fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5362a7241b08250215e83f2a9362d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236641a658bc32adacb7fec3f4d996214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d9ca4ae8e87617948226f6eb16636215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d74588e731eba0dcdd9e924f784f1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc832d5c7d98f8ffd3ad1fc556f596217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6545159c164d9cc685f36258d7d0b2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856084fd8631309ed6f3bcce9e5bacc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de67c0f8eeaade9f4f26bb39ac64af5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ffd0334864c36ca2bc5b54814fdde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f0aac80e9c30b8044d3e636964254222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a7194a2a5ac76dee9b79ece5f4f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9f55eb546949af89d8fe2f1ead7c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4002b77ac482470c05d46386c252a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee23ee64ec3cb430ff598008016f2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4eefc392a94e43a47f4e9ec438d24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fe0883d7b1782f24f22a9571e2013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95c41d1b099c392b2f7910f7a01f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0d164570c2f1e28dc32a5e506c3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cad52d36122fc7cec58361db65ba2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae3601acedfb8e8ccec3d75fb3037232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920288e19b3819975ab1d9ee3cff32fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98fa7f1c2ee933a2fb73a070e715bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed93a0b7d94423d846a25c4e5272f6c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2090b57f9c886d75166c85968a03de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2008f1bbb72a9f2f491b5bb1534f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c8e61952d69908577f3ad7e922621238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb66c9bcd25f2f583edb26d7194679a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42d7f12e753834e58e7427c07fc61b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80eedc55fca89d2d16fcceeeece99f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca261c12cee83956228cfcad393b424a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd012cb9b06b07e22785cf5216897d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea1fb99a187f7b97993eaf7db97216244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd7956401b8ac1570c696ef9666835245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde35cee3a289dc6c8eb52503e736d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2486a0dd25d0412c325f9ac31b58a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6db0dd41cba6a862752ffa70e0126248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9823a76fc425dd9811eda10c2d699249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79904d4f75669d29cac7616e595fd97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f748cc638bcde0b5dfeb0a8d78f6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03397e59b3c66752999ffd8594ce2d30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51c015ef55da0f32addeae97bbadef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49061f74ad87f1aff0d74051bb96eb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdd71250855cc5681bf96a6cf5905d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f65a839ac60ebe445f32b0a48dde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb771efaf0e27c7b185b27e40c83c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9c0464aaddcf48fd1bb9b10a4a2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d510c9dd037bdd773bfa184a3a90dbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c58c53d6137e08e8ffd5059ef2784b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb6406315878d2e0fe8a61783f001e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e3c8e61a346d8843ee8c4535913aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f835b557e3f24702ae608676f01a309263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e15edcbaacfc8cf074932746112e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e020d761df7f2aa364f3603b92ce828265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101a43b1994bbfb4ac656f68ee0d46c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1529f1edfa3f69f117ab915f1af7a40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30860910a706c9f92b98e7762ae16d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b23950f71f9012ba7c4c6fd5b3fdc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38c794bb848c7419841a1dfd1077ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31c52407f677753f1bb89dfa5cec05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbf9ef829bb1588fbefbf033a45767272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41936973c30b61e16e25e8495a457ac7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a986730aab1838f1408f222e2b0dce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17009d6ca4ef596af5d810b30f460b45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a1ff9444ebfffd13a35390beee0fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5601da813bc555e23cf4821b839067277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd702c1db7ea8ff548ae1a7d4ce370b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b04ac2897cf218b9686627f9feec6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211718ef965e4a267f6f0c980ba8589280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb5d5b960bae7d2f060d074073b000281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81837eaa34f4a2e2e7f5a772336ff621282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f44bf9793020024a69c9298718a3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf8062476519244de1a834b060496b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96adb333aab9ed907d0c61fcaed14dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70623e77da5b56c77c7bf910a25c02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680464b2a1a92d692e1776bbba6ecd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ac7de337f293358ecfe2473c13fbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340e3edc04850fe71f8ca466a23a76a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e951ebcbf4fec45d58f0b6e21b5094290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93e47b51decc0266682ca70e14db02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df01c0b3c3fec1e9b48aafef225703292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f05c3c87d3db6829e5e3b29d0ded5a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dae9a635310a2d19a5b32af1a671c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a9e55e7309ace6c2e86e3cc376546295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3b5bbfd3b5957d701738b3ca0026a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915cb9022af1ee06e87ce9eb8fd1db8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb91aea2a3bd2a9ccd7102bb0edc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84927d49de8d581192a9c7944337a321299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bf50eab9fe7aaf7490466d0d0d64b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e336b73d77f8fb461722d196a55a81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5291737dd4f5cca6b45907d710599ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db676a2d4eae84f8ad8c4803ae6af0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90303e1efe0a9ad3afb4613b7bf6584e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97fdcfdaf4fd310be784deb917696a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65945d17eab8bd17770079338e7439e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639bfc3c23529f4af368d09759cf8ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cf7cfeb343a2dbbca3ca8a91d25f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a188b038846a0b09ed2f7fcfde4ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87424767a7ed752ae1d56ed5c0f37b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad026d932884651263d1849cf77d89d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e362d1623a10168cdde1eb40b9c99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e7b72ef3fabd3846904e07c2d646f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898d944f9cb0e79f535c271ba9a1ef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f34b76076eb39ab37691bb41bc2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b6b1c64c0386ad0a9ef2221c2ac2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf90d9665d6f006c563a2a26220d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb760c953613bb74c424e6d7f873980318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544221a28289241ce4309cc56df5f67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e14b2eb5a9760eed964103d032726b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97cb05ff3a437e79fbd98f98e45b8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d84294c791ce630a4d0d11225eb1a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de3d47d35f05b4d5de7d9f0144734323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b2214a418a8a462e96b1a9faa4dcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd40555d703edeaf854e66a7257cd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1793715a31b05955e138de5035869326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae64b00eb3385eec835b16bb3375b03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffede5c03e3035bd6906dec467410780328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75790ba7d46eb5a37d02691daff77e54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba31f24f1afab5f5b3c7a45a9a1acaf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e9f9968194a9fa7f350b7fdcccbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372c440e2f167556e8c9f21e5be0c42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79244f25ff7cdee0c3f148a60e047f7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb5c983615376d6d638eb007e220f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ead1cf6cf805e5358d6b95e3f2a4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e7a376025a3edc54cc0b1454e3a6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987cddcf8afbf0d0a69eb670ea3023337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeeb6385cf38afe9ba7398d6736e40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b79d58d5be442e09913965e23fc95e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89067983510a44549754f903ee65192340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ebf7b4bb4e6cd69d32dc89bb6a0bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b73d49cb05fdb51d0314ff115a622342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab90df0a7fa47eac30fcbe6c9a942ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47eeaa2d1ff4daf29824497bbcbd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607496fb38a71e9c503ca57bfb4888b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aeb1336cdfb0dd1f33a9aec634d2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e713833311744f1b533e5e82778a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b72b257589b1135ffe58aa155a606348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57f1da3c7190df4ae7316303354455349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238812b20e2294b91b0f0222c10f48350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb50cd0b23fd6a066cff94971981a95351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41e9705022dda1cd1c131344b5600352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466f4c6cce7d818c73a60807170eb28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654275ced25881f6d723dbce605e6880354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975d5eef82fad5f03b69b27b9845ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352c7ccb9c96cdc41e738bb699f9bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a265fbf39cf333a4ab7b7f054f63106357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9607c23340af2e6010bd0f08b04a30358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8474a4cdc653509cce1e839e3b6156359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01f69f920f398e37042368d4f1bd72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158e719143d25654d7770de9de8f28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158632524c96e26c212d1e6619932181362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f3bd7fae83d27895995f6b428e0b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d87ec09d0c055ae16fe801d1ffaef4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c879a61b4c0016812b185e08c987365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef2f7791660dc65f6d3b5128015f28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b824b5ef88a211fe4f02ad8552434f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7245943850a1f8fdc7d2b51bf77b62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405685c3cff6ee58143e33b3fcae29a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932f25c407f6980828dd8fdb459ce77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ef9cc14b94ac648736d87b52df4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9faa2d242f11083b4607543e1f2436372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b387d056955c51f9be7ce4986934c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb5b4d2ba9ad5ed74c9d246eb83840374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5677447df73b5659e0f693f244fc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03893e00261bac0e06f73e7aa3b05714376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de987783c16ad0c707836bcef25ffaff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35769c0cbe538679de0f6deff2cdb73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca8c757c327842a9c20bf5252a651a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180deaf70309db9cd9d7423d8b80105380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45822b9ddc53335463755f011f7eb6da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42008387a2c2abf1fea2cc907c7fc3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e220181054b6a3402c0ffbb6a144f26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4754c872ec4c730445cb14ef1902f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e35790b39ccde8eb9dbdcdbc1602f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744cf8494df1f3a832ea4d2d0027c11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caa2e37975e485c2c26f67fa9319d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c42e6db8783783f94a17de2b2bad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79c7abb602f6dc13dd1db1a10307c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf484380abb098982ea8781aa1e99c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e5170c994f3797255bfce25345d08391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06bf92b6eea3d89f2e0567176cc2a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0038720a9b7eb7d952c7a99969276393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2589f6381e7b018040f1b8c981d39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367992629124f1465a7b0d89a2f71b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ed684b85bd893b0afebca5c5e6ddc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff979248f9426a0b6d98d533cfd6246397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d30ef2704de7258f16e63ceda6a1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f61360f3bce4e9bb084c2e0da065399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad990c5d824b91a2cdd0877742283c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ca3de0b6dff2efe459c53643a1021401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e8c1f72bc09bcc29c0300b5462d21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eb18f23f9ca51ca15f36ca2fd2d63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ed81ad1da2ff74eca8ff37d93322f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581178931da39c54a66f9efd3abb9120405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5203b907dc6ad296c46e5942225b99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c544e412ed2e748db635efa5aa85b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe15ac05ab2f57a3be8603361606f2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30bffc5df738471fe1e0b8dd156f8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b9f2d2eaf07cdbe710a0e8ac30b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0f65dfcbd659e62ae766650eb1258411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18be81944651853373ead98ee6bf65d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30965b277e49970ca0e9ed3235797c6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03203f7e33423ee4003c1fe02062b850414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90d5eb63652aa2b819af282cf8c9bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33ce70d3510a3ac69631675ab7096416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e106ad2f5dde22a146b75befd33dad5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db213cab98d77edf9b0c58b12af2b496418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea059e8c13e7d69d01b0a8b50a8f17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde74eb7960001a067ffc1353fce76b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89cbc1cbd9273c780fb9ba4882dbed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aed46e69ecf2e093f5678e9ba1bd3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3e7be06f3d9dba15d5fa420f5509423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0299fb93210264fa01965e3ff3d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e01369f4917c3c0995a37681d70fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c563e37c4165589ae948fe2411a9443426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033dc0b178e03fd6d7e51b9e98fe317427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efdf7346b5b8b3b66db3fcf405625e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838000df58f2e3d2371a60a57fc84bb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5f5f19d57e8462d7d0bcf81d635e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce0adba14495c5e04520ddc757e215431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a776c5f96950a87ea3e2352e4b9909432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdd31d3d23ce8c98689ba739dd6217433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b6288880832713a11815a821b11f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc126f9d0c6a4e89b93ef4850da06c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec757b02a4b8cd8e92da93108af98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec74ced38e87b7dc0f2d3c4184e43f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de399d85ddcd88cd7e03dbdac6f2b131438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097198b806683f28dc6b03094a60c85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109f17144d7c372845929ba5c6b872d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5777bb1cf2a5f4ab8c0f4b7cf0a3ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ecd7a064cffc4ec1106621548dc65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb9062ce73e7fec71f786eb3f24b72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d423a4649e6ea30cd621e769275c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f99a651b13659d68bb07a2aa6e72fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05479cf6bdda33a6481056c6ebe7c3f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908883752207300f0a5400b6625b5e66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ae7a2f0134c5da187fbb3cedd184448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6f5e0d9cadda05beb676e92e0cc22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623c5bd4654d3ac8e72b2de88b369a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cb89a3082b192bed9f92a22e0fd60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee06865901dcd7fd1810e789f7de3b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e66740ca46633ef009b35439621d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09097546c2c10a36b71d5354a4384ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631bfdf6d5fe5d8f912d15c26621b05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926a0745b47d3a2b93cb92b3a60209456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41957e5c0942cacf8851ee24329a9bdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4331054dfd7d03b396d9e51945005e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657a9b22ad7290e658c1520dd73a452459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c55a8d2b842bb231da49865a4cc44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4680f0560050446bba5b52bacc411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b11c1c07cc99b60aef812d9cd977462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297babe009e02ac85d121c72d1f1e9f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88305561919785bbcf8e27c3aaa6048c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a2d76c48f05f6df595c46fac177d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318e6b1c63619217463e3e0182b0130466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a166802b2bd2e9ef36172fe2ded400467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66525817e77b7e030003dd074d054122468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c415121ca705f969eefe9c7de1153469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ee1d4da652a79c6a8f48716bdc9b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a2f5c4c501aa77f9815bb645de21d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f491cea4dc333db08de80b522853a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e0cd9506c4b9dd3c68c056adb04c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5d27d39cc6f3559c50a2a7840ab4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917107aa818cd54443c07b84780373e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586366328e034ce085da031b249b0edd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb957ab775a2b3e892fefeda035628477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda0cc5d28559d796c5a5540e5469dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bd8468f4b9a1aa6dc73569908e217479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506257e001dedc4c5c3b57234c8188e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead552a317747fa773fe306e9c90308481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b70a680b200c7473670a8e41baa0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a5a90634c8b879432a89fee49153b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a94f2e3fa2f1bb99b3ab4548f8259484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1867280ec4a64cf4b6c688f65c033485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bdd9f1ba69e980495c83a3abe4e9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75682d74008d6b0f3983de00f73ae0d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876c4b52ed7280e35ccb0ff183647aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00cdaa82ca88ceb6d7f8780724285a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba35ab9546ae21a552d61731f93665b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0794004a9c83ee4ad469583ce61240a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523d06d93b12f540ea31514ba93f8f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00af2dc4155a659ee61e53cb34b334e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e08481c0c74d9080baad93477b88c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3084bfc9da9b6dc7a7af40f53663c72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea4f674d468f3b8f229e9d45225ac9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2be188d3ec061e4d8828c0ffbd77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364bcb7e85459c1f3fa3d237728042c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882957436b582083b0054c60e820f31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872331e230735f10f8932f8a1616af1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2df24a73b17f1757ee675346dd92e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948eb6ec69f4d99f2349dfb01ad988dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def4308001554b3ee76738c02893108503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c95d14f94c5d9d240e3a42b83140d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1121929b4cc25204d0249961e26588b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28edb0c9ba38f0fa8ebb9caa06f4c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faecae54e8a7cc63f29fd9201a621c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8d646bd860e04c80d17abc33885da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5868b756a06ce850df0917f44bbcbf0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d36789dbcd8304b072773458deae5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6cd2dfd6184c2e49d3a65005f9a12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb01bfb08a96aecdc05562fc4c06d4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379482625fc1e3dd303d325d8ae528af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ddd0f6a33ff34b4cb444ca26c2c0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c87b2620bffc5dd8d49866819a89f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab63a719ef2e1c1e91c803e7bca384516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd1c9b37138f8e53a01c1206ac0e1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d96292c6f80a127c7de1aae62281518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5638a560c44e382a390b90934ddba49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e5131e86cdb53d065cbafc87575d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834a554eb38a600ff15c5ea9a2d2df4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb68e08ceeba1d765296f841b42e06f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f34392be9f46da85152f929378d30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6f1d43626aca725e3119e8dd3b6ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3d659c71846c2b829e1d4912aa47f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afddfd0783d7e5659f43a9fa4e25f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a250391484e49b9fcb56ca87af29a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d11575d7d3b6051201d7f0bfe0709f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487385d6bf36555e0eaa01f3119330ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1256eb9ffb0ee464e8ca2e4859c45f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29255b5927850e060c11877090003d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9612546e7a96423840667479349f186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dc5f3453e1bb3cd8f37c1b1fb1c52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe10b1c679f8b8a4ecb71261d94f90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335560dc071049363d49bb77476b110535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc177cb1e55892277c0cc13e681c78536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb2f0e71aee37a28529eb8d55d6e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02796589788587a853aceb02cda8ba21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10220d9d4f579ccdd9c5167009cc1c3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4eb18b6e2a6c233990de6dfee1c18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be664d1b76660f185643ec04269cd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe79d642128740657ab566b289bae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a86e3e2fe645ac39d1dffa46fbe5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644d7a8225c597fce2a433beba81fa0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4e02487c95d951c900846ae5899b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e50c934b5010cbefd7fc4f98cf9c24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c78b297e470f32503b7c73682e5736547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05089267174ec895b989bcf0e5033b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869834ba4393c186bcaf4c86cea9a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca48de3654ee4e8717dbbebb7af654550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c98b8f3bc08109b8ffa772f51819ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ceea67431408b01d052c272382f79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b536406be712f928c98465ae020952553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dca093a12f28499d677d6235b5e5db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f226c4a0500ca06016040ce4b4477a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07cf76bfcdfcc5ee7794f89e2ed823556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01d78e50c62330cc794b860d40f923557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb450e716961efa8565b39d048af68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c67766c5763d5c775884a25c7e509559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602efbfea5f1a094d455e3c0c4cf72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94ea9ef78b6a57cf5224cb7e6da5e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d7839560b896cc2ced8a250b55e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee14d6e519ddd56b601baa39bf5205563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076cb22336bae198b86d66abddc55f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56021d9d948e39bd19d0192272f2a412565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fd89b448782f95f8bc9e0d415ce8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993d51031b58bdf72796507555e587e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be563c4c4cb3c3995e5576ee00d90d96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394d073a6ef14a7336e3ab48082724569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e5ee6ea9eeebf857487d41153aae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8a08049483bc26cd0f3078216e5f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fecde7485b81d932b282081c3eb71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d2c91efbc63447a5bb8cb6787400573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e247f557893c4e226de163a7e3dadb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a66df0cf3a13bf08312219f84d50b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341518bfd64a38f1de830013424ab5a5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec28b45c5d4a92523a7df380cf6b50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c90ac6ffed9d3200fc2eac850f8be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841791066be45f8ba699f8fca483503579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abff67290e10c3c70676e87d8dae43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005aca5ee66f978daebc1b8bfebe6d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2f865afd9bf63b4b2068240e1e156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12af69537c3426a795c3c47ef573c26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4216fa3291868b8d53b48391dc48a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f30ced50107bbe1cb8d1f1bfab5cfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a4443bf23ae511b0ded78f3626e29586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189ff186510973228984dfa84d7c09e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272c0b2573efb817d858fde48130020588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10761c49c680731f1e7201f25d0add8f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9718f75fdf4b500b0133102fefb9c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace916178cf6741c4f3e5b256e3b6f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44421d90125d7bda74bc6a1502fae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902c9e185871b71b0f90cbd2eeb3d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f161822de12f95284c01602563e8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e6ae3f1c284a1ed27511754d5712f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360287c61181e6698956584dc78bda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c76b9695b66026e0913ee135246d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4a66053a213730a4712c15676a871598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4499b9c37621eebc43cb0ccade525599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38913f5365ab14851086275facdcce79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7b284fbe5ac7bdbf36245e31d8594601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f4568a1ce8f26819fae11953a74af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b29256fc0a5f62531c799f357b640603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4be67d02c84984fa14b3adfb151a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b60bfb5bd1cda0a5f2b64060fcb48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddade0514f53d30154172842fe0900606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b163a21543d6b13d22e6f45218ddd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019344259298e2a3b36d9aa6b0fe29c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086546c362663d2cfecbe642326c3555609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848be4ac45373def962cf02615ea981a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d792c1cbca3eb113ff3c3ed66a979f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7105d282f2e239ee5cffb491ee111612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e7a12f7366765c093cd628c7ac5ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15f8deed8330bff4113ed1ad1c8e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759afea5b8d45e1e1bfc7e725d14bba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447f19aeee6ef46e7aeb763cce8966616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca54466bc2cc1a731b72c9c758c867617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cb2e50cbacc61fd1adc325bac5401618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983cb9d94f6f2436602b2ff3c31d968619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609ac82f27ac6be93fea75800e2b134620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f89a2f303209b82095d5ad6cde9e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d801e12fa79c617b27340bdca7ae3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862f30a02eb151491443f832cfe0b32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69054b6b68275aed115f936ad3d548ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996cb76108dac1c978747ff245f566625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6fbcc56adb4177bcf8eb1fcc66368626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e3d7ebab7414f06159f888499895627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c13fdd15f1635bed788479e9c44609628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3633f75d5b55ebdc5336dee871ab2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a15a17b37340586291623de5fff174630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345676b11203785c707fd7639e392752631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4dd66d7e2216567c4d998e4bfdbe6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd1a56378031c4376953ef090bdba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e699b79faef65edd0fcd92319f93f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568e1fb16e000da740aeccf99ac69de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a0dcd2352490cc8d845784426bcf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0556d9ce379db9efb5d9a3aa4081d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca53bf30bd21fa405bd30e7e7c22d98638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1103de7794d408710641e270da8fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e698c7664e2c295b50708006244b17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6c8b36b6057b8d40b0f04b813e9a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3106d6aeff14ee1678244614413652d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dfab812b46199ca0fd99348b9c3a8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c0260afd75bc42b1c13d350b2753d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da0404035b39c9c2e9ef95411e632645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430afc9d6050c3976e8c72ddec5edd2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dc0e539fbdad0c985dcd567c41f29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dfc4643b145ba99e1152b10398f60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1e7a8b7f6edef0ae324dc1ea07783649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ecd62954af85897000af0915ff02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38706abda55a37f8ce9d1494c98bbfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beff6cf62d4418ea319067f65b1219652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87751289f1a82f0b3352d99330c43ece653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a2bb17cd1645164d866d7ea03954654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d074eb58b372d607db6d2a385e544655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371dda062b44754cda384f21777970f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e83700d0ba8e1db75257d41c3c7ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3cf6b911dbdc9d301dadd86826f5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965332884cba266ff45a8556dffe5745659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab2d1fd7d8836bd96f8d6b2e0dbcf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c566b37c957115655248f711761319661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f0b43950bc21b3efad08ca11ad76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e630e29237c09fde805c99be4f8c883663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5e241a1ed099fd83c6351a8d16e88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652d2560adc1d67e0b0797c3b60d37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d06ce022258df4bf6bb58c63a9b86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ee548d5be2f659bbf1936416edd05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836cbc6e2f09946acb6b89add24df62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea84d882cb173007eb763611024e59b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c4cdf39652ea4e4d2382685d4d8f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56acbb35bce27082f4de6deca79e467671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04a42ae553d2da1ab67db398b70c4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255da133d790092857376c7f8c31568673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868d6791e316903034bfcf3954d5560674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7cce6bd0c2faf3fe5d8896b31d669675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613607281d5bf8a84697087790b2d25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff6991cd09c1949d6c56fe8b0523ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9191d505389bf89d553e2a1ee05a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877070058abdcbeeb1e4cdda02c2d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b558d1b555248799bfededc5e8bc15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84d792ffda3b6bad509da1cd83f91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70b988e6ecc3e3e72d3e3fd2f37801682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976069a924c283aa978a3eb20c8a1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d0068facc649b69fec1bd5521121b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25709189ed8a95421a79c69f71c8be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ad7d2e90544caada0a0d33cf513bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987007322d611fa1bbaca7e67f8e7504687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fef1be1b0086c65230b40293dc838b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b76c99a3c86f4ac37f08e804089f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0209c4e099a9b271aee92edaf47a75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a92ae8a4ab5c68f5185b9705e3dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb3c4241ab01df49c2b8e6639e0286692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cc3a95b095c290dc6dc129770cc3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dbb343de5a612157d045ae95eeb32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158ade89e94739dbb5cc2362681722695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876f532352b48f26c714cf94135ce2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933d7fa054d6bec6a3502b55d9b5f4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e2efa59dadd80dc259af4cfc0b771698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3d24c31af01eb5b9a92e36e82f919699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7461f9bc5c014fd3b59a389208ff3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241bca31da05f86ae4853cbfb943b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76931346187eee199a41db1575bb3aab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042fe27e52a5aea430c0f6b8745668c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe14b9eca16981905bf702c091e5eae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b617b5e2cbcbff7660d2049dffbf8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fae38e8bea07aa30b7a968099e4a7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8b71b7fcb45606f872311963e94f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe8e86cc423be65ec52abef47f5812708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899796037eeca9a8a4f08b4f66e8d4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b925c42d82d9a41b33256a38d74a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036cb2d20e3881624fdfa82e2fe713e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8b49c1299c3fa87f6b0099aaba470712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adebe1bd7cd6fb0c801494e5f04a3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc19b1944db9f6efd656937214d7136714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b0ed9bdcf1af9ce440cf9214f873715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758df0ba3901f0761a0fb66a6fbbce53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36672d5dc1f4efcaf2747ac6527cc66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d388ea6ed6ee0ad1f30b46d955a0580718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900c66a842d82e8c1e15af620c37612719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ad6629335704627c324245c9b1f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34ececdd806fbab5d25acd635e46a7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d982eeb5688b95067dcae1832dd9064722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb2de2f167a7d4a65675b33567fbc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862f270aaed56940e2aa9909a544573724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d498af9e8d2265df5d58128209a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f60d2597ce68523d7a01a3ec7a3d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645b71bf43598458cf6939d7d49cac2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779edb2bc39d1f85f9c1fd430e65102728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd264d68634bd1e28952e3cb8dc2f9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b942eb8d719607f7589e05da525f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68114c0622b405b517f3cb3c31872aa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cea32f55b766ff9da8070908349b4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6ecd7167fbf0a4464bb481b0a0351733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8975460a92e26b8746c8f4dcd77b5fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1079a7edd6099d98942b3ab3daf76ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db141ba658e312f0c556ed08c98db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34ac3d00e0c33fd11857ce6f6075eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c46ef1eb313415fdf6c9d3fa22e7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dd7a2ac3bba69026e367e61713010739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ce4c4aad58b0d6bfa3136d066e337740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed35f577787b2ab8f88138205b882c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd8e6b0702ffb10af56e163a6917ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906c7d12e9f785ee5f2e984c61a5cd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd9ed36b2cfd5f63d896c4fe87a6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e34a5ae6bf7b02b1975ca08b56037745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef62e4ebbfee3aae8e796999699ee0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522351986b41c49c66583eec6b778796747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e41525518aca6408e7e695d318d30c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601068fc9706f974d62da10fd18fad5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525aaa3a963b2b8f149759cb75d091a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3212cbc924db1146c689d3f781f97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19646ed1242ad21cc2cfd5a0f86a0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3d381e237aa4ff97118f0300b9853753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d5bdaa1a63ac78d302d47e657c465754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f00b7467de52225ce5e7e0f5a9af3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7715006ef563ff35042a2fe78daa4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04370be30ead151485d0d80dad39c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845f24c4afe2c4f30bbbdced0d2d7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62e9bfc32022beca54c30e11d77dfa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>