--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b94944e38f72954d500fad8e4ba8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d06bdbe59f8bdcca80c357b1dee052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b3d13128a27f95722a4cafd26c9923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1dc5ed5d5ee9f7db3dda7e81fa18f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d662ac0d9a604eccdbeb1d46b2315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b90b27bfa41a0f9a5fa7c44585a29a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4e2bd3018c76549af971e2c4e9c837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c74f6297c2f59cd43eba4151478c448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47695d0c8bd87060e8bea12d87772caa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc6a32da8207efd7906974e9daa35210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c5716029869f7b00ab7b5d5f200c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db276ca2c7892379f8da17393684812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c433f7e43e3caa8a40f4421b49c6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91449677f455ca57b8ee74a7c4012d214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7d4d2ae129f1ea9bc1fbb7aa63bb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276970708d6a8ab79722372a7cc5b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc039a87cdab6f9789f7744ac143d0f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ef180a7bbcbd375aaa62eb41c332018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77407dd506a6d402e0f197a932037819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d19d8be2b8e4c27a1cf8e1c08a64120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70535f64d3b3bccb7414176a18515721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7539c4b8f9dbca4e364cf7c295b505022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ce43d260f5d1bff4a3d61023c2dee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9bddd9d6f295b56ba20776a67b9dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c057a4d4fd3bf70a9fef534c1dfc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951158c027e053b37583396d3841e2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b14554894bb8a92294a188412dbed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf91c45e095945aa2cba9090322f9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be517b92a47cdc9a0c38fe88bf912b9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d459e36584d7297dd91856f3d35abec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d340ffc18384ccd6fd54b24ea4ad6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bbe915b39f42dd41883816c43aead32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bf0ef03d0c6d985bff15f449b54ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0af14d03fbd47c075260bcd6e3856534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc4b1621c5109f50197f7f9b80d76d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bad22935cdac7a4033a3d1ca3e3b4036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef83e08fc0f7b3c0de3ecc98d17a5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac42eb6b60a5fd3aa9a2ec660bac5c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b4fb74dcbca2b1822879c7d95da039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c120315db7b12efaddb6213596c5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff1a6ac5c7a5e5a53f60cd0ab7480841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b849f7674f29244754db64d30a351ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504c52e128e251221fb6aeab16f1d5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820ff07f8d5e9f054f4383c6b735d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ffa2ac40e92070f823b7fee0850545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7651bc1f88df71e95a1b4b3709c4a3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304092d73ce39bb30735571c26bbdb8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b397390b736368424ad95585471832548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf04f3a00cc1e458e1322d3c33a4a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ea748ef30052bf9ddb30a7b1a734e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bf6b69c4cd07dec860db87eeeec2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dc46742d72741bf99e77804654bfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d092f7f8cc63b5c14d9e3f7cc88978c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab6fcd62c8b4232eb40cb0a10cd3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b0bd8b599c1515e8e8628294ff1d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8b51b27237df7f2a73893bc492a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187669a695036a73c57e7548a60a5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3f8e97db43a686285ae5c6591e21158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7d7065a207596447138f12a2c107059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6128372bb4e812a77192a3819f8aa060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86bec5a3ed8f4e92451c5ce4c2057461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6b7408ddcf035a4c6efa02efeb49962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c84a319418485ca0cfda9636a22c4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c791b86ff4185d117e7ac85e1467264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65900fe58332cdcbc33999b9a6ded8ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b371593a3825bc77fea4aa49f00a1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed034a0410dc8553fc7ac8bb2e9e3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e96cd361abe342ec4a06f0a499dcad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd848e33b65b6ad05671ae0acca7cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8bb1eeb6cb8e471182e8a3fa8692470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16747e9a2cdba8f76963aa611885f09571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e68209c5be4cae6adeddf5d74807a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de68bb3dba168488a1afdf6c030ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a1a76b1361d75968ec3d810ab2ddd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55124625ffd8993d9b39579a1b9d7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9f9657ec10f212df066bb612de3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38cbef2f1eca04432a4c0db39f57477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3d3128888096a23b6d06dc7f073478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae3462f6864373c270b1f6e45f2e2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b577260e2af310cbd2434026d9c9b0480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081806acd0f56f6a7bf4d119aafd3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c54ef68890c91bba5c5967ef6e449f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7694ce3f7872e7d5ba374379685aa983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293ba4de921d5b90c132933100f25584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e616abb6be921ea617a409651b75e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6255f2476e1e52f750214d689a2b8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5860d75444076ec980f4f3a57c075f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8b25519df93213222458e0be8da2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714e4fc6ba7af76606e7fe79c06033d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b33e0a991ab6b88790b647e9da1ab090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e1b5c4de105ad548b25bb74c79f0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fec9351273948a6f6fcc66f8c36a4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb748578bed877b4fc22ab748130b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d47580e9bb907b55f566922919249a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d715c86db75daf3775e2e12bc3713495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd273d694a5c269b6921a3f36b539396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213d18552768959f4e9a1e5aae0027897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dea3e5ea11f8fa6ea0dc7cdeaba2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff459c5b7e19093a75e091e88ad9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92966f356285f017d8167d8bb57a7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34357c88ea384141b60f175d396194101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893d903d28bc5a3c3b7d6ebb81445d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b3d1be02b897763fd4fb79ff77b3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c58235bc68f48f455db92f70ec5bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f07763f2db10685ac08acc56c357f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adbe403030626d945748ce1b4b02f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd337e373c869bb2174533e3e9210fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d79ade0f805d147b102877f5eba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a84df60963ed676c5eaebecb36780109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79911b14c055159263460ac34edec8a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e86c8b6fc1167a6a87c14362f0bb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096f98f935efb95b11a6226002c87c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778caaab44770f07cb000cae37eb3b92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43afc4ed64aa24ddca5778202fe876114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb76fd3e9eeb962a6535b2d8caf73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1199d8e437f2de335f58133190412e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc23e53c82eb6058bb8d040c1809d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414bfb28b745894b23bd117b001317118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25595d5a55b9ab7e12c2f83eedf65b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c012ba4cadda2b66bed6ad1ddcfba91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea68e468954c0c798f55891c0c49301121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb6ba500f568f3b5d25089d752db7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da3e175bd75a7b06293a82a2142ee5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45b97da1b895efa591e042e76acd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a6365009d528e80a6616440c0c522125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc1d52eb2dbfbc4de6156e6851ff13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b575a8c1caa53d324f5b4554d6e18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9b7a1784a209d0097ce6ac3135421128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff9d5d99af8399d3c93398baf3378129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3beb555fae66a98ae590e7fb5e233130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579433678f1f48d12817af24c2fd9bae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941476ce88f08f1d5c3ae8297bdd29b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42ea78bcae4951de73c25eb8bc900c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aec78f456d2cbfc5c9819d54dedb65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c1d22fbca493d8e0b8e378ba81e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ee258c7327ed614d3bbf287f0150c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01a1590d487bbca8102ffdef38556b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc2f477dca6d70fd3d4808cb3b3ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f144c9e81bacd72f2a9a68811cad8cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5295da8e231e5d4dbc3737b31292c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e05917e09352fbeff0f424ab69c13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac07cd66ea523fbaf6f9c1c60df7b7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e42ccb0d6321905db47152fbe578143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59785082975c985f49b744cd969188144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14497b9a821f654e14aa51f0cc97c7e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706e09f7d0905f55a7bd4e4ea5015f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1787ec4892105633ee15feb91f1afc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ca7e021d628cc704f570c0feb09c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccb6c6447ac25a719b20a0c92c5635149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d824af080b1c11386bd8e6bf6041c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a87586a39bb4865e42e34aa8f43de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6017fda650e0e877ce75553ea6ed6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3922ad69504eb544fec0869353f0b97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ed6e4edd01cd23693b0b007d97fb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2f9ee0f85f3dd5775389da248f19d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3939aa0dfa4685ccb5649f5e45b7cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875597bc1b49250b98dc07e8717cb501157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab73da5c4216d8eac1f8b54b1ad3197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de62e441417a404b868c9f7f5d5410159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6eaca25dda61aaaecad90438b7664160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6cdc28fd05c87be14c70a6e7a81ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ab460ba3ca370e50d7f8e050ed609162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7186d9c4e9fc83d7027c08af8f794163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cf26227ff7ecbf08aa10fb395eff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a977c65176a8cb992526ef9172233b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf05b14b0683f1a7d4c0c1882279ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871af91fa34b15897636298e55db03b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7d9345f76bfbdd6884ea6a44fea69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd840dd5ffda0c9c9ff075206204620169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56a4c10e714600e1d44fe2476b22f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fcee781f6005f48553f71ead88b3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634f02f912a1e174e47d6ddfd2cbda2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655440514d6b895e3517f731851d2c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7dd28c156ad2a13c78e8f07b740df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841d95929fc390ee89937fe9eb7b354175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ce0335f2132c10c6a2a685b4f8cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27d43e8d74a5c40184f34f51f84d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad400344ddddd36bcb71d4a7007982178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543fbcee6904fec231ca279d65342cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d1e011f9e69c4ea4e959719eecb5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3060ae67e4dba646f0d89a852a55e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec31c70330996a2299007e2c93e87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11635f1db614458314858960f01a6ac7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fcd36201e9edd427d593b14d88d4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40605121f4ad0ae2d675037f99517488185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d545096fdeefad3e9acb568457893a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc91780af7bd032c239634cd3825e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d5f6fddb1d92e1cca46ad7ea7260188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ba50aef37c2473c5a7bf309eb5af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f5b8ea9895d0bc74b7c84c7c730ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04539724a874d49f4d042494f395d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54bd730d6abbe64f9069ab10cae29c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ac291fe378d2e9d6eb4a7d23fe5a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eb63dedf3a6ca17288b986a53d938194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2a3f3f09feea61443197537d2efdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b069a05494af1da15b99fd70db433d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d299119dd22d72a799f7b65d2d5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd391128478f7812d395ee167a64a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8713d226c94324862a0159843f06a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278462193a9f49f3280e4e6bf8746de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf313bdbed9d445728042e0859003201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd176c00203e91722e9bf6593460e595202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce2e1b1c8aed7b7558363ff042ea3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f3a47b4f4eb8d524b1a8b959d4dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7769196c6d33110e7ff207d7a7e01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae56ca6058de9da61a6a51f981664ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6879cce90bd0907e4728479d42cda1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3666c8c326ad80d10fe626caeca08b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad80232a501e5074778df62ec48d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7258cd6ddffb7595cdaec23b8f0d325210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098734e36d3651a31b6548da19e8b7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e6a9219b7d4761aef9514ab2a9d54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857cde35e3eb22eaefaae5f9e5057e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270314cd40c37fab42272e52e7622f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90fc9f4a1030290563bc68187c8888215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a5ba3c1e4c9df84501077131ddbd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3e8a41e3a36f8781d29d3da02aa37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab60125cbedb77f468a2861c0f40e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acbe11d5da0d1cf151cfd857432b60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ed940788c011e6c52049a28f71a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a99f9e3ebc3e540df97e6452d79119221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e547686b3f213b5a85fdc813c11e317222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8ea2709aebd5e2e9e402d121ee7ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975189bed01d52ea4f2ea1cf8146a901224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f242e9053662581aafdfe2dbfd99582225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811dbb656c13e77b994aec279d90dda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c312bdbdaa6795953ded6fac2d6c4a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9509ed7c1a6d139667e55259dfcb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c697dd3fd51bf1b09043c9094d01d6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1fe4c84ec260b4efb1d2f36173e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707fe546d223b09cbab5de34046fef5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf93eba137a0032aad108c9dc79c33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdb9f49764bc310bd3ad494daf9f65233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e334a959f7468dbe115a6aaf6d2a7b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9df4f86aab66e7a4d0190c4d2e6ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70937176230e25ee0958926cd6e1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e58bde221d6e96d1ba81736b94ad7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9805abda63681cee4531899fcc966238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ea0fb5d4637d337b0643a80fcae2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5354cd5d00f79527b15aaad7755737240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02c2c3081ad0425cc78c521f104f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537669110da6a92bc0eda7b3979cf6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b524951811b0a13cd725d3c0d00a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68196e3a5584ae4f4bc112a60f77c643244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81924bfebfb29999990c855e8da243fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caeb8c8f0b4f0648a6e3d5e92cf801246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19780dddff8cc3193340e58536e378247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3e33700e230f568679f83d7ccafce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c428b63f17f3bc9fe129b7ca3bcc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea04a5200a282fd5b254c2696db311250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c0cd3cf7cd3e582f84eb40767a41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c209e02609fb5f36f9db41d47ee22b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d8258dc83578a2e4a9df8edb37bb6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48aef780f399cb224ed24de7c9a5f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8fc22cd8e4ffa548b1f0eec7cf42b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c098dde66952c9ca07bd9c095ba91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c821eb07db57cacd7fd8300e9df7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567e08f2a8c12daef738b36b009388c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24400c031ed509f73e6402146055044259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec37a7defcc6c5c4e4df4fd8e8c993260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7021e9333b9f2eda1156edafc45da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9747f230f8b7a878f0c73686dd6a6be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5be47b436b880bfb0e4fa9c8d95f05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e0df1e5459f21e7d97330e6c2611264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fbf20d8154f6cfb2e899a05d1b196265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db1cc43db77e0824a9244ab44fa376266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a5dc59c1d0f59060f12d5b984163d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22939e723542fe6335d5dcb173c473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874889369c562f6a86964d59c17f9c5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de0e31326d70f89c1ec5e30f7ec62c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948711dbbb8ba897fa6d080a3227b098271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa8d972db7550d62e693584c68c7c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc0cb0fa1417c82d7d850e7c9557b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c08d58b4c1915eeb35dd37944a6c0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7adce97adf46ac4fb024b70060af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc3bdc0f07a8f05ce1f92cd0d699b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944f169e301a0a24ef8dc1a52ebd1eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f7890c93e074a66ba09c98fb7da81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b65501447fd203c16c714e037cc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec63fe3f9268c1697aeb7807919b6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511ee2d720467395947adf06de66de6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae33395d1fad134b28ce15150e9f09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17cd0fec94bc045bd6a92249431f59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178af00c0307eec97fc82507d19ffb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56f594620cc186db0a439c71a3cae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0b9c95e7362bf5108f843ac0bce46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2714c033be3c459316e570a42ccc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074b8e5dad4f69f4160eee8ef37f8fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e613b06d3052e72d17b23325abdfd7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9384845a51d386404e68cee0db89e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478689382cf83079c5c1ce53eff57e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f665c15dfcdcd9895344ddf823ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d443b931c8428468d7c77310e16186293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7bd9a549197c0013e0fe23a2a1cbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f32c5aeb14c5ca3a842f31d27726f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1b5e026f60606217320a694a7607296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b014d20c7ff57358406045944530d35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c70a496da45f49947215bdb7c77a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde8ba4791404d138402139882faead299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a802fd4fddd1d0feece7552ca105300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98213fc600948d9d80e4613f4159b02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d536a26bcacf5df844f31e4ec8043302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c4308114f6193239ed57777fa8177303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f029ab37c175a78fd8688e869505304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fedba220dabccf3909e82a1b32704305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d8ad49730b0abf41e90b3cd71f7bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7674427a65e2cee030d3890a798e52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a9f755af09867a579d08045e8138308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb659433f31895b0a68a1341ed285e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040634a10faca1d1287a15f175ad615310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59c6d3045e19c80c87622b4ecf599c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd27fdc175fbf98b2b72be3821087a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf14c5063c50fb2afd42a9557e17e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec720c44ed16acb5466f850cb51c62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d8541437508892232cc6969a47a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac59c7c72316976ab7e114a8c456a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec53e30bd2e7b77df79ea6899937dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e2135bf443c3486da81fb43b0cc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f301937f5dc9b0222dfc124aeb53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f8523a534927426e5b67e14711a26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa16d8423ae881d41f173dda791ec1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dc4c8fdfe1630c76279658a25fdf0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a856dd6e7ec06cce7b3e0598046f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494f111c39405e610d3512ef7177532324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce15656a1a11123ad69b7d766dc4588325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b46d726803705b5107b97affa3f26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6817ea34d15a72bb405185c73b7f7dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3034fe2b70324e80efe5e982dc3d99328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77833a720ca9787cf27b30e4a12c1b14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747f0bb7d61d20df6dddf9416b5680f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7e01024ef4bbb2634c8057dd9342d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de558935f59e096e23847a67f4a4cd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537649f5c4835c691219a56e3c6902f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6bd817f6670d5b8758c8fd8eb3c9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde74a190548a0c59b61c017f9bfb248335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f218247e2ef234053356332ce32441d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3207dd7db269e3a4b2d6f197a9ed54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e34a507cc3684e6f6a42673b56eee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9e99c36aa76e169b43afa534d0847339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d386fa9bab476ffab28b63f8b831771340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfdd915a3ee46d3e6f331692a6f172341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff98a2d259862cb21728de197a5039c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43e69a4659a1c81295f09848b7dd39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f8719b7a8333224a6aef5f78ca997344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54734915f41852ab7e29cf245bfb01d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952804a511153d8f398068f092fd0742346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5b2d130f0795d0e431f0be5d6794347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defebf2713f927f09296e754d24ae99a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5b36e4d3c10610ec126983073e5f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8975aee6f5c2bd4505cdf83cb9aa33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd7df01e32f085ab933b6dfbc56f50351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03503b2adec2b7a4391cc1986eeb45f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cd300cc0155a6359870b94459f9af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c819af6b2d5d2d65477995c8ec0cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff201259f3e6f0d0b30bf88c6c8a5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05b4dc75844247e05019e3304158c9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c255f8fe6fad2f5ed7463cad98833d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946880cbb333920901219ce93d17f3e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be154dda965d4fd582ffbc1b0551c4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20700c9f23e088d5d45ad4761a9b5690360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d59cb41df3cc3276e056eb0229654361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75549364c6fc956e71c56305b3e9d48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b62fc1fe351cf0bdbf0c96c8ff04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e437141da7ac90e0cb2afe588c97a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161f1c5115b6615f2a453a41e79e825365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df560276f6c59affc26b6c1e7c552bbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26463c446b1be932449e40554113aee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbebea26278b3517bccf628dd0e5be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb63e25b6f46350e2708c51e7c6d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdf35898f57f9c06c2db32db4c2a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e7dc17148b97b2970d1987d741655371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6744be91ea289be5f79189f4776b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29bf32f419907664f5910595741aa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7579a557e9b8763274b65232149d64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b278dca227a5be89fb6ae759fd03b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47490127bea60ccd71ead422706c23d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce5619c93a28dbe7da28b2032dc25d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a646f212b5be17c8d1bb074ebae81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67547496378a828feb80d7bb8bc41fa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18157eb97d84b4b2582fdb679f3185380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456acbf27fdaf52a5603326bbbec021381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98821a29a8a7095c753ab33654506e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125b6f5d7b2b419300552ddb3edd7b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a1f06e79fbe7c0f3c8f6bbdfebf93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8277f4f54e008822986e227741fc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77085d9b0c16632e5176ee7fe403bd9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73c368711ac8f40ad862839a2b91dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823ba96a9c9097ed55738559cb7b9f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc4b8bf8c115466f0674acbe9503e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27c991f8d4ccd3e26b2ca6880a5443390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9be46cdda5fcffa190b21a623d9dd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f8078ec0fe5b9faa412270b2fe8bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fabec52e0056d26017de2847fc501393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0609a33d1dcd8d0045b09e213981e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e40bc76651db81d5dee2b50eaf9612395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093570265461572a0943642a3b4c38d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc1aab964a092f929fa3b124c9cdda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a553c0a7a77718ed9181f221a3b17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1266acc86ead7a1cf9f41d5ca906cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88abe09ba46ecc1fa7a493aef9a797f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7030c05c4013b25f50b3fda1ba4afb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946a86e2865bd594ba219bccb5e1a18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0f60b9a33ac1e652a20493f9f7df9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d082f4a2291236ec206e8084221a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1133e3ab894309eb5274969d88baef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718287efe6a91fb95911258bace8931d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b54b5a369f50cedff483d90cd6f897407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ae29e313ff46afd25324695ef9c3e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf6f2b4a19a0ec93a536f78a34da9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0fe9c8a7f474c466917679c76145f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef399f7c5fb32d80be637a50795ae418411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941678379def6f04586d0a944696a993412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193300e7cc190c61255e766b764cd77c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2bf64a5d4db283ca3157420abdff0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70109138fedd513955249abafcb576f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd67658ca683480953edd213b6093f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9aa79fc26cc05586cc23af17b43f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26efda1b53f7116976169b6393d3dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd6dde45a49036b8be16d12193f5ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0efdc9a417aa5408320fd209dec83f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927d0d8d59fea1cbbab5084fc591b77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d56b4bd10bcde4779e541cf0c3402422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087930758e144122879b43f43815a1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a7649e5d31a4b563dc3292b6818ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f52bfacf515c59252d6562f2873079425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb8e4b1ab9b27ad21745ecba84a48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd13e4d7fb1f5b387914ae1a18deaab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f618ffd49b814831b1658f80903bb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec48541a8f577e9fea880a240422431429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238913e49ff31d74781187917a70019430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c626f02ed4d631d8aeec65b34d3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87d51e0ea75a35b199ec887d2c05db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744687c936f05688886adbd5735e3f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b519f23bb0d588b4d1e29cbdf071411434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f965a2cf98985ea43190e5a7e9b921435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be518fb38bd07178fbb140627e8a81b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f8737955d97409d44b1e2fa4cce8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dbb7b2a0c4a1201e8c87e66d231cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bc14d2261c3e3c1f27f802bd6a5f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc87cee53e7eb4a9142a58a56d98a23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15aeb687db941fd1a0fde6408ab1d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0de2d9b23c966558af574110e1ebd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447204324add44859f0f8e296f57d4c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a29e6b4ce4ebefa022f852ee703b8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ac795baf29465c7c8acb3455f25e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa978b0bda3b5469f5e1256dae4fad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca6950d1c72264949e3a85992a7fa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c2ba67c07b47079980140be962904448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64e2a5d355d2ed74c716a5fc71a17f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ffc85ff5d5d3b1394e71df4975dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222884847d3e9bdc6a51c55ce5beb8e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528405e0e5b874d74682867239f3cf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9ec627a14980c9bce3398a9e89bb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6dd3d0f003cc7408b4e7773f553df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973bd05dc11fe41efe3cd0638e463a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7f00c39c4d262ee614a1a8123cdc6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03576472fab55f344ee56174e3101d9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c07b23d701f1720a3b84b0594140458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c14d45e53a79307ee1c339c34c5313459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c5e023876b0d55b3bc6a6fa2e62c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c46bec46c047d6887e9a18ce0b0ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37319ebe04810833b9d333b4c6b03c20462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576a7af67d0417d82e0ff30f8e05a9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37f19c2c2b05790532f36884ea556464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c4af5e9784967be43bc5fbf0c902465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14c4f44c8da6a0eabf3f834b45c7be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60117f60dc3317b6019d4c61b74ede3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783db0b8baeb1eca78af526d8e8e320468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676f95b2a9f0d4ddb8036b9b3c947eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a57ec4f26909d62d694357c27d1a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92bf2169950e823b7468a2d237f139471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90574a4fa7de2f134c6251b44fabbbce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6770c8d2c0c3fff44e6ff1138fe33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c948ef5f83c8aeb5d2a9d63675c55e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc98c661d56863234902c04db262eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e988009b79c09a7b1af6734844438476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e9d3d22b2ee41b30b02f525a5725c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e9b6f8c37d6b60cc2db36f2bddd79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb7219695395e7e74f7377a87891e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b0317dd018add63701b13c0083b60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f325687aa0eafe65b567a934d663ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7df23aa113d5d01d4f34c9048d580482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcca96c4973f35f9eaa35b9edcf7eef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fb549474bbf43c709f9cf219b8f3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962c1bb95dee0e4deeb8ed85edef140485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee53a780493970efc4167967eaac9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d908321810ca24f4e19ffb49826cb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e31d7e533595b1132db347d6e8d53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa143908aa78c35ec1a1fbad1a6b28a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8085fa95632b13eeda30e23de22d515490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b6c49ce768c37c45d51eeeb5e5be8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd78e9d08111e3c0e0a20a5d33f2cc6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a65f3b3f120f701d2517f9a6b9894493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59070ac2ac029d947a34b43a12c6418494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf796a1fb9d715042c297bc25c5c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239308f85e1401bbdd23da1b69078f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2f97d971d2c4bfa8520231745e63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e830951c90c7f0b9dea3f50a47ea795498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ccbc9849b90fd1463bbc15dec37e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d80a70f1105821cf1e15e01a77821500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7570a60b40bad6e7b9e451cb27114501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28640db16b5c5999a026b33b1b032d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe37da9c29781c151dd136d2027f828503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ae2769ba2582737505d9b16000f89504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45d3d9e453f4e1442e2aa9ee4a8001505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b2bb88c8992178ca571de2c48b253506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b6ca00c49e1958f3c7fd0225fcf9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f730a05f99643ad39629e452cafcff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aefe901056c32c17f19173e02f6174509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062c61e96052a36d748314696df4e4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caefdf0e4376c580128bab9020beb3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230c160328f5e0de184b81d3f190c83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06834f3bcddc6a1e524b8c00804c7162513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb061b49252169e856055596da905c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e4ca9596f1bb683b04093f226dd02515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be13870e2251131b04648673c5606516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971927a7b5de93045316b88dfffca31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992c8bed04f2b062bc1e5b6bb220ffc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f591e6db6911e4f69a65dfef7fee2ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ba5db5d068acc1d60d72f5ac3cd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d49bafc0cd35057d8ab3e63b67d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ea5eff70e29695ea6bc7cf9b8221f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a35567978e64c72476fe322647bdb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9645deea36777b20fa605ae8834f94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f7b6b0618831c5fcb40976e83c99b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c562874b603ca6a4784d723f17d3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7342dcf3afed60fcace1b3222f1175527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6961ee139f1b7d40ac754d43dd61d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158d1c59acb8391ea51ebd4a4d22533529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b9cba6713dabfe8d3ae62230ab70b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2696b9fb77e05a5f239452ea24f3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b60213269ec78f5bf506547ee634532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f613f0ad3cb9a300ddd986d4cd66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355b516a1d0927916df997b3d7a3f26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3768d06c91f662d759e8c250748393535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0b5e734a539d6107c547d0bf774c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad50c822f9f8d36f879cf8f0dc34d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216e6c50e1b732b69bdf4e722b6b2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511c472ea125b8452119a01556ff10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c263b2628ee1fab38a4f64a99cd27bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102b1f5a621052b8d123aac8c44c9ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26160faa885f45817745c458e42914542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a554bbf7120958edab95c9859db7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7913242ab39d5d9c334477046776fff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f3ca4f27d68613d5a17abbf8844e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19109be8891f8041e468696b634dafb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640de81c348705565f228fb2b860900547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06895356630896f7259130d83e46e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa370ee99476018b1eb57c239c608bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e4c84353cbb5371f85dd093e9c8f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab35c3d59e1a68d0f2a97dadd70fadd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91d91f8a381300a17709306e594e1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb0069aa5e5b65e4faa0c4fe24da28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7e657eb6246281844d8d9d71c2c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56de7aa4d25ef8b8a4f65868f24772555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344845a83c0e4b544034c7911a87587556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61a28b779c66c1f9a3162c0261e5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d7f473c42747ba10b969c3be6f26e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ee4d212dcf99edf124b6aead5f92b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a01fe293b1f303311526bdb007583560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c498a1f8dd9c668ac4f7ca5066dd98c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93176999a1c37db7210314b702f92c39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3bbd0120e7667a29183177e8cd52f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448d1a8ffd05efe05fd97bbab9e2040564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb42399cc0210623bf4fa29920214eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56e83030ff2a1b8b1cd3be2266df54566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e446d782afd057e2bc9872fa01d3796567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35709700a7a7363143716faf64e08c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa937051de926feebb931ded9c9d4430569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162255e6a13a374f925c219cc1d1e5e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eb536407d34206cf1577680682910571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def950c5544b068699a00c22be2f5161572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916bb77b00784ae2f1687a6ad4a593c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff77993bb914930653034bd62af90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68a01581c5aa4bdc95540dab827e88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b86658590f8188055b98dc8efa6803576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a228ffe40c192a3d74c266d174278ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36484ead9cfe7d7bbfc56cde81073c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf062433f290edd640dfac9fcd14c9ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e260598fdde91d2144483489c39a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd3dbac85e229f2ea83530413bb65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035edb2b0cef0693fc6334751c51878582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ce0ea4c21c426f0fba02cb1911028583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407285d680ef7041bca309ba7b58b4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ae3f0dfb65dcc5b9717aa4ba75ffa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76ee8fd8db94ad53ddeff39c4b91c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df9c70c4fe96a3dde7c91a1f9ce31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea086dec49c7610f57f312d9e0a9985588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a9b25ec4f82a8b70903e64e8a7c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc6035d5f8e2c01f09e385b775232590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa94a3156524837e8de5c81da3d61c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106301ec36924008241512ba6ce7e13592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcf6de17cb6317efa033925376c3e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360d419bbce888636af8023a4ddd39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53854c1c27e1efdac37428727a30c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335b01f5bf81e2404385bc7957753ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38187082f5177b1e736d1cb60a3d36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a28935d3ebfb4fd699723ba707a1d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e7cb42ccd2ef5e1fdc58764cb7b0f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4b88ff3e0c526c6155d2acb61b6ea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aecd8344626ad638856f1de10b09eb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c6f7cadeab6abfb06d00be877deb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce152f610d8f593fa36af7b9a0d58af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20318ef0d8e1337090b01225f3d5f7f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef788e1ad822d83f5ace214e51818605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c981ece84655126001808e9cb08acb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5667c3205a80ddcb5a432ac863d06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3203b376341e34b9b7b3337a8dd7fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee353f800d5b2263c066bb9d0e060609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4c5b95ebb89267b47ae8614ea4a1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1e582b163129069e0487aa4c129e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d405e341e03385a36c083707ccac8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad0c0439a63ea6f6b079d5cb76b218613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0af14aa5711819f3e9cbcef93d50ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2bdcbd39394fe92d9de474339a744615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebd7d5f347201a6cefc4fee1ceb877616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd487ae46aa9f2fb58bd30ae5bf505617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6c2e7f6cae582adafd4f8000d4a6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539b0a86d1b10dbdca7840271898c93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673e378e1dfe7803b2e2a6282a4222a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9f0b52e78c33293ba06171cc2f64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced2c6cb0f9973e52ed7d0dcc2d571f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e85714ce0e901c1a1b6db95748f320623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d2773682deda2a609f18eeb9abf53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c707c5d5c56fe5d2d05f5121405c742625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933614f7ee714db8f19200fd5cbc7a95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e443b4bbacd8367dba3658958f0dee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc3e27d859c4501cfc5418124c4bd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8903bd3b5290e24b8a8f075703e24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ba0b2fb19eec6c2c3b8a2292d7cec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169972e533ef0b4058e784c88b4892e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9d7a4f775381607dd9637e28df0ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67431b65cdcc0df0b3624fdd37dfddbe633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8207dba9f299873ea23dc25ed9c84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97d4c714c41dbfb2cb282851ae8bcc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d9f1c1a11197b8cd020756627d10b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b02fc460109a4db71fc2e1aa06bf18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93d4916101253ecffadae1bfdee2b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0fa8c35afb6765a3979fd92a063ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97cba6b2826324bc58065ef80c044a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555a8fcf56bbb22b828de7edb7f3f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd71448b88fe76fd2dc702a74b95f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07938890e989d296ba35a0dab22175d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e745a4ec0ccc048cac8813d53503644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a933938b973ce6985d6ef0d334b219645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4a7852072b711c5dbf42375d67810646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee85641830886fe09a06866bdb23b14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a20db94b547b3c3e0aaa96d0c0aee3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c1346d0facecd8930a19dd8d35cc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d605dd70cc3aa91f7a076a81a8b18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f7ac86ece5ba586caeb51ee308313651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab520cf91554209b84ba78513ab249652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef1e71f56710c6091af1ddf95e218653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920783e1335c56eacc02da3df4692c95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80547397b3b807ca64550ec69bea334655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac9d34592a6d5509179080975e89b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeaf3a02e68a31ee3c0b233272b325657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35680726cc4dd497870e3d09b4dccdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1210291657f8f1f6f9649fb1e16f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57205fe0bcc6047adca79bda39e6d2ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e535cba2f64ffe44388196eb2d3da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170518aa4492ebac8810cf2577845c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f76dace7399e62a446e2d90dd2f6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395e05333e155e677f1793f3ca57cc4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe798aefa15854d4be2dc5d7d3d750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e1cac4331a6187812590991092f9d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f23daf0e5f5d987f0c386b819af7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad77951898f57e71f05328607d09d5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69279348faa22dc902c227220e703c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fda6f8e2fe2a58d5a8377a0b52bae2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3602299864ddc3bd373bd39fe880708671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512959cb65cd4bef543f825c194329ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b835a21c8592d88c429f93191ba443673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6a46233ddf105e4a5d336127afbe6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba1df4188b1c6677ac0f3583947d9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d60a1a48322561c8d896e759592308676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4ea8e057fca08d1df11ad43e0914e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9607b7b2730d25cbd1ae8393e3434678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cd51d2df434c27d4914dbcdb0bcfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2253aa7f2eefe8e39798426fb2f139680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d518a5d87dd4bc37cfc73d3935397681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572ef502fe94f33f2b294cc9aef0cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a30d91a9b6e48ee5089595310106ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2527084682cdb7e1447da79fbb9e0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed3b72a193ad5ecddb047898867a20685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f0bfe6d00cd726dc094b7b9de908a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132425653e23645b291f51f436642a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ef542a3c28429a250a67109d08b96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c07282f9e70f97bc5c4a1ede7fcb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656edaa9e1b2795caac136f6321926f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ee9ab3b390715a356ea739b44cbdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801349a195018cbb466c5d25ad6bf326692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a27b0b9976c40798b8486f3f99179693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0bbe6ed0dd1891b763ff3e9562347694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c419bf754304f7cca30aac779c99905695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e4c019d7be2e5fa00f48e2c1484e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b6feb5b6b6b7155501d9c728a7b8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13f6727eb4fb0b5e4cbb7399a0f37698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa11c3110d34e8eacbeca6317c15ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c481dfb0b7a42a80a5b10b2723668700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dd4ffbb27521353eedb2f7bbc20f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eac2b2f4cc5093d10e2c7f6423a34702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8078c326e228b205afd40ff8b34d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d432b66bc5453df3929d5e64ba109a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e51747c808f69ff2daf0475d3c43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740cab82c3c39188449c5a9081522c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5ff6f49c4b0f8bd364c29fd4174dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da508ca131baee79edb95515da629c5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99990fe6376c227746f2278cc39b760709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d278108245071ed13c3dc5ac883e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea606095b6216f42d7c0ee3aaae3eb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0880ab48492caa554dacb183ff07712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50d48257333a7bb587072971d101d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9168a128948e3242052ae8a3641e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6a43728e73a76587a969b31898204715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c053ad9bfa93dc76e064107c778c0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc7fe554d00dfcf47081321c5ad2a0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e0adc4236681859191bef75459cf9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90e9f9b73f5a351eb8d0691668b657719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedeb6a7d61dbc9e9398eecf46a4a1d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27804f838641609a30cf4baecc54dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7bded57e76dc0b6c1950a5c838b05722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5c8da0b40e568320ffcf96ad78b0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff93f105f136e8ddf2bba0ba4e2ba81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1ae70c57142506daeee80ece30121725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1df544244423d25e1da582f4c48f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb8853d647bf5c3a4d4937da0930bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8cbfd62df5b2f9222701b7a9f046a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233b377f862224b654c75633e2b75a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98029e3e5e2eda404a06e3b4baaa0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad0f89a1eb54f1940995f75eb018ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea655138ab81f0913bb9d821f9197a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82f9a374d38d1e2831d1b162cc8ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e224a26b3804fb2ab233ac3ea2675734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c081435d362241cf763ffe40fa472735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940296486ab5490dbc65d0bb15cafd5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e98d3011a17802b9fbfb1d243f81a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252117637ef76dcbb802d82f075fe17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680729e5b03c70b71309636009820475739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71161fda3ae86f3aa87dbaeeeb539e2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7033f65a050860bab2aa42286f7f957741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38881c7f34d9bb0da6916872a7753aac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676177e413724a98f496fcb0ec2a5829743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5fb230082763cef803e36d9c5b800744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52838cd0849f084a54b1918aa7a2d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09120d23a07c1ea6c82e1e0ddf17c663746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd64831dd1031cbe912dc8e3080010c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8eb6f595b8107a7f06060ddd307f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f8a5d70a47e497ca5f2f5150a9628749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0fe2f02f91f897bd8cd1724676010750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b8c260fc7668cc13165202ac41b7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2fd3cd154db736eb8311688721666752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9f21a2589fce9487577573a28e18a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc537e3b48a77b83f3e784d676a9c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc5c11c314f4ca58b707e6529aaac32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32ff5ed499f6762a6e20cfd15c2373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00bf70ebedc8a3f2389f67c70e07254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066daf50c7371ccce39879e3c42b35465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d68fa22fc7096e12176d762c7bbbf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d27b985ae00cba8b186262ce3d8907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391c118d6ca082c8bf4e71f766c5e4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f63312ef7e71fd25c502f489fa24e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af426958b2faa1f96cb601689349bd3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0624fde33b07e227fb0c34c7fe95e0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937144aee764c957b357cdcb4785092712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762350a5869e0c18e1d891d9b39a21913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ac9cc6f48cc2dc8f6672094b8179614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eccae6bfc275d32a15468935436e5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e456dc2fac3121107cece863f7c710f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf116edaab08edcba6eff976badb1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1977c12be8c932293020e9a522a2cb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cca1e93b05292dc06b3988138d82b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae99363fa9e9fe288deb708fc1e6d3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb56f394dc2cd0d6f0f3fa4d2b58cb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465975d344b48950750f157e0326c5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9268a5c1af701e28952b435055fde223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95780e8d1bf45feb4b20ea8f47d5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef09c2391fb7f04223eba3aad684c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3f5e17a11d645e28fa56c406a29b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850976202ba3e0dc2fe5da880dc818227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113752e1156937d52beaae03dafbb9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf7c37fed9c93aad3d2f57341bd19d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5e997a4589c7840286daf8f5745130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12462dbe709fc88fb9aedac691e65e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6389525b9da5be6b8b9b9ad59095732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252030ca8879bd2c34f1efa8386dc0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaafdc875602ebb28246fd5409410034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9d1c12cee60457ae4f311bf6b07f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ddb53be68919ac5acc339de842e1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7b9373f2aaf113e7c0f9a5aaddf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e243ccd2337c3933ef3989816f2da338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c8d38cdc3df16c9839cb828d647ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b1878ba8bc54dfbee120fc3ace88240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48005de362125cdd9ca6f9f549f8621441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72de01299b6ace0171817bf25c93d0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2dfdbf39e525c879a97ba2cbb298543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34884fa0ea760bf8aaf1efb0c7251b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda4a60926faf226508d54208bedf1d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbe26f0ce4d647f82ab0e7ad75c28146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743efabe5dbfd2ae9cbfa10184846bbf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6050e970ac2315d2f7aa510d1c1fd4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7416ef984f7ee840620c13a0d26849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d8b512bfe361834aa67f5cd73f99750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bce8ceae7dd121a926007a6a4c5acb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b8049dc97ba98a80429ce75f04fc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0bf839831c720335835861553288b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df5ffa0d4baf5acdba07a5e134912054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866b2cf1519c90ef2b516802693155855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103de5cb37769c35428e65a0c89a5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa180151578f7d5db555a090ec8166c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea9d0af9b0fef696d21e0f2f74721d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d443f702f74e2f54e2cf3576331fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e179c617c1e975434037caad3443e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf69d2d41b852dd7f9bf355e74ed7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111e0a14ab2ca41daee87945d37cf1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e47eff353313915943b68cbfc59ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90a279ed56cfd788e6e47f44107f0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf48aa87777930898069bca81956d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ce039f26570a9879934e625d18a5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12fd7fd92f29c4276d3a9a26897e5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7451524ce458d5ca2ef513579de768768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b4f73706fe11f41c0351dc250095e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfadbdff9bd1b258a8b467288f513970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62458e486624733706cb20b9462fcf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9245bc6cdede22ed3d9fe025440b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3528261c46e98429e0bc5053691afbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4a65147c404c9b1161684799f14074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598a87effd273d166829b288128140675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700205e59426e439e74917b01f50740576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d3fc27dfd40cbe12a8c601fd27ed877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec52c7d1b6359f9101873424c8f9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67b7aa45babe9da31b47d3845404179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e5ce423331c78f6f502dd92d721c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a56ca72f9c16c23fb4a109c204d6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b65a3648e6bffd4af01832d4a9347182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ed41a7340700a62b3a68aa056de2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7741bd4f567b9d7f07c449c1e172d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1033ec82cfcac8fbdaeb2b4001828185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864d66e0f5e57c1020184bf5e7d56d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfb3917a65d6e84dbfd8752ca181a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5df62d5dcd8a4715b3d15b56db0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547837fe08943f9cfa90449aa2a3d5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfb448feeec5fd0039b34622775bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503d7edbc07ab1b270f2d579315116791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702091d1ccfac0e79bedf9ab7ef6d2cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932dff22bc9b42ea3cefe166b1c87d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916eb980d100da7c9ed1a96fd3da126194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdeb67819ec0dddb51db7fc1592765895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc52ce08bb06ce83f04b9afe5ba6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf492a9712fd9db879c8f1b7eb193d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2a76c5683659bb30a5eb3364aae498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523c54438f9f60aea693d0e8600947f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150821dd3a0449114207b7b0d61d8e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2625b20fe03357437f187d6506ec8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af177c8fcd884ab78efc824e0bc6716f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536af7a0bf23b679595eb042ee87090103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d136c9f36a9c2c50265bbaf5005a79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc49f8670bdbe53f1703f52f15f0ae2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216af3d7e8ae167cc94a9c17403c137106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e081e78a136b5a91dccbdbfbe1236af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ed9282831ffbd2e2c1a17a6782c5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9650ca6fb5f763c52b9ba6bc121365109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0de7e1446c3050f38bb09969d995110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1da24445eaa622b04973b47c73afa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4670c50c68dc0f9bd787fed6d88729d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806fe311bffb27723ff6bb38c93d74e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b24b954e091f8e3fa12798a29901d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0065407883f0e6c1b624262c1733b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d56b0554dbffdfb427fd432295bdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba4f7fcc538a944abc632ec10eeedf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d2b67c13ff824beeac85e697cf7ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123fdcde81249e7b43bb8ec69010097119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd34fa8fbd0764c474d234d3743de40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c910a92d27e33f9a527bf4c88e84c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb62fd7716cc31b0a7b76ecf498ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb116673163c19ce0294ed22c321d60e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061882a0061a3d0f597d2fc2d612fddd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbdef7cf1b31fc1f266199f198e619125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c8989f6e993f72cb2d9ad92b718a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71bfc95c29d76723643b2027d5697e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c81b8549180a36ba0c152681b3b5e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a592a37ea1926700a6ecbfe3cab66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a75dbab13a37c823f6fff946c75dff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f90e793ef8f4e047fbeb165a2743ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ce0731299ad67c5855dd539ecbac2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd08ef52f2b8316db16338d0821b8eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f61f4f7da1c99f3e9f04d47094db5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbb3ccfc714a9e1ed389dd74d97b99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653793fca9f142555d264f6d3099c984136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4e4919862ed6895841b1ff85ae1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d22415ffacf90220bfc4280058a1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff490094351381acb040bb898e4644139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29a381078d2eec12c66312a890553140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a61157bf733586c861a4b1ca5bf6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27ffb1e25c2d930ea5c32fe84b82d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d4b0d42fab246d6e55899d288e9d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cd7e50da4f8498366a3a60e6458cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3c8ff626fc45cca339c259a5533d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bf313865258a852737e13659ef9fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7be7d08ecb1b84295e15adadbc6d96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521009b3153d6d08276823afa916ee1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b5a46c63fa17e2f233fd96729985d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858f86ce447f92b258891d2b166617a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec63cc2acdf08647c237b8fb32d5c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b3a00dfb27d20c81b9af0b66fef6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64037fe22aed9fdf51f76efebce2b9a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03f261f5550ebc2d39911b46198686154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552e70f796c04b6852b262ed44a8e84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874c07facc92a2a73a12fa8a7cf9a37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f768cc742cc34cb65f71588e04508157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc5f5fccd7b2f3cd5ecfe4f3729f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55c720d4ac40758b2851226d2377e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e5f52971c59d8ae8fa5db87738c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559187b83f7bc794e549cdc15deda5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd05cefd2b6d5495c94c6e048996d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93070d2536360b685c13bb74db3b7714163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f12d7995effba3ea34794b453bb49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6304c300dbe211865c2a4985894b324165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ca3523938d4a521961e637b35091e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db109551034466288765892df944e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21dc1c2779fddab2d7dd137fb2aff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e12278a36d2668fec0b46907d9894169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c39f250bb48867c8dbbf71d7606e2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dee4c5b2d4ce162b0e60edf108e8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2fefcc257d09317703b0dfdf11aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cdaf6b954168f9e2892c0df60c591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46822e0c652887d03f16be46cc95f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6b4f0eeea974f3073d9fc0b4977d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456be375a17936747d61524bebff22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34a12397cbb25138aa0f2f4b676294177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11a456a803ad1aa6efd0885123962e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fd52fa91e7e005ef43aaac0e035bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6729c6d53a75c889d085669c33f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496dc272eaede64f317463ea868e6c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e150dc374e7bab16a05be8627d8c35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462ce160fe4d4871a09570935e4000e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b16b9f517c9c625193f7e6ede8e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a686be319edabea1b3f07e3349b701185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b13317eb70ec86342809d782da721f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e986dfde762725a63a9727bc815da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70eda780b6f07068e42ff0dbbc3801188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8bee4c3a66cd095b34959acf9fc84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf4a9f2d44c0b8ea77e5668671509190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6dae74ea6b33cb078a56c6e7b97dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad54e6094d24957f2d5dad97b9f1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f795d1c0e4d23023ef85437c6c5a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de8fd53aac659bb79e0dda9e4005df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1c262d99bd1f70d08e47b07c98367195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9758f58119263be0ffdd5bd11ab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d963d6aacc9a64b9e828661557b8d7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c17741d6edf1c2cfe4b7a6dbb231c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d830598519e1ea2ec994e2a157d2a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a96a7a003fccc8fd574d3afcde35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550efd419e06cbecd2e74644c59ae1ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf09fce2b9df2005a65bc43b41711a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85ef41e2cf211bb0b9b773a8895d7d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d5ca128f800af5147b2c9e516153d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e9d5ba8d71aeaa3e1742014a842f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ca05ab50ca02af5eee0d0883b4b58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7811434556de84960611dd23280b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe00f8dff8770b9c039608de661c3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda00cccc527ef9089f6c9cae3d309209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974695cb09716782544b1bd18dce7b05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da5fc690334a43230709be9f41fcda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ca90e5dd81234847b393088e1dea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753dae466423e3980f38619e2a67225213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117217a1620806ba7edda5eb860c442e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf64ea9411ac1d988d75be23d6552fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec737fa5258e3023f7d506584a353a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd999dfe0118cc9466c321b603a90886217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088ae93541573a2c179160fe656a41d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b2fef343519a9456eace924a0df50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879f3660a6323c8dcbefcbcf5ef4286220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16444130153f5758c65029363d8251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a02a0969825cf11f2ba0806e4fe97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9528a66d194eeff212e633f5206d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77496739bda2dc452da40f19c847ebcf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109c24931ba62ac9795eccb7d0af5af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da66d6ba93f09e529b01ff3a81509d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899715905849a65547e4375a27e9f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c3f85ff02d68dc22632d775d88338228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db4647b8d33fba276d14e158cd063229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9b30009842b0fc599676aa2233616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd54f4f4453a99596c08979e018c7ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789b9f3accf7734275493756f4ba958232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b50379be4bd401cc358045c57e62a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee5f87f29b6b3d4400ff0ee67c89b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9297437a087e104bf3ff4bdd53700235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23a7e1db3cedb6925072a84613d515236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc97b7898e288d6f74355d5675170237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32009ac7b6a2ab2bc03bf02390e0715e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfc2144508455ca4c72cebfdf8db75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942ba6213390713c0fa946c34afd899240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1437a2905d8eaa459cfea7e55bfd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8b80873b60540d5e904f16067e19a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efadcb6a2e5330c414000264325f6b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a702f5455630f7499ab8deacc0601244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb879e70053970c8b3747f9b234136f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589f9853ef464f4d85577898713d61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0604cd9a07d7ca4c81e7a3ca387cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8dfdf97fdf38335983b3c0af66326248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97462ed07191980f7d4013b97b6c1b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31878ff6b5f21b2cb315a764ad1517250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb07e694c3a82e3086f49e972f757c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeed09d7c212637f9699e3c996988c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002cf9d50631f147458bc7bcb3fde2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8cb50510bba591afae430c9713a6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e818ef9708183ec63514b939a59d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83f18940caeb439759893f30dd07d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7790cb2445e98061d6f162ea80e06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b7787c661c89d4c30349e348b0680258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326b87fdda910cf5ce5d6c7360b7873259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94c222eaed0c43a77d470059e5f095260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb423852536563f7db56f90fa3548a5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb70600bc3f500e99def106138d3f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d091a56fb840fbbc4a25653ece0c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8283b52e3680c445b0a262d723640264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ef9296ffdc7045710715aadfdf77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6d61c0f61d95573e1beeebdc1be7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3e23c03b53c1e290498062e328b32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aa679ecb782137f1330d55f5a5952268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b0ee2e2bc8ecd80b0b8f61ca19723269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117d00e8d0db2d89c2536c8445d6d6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aec28eef18bcaa616193a075781a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34700c3e76a2295eafdbb9139a4bf485272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbee7555beee3e50dce8277da3f340273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493b93662ed58bc1175b3d9ff7f6f66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57570d032af4121ff4564420c15b5d64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a8b95784d4233e36c9eeb625adb7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c050f2fbff4a541f4827d4ae949b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2d54bb53115ad30c36f19041ba589278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0a672876117e1bc2f6c82f449cfcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9c116081c31543df4f9ba36ef49e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b719633fdee60f6fead3337532079c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97869d5ef298327564af7bec882bfc50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a6bed0c6b911f21d1e22b0d82d545283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939cec38edf8d0b7bbba1944186855284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3524ad79ad14ee9af60469c181193a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeb9dbb470bbd2b149743f7f8c08a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74270f921fad6b524d90c875c2a697287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a24798b4b92eea8277905399e9b4d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb0cfdd6bf534679a16d8ec820deb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52914c4336354b340d84939159c4c301290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd4f23e3e1421ee1717c11e5bb88a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60410c449f385f7f4716a2eb0b761864292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e2ee35bb0e93032252b3b663b79d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839020f94bea615573d6f878ed4279d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d51f73dc077b41983d322db061da4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f609804f3dc74df6b07fc2a0da1d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee55bc4b5d11cdd5c1d7209392435e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99ff1688e8d21f58ae612296105db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384f1a06bb1a1f718ea5076d7203b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376b680ac251573c6fe086db93b7d3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bd52fa6cd13ee81e04ea765f71ba0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219454bdf27753efce4845016893bd5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db77cde8951ed483af81967493319303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a0b48fd1e40fc77489d64471cadbc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a072119eea1a6d8c2350c45b1fbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25563a5c6afc6fe49bb71456b86ded3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b668e1ae7c09b94bc50be559c874453307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8775a25c08c70798ef9ec8e4a9c74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca663559543ba7636c0be876d00ba5e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34d59b1bea2d063d7efd4f2c480d40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d42e33be9def9a997eeb1fbe51588311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aacb7f14e772d961fd15393cd4865312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd964920193b2113cbd95ed342e4f042313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a540a3fed7d87ddf1988ed4854fff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b023555c912db0faa8c755d98304b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a351a2c8b0af3bc37d6c10c743491df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b4fff867f17a7e00e7290e9857532317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f41b1229aa4473662d9f7caabaea8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42dbf06cdf7afbed3521de1731b1ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330280522da04fe28a3c756c7a27f311320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0662ad407945a5c5dd3ed92e791a82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9ee0a292f0abd5c0e9051d9c23f31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d65d4e8cc04e7f306389c840c9cbac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bad01ad938ebc9b6c9fcb27e7907b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220df4728e8d9ec75ba03c47883c6504325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fb67e92baf13f1d16f7bc95bd55e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c914d3b6612ac86626703b34fbc6d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f13bc8c5649737fc2d348c65ed8b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05d36c8eb6a82b06240d968fca4897329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634272f0034ae70c3b0496762982401330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a791554229df3b676996cc53385f88c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af0791bd255924c059d025175ed67a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2ab34cb5bf1537075684514659ff8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1524f8d47a4ad0497231e2ba59e354334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc3c99a12487aab0dc43d8d450b7c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e23a88b44fdf40b08d989bf042f57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec231f76ad2e6d700613daa5fb8493337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cf480a81357c34f2164938d477856338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d990754cdccbdf9fbf8b6e8abd25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375380991d2938d6d48373dc68001b06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9db5928e94e0b1c5327903b14d10ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af49623488d4fe10d54fa4d35fea0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0195585208d3e7da9ece5f7bcb4a95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28944bfa625858f837937e3e32560290344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94454794030b29b845dc48cf363d09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940c835af268c022b808719b005d76b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20c4cc96759eb5dabf27af7801d650347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2e16d7036f83429b8fe4c3ee54b2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9098253b417ebce7ee456721b0dc5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ee3d38530fe46035e0e527c47f41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767803b0a071856552b88eed214bd1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b90ee0c74636a69bdfac65917330d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae66ca62eaa232c76068cbef623da7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71108e4fb29089bd8ae909e37cb659ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541ea2780ba2e731120b6f8d4e8b966355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736bea42b3f4a39db53121a9002e774356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e19dec8b4b96c7a44b8bfce93708ce357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf972c9ff95f0049331e3e13386e94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f45801d939e48303190561678de2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc76563dad8aff963b2a0fc6180db4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed241084f2b91a8b2f8c7b1c4ce2f18361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b7024bb189476691413f6d3095ff5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbf27c223053dcc85aa8f0496ad530363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb60c8c6aef970d8d85df25d37ffb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598e23496c233c4acf103c85c01b39d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365c0ae71488a1ee6b6d61c31fa42e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd4f84378b89b213e7a47389c3bd42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec368e7ea381c4a9d28ae077e73b32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c407df5b1c941502decc6789151297369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a7e26c339770ffe2bc8b9dd589992370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed4610b258383878428d40f4ade03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee489d82140c41aae3a4abb96c605315372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180c54c1d6f53b2d30219ebbf269f40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4252c505d8e7ce7338fe3a41866b13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bb1d567a31f79045ffea1930f66cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbdd0ef0d5782a2053fcf072eaa944376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363344eaed2bc240e36cb112d5568703377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d832c94d4706fce42198b2b1408654378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aa23e5264479f153f57399bb497ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f15eb40f8f5bd9a7615cdbef1b1a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce2e5c6435c6af9b7241bd7aaf1f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516a0305aadb3306e118ea373a972f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a31eb8df6d5153e93768a7cb010654383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e573b09ea331a5069aadd4d3bdd65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420b3338f1cc40ff1309fa43e09ad8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28933c9a50f0ba34460b262cdcbac0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3438fbf05a31da4be66cd869e771d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9fbd7c35449fad16d6ff9b9890ad2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa610a3c4668dce8bed3b5c659ed8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f181e38e5a1548ee3f01d8d1ba50a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6b241de9750d4e98e743a577118e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e527b2d236a101d550ad722c1572b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7a68823bbcb0334f341c52e3d9c86393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5dec30ea5b0763872e98547345018394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8ed64d0af43095cc6be5cc63520c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfd58f9cc650a99406ef90549b7b10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f405e60c38768221e8fa5ccd52bc6de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e99f753dd54aeee16d82cc7a57e976398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb57631bcd209d26f1374652bdc877399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db88ba6cb3b47c1f08846633d299d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc48ee5b285c2502723b97e8cccf99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306616fc2feb36b9e8e078762896da8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b863fc1c4f5c4ef8af45df47cd670ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265528a07826a655facec93065bfb29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d59895f89d75bacbd5e870c550e0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed89b4966e21bb0019ac31756984ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f14f7c90442657ff74ce1a7abf766407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e929092ca36303083544d41a6e8c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a3a7ca93cc470c30ed4c26c7e65b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11581b82b935d84c2566d2af65cda15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723a1f7ce59985a84f5073d3c693993411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc2a1bdf2f5112b6c134332bece87c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e820115943f69e5de1745af18d09d2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6e90a7ba46befcbde988a483c41c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a7f2b7940b3ed08ed0ddb950c927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a11ca3749327ce50939f0f2198ac6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb41957809a865ea0e8143f8bef969417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43248eb5fef308ad62884a06854f73e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2053df6ec59116ff5bd1ab40ea7fdd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc510f8fb071ea7aef61f9aeda5f896420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4738bff641849cd623d444d3fded11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943244219b17e2d1ddc43f909906c96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5e3dafe5ac23868a77c6adf492b33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dde473cb3c1a6944938dcc8386996424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc71c9178226d670f03467918a03aeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f50e8a0b7ca0ac2f5132585b57b4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486285d1975a2b664ce5a7a0a098d98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae416cbf237768341e3d4618da16a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e07da0e1192c3fb98f210451ceb95429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d69b905091869bb0b117d884dca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b8398bc2905e603cd543c8da00be7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ec8da719214c24e68801245a4a7b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4f6c844eae81a6eb5a76ff747ee4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16893cc07a6e34b30aeb7ad0433eb3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c07648e9a7e76cfbc2318717ec625435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4d5cbdc329d65280476aaa4f6088436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e2bfa2dc83a8f36e24296ff2a4cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202b574d16d0872de52544f6228886c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fd6ab1cb6b3ce13e7c812058ef671439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50e468dc1a690ead0ddf1159513f76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498843ac945a684890d7fc258c5c15b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f3d69f4f4da9bd4450050855849a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b84ee766c8d5e87778d29980cc35c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca2ca438eebd6cd2e6645984deb5a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f4686d62a9f9cc324cc9900880569445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b3b4aae23081fce4b1ab5902c6113446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404fdecf8f3c637cbf6a75c3030f03f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523c58462adb8eee958ecfc4165b8be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162e1479f995bfddf2bfa66a4de33c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8cf4e35a15cc838f91d62403163be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e8dcc81943670600bd184ee7d6da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1dac7c5ff3785a481b932f3f24835452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525acc6297986b9b08b405368f6bbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabacbf9bc1d9068ff65e7a5aa81f57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041179eba0779f14d2e1cc8d2ba43ad3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76587dacf024fb268ffdb37061fa288b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7667f5276f590bb80c6f36bd045bb7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6cc1efc1e1e404123d2d4a02233f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed691e1f2daa773d937b608d0bfe64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b8efea8098abba22badb394daa4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e94329d61d9f8598e121c8a1d30666461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056d80b86d2ee0f252ce98f5526eed5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad034a81ba042409141ec7b9af332181463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7863e59861e591260f617765bc0ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a57c1fa9e16db89d2158115d70b1c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af9ea31d886793240a283c840573d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf0c468d40817aabc48b799136cb2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa503e31ce43e894433e22f79265f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91caa24e9b22c2b261e630d495fba2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49979af5c4ae85dd280f0b8e9562c114470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddcb010980206d2d5f42e75f7f0782471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44bac9dbfbc7b0ac935e3c4a44879472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc1df0101a4c8a66d53f59edc7b0d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4f127685796a0d8adfa6297ba956e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295bd8c2e8e16d4465faae5fc2a1075475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4953c3c07dd09a76f0214a6a14e65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb9700fd22d0ad3de8a3eda6a7a6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b538568b1144bbf459faeb51d0cba71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac062598942dffe3620a9e542a5df5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6b707e5f87ade7e2ddc913c95f905480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec13babadea95beab09bad4ee32fc62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686ca11237b625bcaa73e77b8d15a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ead5893086c9121927d1d3d133e423483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2912c17df0144b6b7518d501bf811e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb8632cb6294483bad0ef42e5dd032485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7739892b04a0bdedc8baf6c2394f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99831f87cbdf8fd2568b295d20fca7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdbb8509ef4253593e1b5e075edb9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3112895925a26809b694a2d2971ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1587981b1428458ea06c607fdb38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bed2d1cb465ec0f1f0255662c5f1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e7597b5d62445790faf22a28747c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cedabe656d85d9008485ebdf096742493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44e6439c47f534be6f6840e68aad96494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a4a9587ed31863afdd5cc2f836c47495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04cc6c2bf4a9816b1892e3c474ccbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dde4b460eb59569f0d7ddabe8fd906497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b392771e8d866dd8bee2b12bccbbbdc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c374e35f7a552b33acd3a5f4801d4a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00103ffc94382fcd7c981b0253c3b99a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe61ea3f12bf94feccb92201f1c4ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b77799b041601db56c31ee8c7bf750502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829eb0ccea7aef79080035b293f0d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5be82ead1770abb074d544d3d366504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765fc4adb542102826ca93db28975a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe7a66399ffd893f53fd502cb71074506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93fa4c1c9ebde968103951b8742305507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b3f774eb64cb6e7c406933a00e59d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73165e00c9aab82e16d913d8e47e0e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ceb266a5482a1138ef568a0f5e666510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c5217d13ff331b45191b77ee55842511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aec069f8c8b6e7577342d972de1480512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391333001c778a25ce0b19234a51ead9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d6357940daa9d397d2b9dc9c73de1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3620584d36db271c7d3b979e8605515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7ae823f5e9d2086746917aeb8350d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2e841865748cb7b1b7e969a1789b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223dbd9366160d65cd5982a71507879518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068fedeb6cdfc68cce758f67fb93a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ad2f310c5bba321c1112cd48ff91a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce131f89c9f0800c7b21420e5f343481521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97eaffee527d13ba1d1d81f4854635522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16682715be194deeee53d7093f789d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3537ffd6aea3a875ddf9b3517f929f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddbeaa84e0316bb7f32784ae7c9c32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aeab52c7fd64670d10567fa68184a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41377f00e86e82e2397f68ca590bc63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5615396643953313af5d08ca8ea864f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c20b22365bf7a666df8908c99f7117529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53e1078ff154be26899484f73321e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113cd20be81aa6db7979a7d82516508531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce84220ff431fccf6c5e0095a0f4a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d14811a9e9997eccd8586a92992db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e52ee65671a48901bce1a943b9d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff798a632aedda750a7153e81f4eb9a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84972ac214276622f3b86c6db3da3e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8d18ebb3de8495f2f4e7e268379f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fd67dd5830cd7635db5e1e1481aa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e54dd71f2d2997b5c52ee838a06b85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1ad4d873a9cdc02eb22e6fbbb4b69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1bcf853702e7b0ba031bc5c763b83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc762d5ef6267d343f105b42a6bde6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef2b01cc566a48435c86267cedd42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444276d0ec5bf88fbd47c0ef48059e6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31628d5fe3432727d76f4ac4a823d1cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae709fae40891e46e528e977099d56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35aecdf4c97568697238fc44ba69a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab81fededb9a75b17164ab13272b59a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b84a5a5223aadaf1f2161a986615549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b48b1bbd5f95a57ad7ce086652e660550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9e90b97b369271b83a71e9f76fe0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711dbf37c05889d291415ecf71b68260552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1647c57265a349a84e91cbd11f66ab0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75df84e7acd0d7c6c12d31e45dafb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8948646fefd9192733e1f50147b02cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab521f0c918f1a6f884254084259e139556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876816958faa3bcedd2695ec5d0e7a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eb7e385c8f8dd9b3d504202d2f327558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42180a32044d4291b31a6c3358708e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d15a76bf9204f0812530d0191b7af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcbdb5a59e740cea3f0aed5fd9031e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559132b08131a11a08262cc81425d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe63ab825fc5f822c2018eae7278d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb993ceb11bda5a45bb10e740ae55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72238d4e25ee6153d7e9025e0d0e72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61f0533612c1d9a601c4d6998e5c42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716fbeb85b6671e577b3317cfae53a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8e65aad3ed008f089a931f1e360f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09611bfc4f60886b08bf737834613ddf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911358da859a334d5ce5ebe25d4ef5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f044b4450296f9236a54efadb47aa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887621f53e204d3c2ac41454285027f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e804c0f836cee70f00c54dac9ed13d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01167bcec81355acfebb340280c97f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18f8bf8f16cfbc741a257147a308ee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6addf30350d6fd2e05d515e07d5f5a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de747f3be114101a87395b4dc63a65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264e6483c7160ea6a7e0dfc579617a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e512ed3b0b48600623bb156a2db9a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911277cd583b079355ad3f2e5ab238f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33325c6ca5f305573a2be825457963ba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f3b3bfeacb39b0bd31b317946c0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb47606a7c775dd52b87537ee19ffce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36fe028a0885732f2df1fcba6f8bea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb679f3ef82fc78a55fb3c9bbe818e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e41d79bd6f690a504114844cd8ced2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1f74ad37d5a58ee30e9923f7116cc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389c2013a03018c9293dbb3e96d37d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616d2d8b54c8917ff544b75e1609b92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c21e80855bb853b4b5fee1138129a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b293a231debe36e3546ca4ab0cb5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478e5c0def2a746c4472d06b4616ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793509e15ae8dc69d0657ed31e95bac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d020f667852bb914e884766471b39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fc1ae9971620292dfd608252578d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca3c3420865dffcc8823b30fe545e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364c8be60826521a9741dc3732a72a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a889ef389b456a4d3a77854fbe602598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157a311c8f5cbe57f2b6c281d3a7c12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b0115721d9885ac7fa29cdfaea7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed951760c1fe9665dea8647f81bfd58e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80545706322e31cff0eea2d99efc37fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd4676eb5430257726f219d2c34de2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe3100d59466f2586ad9cc62bcb969604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346179f6104bcfccf5aa199004da42c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d2ef503b5b2cb03819088dde6944c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24c264437b42fa543c54d2fe377781607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905a4f6ca4d92e6fd7b9d919ccc374f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55fa253243146625a30b85ab50da87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbd58014d9f908390969253d812294610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8425d2a722bdd2efcc7cc8471de06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4972e0fa8ca08f56a97ee9cacb633b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c5c5f90538e85d057c7c38ef42729613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419379f0283f76e99cb55f2cd434aff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2679d9fa260caa928de8f932bd152615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c267ce7fbd3acfeb7928e56e2080f73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed2c63b7e6357bb3dcfb4b31de78d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687d599e1f54ab7ba273cc321f26c89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09904f522ef97eb6d1c3f7cce976175d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac8280dcd4c0c17962744187e6b0b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dffd45c3cdac1dfc3614473df5ebf2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e21e17d04bb3522cb0a72f3ed69a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bef07a4543d344a5e5311578c46619623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd99346e81c8ccc4e63b9f00e35cf5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6e74938f59dc7ac8405224d8965ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761368a9757da83ec3afe4abb1c0f60f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcadbcf488a1cc96f36216fd1c93b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27b73f945fb1ca647393e8c5f714f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24946ffb49ddf5c07c78deb059546a1f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bebd93df0cda0912b5b358c893cd6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230f9ceba5886b22f79a6b6435aea6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01ffe5ddb900800034cda53e34904c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763f0dc1f0ed77b81c014aa06729a6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1dadf9a9508ad06b425c3a5a62297634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79328b1966ee308f15616a3358642bbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7a167546420270f0b67d76467e4fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0de55fd38ff2ed5318edd5c13fac55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02982670eeb52551623038ee70b2eea2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f71f2b315335b77a3572997a975b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c332d7f24c73ccfdca6e571fed4af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6512a795f08d691c65bb764df23585641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5201db26eb792293f2082c12bee60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab9829544f0ec6aedda4c218f85baa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29199e331d99edc43c0b1b9b4a9e6e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895f48822ad837fffb90b7b8bf58f80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22bbc11773065edc7d52e5e091fee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7eb7963a5913a807aceb392bf00c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84441322f95bad2f4e8b925f5f9f10d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac456dd2ac4f535ecaab786827ae6d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113b9923b8cdee46086ce57dcb61bca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39985d428b2f576f0f3adcda86cfbf22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39af0a20c0f9105f32cebe3b6798ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b55465e246c48d6db473d315eae04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f3bd1542b549d6d12d576fe1a6495654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075ef6d336ff154a97757debff131a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d444a7a6dcaf7a2d47a4897f8fcab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f5c6dde86a8b2ce98f10c587d4d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a576955f92784f69fa6554374e11c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1d56a205b0fb75b7f3940950224cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff519e46593c0541a2606f26cbb1b1a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13ab852cc7eb2702dae97aa2b1f8c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d24b9dff36f7caa69f1a48d50a8f9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e766d695e6c2e600479019c99c4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88f32c8a427a87743ed19bb0c640a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa02dbdff2a9704c9c020b8a51b240665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde843906ea5cc8bacffd27e79e156f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ce45d4d6773b5fd700ad127e862d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991102999445d53b82156b5b0a9708f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4a9bee7b5ec94838d1c1be8dc1425669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033193baf9988cddbf62e2e73ab9a76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0a90f70117dbd32036b2895eeda15671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd38b76e3c722a7040d7643c0e1d24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a6e169507f3eef5f25ae80a89bf50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cea9231d6f848c32a37653edae511674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652687e2a1a6b83f7262619208b809e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaf8827b76ecefcb509367c2431720676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c6910beefe9820e047eec68b921eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bfd1ee6ae6bc4ef565c425eee9fcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a0c36bd79f14c7b0ed35f87216c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49824491eb78fee6c515b34169bd217680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3182f75fbbf6b49b3626a8c9e181aaa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048497c2a7321effe3daef179cd8847a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a619bdcdcd340f891048f1c5d2131683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336172fd4ea1d2e3e77c17140a5e8a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e990e5c1f2a19ee816dffe7fc79cf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206b5ad561943b7397e25d2cfe6cf06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35c772772ad196c3c76db2996fdefe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac44c6b2eccbefddaf8ff3eeec1721688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1a007ce27ef642fc9ef802992753689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c2570f3cba160eeaa000c81b8a67a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2327b53e52e3c048c8b2c1c68a8796691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d2864664687187602683a6d1debab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2197522041d0c4999d4500199e42e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06bbb8d45c1c5e6ffd46f5a7846014694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874f71f1e2fd416d53200b9cf3e68cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa6bf3bfba53015a13bf0e5beaeaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acf800543f7df59241a4bdc5679d2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a210b2c5ae2742f037d586a2b5ddf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404132be8d0aab07092600a9611705699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7a3618f221ab70ef146ee3012c95a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b92937993629c181a6c8f3afddfad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4118a9fcdc1939c4d7deb6d97a1d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c93caca28920e74e7ebb454030c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d675ddd65b6e94874cf630cbe6e47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a4e917c46b3e7f96dad7523e945b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e36756d7e2340113a306c7b65d6c5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aafde70c0ce787130eea50ad875c7d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309034296bf28462e9b51417582ad99708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2598e192d87dd17189f6ae455cff9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc187fb852e21d1b535edc1b0e5af61710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fcf1f2509ac240a5d2197514cd8c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdad507adb90b7bba761ee94527ccb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2074214a2c5b19361746041ed6b3cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de074134cdb4c397add65f7d190e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0faa1d028c22207d6a04162bda6f2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004096bf7c0eaf9cdcecd621c59bfbea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9744cee61b437eee21ab8eda0301d4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99ca14242d0629ea062d48db5a7151718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b55df8e7d8bb8394f897f70ca7b198719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c50fda4e814346672bd496a7d99a68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c540ffefebea90a43bf705a65ab60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399200409e67f4c13602e7531452e55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671133f5a701d49236cdf6889e464991723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483953cee146766eaa807e6792fba9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3c55caaff2f1d98532996000cc928725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5920d182d08960138b1c76f21060bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff969b6eca4723ecb608eb0110e2eb8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df08b07245668657a4a383e5c71c345728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2e82726a1716782526ef2d91f1d51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a469e0e17a1c5ffb1dca47a34c0915730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae98d23e9a534bd6919296ce67e2a34731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68838acea351505552c0f1c8ba610871732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ba0b0255ca8feda8adcdda6a3345e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2de6722e117aa9087841ce2a4596f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e52ef3d281e6deb18d3c6096330130735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1184991f3681e53d72d1f799a1be501736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2228da35b482b8cd28ab52a2981cd9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111e2bc094a574d22fb799e3dcf457e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9986ebeed5b9d194fc24114c84bde739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee5d36b9c570e6f60dd37aebc3530a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ade5fcef1252e29155070d6266f1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ff814d1b582f5be79832294df5e1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682133cdaac8e8aa58017f3ee566ca0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0655b8baae9105e89a60b284d9f1207744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d2fe5579f4727f5f39dc6bf50ae9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04014731b6f89402f98e7ce9beabc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601e933e99640ac05d329973a21983747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458788e321b9389a5308ae47a96bc872748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbd6e937eecace6ec4101f48d429a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437941d14c744d09e5aaaead9280af4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ced2612772446d2aa003af87df410751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a27660e9473d2630b28c2ea0f22802752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126ac5920bea6ea6b0563a4c9e7333e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>