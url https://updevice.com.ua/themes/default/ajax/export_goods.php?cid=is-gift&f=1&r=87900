--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51247f6b5360c02eb1ea18f3bc348971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea062963d4c728e4c72ea7580a1a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a1af157e603dcfc5895e623e22ed23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefebf189bdf4fc2953a41daa39e03254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3a0da528cb1f775eeb9627caea375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196555f5aa5008ea399f2bb09e909256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702fd8f067d17c0a3c736b8438e99ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c656748efd9bd4f0bdd5fd349c35678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920a56003e72181b9648fb91cb3ad379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf5761e87f38b49273eea00890acca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90c7a4a39531bdadf19490effefcbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db401bdc82c19673f11a007f20b5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c745ca071144b9a3bb4182336632513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8737aa0e1d8b6db4a5d1dab4b7241db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5665d5c40e828fd759dc4c5c021fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a48862f542a1cca178b7f4c5892b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd4808f94261343c729b5b183ce8e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f10407b0f40004ea0b935e6be194718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcc9426a4aa2fd45766c09f3107cff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42085ec6cf41f26d1d0464c01129766120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385a533d9ea5e9f387ecb4c311058f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf14bc0b195dba7d2c2d9c584f1c90f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866b1cfe4ecf1e7f66704ccdc28631d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa75ca85db774f211d7f63e887ecbd024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23798d37ff966a0966e89abf3de0b1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebf90c438356dba2ed1b14fa24c53026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da308f1795cb7cac99d4ef123ccbcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc436a510eebed359d07cf0db415cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead969a506da8b5159dc91f458a5f22929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600fae5b0506cc97501bbade4e3e7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2227908f95d78f30d48f5a600bd5c8c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a322d51e0af82071bc2076990aaa7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ee940103c97e5713d6c875df168d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86207895471d9f02096cbf165aa0e1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a577fc2c2a67daf3d544844406d035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b584c640181eeb0869321d642a96de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f11834545d94cd5614748d4c4cb8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284280fb8c9cf1e72406c2acd80db80638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92f07596da4490950d0553a69e90039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eeb2fd76f5c37863457ae20796e6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddfecb8c9a5850d9e9e7aa557eb15f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd4a45a2d5b362255623f89e58080b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed37448c5a6d54f975234aa58fcee143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcc3208360ed0b19a24cd122ce357644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763639d35edd08c8249b5312b9fd8fc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdb084cbc19393edffc6d1ca536a6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09627fd28c8f0a14136680e022f86cb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ae7c52191166b1bd99b9c5d6d78e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc999712d7a9e69f4ce019d33800d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77308ee808f184c887fc20139f455ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b9b9e73422f0b6347f6d8d384cb9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beb73ed8d1562c0be5b3e56f542ce052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64199c3aa2bfc402806685140ccea353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c5a75358c00c625eed69566006dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfebd8d88af39881d576f02ff0445fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93851b2870aeeb25f09b0eaac0213856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a201532d40363f9064f3929e2e3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08de333f2f98738921e430da92a0ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d1fdb62c38b43637eccf3f7a68cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571743dd6a4f7a38cfd26a07dd3f38fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff0698cc9294094d786005cdfacb0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b971b8d3a5906f2dacccdd2cabf5a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0216cf4263c0b905c67bd70345e793063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae0ad211d424cf431916e887face7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c053057f42624943fbbc634adefc1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b14426b70c94f878f5ea149363a5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0ee3b19633deac73822eb3897556867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256483e23977f19e1d2312d3b53d51668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04066585d580cfafe50291e625a8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bb0d8534e2270b020540c7f98936270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d929cb32ac4ce28bdac07f4f0c6e3071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8b15b62921aa554c06d38c4add0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1710c6cadc2333f1a3981f70506c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a02f1d39f965a3e0d92a6406066bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b710b0c8f01879d6cace6a85d19a88f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb544a66981eee273ce6e30a10ed7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b92a0caba511c6d608be57a0c9d9f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75bdf6ed7f5e9ea291ff8fb9fcf1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfa31bb1df1741e3b725bdef6f166979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d086a141156f78940a97171b7eced380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e5b04e7f8fee4073e70b9a72a501381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbefdac8995015e7e81caf2a146cc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998def68e3b5793212abc7acf0167bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf62456dceb26509741e6d2979a343e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a78cf20f4efd4d18e2600882d3c5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f6eb6d92b4aad805d85dbd8331d2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a0b147ff74fe486e618da06ec6b2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145177ca9d9388d4486df0c6f65f7a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eb56837cedf53eb43b431223089d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d593a96f33077a7f153325fdbdf0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b424e804d6c590b7bbf8987940ae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e568336349cbd022ca5a1b8b54868d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b3796774f4e0f5cfa1a29cbced19893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fce33aec073a2d95a0d5f51aa091094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e6a63e4d13409a6282221534cea3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72fb3a67daaff00d35cf8cdf9ba75196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af849a7e4a88000831d38d05736825797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f2b09110ac6621e4dd56dd7cea69f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c018db76bb8afe851a2b985df1304499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977869599dd839df7c841b8c9cd47c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed14a09b0a46fb6e99425b6ca5a4540101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ab8d11e970eb7db732716ad821ca7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302f57eeeea05739ae4efd3400374c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b085cf87bd1eba23aaab4d1fcc937104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9f97b27a5f80eb1d2da1c29f7289105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89e0c5baa075bcba9bc76618dac0a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1126f32c93493cd5a3250d5c00a52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cd569e8eef7c3eb66cdfeb54a0e26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6d0b1504d4af7b1c01e314d0f2907109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ac893bff4cab78d7b1eeb07aea4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d2d258139017a89cc3787f41ba8c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3b85f850bd7aaeff08f456b5b2587112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd31467a475fbe143757e0a3b97e46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f99d71538dd38d0713db464afd2572114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e080b0b4ce2fac6ed1d72a27b2a8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c904b207501f8bdfc4a01c958f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9d81bf2f3b97bc56b6073c1cec47c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7c92e29cd83ae9ce8d15a271687ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c25e8d306492093624f839c6ac230a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a13492e3eb81d628819521f73581120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f12d5ce86cc640ba466c4b22339527121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd574b61efb69767ecc72c1d421491d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc77519d4e9ae8ee43ef52761ddd3f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47766e7687af5f9347dc01fceae85545124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b459d86f2f3f2b9ba3bc78c278bac68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fbb58178ef7a28a64cae77e6beb0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed303c6892a696baa442df99c5e99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16b269f5733abb084cdc4d186e3d76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8590aab107d4315bf9d9210596dcc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbf3c08ffa8964dae77da99ce7c2a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea9c106a5be6f3420c572365fe8810131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e71fced3345b0f597f96ca61511554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd56b8db0660a3b7a9069aced28a32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629146782d521156bab56060c8d2cb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e25ecce1bed861a36b9d731b0a0df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad1726099d68d4ce8c77aac16251b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99abf9b4e9cd9c88685635cdd9f1c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229397203c78fdbe27661c7a5b2c878138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795eccfd73a31334a43caac391438be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3799f6e3f4b919d170dd25051d3593b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538f77a5786e8d6c5dae9793b353d99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c4abd69610503384e4db08a8dbfa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef07fc518c21138880fea4dc295494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de03eb1815f959a126d0728e7079ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50f91d8bb8081af54ca55352384fb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c31bfe3932f4cd6003371556bf736e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255e1658cb5251af89c4a3ce6d4cfbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018864506e2e49b51e70ea444978cdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577a780fe7ea2447793ec50510a9cff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c419a6e0859822ac67789439835a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e619ab1de85aac137d72a097b398ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3f095e4608078d721267d253e09bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30437ba24d2b21cf864e7da17b6ee7ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fdba45cdb0871976bb8e636036b71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d647ffd8fbca3ec952c152d4694d66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb416687580fd5294fed20f9e42640e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ababef63e68fa1c61e86110511ddc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e2448669c5fd481c446eec25be94e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270d22fcd4aebb8779b3b76473a4a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad387e72c233a103be21c25230280b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5bb55f9d2abf0790d9cca764a59b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e505aa90e50f7f289b50dff9d361df3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2f361a7f7aab7a66c1d53ad8c4fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec1dba4e83708cab8b1de6c357ec6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11306897b13575881914001fc1fba8d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96190fb6dcb1c729c9a768a3c3503b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642e5e6fb9dcfc330302ef5652040a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f00a3839605288597baf7c0904c005168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c9f1e48a0ba6f124c9c72279c1fed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011bf92a7e63f3ec01dbc53020ac3c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fc32368a1940fa190864cee871ed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f1025e7ab22a1986cb98a76dfa24d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e3c3c87be495640a901d6147a58db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15d3d0da43047e12f46c5e24905bf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd8d052b2dd72269a847161407d9c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89415399e43acab289c35168fba284f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da82f0752d429da109bc54368b657177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb220ad1da67a7a746ab75e2963458d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc45a2c1976dac439c9add3787dcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11776b2ee097615e2bac12aaf1fd61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c6f77ff15ac4e487ed4459610ae5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df3dd7b5af8bfe4a49e845f33a5547182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938a94ce8fb8132d5e2823d9843293b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d7f2bcf146026e1b7cebd0f5b4fac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26060db5af087e01bfc145e816ba8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f1756041a1d8efdefce8a94dcaf0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadaaa382fffd6f99f75b5664b2e2d0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafbcec44f3a534984b9d52b68d4a92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba825f9b833bdab7dacbc5abec2fae2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbe21d6faf7c9d5283bd3ada731463190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25255b454f7d6e954c1de85bdc5c2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042bcb6929ae09942685caa6ac8db73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac476778f301e7bbc0449873a7633c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc6a96b48fb315f4ee89d14c3cd9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca27767d49a822b9175dc667dcfc6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5d8ddecfc307e4168fc039d4e98f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ac43b03f5dacc8fa3e3d10858476197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56b90414d9b4e2aa6eb59a2e2c9178198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653d78db73043ad0dcb3044385e20a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf07874e8a0a788869fc36a3019e86e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b63f2280d77cf3b704ccac1261fa9e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f774620546276fc28c6bfae8d0a44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f239fa7b69eeadd6a5564474a7d51a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903e461c83c4641e37c1a36764d31f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d952512d7c9a4fb05637531c8adde2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bee316e71875fb68ce042a252135f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf6e0e64407e6a5250b57c2800b899207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51019a16b50f3e5b489cf9795f4eaf4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb60dd124db0c68047c06ad9d5771d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679a1095376fcae6b6a8b05337eed8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364b1642a23621145eb646378ea106211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c9af010c931503861b76ea135ead212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc259fed39bd90b26544ae213d435b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f107cd39de53a0da835f45da648787214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a627a02e7f4443704c1a6188677df31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8bc342a0cbd460584c453c097db63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ce7395d435f19b3c6e9985e33535b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006812ee7659e91049772ae6b2639c1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a83613bed3ee56c563a2a8fddac92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2b728db9c1d441b2c44e10319d6ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e354fbba2f7fc06485ba46f3c49872221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf55624b8f24432d0dc3a4288079aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d375cfd6d8c51888c043faab6927b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653227394c1260efdfc2af5e761320224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea963c60ae7e8990229128162b21ad3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1d6ecac4a387261c42847836a6e4b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d7a6b30438a7fd14532c37b89fee1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23b8259d72778040a191758790a93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82dbbdae55c4ee1961811013410be3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cffcbde0ec2cd1c3c6df30b5c0a22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12288e6580701fad5edafefc1544e33c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00c1171d225c70d17fe198fadedea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba1197a839d01aa4b87f364fb80be1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681abde80fb26b47fe6ab98cbe3c009234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de3ceff402bd342e58aef0ed22bd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70575870f155d8351d7fb234ad6885d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb0d0e576ba95c28f76256f118edb2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d269410a1b7ca6e05c17d2b31fa1aa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0042cc86bceee77a5b205472ae05ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4ef4999a346eb630bcc6941a562de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8790df6541ebaebdb445a01fdc048241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c17a2bdc13878e7eef2194ca64f83e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831249c111ad229f142dc1054b35ce0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22301af378af2a3350d4e28b4b207c63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d333823ad46025be7094358cdb67bee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee8bbbdbcd63e67b2f39967764ec9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514fda18de5519cdf5b53fd7e49a7c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea713d6c988c3efa0a0173fef60ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2451e1fbfa04239b5bdd3b4957a0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8482134528695523ed7e91ea7563dcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106581582e6f78d3adaefb6c4e011961251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1b381ff022edd31ac332da8638ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b67bcf47c822d022e876b8c67467253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f4deff0ec7ccfb580de123a02fd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ec610f1cbf52fd6e6a93b3892288255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb7b89ca77d5c78c7af4dce964a88c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f206794ed9a7869ef15581e0f50913257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ea17001a38191e37e2c2622c36313258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb5e922670ab8baaa07030eacb998259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f7db308ca2acdae9121f80b522e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6831d5ac109fefdf43c42ef9dd8863261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8507e81e0e04af9702e7e96b36e060262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95dd8b40dd21c5f3edf39310414aeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4894d784f18773f37bdcd5b5f04293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1472c007d5a5ff56afb04e401e3f7d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180c5ab1990660ba400db82c8374bda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffe922e5c02b72893b1ea876485c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce68020f6a306ceec8b19eee50a3cd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63cb688da45f4941a36727dcd675b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74fed193434f65bfc002f01c57b0a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835e51fcc23bf9e5a08150d0074c7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305c149415ce9cf5d12895506ef4307272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9290c765b7ccae86c48866ff0fdae7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e851a09138843e00eecea56add0c50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad2a4112cb73777fa20ea759c6e58c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772e0fffb160cac7b837428b3fc7958276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb25f5b2f827b546512631a31242f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041759eb2ee316911e2085bc90f5d12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d55ba5a4bd91131afb3a831b9b105279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e99c0c2028638d7b49846afcf878db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9057bcb4dddeec2ebd8cfdd1e9dcb52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76c5ad19e3d5ae881c8e5da5638a09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfd31ca91f6c8a0e7dc4583b19b069283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6a6ae778932ab52040750f4e338ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15887fa08ed2fae41690544edf7b65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab51d389ec960de213f578d3ce4576286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9985e78cb8df39ba32815de594091287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef58c548044f99330f5e29388e1928c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bed252d29a944c4b2b47f2fd53e318289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df6ee46dcad43770d7fecfdc17f2a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa1e93cde68b0e846cc350c2ab9ff4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1cef6d3f44532a8a13613176fabe2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a92d9aa5b0065133e4f73a8e1c905293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67587468efd4217d005735ead362d711294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004128d0497a2e8ac972850cddadbec0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0b62fe7df7c0c66fff4a1d6e5bd4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a9919786bddb2b9784653c57a3556297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061fc06128f448e483dd3c1d088e30b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8e6ce42214ff0acfc80f7d26cfc93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacdc2cd9e8ee30d037ed5007d7e2f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eed84042dfc81f0a4bcfaebc2b7e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af95cad4cc368da62cb8b524716fd6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd759e33b9bfe9216bfc55877db12d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaad7e51e5a69cfb064497bff9b252f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299925e5a36a2f630b2a7a288df7bb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4c5e5e095f52e9fd092a9b8fa95ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4eab9971025ae984374081321bf10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94728f8df81f913b860aed2ace8ff65d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d307de5a5491f6e4e62b52294574309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8ee10f3148584e46dd452f7b72302310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6267f9ecf3f0364a5f192ab879e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc89ac7bc59ead1124317960a0d760312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d6637fc23a1e71e4f29aa4e4e8929313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a7fa786632ae7cedb806aef6448b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56af228df45b439016bdafed85d4be7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e769f9e1ca74fa16229c65d6c9e2030316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b9bad769e6b0c01a67bfd74b8fdbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fa6341ca0e19a921f671d47db7b74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa003453bc52645b1dd4b3bc59a8a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a4a30fb487fb86cb3774d49255c88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48708560c411d2692cf29f41a475d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519394a20ff544df4945be1f57f371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed422651cb8999b3e4490ce5432143d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9517b84411137a82508eb8d13097324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19a38a8e4c254683cb1c0e0823a761325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159af81084da161a203ebb662e4356a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e56127b8f8c8653a9832c591b4f29d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dce1b3cc867b5d528475319885fe59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad58963e35484579496ad8cb5144a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbda6998af84c5cdaf2f2ea9583ccbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a0b84afabbb17cd0f7e53b60570c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51243485cca3ce5c21d3d490fef3f39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2df3b4c826a6d009a0ceaa60b01332333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe165bd99cbb6960aec5eb222d1158334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fc98f7673f4711733fabc9933febc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4d0108216b59b350b802a9f0ca3ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc1d9f98de75d65e0430b4e0d4c191337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd2ccbc78c3786daba557b48c4229338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ed20dadbbda8bdbef49b2c174a46f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca21b382ea13c99bc32010dfe571845340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2eadfc8e8f207c83e32f0994379da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a285afb35afd922e3f01cca00d8f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef6368f83ab5b9644e1218dc823cd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572a89ae9693aefa1ae1da445c3225344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a7a986806a249814bac9a104ade74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615835a3b67b3c101d14135196507e03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594ee9326d716b73e7909c2e81d6640347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd414cf971eabb37156196c009b7aacf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23b438afb961b004de0a767954f6a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745061e091117ed43de9fe4e5ec0c60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1e205d37f1687bb3e7049463cd496351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d9222ddcd8028ad1e8a0285b89fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b4ab1c3851d71cc703c8c646b5914353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89d2f199b48f518fe91960f86dea7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889aefc0b2043c8e8da39733db8de71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66cccdef4fb4de3af59aa759b4368c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8936d01d5d0cd250740db8e42733c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba8e8368111044aa3dd629ee41fe3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0d09cc928b513ddd16a362f25dc4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9053d9160381b0fed8dec9c346d19a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad41a5c9d657ea2a198930959fbd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0297be78a09b9416ac29860bd6280a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f75df82906b2a716de350d17dedb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f213c3a0f1bfca55cd4650dba102ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56e95967e2c818ceab1e38a6805750365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec3812eea224d2984b724f9180e5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76bca4e02ef2693f4fbf59408d68b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da20f0a28b45b06113723abcf0108d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3104a0608b9f3f4a4acd6a8e6ffa6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7b1dce32372bc2d67f332fca69a0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1062f894f5f016d7241697bf0a4f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46ec67a57441ec2fd49b67e02d04b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d85796aac4016c2aa267fea2772ae4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160c21e5446a2d5c5c6580ed9e5662374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ad521faee8e8002364aed35e869f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a9cdaf546bc71d1272021b397e5d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da682ee6ba693bf3fea084d8c4c1510377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dde9f17fcddb2274c81c41961de770378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93a18a991c44d338e87e4f8e8b46ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5fd0dfd49c9a09bd6b327d1118f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668363fd59906200e43051c38a09a162381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb32a53cfc21d44c5f262d8dee665b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41cba2b00d65a4b51b1c492c26d9d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d16b3820c8777ee3c4452795896371384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f9e0016fe5bb9569cdc5798ec09f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1003e326c7277fb4967f71e5b2cb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2a9b31592fb54ec686ddff50f782d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f9edb29b3a8adfa3faaea7e6d005388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea961a8a9a69abdd625bc2f1f027201389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f10a5d423d2921951464653666f2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bef445e4ead5d425f7126dd0ea0d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7dd1a8f77dd87f3f54c2a4a2e8708392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d1e45c14c00ee3dbb8977ae221886393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bba5fb5e0e1f1615a7f261d63c3dd5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcca42083e0873d2c6bc2e98824b71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec7f4c9146a56c43a1e5cae0611c3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4d7ba27bc5b0247d1ae90446773cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f165869756f4a44371817d7cdc5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ba1c64cc2090d1dc691dad9c5a02c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d650c4ef17fa83fe2cef85860a685400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e9d90fc9c98ab969caa7d5f6b8da4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cda163ea989e21957f72de9afc453402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b77fc92f7101415acf4b6d57bc1f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd16dc1a71c7f0d1f23ca3fa3164c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55df7a43fd10e7be217db8c5db3dd3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac43b594f633f2a1c8a7ecb5e4d08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553fec82070c91a0c61e7067e155483407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a0630426632ee08604f4a4c5accd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a7bcbd1ed1d2914df504f2834e9c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a7be04d70d2233d346379fdd03a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6355298c663ecb3bb74b84a30eb7c3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a52f9c90cef89af329d05f433ee7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796fba1f12d71693792a4cb3f76f575413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e4306d025c2affc45bc1f624c93ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120aedb1cecfa01800d8b399682555b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d2715c1ffbe4be7e5f93add32a323416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b723a7ee80cc568dd4ec22a454e1bd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd579c0d23d997fd1df0604f861d6ff1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6043a1cc6d685dfb0dec2a978ffa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8eee3b6d0f3b9472d2b743e2aa2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1753dc8a2c43b4601fc04b2fb5d27b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0e087b0344ef5a2ea229fa28571a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ece2900f9017510db05805871dc95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d4cede48196958ff27986f1171f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a3263fbdd731681f1f0907edc768425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379eca7c7cef5b3a0ba6b302bd0f79f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad4247edf4468d85cb508f3ae553e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302456be9a0e1ea6aa11fb5da418334428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c81856d02ac7df193fbb730648588429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7f07a63e245e1bc7205a9d105a05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c52304992d2887d26c37803453025431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb92b555923a4a5d47ffeadd79f67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de52608c43f763055f2e60998a37b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5eb2ddb0d901a99fcb7e82c4b5e47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47aeb57b319e953bec43891004680c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881dedef2bcc54d0ea5f63c5da1ca8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33fe50264ed724739810b7a3232d86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fb1a1238318f37c396a4764afedc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24d05403bb5568652486ece68c944b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886aee0f29a3d03abae9610bab32d56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7341c8e34c64ad181fd3496007bd86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611d195c6fd7caabe34eae764551c28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bd155aac8f51f1070a4c7830bd07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb27f7ff1da8b71ca6ca36b09f1b20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ca3ea8b745acec6042fea5c60c098445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb7708101cc7fd46dcfaafab28bb55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7278e8f2b4e710d14a3c7c45b338a1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c697b5c0a4e8561b0ada0f6da9df5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7b5777ee6fa62e1c46ec6a99d499449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66408b6d0fb96c6b48b68dc3d44d8591450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6df78f5bf8773b2abd611a06e241451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157fdee182149aabe07894e6b5b66ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ec6668ca332f7d9df6989d86732de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ac88f570c991b56675c2d80519644454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1670bd7223ade679e8f8d88ae50ec0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34cc9a7746c68dd1d1ab5b0c41332b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65442803d850aaf337a95abf367913457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72071521d88f2e6c0ea7d369d121835f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6e0af4ac6e6c19b257b6f7fe00547459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46dfb1179e5cf486a88c0b2e12375f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6950a4ae5ad1fca33bb932bb1b40bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b35d9e88df5a7f9f01331817e163c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255085849de92b257a4205b2b5d7b209463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ae69668e2c87038a1a967f99c70da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb095769e0635c8d5665f381ca7dc82465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7cc8fa6ce74ea7d884a2e4bcfdbeb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a28c065fdb414e43c8590d94d17dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a882a40b9593ee726b5d47884b737a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31da41d7e7a014e446ff2e42f2684b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f3092f846dfd173a48033be503b14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b782df7985814c1a6ee131adc3d72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6098e86a7d03424b72aa6e2b1ff1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb22c64416ce7b3acde95ffff7de6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c63338d14a473ef56cbadff173a4b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5304ba57de830f43bb33fa72afac7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9165cac806fdd4673e9bd1321723e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858ea017131c7244d6477bda1534fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b41a8843afc4188e57d78a4dad8ac1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b808057a66c7b4b9e7f3b064f4e91a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b8182298f7b114e6b12fb60d4bfd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba489bbaf9785a725178d5858e23797f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407da7286fc2dc80605441072dfeafb8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe10b0cd23fb15928b599864a45f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b84811eb92d423e9707a33db1ef191484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7591c10cc85edbf1341551365d4e48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed3425f3d0a1506622c3f5861fc4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c1b7aa2bdc69954c6d928417b8e24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879cce7940abaa842c66c4064898301488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25ec9f7441e781818336d22c510e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08231745d63f95c6ff7cfab798b2b30c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dddb8dcc1e097427c5c8ee96fccbf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6c16706af239f4039d44377164944492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dabb5c758357d0673fe50ad4813d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca218019991139106d85bf02e441f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e56d42371a28413aad4a6a2a18bb43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ef2adc2d411f5999748f04ac18b40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc831d061bfcb932fc70ed1a8bc005e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097cdc7ffa21b345013067c80cc0fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ac213b59862542401718eec07be21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a323d2e6440a9ceaf230eebe5cec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b8aaa00d09e9699c338f7096cc880501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b00207582aa6d9a682c30b72523011502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134eb35783a1e5f76734515005a04f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d2ba39dfea1410fd135ae0dc911d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49a11c6120bca66bc4f179dfaadc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a98c6ef19a7ffbb28dbc54ad5e677506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e98f2fc0c29266362e5e2245bdf518507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fe29d6c5cb37ea1205681d6b09968508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e3ccac3ea8e3e1fdbda3f7a07115d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd89a154fff6a9f129f71bd3ec83ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e148fda24bf35fb3396687b284c6ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7e077ec92854ffc0126f88492ead9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3d9e45ed1934bdb5b8ef39a487993513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c05b554fd74e008fd1504e6fc62290514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac85580fef9331066e56d30bdcac87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7ea38f5e7b6f1b6e86131ea0c7381516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3243f7c8b85ffeb335ab1b1ed56ba9b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65324e3e00482886cefe9877178b3126518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bacdf0a674e92c0f645a3b4c12770f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4602e7c8f6aff7d84199b898b5213b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e63e912006302a036da19b0be4707521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3f77bcd3f884137d6287450bb541d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd36a42dbde2b109802f8d565bab9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408fad23f8caa06ec42cd98b8b77368524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff09606c60015412b375dfd160006525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869896f393a2bee69c4b150f5c2884526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e9197490987830af0bfeb5bfce43c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335480e78c7bb97a45858d8ab8c665a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c1ec49b3362e4da1f299485929e75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88bd6800cb9d9938ccd288bc0dd097530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92c4fb2fc597dc76ea304d5b36efee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b27fd703506750257a1dd1f7358f36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face797933772fd4491accfca93075a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7269cb8a460b85e51bb986f1f6d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750dcc62954f7e5cfdae919d846968f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3cf2c05e8685be5f6e84eee8f1693536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e24ad05f1bebee4401141fdb2887f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243dfc766e20a3830b6d48e8df478a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafdbd97e34b6d12a0ef6df3dc84ec3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e5fe9263085f7e18ed5e97e837b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e66017697d58a65bfc78dfba773f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3db01dcff314b6c89a9dcea914ca4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68662302a612f17455fad3920e26f2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dedbba6de684f404285b3ac145f2a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f106512c05cbced32248f1976b738545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e55ff808484fc36f9f1d218d11fe0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a027b847dc8efe44c460a345e5deb69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5954d9a13fd3b222bec5eac6ccf331f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b91117bbebfbe0d7a531decf26f83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106f3005f6dad9b7ff21aef30c9efc8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7866e7a3b8755c4aad227aec65078c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69340e19fa4e0c753008f1c6878629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6efaf14daf8ef1f2e0a0ea4a9d0fe0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb1fe11c5e3a5fa2b77823615aea7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5212e41f6124d109caea285c4fbb6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82ece9f6acd6c625161777c721935556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064c7a88947d3a7d4f69a8d2807a70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc16068c959bd588cbc78bb264489558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358c292605f3d7f2491f8e6c544f0c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4a28a3a76c21c35163d10eb8aac63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf3dbf596b05f39ff4c260ad3ebb0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e13115a4d6dcbd8a6c016af7c3cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d29672e3f81ee0e9d1a2e02e67e9a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e0e9efcdd4624128c2a6240b1131564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad58b27fb2163efcfb42445db764859565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc15e2237df91e1487e97f1878ce24d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b9663ebdc1531dde9a9f1c5a8bf9d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d8cdc35c78b5a44f43a3472ff4f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e98a5aa9a43b1cc8acd05c0f79b03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746211d61c063d8c4bdb7f4e3e7a2e4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f53e58a3e9ddc75ba669aee5e187f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb10b666345865b702e14b7a339d7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36219bec1735e7621666004c5a480bc7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b82002caf794050ff61e9085ddae67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100a88e890a74dccc7bfca9a00cd1fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12254d1f70a0e41d4b6ef144345caa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112a543aa174f14398f179c4da6ef05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1200354d30c5e9bf8d997fad3c68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b017b00b5c63e9f387d1d0eec007679579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fbfdbfe0a8e6527a96cac72289369580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118afbd8279aa179dc3b41456693fc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b9d67a9e4f0faa808e85dcc9e90ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c601ef1a98f00f9e0d5c0040e35c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c7fce555381e44d686b1c101a0369584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658e58c76445fca428ce5e622e63452585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0152e6e5dfeedf9569274184809799d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d424b6fd229dec0825648d6602a2db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ec5ca63d3f6dc19f8c2e9d694f7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e01c036ae2414d9d43937c2c41900e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f31645c4d387fd833303ba4fd2a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873c09cb303abef522baf50bca45af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59ea9722cd71a40fc11c7c7c3923b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f89113fb0f86fb1e17ffa1a6e013593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2f0e4a094264ec7849d7b50da7ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab48527225b594840010ef641cbc6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc963a04f8a1383d87be830aa08ed9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635496ea27d45c2dd67d2cccd22b01b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986287df6ec7719d037163e3fc29d22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d5367b43697cc3a5768b1636edfc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5776b523961f3e9980c2fafb6c66086600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366211f57f07b0415236f9ad70657320601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc415b0eb800ce119634cfcaaa9dab6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8cf0cc0d14da4dcee0b646b6ffa86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b2b84704ef0ed42905701d5a9c5b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf827af56e3962fb5d907950b85341605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f53f137e90483e37899a4b096589c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e360439cb3e2efc077f5b99c979a49f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751a2a96ece9f836d306122e5f2201608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d6e45d5ea4c37f5ff326d0ea158a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f9aef9592537ffc1472d1eaa6e157610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ec1dc3f3434e45d6d53b51700666611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657637034189d65d0271f0ca4a14167612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291d71df8ada009baf05e6e30a6d945613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e552a109dab68005371e5cb3f70ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d22a94c62bf64a5318ed7d2cd70c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a0d217c7ac45b6ce158e256d6dbe1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b76d82a639630af7eb5babc2c4e1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd9cad96085ee062b257db65af9d37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b61b0a9f64e512e565b889112e81b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9557220ad375fa37add89697e5c57620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce73e07bcbd0a378040a0e334b374c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6b5a1022343ce7a6051d1a438df9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc036f1a70d78cfb8931bde7458d6203623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe230f920fd02483a14493ff27961624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cfa9e22ee859a4b06a8568040a95f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777966e39c5567ce89f4325793cabef8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97958eb2ded9f27202b3e25c30249b9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9cbd062fce5d9bc68a2f99cab7adf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8e1a589f22309fcce0da4d31f970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9d7362e8eb08a7edab37e310599ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0ac326abe0d1233a2ea2d3c09e80f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f12d41538c14484c6eabe6408a9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7234efdc6399bff20042d5d03d6af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dc29b3763b04b143976c837799d5c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90676e3429436a0764114eac51daa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43da08272e4db124bcc3d21d0ec3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57b6397324ab6ea6fe7d83894cee67637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee19ae7143bd9ba83c8a89be260c94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4240118faa49cf9d267e989576a6439639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ec95ba7923eeeda09fd1e29ffe840640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0abddb0a2cfe75356ecf7c9ec6f41f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ddd89084ec03e87eb3a3613c909e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6e233d76f9612a2b3ad4ce9af564643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd911d203d1d6cd5311bb7f65d0dd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea060ea3671970291a551bfc87bb0b1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba8e6fd6710857515e13354a897fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de95065b7cc7bc1d65898b0e4000b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf7b7f4f968b926f08eccac468af6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2c5d0ae590baa9eb64f9e052c51b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a10ebe339473095dbea9f32781d4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f459d6391c6b5273b80577e7683c959651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22f5743aefc8cfbfe77bdb34090b64652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf437d0eed1a5a5ebc79db1a284c5d7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d1b576ca562ac6a2e7cb7401d758654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d61d467d100bd0c57938200fac4732655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c595dd04aff66a40fceab6f571d5cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb676dba943ca023ce7126dc4e0c008657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191243781168a14b4c6a201ed44be11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8247e8b8ed9822a4d2eb5fdf3a0dc9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203af52192f2b298a627782924d2e766660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162928fcc98df8e3e8f74bf676011d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230801b2f2e7fcdfa192b89568f8062662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af11f55af7bfbccb0b6852a46b5439663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f8294418557279eed97f1cb9b3cbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fbf4246f85f6b044117d5064f8d45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f101527b474e28c8b02c5e98f650361666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a42ec86422d4f9f5f4d0a9b21bcae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27aa4ba0a3a2a33a1f87654424c919668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e95315daac3796b9e6ae5a0f65bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bb466ae723a9bfd519483e5c38ea3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690756a7c3fdb8f417ef41af6f3a065671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0b59d08936cbd28eebd7f5d1f0f3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f7c23f285374b80a50c91f53472e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5504927a4eea85d4b60c01a2417826674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5ef7ff456d52574718380443c5f5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11a7f28e2a0440da2ef95c02831010676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10c61b15165041ac056a2e4f7dbf0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef280a0816e6990458f7095eb2d316a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a978b2458ed7847124273c55e20a79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ae387dfdce07d702d5888e1ec948a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d57cc6179445e3178c8090dc11b962681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539f197364439c5936f2573c5600629682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef96555ada182152c700deb3e8865a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b4d1d754226d81ddce6219c28cad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a69f3d3405fda89fd02fe0b069a99b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3533b268e4d6fcb4f4f0380261231686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3964b7e824f874d19139bd008d3858687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b14aa330a8cbab7d966a8541a3c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3075cca4d345f816b69d64c4aea0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0516813cf68795e539ca462770743690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cfe0d881c1f4ba4568b06fe4191bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278439ab2f3fddad0997382d96b36767692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019910c165ca28cd4cdcab6ae19499d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18bd629d3cfef2acb4eee5048740c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ad056f61bf4cac501ad5e266bf0be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632530e54933c08faa5d091f1a84132a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0b39996e6483b4fdbfc9704281d08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533898b7dac3a537489808f73dfb1ee7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904c1a67abd889047d42a4696c03e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8d2dc111375a7d0cda690ba831f3a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64ef140b515be2dc4487e937708efe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d10a6f50e38cba559002b0987d6543702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f049df38bbd30d78cfaaf95d2ef7f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201c4731cd22dff46304105ae74447c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad945786e48c55f940fa49c2669fdf6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d91c27aaaff176a80119cbc07a1633706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf89fc5cbb51ddffc685f4da70ec4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a4226936bf148687cbce57fb80d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51bf1e235b2fb10529998b29c5bac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877151bc98c79b1a2e746f599bf1382b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966e93a12afe55aeb4a5ff9ec9a5613711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17781b13ba734cc367a8a5bdb4790f7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653983d5cd3a8749e18942c8c5847363713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea025d83cc037b9b855e416e8abddaf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77de21e0e2c12b49df4c559ebe60f53715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619b4da2085bb96fb22948e5406fd83716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f770038dc694e562d5ac6bbd3dcbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e47a761752dbc032ad2de7c37ff3d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af8cc75f5747d487b869eeeed3a93f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2c20da7a2889cd9214bf932cdd7a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781427c6823f27f413b342042a6e6a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc24c7ad34edc2c412f6a270750660722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c7327b844c18e3a80a7c93eb0159723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f475bf12b1ab9ff7f51ad42fcb7b76b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39af6fe499fd99a4797a44f1db23f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae38677b0bcbfebd291ec4cf846ccd1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b8d88d7225797600837f8cfbd4d47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc89e6a039b793a508bad5a097d4a91728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0dc2eb8652cf2c31c868122323b7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c745d16ce924f3c3f319f500a99139730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f8e72782787f4d6c12340d0ad15e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3afeafb2025db5b84059a1fb2cf48a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e11be704a0b94ecf1427e616d408d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962a140f7798247c2c09de3f5022ed2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198bc47101a1a428376ed854410a1a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339097bed2a2104a23b4ee8eac64eead736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129275bfb2cafb74339f62ecee3586737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46771ecdc66f1be174d568fa069450b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e87be5ecfd814aafa04f4123c88abc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa6adc27b40538362437f2b2e22940740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e559bbbceb64f810c235c622e6de9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043f12450c42e15786741cd27922d29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff71a5251d86afb7a5f4ea4205723c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033082f901292aa2ee7f653da6df8aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712826d38da22ef108dda9ef69d02672745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f0667bc37455dd2849b09c74cf91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138540628df83757e982515f865bd5d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d2c900ffc9aa7d8908670de170aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be89cfd25141f225dd97091f64198749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fd06eb67d3e7d67252a95f851acda750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5167c6d4a41289c8e5db3b6f0684f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d58ab1acc1bc8b7c0c129b6af63dc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d2c5f2f2f2155ea497f3c3a5ec12753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decc4970270ba2671e150564d5fb73e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103314ba17c90224b568e11c54df18012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fa1a9ab3dcf5878bfe0d321090da63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582a9ad612cb2ff23d5292753b9396f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9cc85b60a72e893ddd5cb1be8f6e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716ff513c0981f22cca739e5032f7a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af993021867eacb29d9c25b7d20928577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e3505111fc89d4de6cbe7b959e7e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dc60d91adb03037d70c298ee38b1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b4c4b1f5e3cdaee0901a6498cc8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ff1cb76c3934eefcce36d2747248911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ce6841689d5304c416ab9f5b8f1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7505183f6cae2753da296fa8d1d72cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bf85cebc76492c610920e184f8ac714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e55e2dcf36a8a1415bb63d3e3bc5a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09a9cd856e87423fd2c1bced1b479116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff09ed7e8bfd0e1206cabdc5f5093a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367457c3b3229e00b2a29c24a9d9e6c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e594bcbd8adafd513f5cb85c249b5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807584251c19a0098ceafeb85e313f5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374c6d433ba650639f44e24d536f2d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d193fa088cc1b40e5b04ca19bd226522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04573f94daea13ec5a12bf4c28913723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4028ea272666f4ec24b858b6638c4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326ab44c4bd9f6c251ffb848c62390125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec3b8cea7b36acedd556af80a0afb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e7c8853670bb64ee0c70dd3da4d8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092461a61609682fecfda93be426439e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5841e786b25da7396034210d0b05129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6536bde683e21cc8a2e1a5e31951c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866bdfb3a38ae4f89ac045727a43d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cf4e6d9e34085ed1c4dda142aa9f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee49fbae4e51a70b6df1115714b7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691608e3590eca249dbd962547d59434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c9edaea678e4e2d679fa0770f6c1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e440b585f09e0dc7bd787220285bf9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339154cac0bb29f19ea3ad472c72011537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c806f03b0e8e0e97dcf86216478338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fe91820e3e9dab399999b79cbbf3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbf44c884bb9bc666bb4bfb5e4c59d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892ef021ac0a9fe3ecf76f07c734c2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18869d191d7792d21a7eb2b54c3bf7af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0fb13c7611494eea8d9bb155e98e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024136f29f34afef2b966f580ba75c3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540225dedf36f19e20fdfc2bc7ba14845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8374ee13eac2578f0fcbe4355c1f9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c2dba12eea744939fd20a169d1d8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e09f99c975d30e65b278ed306344148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be819fa6209339d7d587b163e221d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898beed7c2ee418ddf9c6bad13ce81550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c35de7b6eefe6f1d651357b2bf4f4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f991f4d14562ea4f4294057bb7c8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12ad1ec3b46fc71b153e0618c3a43e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d270bd16bfcba22618098a2d71da9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806a4cdad76e01e7bd86a9c44003e9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1959ef26019bea889fb8b2d560de0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b035283d4d4951d4124cb509f0512fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb0734e207fddad3471b6e0ebed30058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196326ba755c075859e4697618b65f8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84f7678235286909ea624164151c4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e260c5db7e4f2d7a10575d776951c5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd1188af383648b0912b7cdb0fdf862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22249ec3671df03535497090d1ede763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14c6519727b9a64f78dece9071fce564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26df07bf5bcb20abfdb6aa3755e906b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748d13346a9733bb80ceb9daed4aad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f54322ab6c2c9b173db90c72b5495967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442352d064be03e643bba089b48c3cc568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14910e7a985ee9349470e15b555d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1989444ca861b0e26f24bc7fedad09170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1928dfbda862ea10425d2e7bad5d3ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de108ea531c38742c6b44c5e0782cac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cab443f2fb51f015df07ca35118c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72162c89a96bcd3ab55f0a9dfebe1cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72218f218e2214e4f00db74057153b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea81d348163e1b001287a8589df2d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b784e5ec7da9f06fd17959be673d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246567b04c55215f40c6b09ac6207c6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48656581730c46c11efa596006f309cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb931ac3a0824359c73ed17382ae90a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505baa4aec3856020a69c0cd3df04181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59552e9fb31614b444b370f75dc45482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2acc2caa391ae37691fc319e3b3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499cafae0163c662d82fe3e603f28984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeaedd176d0b8d007c4e0f5508c00585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773cb59575bce005ffaf91da003407486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d14bc33bfe5b18b08c29bd46c720bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1f2fd00442e285ab0ebf5fa7f397a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be792cc9b5ae466261aff53ba26227d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e68efcd1c251d9acf40f8c15b32ec690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ccc0fd20910bdf4b75e3c286741f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3466c5019bb1ecf259f146e8ee14f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534dfa6c13acd056e1c72db63fbeaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a45af46c33988263c23b6eb3cc18794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d3719482f4cf52dbbb6e4024b038795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0c242cd58d83a9c28ab2e38cda86e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daabe836ee1551a500cdf493ec29ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8562503e02699e8e3338eec51e425bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347afaee74627f01bb4dff0d3909acd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dad12da544bc7a1a20db0f765323ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db084afd4befc6c04f1a7e08882d409e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c33cf3f93e1133e18f702d00ebe40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae1972202442c594a1375a68da897c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b284558157affc5e63a9d81a746f0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cb1b585b403f9de6d99cb41aa9540105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892209ce0311f404f1c7b8481aef32b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae200724a4f1063ce88b8dba12ec0fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94e91c07496a5b2b1e44323917ada108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00939f2c4bd4cef3f5c4d0e6f9ac2a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d8a945333d77dd2542372eb2a2ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6bc8a1330db16843a6c8735f2d98d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ab3603d2c9fb4479b4ca3c9275d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ba105f73b51763e675ea06563138c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c56263605f01a68739e16084923ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99906cedc8175dea73dea62df16cb536115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577132000e4bc0cddcbb4a86364ddae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2644570c519d30a83056d8143e52812117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53499fe2096bacfdb00b312a18cd466118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b6b44ef37042ea62bf55bbce81092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a218510b2f68351c5222c89a85aa87f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe7c3205e58589f46198de3743c3d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f85303412b3dc1d8ac68eb34e99f77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb65245098b841bd3b3390f6998532123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba1442e35bb87bb8b96ab041ccfa34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad84217703d5e608d1683e2e1e8c6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62aac6795b64b1afd5a70bb9ca2a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214a79852d5db0cbbc2266c69efd4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7e893560af1475c488ba245e6f0dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488823b800e13ddc719a1c7aa1ee940f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258232ab46359b667b861e0b0984ae72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fea55eedeb6d2b2e77e9d8911b6a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2b849419b3b20b7820cb82e73aa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7379e5b1bda66129c31240f03e9d8c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535382d4760c35f186d2a53f7f7f8646134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4b63b9a32b723c4e5bdade8f0f65a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158f0f5c330abc323c6db98760144e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e235c88e6d1abbf8dba4fc36cb5424137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ec6db8fe5c54e470da7bd8201144138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba1131c1701a5e687db07f269c706139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311026f9d39ade2a59a638ddc229926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc6f8be67b11bd5517abd24af9f3ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e400a1301479f8162690331aa8fbc7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e497ee73bb482e6124d183460e19c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93184ea290d8494b9b6e31ae507ffed3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622134cb81c9b0e44da4224ea6ec0917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827533edf1d727f49def5de13d350ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14521d306bf67377b32b9941bcb44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52db32824daa99a4b65f149cafe571148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ce40fca4f855af02cca507966fa42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e0d4cf9ec072ad1b8f0fe80cb75c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65a21235153bf20598c29aba4ef94e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb18e822bd1e5987c1def82131a1325152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497c9a7afd1a684860c7eee90096d37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bfdf2a3fc9bfae71acd991b4dc042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9432116f316d0f9279b59d1943d927155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be36fc5f55daafe935b114b0e14161b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b0035a607f057064d358a4c3899d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab17e43e7c1cdb5d9ef1901a3f67726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3a161772a658a18587b77a9f8c546159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92642c5f65f0dcce0c53c5c6b13f01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1cc72fd1c63738e3e874088f0a3cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2e85952b1b7075fe75e60a5926d74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d03153b573c9dffa6ad5a9b000dcf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8246f19c88e4f8db965169f4320d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61fa37b1d3e2a481a0324f5c88d8b5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dde5345454d62d0e83eba57d19946166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e25b85865d3979b43b07c461779e02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72470fb575bef3350532fca8370b767e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2df0259bc59d60e8cf9cfec02305b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b84f7c9a31da4a5cae9204dca4f53d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065e6ba2e711fa63cda44cdd681ecb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297330de7e19fb4e38c5aca1e38587c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3adc76dc8971a2ae73df0e51f830173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cf756389ec48153aff336020f1982174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad554012379e322bc0cd1e5fc0c86e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e444f6703258413c7ee7b56b5e87e8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513cb5a2af9ff00c04441f3a1786907177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82d9108bded258b2be810feff318f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79f58de511d30eaf6761a450591f71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659585d886660010bbbf7a93344c9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a88ea6db2ecf841c7ac0ef532e7e98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186a15aa6eff34b68cb867caa934c80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035806679f60641b846afa78937b9a7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4bcea059d50766e06761bbc568800184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efa5d752f696b11086111257eecae9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25c1efb46d801b238df63400b12199186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552773607bea9c6a1614c7fcd43300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fe8b6a5af6b234e7187e42657592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c795b1d1eedf741d25073bbb591e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15133b73cd37c47feae69a9d4f19a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec518ea45bed15983c61188e611489191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a12013183c22fd01060db13be30a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9240af47eb21c4f0efb2569d41f6e7c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee288d04d07ae2994f9c432ef6e150194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34db31be2ee044d0e92dc425c36ee8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600232b78e0eb019a02b253f616b86d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dc06a5a4482ce8c1e0dd94c051625197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a34d45945acb2aa867f460c10055198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c3deb6ac81ffe2a11b96600f8909199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1adcfe17649408d477c191ec2dcf4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f363693d56a68765c929ed774136b64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57030230a090301c7252b09c73554dfc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ad6a3bbc35f48a2cce4e166ff6cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3caa0f80dad33c09a858bbe09be22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258119d8385d2347779639e7729a468205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8faef5d1d126c513b1be1fffff7e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64439f2aac76d1d5a7f3109c288b213d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e969089151debde1ae0c85229550208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655002287c7a59457a7aa5e66e9df5cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134c0bb0e67abf69a9a17f966f9fd41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6201f52ac08949521d020d709a23ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496fdb5a2fdad081fc3755f9c380b3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaaa45af1829c1c27ba8ae4f3db2b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7f5b2f269368efa90dc4b78a10d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b7f7fbfa0dad881bf304729869d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db977156224c0c753b4c9f9bf438e26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c364deebbc748822cb638b73bb6d8be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca0681c29d8029983669ce21d3b0f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c559d723c4fe7ad6f4dcfa21e6565219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ada49f98072574b3cd4bce12f52c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5880e7f0fa4f413083405424fd3d456221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad7730bcefd056730fd73b22c45212222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba6953bf6a690c8ff514307a59bfbc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a345e66aed54258fb91df254d8b694224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745e9929cd7d631ba799a0460c9b1c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbd30a40a86a2ea4270f20724eedf6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be407670469b9c1747d009a544230a6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744707c5878c15ee8c3f75ecde60bfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733593659ea96c0af1086b683c522831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a462e3712bba3f6f627e47e12cf7ba8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f06258815ab67ca7c5115570168a44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7c0178a631f5acaa3d1b767c5d7e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49320eb3d531adad2386a808375dc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb457f74f42c6f6c3763579c7bbd92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ada2b54341f6417634b3b9f009875235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f316e928c441efc1bc697b68c798d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0b21caffcd7a307845686a2e67ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507842211810f3c6e7d543c647cc2497238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceebcea231fefca14b5432a4a8336e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b979223e19bc691bbb44d70646bfe2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a48142c1e9793fc4cabbc61d2c84b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5844054535fa3fe1742b27f1896f00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9148d78cb1922881f07dd1645130b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1574680ac480fd03f55beb7bd0498d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce0c259a327e09cb23e44210caf374245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d37f778e837e78c76a01e0048800c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185764221317471f32dde9ff622669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ae80b59cb754ad9ef5e10a8baf9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328e71779e85580e74af9ebd92ceefc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e691e85197ab92752b9417265541336250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb54253772507257db0155b609089251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f382e44397eb56715a1f6db8c702eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149937e1521641f429f71f10a283aed5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9282d343427d1d6d238879f8fe47e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59235942c91d129383aa255c595aff8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea5a10543e5045d018e9c406328495256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63a47a3e5ed907cb3eec0302f228d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173077785d968becbee9398cea47c449258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569000d59df45420a91693a727e0066259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8ad57e43e9b95a62e94f50b17aefc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d147e30f44786289e31374e4ffc3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ea99be4a6e0216890f09fe7c0da4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66aa7c97ca9e48ff86687d5d027ba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cade46808af48e1f79b61d26b59b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54c30082bd3aa50faed80ed425a56265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e5c0f546ada9e77cacaeb079352dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd95a17757828cf7a9b5f4d7e4eda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755f3dca1014f21e8d908e0c9fc7ee1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb5b194d64d4424c607e471185f69c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79816094bde93ee21f29e5659c8b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd41481249ed45ed09f23c652d306ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b4c211874780241bbc421fc61ce3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1ce5b758863b5c9a290ae88b73df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871415efe98a7e140077724d06a6f2d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880978c2a4786fcd1b6496f18d8e31fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a4547c449a05000468dc02cf9451b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d978b18a11800ecd6ca96a16e0e114277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0bbb25393e579b01d82018033f96b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73026c813ede2b8147fa7c89068497279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1bc95bb70866f7c2d22928103aebf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9bbb21250636e3d96cd8d9e5394ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab08006eaddbcd0c1b5f0e5c0e57ff1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca814b48ec17f51770a6b59f59b19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ace3d3b8ec31de90ec669ee0cc4c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e79f541f8e5b4b1efdb99e88a95085285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229612940b6a738e175a76c8dead739286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e23ea3f586f44ed0d8c145281d5275287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa226cd9072ec342aa9002adec66508288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7f2d602ba452f6f3978b872533410289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac9e76875b4cb65e359b4b1c24ed1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6413a5d079f1bbb4b31b4e5916da88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d146d1986371e57f2f7819431a04a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0659e6ff75c13553046a4a14e2e518293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7120b6995375483dff0da1cd5c9092c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dbd51e90aaa6089056624e38bd867295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac50c026b7ccc8b48cf2ef348c869ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14e6aa1350202ab7ceea5723c84288297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ace0ed6a05acd541ca0b35bd6c20e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d99c0c424ff8299f28e248b2bb91e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e436aa2a0744c44f02795bbb0d97d88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d0cad6ca63cb9cc0cf17c12ffd96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9f39de523574af25ec0518b3e259b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33336fbda71b31bd60f35cb33cd40382303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497192a49dc6bf1d4da1e809e3149a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6483c8593c97826808f6be66fcec1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fee06bd36782a255330b59eed3020306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9719853c33d367846dd1231311fc935307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57627902b4dc3e5c9cc4009eafd01b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2410509fd5038a697e0102992ca0bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf62e51234442847fd9566c2b6b30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3fffc22e919be598a73f6caa39c8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f006751d3a2c8b63819c53f7a56798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9464a15e551fefaa35e423c3fb4700313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ae24e644f5d1fb35117ad7a17e64b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4757c4f3d41e6b51d647b18aae984a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f2f261cee4d71ebcffa674ff3f071316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a8e3dc245d9a24779db0d6f5ddedd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa7fab01ce42205acf968e32b11b8b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e2132d9522f1abfce7ed70426a269319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2a47125b91a5d3b8681bbc9d3112d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6c05f8cae907a35eee8954f8591a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbce3ddfcefd2adefbf58f72d1388b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a19a0ade51bf1c144dcea3bc9b607323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b5413092c6f80471c0a5338ff4cf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fc8be1e67bb975d88ad2e1484ff10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54fb2c1fbc7972c42313efd8f99d5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d90bc45515458c00bd3efe67b5eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d363c777baf2266b1c1f3e4efb4d122328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98110eae365c3d4bb8bfff15b07bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b2565c060bc8bce7cc2b3af43ee5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880b812052338ea7f5977371d6fc6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08ed5d0637fb58c0d66ce111203f5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c23baac7d3a9c14e9e6e7983f7ed08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9bdca1849ab5c2a84d6901835e7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71911eeae70992ed1c5326144403f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06420d4328f436820b5ed7b9da06792d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6a80624607fe7bf03f93db8d3b209337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e3f4285df625dded28eab89cd3754338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a17bdbf909711ebf59770ba35d5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74d50e75e4c973998d28fe1d4cbfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d57e5025d35b4ce8342c5a24612d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b080a82947002c06dbfe0ebb3b27d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04436138b87ec3ade4ef137a1b6cdcb1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efbdd7846336b06091ca1f8b1a2802344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3945b524b73a8ec63edc413ffb33e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dadacc7820ee62e6cea47a21f7c287346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7984c6aa1bf466dfc152952587474b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479257877c7f172411dc9bf8afdc7f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82b8861317d12f2424b5acd0220dfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577d675a60dc95b23cf458ad947a2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd215633db02bff11789d8a39af1fc9f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe4cd487aef6c7ebf6e1149fd5d73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d52213398a65c8273d47dc2a3bd1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d8387d91fb716bb94ab41051f03d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f281ee544c95f54c03705aca5e1ce05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865433a042e4f4e119be2ed0fe5ebe3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1038c7513dffd8ef7a057221223654357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2335dc17b49b5e0dfe10736ae4c45f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeb55e24758543058ca6841421732f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c668f10981873be695f176fc8213360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b13d39ac9799448cd821eac8c8d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4325f793c075349729625ba1e9f59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049c8aba4fed682aa33485ba15a3b6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12981040c6826984fce48012aa541c82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47039d8945517b577ab4f496172ec03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbf24a7b2c62b5267367e6ea78c61c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0685ded5e4b525b80a16a7535b1bd38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7abb94247bc53c02f480ecafbbf5ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d57739274ed73d68bf63fbbd99d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9032687d1f138133911d9706454e95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadafac917f9c5cecc2c84d99668605371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b89c440d9822908d5b02d5d4466a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0b536250c7419759b92be1499de4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e391bba27e64780720591941e346f65374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5657e60b0209505299a882b878dde55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638136a46c90a61d1df0f77383af46e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840bc10a1f9225c33041d06f5d78045377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aeb1d85ab299935e33f8c3ea28ca0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a34a3ba736cd973360c1a6bf93442379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f4ad09d9ef9d7be08f0507e6fa9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7391cd1c5e2b281aab0ac339d33d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c275258d5c533eb84145789db81909382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db19ddadea043e0ed24614556df662383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d105acb6697ee514712cf74697e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f351c32c4dd42cc7edfef4405f5dc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea149b46bd347a6d6afae69de5c79d4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1356536d5de0be37f76da1fe2ec70f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807abfe734aa33d3758caac98e2c8291388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e90c3176f3a8d32d7fa6b91efb8865389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedf49831fcc2ff5c9c294519e68162390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9067cb1ec1edc4e54599291d268532391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e701592dbf5b0e4e40d570de1d4d26f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a089b226270d5ecf880f33ed256582393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42203bdd10396e4ca77e018cb07b656394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db00081c6111d0d35b014b30119a03395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a905bf6b3232c307e0686de2bf70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587d755a385e8f14ba3a14acfb8dad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6c9670848115b9c79f5c69343044b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef078ad0fe2eeb0c5e7a1f4218519c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bbcda1c52881faf2ed8d4a6a6cf5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac348d89d02b598284790a4fddaeb59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90809e8a61ac974c3d4ebac52009e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4daec4266d3fafde6a3a9d412f75c1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af6d97024f2f37c9c1809382d1d08f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cebfe97cc9217304bb8ce22bbf85a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc076502c18bd6c91fd36276c4f6db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924270a68a8348503b3d198a07fd7ffd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df687ebf41bcfb79388f7a237a0777408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce43beb9fbf8a8a3aea26794ca99f89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdedada8b96429ac3c3f164c8c2ea33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c86ce24ca14a4bd48ac8d4f9cc250411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8863ea8a4849a13abe960e1261178412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5759d46b398b626dcb7e4f3691cf0fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce316f43ac440a6de108505d92659e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf567dc4915fbf4cbea94b357fa4b0bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9835b92bd57e76ab1c7daeb35515b9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55700d9a02852607858902745135b74b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a6790836c12ebdc2bbbcc5663f60a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea4c91bd98178d744d02421ad7fa37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e50fd407d9d3d2c50cc76e86d4f464420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f4d3ee09f2567460b21cab0ea533421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03ea14c02de8a8779d3583cf8171f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629ab68687065e6eabac1f45818abc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef6bfce950cc70488692bac01a28a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581ce6a7c4def4c048063844edd0dbe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431054c10b3bdc2010e59c00baf19be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1e43459c6703ff2927a863c8aeda0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f9f151ef4212a90a6fa9ca8532a3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe69c06057bd5a0182734902e43a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881003bf3cf285afed66e56610a490d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83763660488eb309ea887cffd661cc40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f3453a767674afaa766184503b662432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c77743434e4ed1a7d8e48b0535631433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea4860754a9b17f6147f7ade71549e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05bfc9052992876c68b38575d0f119435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29f0d484b2d4061f63a36eee1bbf51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f271106da2a5a69310a3d5db5b15cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f94e51a80e02ce267fdf7ccc2290cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060906dcfab90fcb23b9308f32c4022439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f73f7b95a03723d3f3a6a9faf47e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ae1a17dd40777590484e0a41ead44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724874622194c2e631b0581472d60e05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b85dbb7dd519dc986775e92a32ec7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78ee6a40f94b646d3923ee1e696a59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7daca96546b5fccbf6a87efaf1cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581981742c1cd61b58546ecf10185c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e26d46d996fddb21736b0dd9eb66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64755a371871f9190328e24605bb48ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109a9de40a662eee0e923bb4cbc2404449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f6168c8a964f3c5b24d56f613b013450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024461140d7e6da4918ed2b654a076451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f8328cfb84f420d78433c8d9bd68b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc80c4b4c4af819bcabf21e830682f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f0a0fab401262d0dbb17ce1cb1b4d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200ff9af9040155a5b87c9af82f12b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b70a791c617fe2db8b165ca03496456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e2ffdf98284651534102e261d3b3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d168847607d3034102931c5f62a64a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79c4b147c4d28e4d1bb728c72144ba459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a20780152b72dfbcce4b6ecc6360f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bb372c4fa7a31831fb2add3f042c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86634c87a6055c9e3c0a80797a9188b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ed11a384b84abf0c26ae44d20e8eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa89900b16409ea410395eeba5e64d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e9f3d0c54158a0eb76b84db776dde465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ac962400e34027c1aa439b414383466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b434f1a75ccccfde390b6bc0f227d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd50f6264095762b1c36dc2937aaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c7403f5d14be59706b055c433bef2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ceb64457ff2cd383dd36c86ffa2c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a75f24bdc67a3f240c5c506eee01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0d34b35a432ecb58c2fc59360f51f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b2d8dff9ca600c9b97a9fce21344473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b0ed470801e8e1a7d3f465bce9ea1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c533136eef8975261216a121b7d4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10075f94ae1c9678fac513b0144dfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3615aff0e55a6982f4933f72a0fd994477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f042d85b5b7a0cb1a2e173a8729a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b0659066c24bf1ee1c8a834474da9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba72f89bd2f810dfe026a3fbe5d5360480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421dea79849e841828228ae8b731e2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e0cba155dbb89a105bab045f52d23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff12bb2d2373dd21649c8952d8bfc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f821311f73668178191690b389a59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e66898bde8378da960e603838eaa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428f1a9395175669cd5799e0b9e59e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5e8f991acbc679b23f8177f57825487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e1e06ec98ebb5398b87139fe067a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467135b24c725b5e684ef9930f4c9127489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d025126cc92097815861a747ace9185490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca478982eae9d9ab02f40f56d1356491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7676e1a28dd899eb6c2be934ee230c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6107a6198de11212b521c4a997c67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbe0f2077f6fe76df6258a17d5675a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26633c4d4ab3dc9ab9c792767740d95c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ce2efa6a018445b96a4702aeade75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc24eb6ba4c2d4eeda98f76e57b7d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b5e17616660f14336f21f3d2f2e21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32d7cc3effaa0a9cc800a5eee2059499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8de1742c2d943616ae2012990d18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381b79a52e839c77725132c917c58c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fba684c44c7354a48551bf0e034b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85688c962937f63da05b4039a6478a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e19017ef26711113dc1338b54c7c5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a859eb5c7f9b92c57e1d640e6036d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c024fdb10ba4d67b09e3d222bc567506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b1b73e519cd09ccf81f39fbb1a765507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0badfa8e348ab6d350b241f8a5dc697508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957df087d71a71baa73f3bab7dbb91509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2201f367491980fc0072845b728e1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e64c3fad02eadaad8f1f3da73a9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696027c15b8914af9e2820611e835b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4adcdf9f3f58ef51554231e5f4388a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603cbc383de622f23d7a1f0db90ef22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347abc8f9fd591d465e4ab8da826c7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897037db2022fed3d7d00ac6c2f0bba4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505480a9c8c1aa6e70852f0a2cfdf5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d3053b381c5683c1ef6a1f4561325518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c125e0193d6ca36a12a67299eae7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e38d0da8afa33ab47a0d546ef2e54b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b04a51be70a56bc50af1a57d3258f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4126e4b96c4bf7e745167e11a7a68d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff8a1ed72010c5058d6a6436e3beee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a0544d6dbf6833c69d4ead32bf90f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153bc2d1a7fd0c38a0db6f5a3ec7459525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9d347faf11bbf47439bd085d68f71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cca6c1fe40494d6d74120ee01e07f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f42150efb8c5b2b2d365b85953cb44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcd0037aedea694bf12d09e3c96787529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc56667d451c364caa8bdc6347f74b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8be65a5dc7000f53a22d9bb0a09867531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6660db6d232669f00c5510c12e46c61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273b717608aa30ead92443d5859a837533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae9eecb4cf75ed98a09f215cc2d545534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a42d719a05beeed98bb828e2c6f2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03521ed850af7040821847e3f688d5cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d843483c9a5ce9ac35850002aa67f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea848b26e54107fcecc279dadd8c66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a571f583e1ddaeb41acd6c6e8ab7bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a24541bdcac1811e24c8dc3badba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff247d696fcb93f58d52595ca9ca84ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe87b09398ec6ac428b27b133d583542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921f0cfc80cdb05c3520cc1480d9e3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a47b7f979d8b75f76803b2219e045544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bb06c2b0a5e90308cd106c6c6b21e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27ec95f5048fd43bdc0a8fdf3cc29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a73f5fc21b7ea3d509f289f60f146547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf43e9dbe0fe7d00f6389e25b71a02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca69a22449c4e63c49fd793ca1b1492549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad30b6083792568cce85f7390a928b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc342805bb2856859c60e61bb23dc184551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e291a816a305e1d67e9c1fda75804552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670ed389a6e10470ca542f563c76604553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4253c0bfda744ed06cf83d999aeab90554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e13cb700b693fc19a314ce7858629555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ff19270770cead3bf8cff7413706d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bce29fd0aa47e6e37f705423bbf3f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084045067409706f4e29d31fa7c3f706558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71903b3a7ccd9cb0a71a3e8253b896559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457f0098a21272fe2278c2c960ae685560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b26486bd2d861c6402904c6c7cf19d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e82b1e77d2fa6e8b0f38ce8fec36f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ff551ae49dcd5c0b6b357d1dc8a1e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece0615d05f286b3a75d0aea2017c6a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99ea50391f745b91df3da6167af5b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c0ca9d39d84f2e71861f0304b2011566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14735b539a61139775df6ea784d320e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d81744ae08e7f7970117ebf11783c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c9123f7aa5c5479291bec844f258d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011513c4eb0d5597fcdebeeb1c23fec8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d9569a420e90cd7f27ddcc2288815571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f22ef863545216b3071816990b05e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126cfba5fe24fb5279979393ffb1d43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b43b569a7c4733417ab02bb0f84338574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748efa20aa7b47df4bb3e3b97e1cbe8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9754dd96d86350ed78c101f7ad8cea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5344c2fa5900389813190085793df5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c1fd6902c8d8abb3ccd8944fe4f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981432eb14795c04dae559837b65b4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90928056534f7169458c3e4d7287e931580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99be53e9182a57d4cbcc715a490191581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c0bc13ae2b08d0a8428f87c9eef7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed094c4b37f7eca3f0f1f03fc2fc39583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ad4dd5a603dfaf8486ce635acb00b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed655e3f4c6deafa5b09989fb5224ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50086e86b73c042d3705468207a472586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08256141a76b21a0de43c501e593a4cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9776e5d17d69bc2afe173653df05a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0927da1b92ad524aa586f8c752a928f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fbd8055b963bc490d7d86332c22bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6688f6f6d4b1e7cbc73eb15cfff2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5c0b60dd3831d81873aceb676a041592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f95dd54a428236f83e32c767471f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe1f7105ecb06ab5322e6ca17fab46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b59f86af0f436e81f5421be7d0a2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170382f9e7d160079dfb1e711a96f38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3a323e39f75203e64d1d6cbed21e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb23fb257a5c78f860205656af1135598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c01958012836fcc1640474a7b5b1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177feb2fbe8bcda3f8f0eb23744062e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf8ede0ca9af9734776fdedb83503b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bedc6e733516f7b22c8c87eb517ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625f58ce1f3a2ee7f3994fe006de9ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01311bde08bf79b2911ab0e2b55dbe4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57346f27f460bdeee5c133c1c412fcd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217af7667776ea6f751e347cdc57f24a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6089b402b2ad06a6ac7c4d7c00ab5af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a80c69e9d2cf4f98c186a75aa8a084608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776684742e343ce725fe9ea0f857f838609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723202c914f570a3445d76c19f5784610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e30fb2e6435f904fc001771ed311f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783652a611fc7be96e3fc8043aac1b33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d80c3683c4e8ca41f3cfb57c8b6dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc433a5c5616b8d65f9802e38aed5ff2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d9f62187df1ee5a1a21d37269843d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30701aa55e0e042dfe4ace011a363502616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd2b00148724e157e4e142aaa0d87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d993c9d61c7480d9bfcd257092b98b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f0b9e475eacfce064e2a3f062cbb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554e4275ddeef09ea37aa148d5d670620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a022b93e5bb51af3cebdc70b44cc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dde99b3fe87b48b5c8d63f50439e09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771122525bdabe562576667cc506984f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ab32e3e512d2d34d817ff8a2ef658624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd25629f0b620301fe2f209a68574c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561b0bd21f35a967162b9e9fae01f0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf2fc1da6f15ae30245cf9c20e0043627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a15c76e8337cf369f9377a448143f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adc85264f156adb5339864282f44c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991fce0012443ca3f1ffe2b2ac01457630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1fd6135ee84922fad829bfbfd1b08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874aa438fdec04cedc96f65f4f42411632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d22e63a8395530a4fd0331731e72b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc027cf4b6d05286ec560524e9fe78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e40f0a76061f53c677cab65bb7e0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429a7d773a2c51ea35484b643b02497636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62f98435acd4148368c95592595d4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b717eba9ef313786a5be23108bcc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fd4d555ec60afc6cf83b58d649420639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d3a82300479ccbb5e19d4f49e3adf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda19be28ba1acdd03ba92c0b22dd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f9f1d473e50bc164923ae1e333ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97dbd56ff82cf6ccd67e2af702faee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013c24b5012524b6e649a490def0da3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207806a1dead3c604318e2e76bae6542645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e64f88fbcf5ad7cfc7149964669307646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626131261aa6bf172e4fca31ab3fed1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e3ea895288c508ee526e4a1e99fcd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43275af00bd0967c5f8acdfeeaa24c82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af655200b368c8c6e274e6fd6651b92e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42164cff08017d3d51b3e267e91bfd8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ac133edfd14fd54f4b5d3318f2e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ee184fb438bbf0a30fb63bc36c2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a1eff56af90e5c6a4ab4fbff54af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8d2bc30d21bd089c58be68817d3d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37fe4421d2a678e7f0e2a2d38e764f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eacfae7dfe4b85bd38113d52c5eff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e856c5c65687d6cec72de2a0c26b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc40b3b3a17b69a0d5339688737c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f7c53770d3d97da5ccd39f7b78dc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cc52d28a15b45e5966dd97d4cc4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae29e65d0c683771e1b345949805d78662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a73b97036c4a4e1f0f74816b850ee7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc859c2a76eb198e7e9051929811327664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f51f599353972c6e4dc5b2fbda36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89c51f4ad5474cd862c794b67523a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb96b2dd81e7be9cda8a0b01d28e82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9c6cd11c3e059d48bac8b3812dbff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbd5f513eed97a3a872eedbe1511f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f814c5f7a5fd5de44cf5e906e16c924670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64f74fbe4e948c8b754361fa39444671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050210a8d2916399368396e8dec38c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cdb9a85eddf1c4242249f063d58bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4238152cd49e5d783c1adb0afc53fea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6df7fb76dc3cd1efcb2603b83e4a8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b4e63624d4860b520eeca6838a84f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5529266e890d7efccdb470be8ea29d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f8905e5403007a34b394afe5424c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d9d5d900d7e24c6ead5eb097f751679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52382d5e51fa762b9b3e10f766cd467d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e2f348402cf986ef82da4440834e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c27261ba5d973a1a6e95c60ef8501c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d7798a0c0b4c56c5c6edaf382b870683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a27f8abeb76e38c308a6ceaa45c548684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ceaf848a056e8edc64064386039ae3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7d693608ba99044a7804318ea1dee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b008f78e6390f35994c9efeeb51f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f491dd7b4ae3885ea0ff9d0de28c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8471c93264c1600296330b87c999c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc6567a1b098607c9582961914bfdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a822c43a3a30c31f750f2293233b76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366917d347cdcb8675d1b366db3c4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb29fbb5157298533ed2edf1ecbdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ac353acdc175bd723c318bfe89e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac20d794264b0fd38909cae92489c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf59ad5fd904726e5a72a753851613a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99031030d57aa2dd49971e7e2b72c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b156bf098243f66388c4e07fb5d59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5884d251cf14942170632a679115a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd2f1d91b668f58532d60818026655700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe808db2931dec835eb83cc7959fdb70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c05fb1192dea6987e854bfdd3bea9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29025bca6e81f9a9fb6cc4aeb2eed6d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20494c16547a7c4a612251bbfde1117704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394998c413ca46415985af020e529774705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3da15141d963e68cef39a1c2343b24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c5dde01d1a04248ebd7a08274142f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c7a130728427e61ae66a59e10f955708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c68bf297ef6bd4065e810588bdc6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f5e145dc0c9b241efb6c71a4e1f7f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59eaebb762312f6e73616bb75a0782711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b36e464c96af0efa059b73f24bb41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1e59feffee42edf04563a3924de11713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e856f5b230ea93aa902f4911668a27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79531be773375cd9b117fae7953e9a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c889fe5f4718e2c21de73c2ab787784716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1374b1ca992455748782906485dfe37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cee9d24543c34065dddfe35ce932cd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1500cef3d1e3b0495bbcbee63a77d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7ba6c23f18ab144b99e00ee624d61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6e5c6bcc15773ea85363e2f26faf4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec68cac039cff63d31e9fda896357722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81324ceff381515b37fb4212eb6eeca0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a716ced24d977a85964342bf850d74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b1621bdb226a3ef6d39491bac5cc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931e8ff3f0c761cee6cdd35c72d4616726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e64f456a307f563f7216b77ce6169727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac010bc68a86953ea489129d778ece8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebe873776a6396c461d6e7829e84ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538475d00bb12339e203fa40ead98ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c90ad6b4ea0bfb69efc7230fb08ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2966cc232647006401cf6406714cce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af70c4854d60dec1eb87f7117ece37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1de21701707139902cadb89e5a367734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7027da7d6eacea25ea903ade643ffc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9de150827620c4691c2ee9c84c94a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e898f62ebab912f0be7f02edc964a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda0477c91df1265ec55f7f5699a805738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c76274888c55b8a84813dd0af323e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f81b0e4ea6ea2ba9711f0e99fbb02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61d56ec0644ff7de77286838205dcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fafa5d653601d74265b6042b09a701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8caee45053d99a5d22f059d5302041743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeee6433c110fb5ee27a555d8d79562744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2d88603ac6f669f9dab0c95782d4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079b71202583accabcfc2270fbd47d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de1a39ff87ba0876d5ea97fce2b176747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6955fa2f17acc92c2f0f71042211b76748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a9b0a2550f3ad8fa372ff420e97c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf45d39774649b429daeab9082efb6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ba3cd092bc1b5d4cc718d5b477b58751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3953ffd414d3fdb7e01cd0558295c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7190caeff6f2e2b34ea29a71dddda753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>