--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d01b503e0b836a5ef8f86c1309e9321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f455ce831f89db00569a4bf82faec7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da7adc4bd96922904070623a6ce333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e62a415c8a1a6871320028e3543a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925c5ba6e7f2df87a6d182185a4726b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb1946f302063fbcc0704660b52bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd1261d6b4b850dfc3deea4f44a4417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b71ee2310a1639ae5da083c6438758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53544f1a446c659897cbb7b2c1c099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083b0bd6395cfc7a2a58a34a7fc408b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee821aeba081b41bc307071214a25a2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947533bb3f0570b1efb577e9a873704012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383884e53b827a8cf769a0834ccef9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13334d46f29c169437396ea731dfe09c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65e6e4576fb1fbdcedea578078418a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3203721ad9fcb245059f089690b4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ff0feef30b88510754193dbfaafc617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa8712700b98d3e5af3ebe50553b9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1b582d07dd106c529ea35a1140d2519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50985f0142587364e5c203b014f849aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f00da16eab4f6c60dbffc85bbaf9dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859de52310a3cfd9c8d036f966bd8b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f53a27fad3f541e4d4182327289523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d519cb0814f4c7fa73c2c65a72f303024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493eb54996f610eb3a47f3461224bc2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a2edd681d54a8e51ebf9f84bff3a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472118dc70d42cf28ea38a9dcf5b0add27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9c464c7428647839d9e3ceab0bb5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88211e1b38eb737aabbc0b697d22396e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f45c9ee6c0975f0e396b9016feadb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c32fc722397580c78c655c11d9d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84988a47231115b924200a193a271bcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286137cc32f5612610453aa3bad6be233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed098e33bb657bca563239237964d7c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c55854c7034d774e94ec98c7b2c7c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864b2fbdbebb7547cb05981c1beafc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57a2b810beead91c9a5fccf233525137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dcbc7cf3e5ef65761e39a6f7b99a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81478d5cd43079ef6e64b5a0caaf1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dead32e6ce68311f40665407a16fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4194c333e608b9b146d2d379569dd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da166938e59280d7c0ab3676cafd1d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6199813df35c9c2c44b5cb8207724743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b843077cbbbe88efc15257ae0aa2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1506300c45e9212e31c21a46a0bcc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fced744bed82870c2d968d84073fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43f45430edcfb7d63272c4e468ab7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61bc8402b4582a21abb4ea52c7189048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160bdc275a34740e6d631078d0238349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22b670a018e2d726850ac4234ef36150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796fdbaa56537d78d6d1b8aa92996ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82f2fe4390e9bdf7fc812657c9bf9b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9471e8f482fa7f142631f729cbdf5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd8c99bc9b2c99546987fa028b8b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d30eae8c419bced5d005c709b9cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522ff729a6adcfee4059d56f39a817356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cfb0ecbccd49f497fdd93632d0e9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b062ba3aa22ad7f0d44cc77fadd0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff57d62747a3d4523694d9acdd7c7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3006e4e635f71a6502713d03af5a1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10a5778868a33c4bd1a0c208d76bab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4cca43b57e7b90ab2e279b013dc6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91120f70be2e3d006122db5c20f5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8edfbf0e16dfe17eda639e96126cb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b56657c59b4ce835f304a71d97a0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31680e4c6b102394826f1aeec9f2016566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ae88a79a2ee0850050ff239944a7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284bf587c6718c50bbee1b7275dca4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70ef64fcc2ea4b2252c85875126edd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d372df1d42070ef0622b1356be3a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3b0c323af13b3fcabfe67ab23ff4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dc91dd594ac0538a8f71f2f160a2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94127b5ef4b8472a316887088c30f63473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a42107cbd11d9291ed8830f0a364ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef3d833dc29a5e483d7cdefc3c0b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad424547dd7ca27160d6233c9fb4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d9a6fded7064e402825cb3408ddb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ade83d99aa231c079c262728d23778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95e5788310401eb5d9f4325a7debcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24c94a75c57b55f068fb85f43ad3f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168464f5497c42ca20d33f492c522e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc17731d93c25b35f42b1176da10e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a730a95afb38a84a44a9bb6a9bd29b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449dfea6e9b8df8df1332707458a57f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c8b562534372f13d6756f6ee3cc4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b2dbb7683c01c7205c0ffed347a1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89fcc655c1d63ea3caacc360b8566c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215340b7c054a80024299e6e196cd62088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db73a37ed9713a62617885d1f8f40989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab92629d9e013081fb99c3b677b35a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41287ffadc173a8a5fc6d52aa186e8cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217982df5c43c458207092d7abf0bce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47854b87f5fb3f18c8bb3cfcbc5ed46a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee4116cf8a083b79a10fc3ef34440d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46724cae771590323ede7cbe2762041695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04747c4ac6aa7f1248bdbc6739635b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14bf1982ee3c5ce4a076cd365ad9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e67e9b65cd9a90dc678dac8eec15a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93e556cc1878e1100fbd14e7e35dfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caf4f8a9ac85789f34793ff088b347100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d59f69ec56274020cc5fc6c2f4ee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ff24aea107c81c7ea2d88c66f37a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc30c66029a5370a37e5dbbc11ca0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175afadc26a9bbde9316264dff17a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86810491308312ff65f1dcb17d3c6fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1c43dfb0e91d0b404107fc81b9ef5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f0d39811908956f30b20dace4e02a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1e02237274340bc668bbd40c5b0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace9cabd1123f2b3d458ba3d6a675e5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e1a5abf8d7b7b4c237bad7999da1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ea5c75dd3b0a251061320d44d7f32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d814349042ba3b69e4057bcab363e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639815bfadc86d0ada5e867ce6978ecc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a29921ab2e67907ffc3741bb151f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e590a156e3b023dfd4622711019054b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e5461b0d2cf5b9c26b73f363b276116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad4205a6d5498dc50419dc1aa3a052117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf81a695187d225a5efbdd6cae380c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4784f3d40a6aaaa8bdf727905ce856f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a03ba8545c59025a2b7f100d136cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3056916648cb10e3c6252d98ae5fb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d23ccde679ad503ba62ad4c1dfd974122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5523be0fc7cdf251c52b20e0ed4555e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8930b30e5f0ef25f7a5e666d55d90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557de126ecc23145895e5bc0db83c69b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e3177bdf1034b6ea8f733562f77c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d8259654a5254179a3956fb56db41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c9ac33b11e8f6a9034965b25288b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfef22dba2da9129425a1fed09dd51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aee147311e5efd4369afae66f9c5d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4935e23acbecbd75349d52107ad9b6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb9a2d3b0e8ea305e2378b22a3ec5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd796e52e5fcca2fed16b1918ea3d042133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446454e2d5d6f668c6b0180d4b9a3f2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8893fd287187db8ac86edd844345135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f525e1f0aeca521447dc039eddeb7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b352f232443ff5149a8faab2700b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15da16ccdb82153429e1cd195b784d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69775cddd95f10124af9bbd8e90f7ce2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d3627bc2630d19917174585d40a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a7acc6d16179ef61f59d4c82ca142141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8372b0797799177c9c44a7a0bf8c185142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa654f8e27963a4828daaa1450a83a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368d85413c76d015b5da723125eb4e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2cde7dcfa9258db6df0d0f32ed683145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f1a39bafffe1b22503f4342dfcbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20569c95bd991c19342b0a417ddfc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e69ca55b408f62628f919353d57175148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56da95dc9373a991dab3767296b075d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd26dd692c4f78efa401972265f650150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070642e7ff02d5532a2884accd2be6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27badd83ea317495fcf0e0744d37aa1f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe25202711db9b454d0d7bf7493650153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42851b221c0e92d43ae85db17c3b73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d3e52b41a372ec3297400ff16d3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40330c7933bd41bc372cf03d2f6b2f3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec0b615754a23ca0e780923c012a12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e9129585fcd86319298c76e25dad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b7c94b44e20c48990a443522e6f1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c889110ce9339d572e7ea99a278ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf2b6bf1b79d043004ff823fd3854e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff66083144745fe08143c28ddac4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd612fea5b23b1bb19530ea5b66c9d44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d7693462f4ddabc8d9b9b9e53aafd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165cf69ddd52d83c239507b85961691165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f445f7fa45035c377b10c14fb28a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9ffbebe40a2c8ac91707de9e7cb35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79aab68261cb93bb80fca18a9281a2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0aeb12076e6615603fd2c926cfe48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88f53acfd2549f498068cfa040c9b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed34f85b9875cea81b83629b2a8913f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd60f0af6c7692c9c36d55a6d4f4ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b6b11275d79439e0e65142b974df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d099be144ea5e958400110948c2bfc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca03887222fa6e55eeda5253c7b2fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3cd09a5d9a35a480736444ea6dc71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6885cb9ef0a21acfa310215936c9e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c561aefe8a49133bac3954c0073ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad1763e9793820564d895079b09683179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7f535e9b44f7f88f056223284b229180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c5d04446fd140d4fbbec2884fe05b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781358010e610c953db6842eea9f236182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e268e80fb981b0faa8f7956c01de9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ab5db9d3f0dc4d9120b50e12ceda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef89125af70255da905b7c69e0f4611185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ffe8efea0472f1e34f67a92bae25b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d85f2d5bcead29660e304d05032600187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebb62901ce391ea3bd33c9a051296188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79ceef1b92952cfce3859fc72c52f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142bfccdc3c65a9674db4b52ad4652a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803552bf2eb1b868c0e894af4bb2a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90888dacdec4feeadd06441546082c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7b8113182ea5d98de2e926a276234193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70745756b5a963d3b7e5f6101cd0d21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981881cdff96aed857ffbc03496b40f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c296fd7f652a7d195d01f5db887059196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68482d7a09e219e5f43b47ac79cb87d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da17362018029d2650617f9a80f951f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3a906ce827d5124fcbaf90a32590d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee8cd79a8ae2569f78919ccd444400200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d0bdc7968bd18d5fbaf37ac908b67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9852685078a32c1744af5c1dc51672e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea823e22c0514aa31a4de7aa1583c92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8412f8ddc3cce53e70ce35df368af13204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f6b6c5a3cf749a46d0889f36a83e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e979d1ec39e79f728db9234a6379c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300cd94e47347a4fb771c27806030a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d69c53d898e7321b04fadec4ee4d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06241cd82342f6bdf765fb3ead9f0aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee20a52b3973075529228d8864ee1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c87925c3afe7aaf8a2736dbaa8cef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b504d8f518f6a645cdecf970c8bb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc074e7818ae3076c4c9e5bb73dab930213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae7f4ebed6e4acfc9e1a7049cf60d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdecfe8004188270ba58bc3268d2d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a106beb3e189eed3ca374586ce4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601de3ed8637092b877007f164628c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5eb0734b0c85a4d77764438b5545e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dedd62e3fd46e7c0d43363fb268c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733beb378accb73e28bcebec2a0f7e7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4178ba4a3d27427c97ad678ef77a987221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ee024dac3cce86541591dc4a0d2a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0bcc6e914edd8839e2df74fe39e36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949ba2e33e8e6856a234d88fa3c0ce0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7876587b7937a4605129bf45ab332e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea834c1b084edbc23d86f0fa48187a2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7b2d089b9cffb8dadfdf5ffcac902227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7f4a7679d64fe2fa9febdc37a5553228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2038859de8cc9d642018cb6d7199229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e961f1801b76d3ad68aa20daef00e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bafde1685c2d927daa0171cb67daa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a74fd63793c8a47aa361003cd31ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09af9bf3eb7724f4518e3fdb83aee82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d28afbacad30978000a031d4b84c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145b2001809a79301233acfc0037715235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0b8a7b5cd98d9229bd67bfb8083c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343ddb3e767258ce75e1dd1d764334e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5002212a8a420094f8bcf2d504213c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937c2c576e6ff29c47c066f637f4c5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe739855a48e82c4ef4197df22b283240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97053cae9d112fdf7249663ee5d0701a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00327bb917cc922797de86f7ddbade7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b79913be543d2764d2d8dd8dd04d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7484f99082006de3306a50695d514fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90298f468d8478315bb362e66d188ce6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69954ddfd2fbf6b9bb4a0b39e0adcb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43af5266057034b2acfdc32f4f19d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8229c7c42e72f12d26a4dea70c6e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b47495c319fde49e08fba518ac5e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bfed64e5502ad425045326841b10c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39c4afa708390b4fe1aae08c6ab63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e182f74a8377a116f7ef58639dec7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f088fc436f4d4c236bf05fef9e9133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f45029e5402a81042caef1aaeae431254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee7ddbaa8e6de2b80708f8da9bff48255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2640fd38181aeda4ce57a7d0979bee6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab413a9578313393846484e6a54866257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a695e4d34002c35fc490461e8c303258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ff0dd75f142d03a057350bffd1a2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5064486902bd17a0982ad31d76f8951260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f97d280e48750f6968034d28db12e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779722d9d61f927d2c0880869270836262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b342edf6f0273b7fb7cba98921e5c83263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeab07259904fbd2e231019ce7d3cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b324981a990e12e994c72443200279b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98815d2a02a803b77e243ab965b08cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c721221bb94bfab227ea9221c7687267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f3d09b9e628c30aec1ee781fa3bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44bbf0cd264ca4fc7889cac8935438269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5d1b0a43610cedef4dac782a22444270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8b0003c70f627ea00861d4eff7d21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75912d21a1716bd12a6f4fa407bc75da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce461ff86d164dc075f099802609be1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2930d50fee25fe40213ef474b1d92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2de2500ebf66a2616ac8d4f723d6dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafe2839f789359700a084499c303bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf2027d9c0ed3e070ae5bf400f890e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c4020308c8b816ebb4c462c0a9f6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fac452be2a1bc09da9d56630677007279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54135527b6b46d37a916ee55a0e9e84c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f9fdafafd69001f5da1bec67c074281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe65ceb2ce4e861509a99c625f58f1e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca022605d0ade7dac223bfd12fcd8051283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80ebdc5085c28a2874fc623bdd2c0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ab2717bcfacfce64129f441213d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5605910c3d4b3f011c365985ebc81c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f107488f4435d6bb8c6710737f9bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73aa00a40f3b5fe22661d43a99e5bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44d673dfe1268b84a02beebc257b2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534753a97ecc9b55db66813cc9a4b2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4c757e3931990c346002a0dbb9f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b67a6001b3b973b84cf17189d115b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08305315fdf34b871980a030b813ed5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f4709e94333c9862d2f6a962c68c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d493e93e8c34fa16367d184d33c7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f159efa239883bea3b59f66d97e7ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca95c6c01fc252aca1cf8eeae6decce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ac5ce818c43e20ef75d10ea2e411e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdd9fe09f4297bc7f2ca831ace7195299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce9d0644f441ff105fe225260b81b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8b6f9d1a174cd141fe9f7fe11258301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764275ea74342463d9de95add70814e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46e74774db4bd0620315ca47e65440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39d6def688ab56f3da182dfa2f97b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8eedec524c10b4432188ef8898d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ff9047e7b241fcf74eee1d8b4107306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f3f41ce2fee58a849a360dc86897b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513856ab62f7db73ad49b70edd773594308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec6d1e1de9cba6b56bb27cf8347baa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbbc673682b21b42947268fadc1836310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cece0a5e9a5d8f359be871170d29380311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ecc66d64589564b828eb5aebe40b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7a0ff2f3048b568ea1a206ecdb4d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad73b20b02bb56d03837d15f39e379e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a614630c3acad6a7051d41c9263a0c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b97f13b2730d4b4403d4f4903b82f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e3a8f2bbfe044d50359997fc9b98c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb37fc170b9673f22a82cc35a062211318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c3e3df4adc06b3f617e8f4ba9ffb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc88356b48f1f0bed04297e00d70c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084ccea3cc5e000f3e7cd812588fb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5dd630f1c4f43e810fc9b41a89ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559ada4c3a461fae57e83d2a03ad10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df187a1f3e74f87776e782266c065a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47a163b772aeb749fd58ca0b40074e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0dbb3ecb16f3364ec76842e8fc499326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df794613d5c889704cde1fd90c0ee981327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484067035eb3e9ef23527326ab0bff47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e4aa47f4b4c974010ad62c2b253f5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258cf57719c3f6ee36db2e5f77a1754330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2a4426246b154837fb9e16071b7ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dfc09feb3bc5006d399a5aa601dad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fffec78b921621deb3132c394b2313333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a5d871b2921503d9acd048afc9f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0699005726f239dcc58e1cc83af9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf393847ffb59b41b6a0ff358052995336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2c2d3f844d5fc7d1eb82a82033bac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348005e73fbfcc474f7bb86c18bf54a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ed27feb7107bdb838515599fc5159339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccc7aef04c18d454a66bbb2bd1ae4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478f6017d90a78158f591163866da39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6431eeabc452af596cc9002e7dfa33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40658c96bc60ae972d370a01b6a2a43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d59764e16d7944080f05493bcf16af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3212cef3d5b88d6632d8215947779f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a911ed918125642e35ec8b4a64e4a5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ce562d4e6adf30763f66cbfd418f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03d4b134dc2fb17acd47ec336e7271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0d0c3d9ba19bedc8832581a1c14c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c3c64b2b0a8d09e893f1220abc21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314bd4cf40a7f3f5b6d092fbab7106351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42828920b1b0b6bd0ea83e8a1c4e1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97cb70814bc3bc3647f6005de9ca1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9964806e1070b64f285f841665ef354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba51df678a3044147900517aa9d0ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d007347609c2e36824fa4a27c0da87e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5b36545d89692bb63f1947ddb63c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97331a938cd5ae1a51fac4691f6cd6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4cff979975386d2e2146d5a9175af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ccc1c6148bb74f7165f3047ec991f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f99f658105a36e1e15355107e51c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03723b7ed8ba60b323df980ef2cd45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca511fec0550e6f830326d333bf12f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28002440503d19062165ef8012bed7d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8055c4e7ff1db0802260f33bc584365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34004ea621cd690191a6a3a87b40a863366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23867702310bd836a6edbdf717ed61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a1941fcd639a4dc8015e3829a95a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1e4c302e0f1dd61f4f0c2a197c64e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695ff26fb805279902ec227197790a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c2d3d9e4da4c8996d14f8193b114371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6e203d5579414c5c42abc678d106372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95711445f8fd3bb8eb4ee591d948921373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37646f730d6a92ec47adb6c0b28ca12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f343bc4115b8b80d759c853baa6ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c7dca59646ff5716d96c67958a216376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad268b31d689ae56baa60da0f15ebec5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb5a6fbf74040207bae2df87d7d4de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0c6ea78481b7070aca80c70a997d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e8ccfe4a0e9e293a6e3663ca357e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc841bcaae0e973e3299eb363c1028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12c7c3855bd6d5b2ca693de5f07d57382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e861892631a888133f3f49358d13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49086542d263eed5af0475a95cebd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661201678aa9d045d0a4c78c32351b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85520e6ba891a57a4ef3f710b2da6cb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90a4bf31395cc8d8479cd1aad17456387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba313fe20797ed5263d864658252a194388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c7963a6c30cde029f335230fb78c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f500bd743fb1e19442f1f0229dc5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03f146640da0bbde0f828d7d281f65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bbf71d9a7d570deb0a9ce4bad4bcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f26a36d9e8f21b077e6ac50ed866393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323f832175f4b1366338d985e856584394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acbee27fae466b8d73ae21a25e51d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95be2ef5991ada66d03b14384503829396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8525565bfc024b9f8c84368b458ba7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9032c8cb25f5559114dbd7fc8f18f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d59d138a8d6cbb26152e2600db3b93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875dc8993f34ca6b774524ccc27ae19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cbb642f8d3e3f75cab48f021d3e22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a0b097f093539e9f525df4d07e4a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b0c3dd6ad4d9579c3fd194d2a0ab2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b44c2a1511e7a0d985a4721abf2e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f591d37d76c7f2bb2565f511fd77f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bb8689e748d8e28238930d8ec4910406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b072745c5fcdb95f3b8601ab7d7ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41785e4dd46732018b34fff58198b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa74bb3d56ee2f3dd05b2e6b453a88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd744fad1862df4584dd3cc1f206b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1db45e87a056d30c49c436cfabfc97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a107e59a4e628a2da2e292b227cdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51a6d7d8ba8facf0d26e5cd21a3734413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1632f0f4f8b6757943a417cf23dd616414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f69a59559632e4bddf88ea92243e45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ba7fbdb44f2c71f52c258897c18ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95531397bd9490aa007f16101a613b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d31c366b64282d7506e5b921c1d65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ca68c14f55b540c4444123d527535419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cb521d23aa3c12aa78223ff040732420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7c51a5346e30e5f807bbf66b6762d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829645fc9821946de674dacba0f5992422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5603558341dd2f2c582da0c3eec61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8e1135268e1c042009ef8ed5a4ba6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088572a91b8d624cf3a63040fd2858ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c02d90563183661cfebdeb4c38587426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad2b6a19f473015166cacfd7815ce3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dd893016612da74807ce0265408e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce17bc8448f7da8e98a7d1b915671a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32c76eb8838a410624608542920254430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46360538969c9376ad0dff317e8d6327431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b738c519e56c32cfcfeaf673ac9791432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8410ca3d8bfb326534b86fd3440a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074a18fa58a96a1b2fd43d351a3a7ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb64bf154eaac3e238ccce952f7d776435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b67748042cb1f72a64844b42daa4a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96687b06892c798f383c3fbf9c77f8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde57559bc33f4899cd4b7320c16b21c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca238d4f7912ba4944c7963fc37dc3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975879940d4af288d751eb04bfb810cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac38e6668a29d7eddc4b993d91bfc00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61efbc9f80947c778620fd00ba9a3bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985bc1dc40a9c9b6301e5946462bab1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e474385f278dd85da9080b52def5da9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e4386b4e9b95c756529ec898ceff3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7ef7afdff26d39904de1b1795e49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a8ae5432ca1b12b93ec2fb3cf02e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2ef83d9884a737422ce6004f115d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8395940759c05fa6622798086bd9802449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5484aab394f4e39a9f009a3b68ad8b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80dd5343b9dfb863049c1ae9dc54c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43534fc18159deb0d395e827bc2be05e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05244e9791e911b2aed9dde2133e844453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429677dd795f1e0ed3e3436a61e5d52a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de753a2beedd4ff9b67bd1a98f4e7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a333810091a50496d6a5f466e21b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a381cd05b8c1bacef77e57fd40810457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4f5d30612da5a810d5bbc974570c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132ea6625e80a26e322a03a69df61a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5f5df16b3f2230924017b602f2321460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c02fc82c8bfba2f1340ce028f45cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177407b0f3065023bad106721483c75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb8c122b083d8cc8e2fb286c64a69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e7392e04dedc794b201bb9dc6bfbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4fa8e3e8c42a07b1fd743d561fd4b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa44eab4a213ad33a77490a69686c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d42dd4f5a923b33f7ff4a01eb706467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdd5a52095d989ff2aeadacff5f2f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164c857e01be205965ea5356ac7b763469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c1f912bba44d3c93d03162953c5a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7e47f75d9e924ee9dcdd457d413bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a662753d21f8e15a7f152fdb4f23a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c95f1492d638885b6d8dbcf04bae1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3719a3a1bf2da0ab0920a96c01574474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dccd2f0ec94a14ff5539034af0f361475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604c2e031ae8091aa87854e9b0a8ea4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43f893d62922f0a685d6832b44e85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c42ceaace057df78b2380b8dec492a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39958bc3db04ea81c2d38370bccc3323479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be8797f8916e9651fce37a89fd4bd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96085c7aca00e381aeea5a631ad3ccc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f058e5feb8ad61fb08cd003e4decde6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c3418c4576c64fad9b66df789d222483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305ccc38e90bff94cd9c608273c90a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a8e0b16530c664910665af67e1636485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fca2156c0335b6bef0c22913d89ad7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d52b3d68c92097905552dac67e110b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca25519aad736deecc7ee2635e3409488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b837c0fe67dd8962c151b965f827801489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eabd74bd2031c76a364fafe0bdbd0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6ca78273598e8faa77450de5deb0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae8f2d5b4466ed363e14924b4bcec6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a622fbe56aa74307b85e7c09cd58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e11b8b71fd3e153b4748b7d621203494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359deba554c9db87f0468ad58d7878d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caf2bb2406b8c69dc04c3e48c7a2e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf553d221ec9b63d296fbfd69b7947b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb29286f86fd173cd45aaf21146adaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4f2c2ca98ab481f7e83dc9601ea76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218c4c9f580b07175fe0040584deb4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f532b3369b8656a90ad6eb50dcf2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45ef025b02377eae848f61cd8f4510502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc891d1d1a53639f0e4e0b3d7b5cb9b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc612744a24f87c248266694c16170cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca712a7eccfdc8a467c8c9385105417505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c172c549bf4b65b20384ace76ee76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df453cf19b9fce4dc59748d7a95b562e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ea82f292d4e790649a08aa1d45b82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936ea0d029706af893ef7b921f8e5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6ed5754552ec8a47d3878d1eb23d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02625ca44f88cf4ce78d68a36f78778511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca379f462496e11f7c2ef89710711512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2951b3997787be4727d397b3556dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8dbcea2d8edd1bbf8c4195e53d046514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8994c53c9bb2221c3527dd2e8ea38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff89a3946bb75e72314aa726e6f9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cb1aaaa1520a140240ec3c7cb3c82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd5dbc463fde08c380829f3d2dc6dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a9e1344ee11b1fdab2c7dfde1a7cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955a3f6b391115f75258a65fc9fee7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4f9a58291fc2f622a811622fafbd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba969cabc76c769238c124c3a544d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f1edb634adc88b363dfb45310dca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4443b4f538f2a21a55cf54e55c479524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4bf4cd26ef4f66c496107711e6353525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7c50b47e01e62d07d4d79c81887ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bd475d9fa9667478bf49e0b48e809527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755e96d87befad929321911003bd408528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551ee22bcec9f626d9ff923f083448529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f98a6dd65fa54e16935b7bd2ef186a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec221e1d7c4d70207b1fbb8289122531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a2dd1962ebf7ce1e441cec941cf71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71d6153cd39ffc468eeafae453fe5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e010ce520fc95945aca51278e6e7cf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66acdf53296f940173f10f485f0667d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee43240ab6018f57628493c4d53849f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4eda152bd381b3f3c21b88e091d54537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ec3e2853c1243a30d05a7a9f4761538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685a13c98d38e94dd8cf4eac4fa6f81539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34df08f5afaf0d8ea9df0de6b3a8cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d6c1397973555b7d69c18aaac3050541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188554ab14b9280d5f8e71f4025a770542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374e7059924bca44697eb6b9f82ea3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d8a387c9ca4083bc73df2a7a0219c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3d149c7d83069dd7d96caf3f7a1f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73d3cb9822ca7ef1e1160ca59db538546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba10499a1149eba0e22a02ec3930553547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3b5aac0407e5b284d079e32b97645548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72d870dc85ce4a56350cb9ca81a428549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577d1c4ac4133bd581ba8503d9b1231550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff585a665de1c790c22d8b0f27c2de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f83a5ea680bc117892cb7c639a1d73552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c1debcfe1aab30dc8ccd96339a9bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10868bc5bd7baf1f166e700f4686132b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226bf782115b6c83aeaa5ced540bad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8887610c8951a19d31ea1eeb004a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264a6c3502c7aca39a8697f71b2c79b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedd9f1bff8b39f861949769e577deb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692c3040b7dfce4ee87497b96089a1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a11365e8d1669901402cd9dbdea983560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7d3873c9e3f05421a66ab804696d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd114888095a044bc8fe3634cb3ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aebcc31c22a29c61f575c153e5947563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b31bb7e9600d08130bcb0e3119352564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d99d7131b3dbe49dc92904cbbb8b5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83769fcf69895a9e4e74f177dfe0971b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e06b442f025d45d1f091d8dfb9991567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53d12364eca2b5073e1dc909192423568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3167aa5dc44dbc71f8c2c23a8a36c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ada991ad05d0654420ffd45a6a8a34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d507e09e94df276606d5c70915da79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10298c4b022eba63c0d68061dcda5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66c66fbf69a3170c69dcb3ce75d183573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52cc6efdfbd2495d30e4c0ce0ab34c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869837578f9d77a9648c027e23b25a99575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98deb07bddc249b0698c889cd7b869ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e288dfb91788471f36a3caa7faa2a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e52b28961e17c981c800378b3382e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cc97a6c98f21bf6a423bbe9bb020e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd6e2f1267e407582fb012d32e9590580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd5b97ddcd1f26c4f721503d9c892581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2cc7e086541c9045ad2fa1daacce7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12826c59c4add60071f60d52357275583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1c6aa45dc3dac423e0289ad1b5ca3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55de5c82c38e0efd70e0455c53c3dcb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c3d5fa76d4377f7ed14b7754f190f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176a9e103460dc82d5e145f9cbceb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d424614e14735883f4c0001ee65ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c4deb7de33689980a4aeb9e66f8f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022000decb25915a98b3347594a9e64590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004f27598519dc9e5f9675edad2786591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874f423b746f3bdc0e9cc1a920acfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587bb7369f30c2ca5965b5e110e38d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8363a623d4f62e304ca0e7a4141d25594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc6fe7f8fe3f74a289ef3e7cfb4140595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31c8532ba750ae8ac995ca22716b6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7156b5f0666ea5c89e8b092203c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0818753ecd5e06d3d1a57b0a44bf347598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c281af950df9ddcd5864fa7a6bb59de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822746088617e8433fa3431517532394600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf352bcf5abf1604ad282aab0ae5a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11446db3e8e699b2aaa3dbd0bcaa7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba3e8b948df6eacce5fc89f1acd13b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142abe927b3527dc78475be0adeaf42d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe486335acdf44e918f62e5c07302605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe57d00314b9807ca36ef5c363d9e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb65e3a27a7a117a8a16a55261f79b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3251da95e95d726e5c821fe626a6c3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ad968b8e7801776aa465129e61730609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37271bff838ec3f590cc042ebcc72a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39178785f83b90a64dc56d2bc58ab32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086d747dfe2ae87dd41ceaf66ab0d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef73fee954ec2dcdc90cd9e3b14ed6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e181ced1dfc3ee36b8d05e2ebf1f75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61166e95ad032a5867121c62f139208615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc4d1597fba62792f06ce2380e87b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48357817e641a99e1e3bb750fb512cfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d281250a0283f35341495c048ace5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c345458b62aac5622a9d88fbb34f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efd1595857a9e506a3c97b866237d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1dab3fa988022f11d431b1f965926621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc72857ea673404d607894e3623614622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefdb9ce2a3a34e3e930c16fdbfabc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530ea33eebb1d8894aea73f1f8d12f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166def919914ca120cfbe8ad554e64f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb28c25560346dbd1468249c43a5502626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190643298167280384ce744f46b19f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444147ce7bc89695da32aff4bebb755f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e8aa2fc8e306765c7da3ccc6524d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad7e44186c3ce3703926815599ede630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ce65e41a2f71b66d4dab9e8d3cf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ded28afd585aed63ed186e633cb4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2b63b08c24b1cc94319a8c3a3d0be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055784cc814dd1c1378097c1187eaea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94ec1f9d7211f5edea008e96e0e009635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cc17e6021150c6f313b7a4cc22d60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f558be0a0676db3380c3dc94ca4c30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe1f7c98726805c76bc19638315ebd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6332bf796c27fbd04b438ad0a6d97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df1f45f8c1a1dc2f70226c63953b0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cc52c7976c172b3f01c037e865846641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4408976aa2abbe2a514c982b21939642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564322183f63d96d8b51494cbbb02b7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a8efe2df33f9a102ce53cab2942c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f7ecb724aa4d45cd784e60b6eea0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3c1bcd3a5861e76fdb7163f42a7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf85052b5f0e825de602eadc3133a58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bea497eb5dc348a46fd4ca2c3ed58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6343fd76e06b48a7c2e2ee7ad849b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6008559c1ce3428883d9129fd81b02f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83ded485d217d7104993a9d88bff5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7927f1637d5279af6b5a7be530276652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d2250eb936f9f3fb1cb65aa29a01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94534c9e2c47999b31b13e7b74fbc80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b860bfbaebb6bb360c2265e1fa682a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22f929a2026699f82aa4c618fdd445656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c677307192438056e55ff29365c909657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be52c5f11da76ff8fc0385420d59a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a01c7536e89846620e4fda3f9fb90659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204787313f6cdabb682d44e6192a72cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ca28b7ca010e5ff1d2f7402984895661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0edbf38e42eb32ea82646851ec627662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087c86e8317afe3aa5c1272e59bd1a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402631b8274853545cde94a65d9d8aaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006f5f1c85f7c6809d81d46814a8b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617975e385f8cddde5839691cd164737666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b59ef65c279377741f8c2157d953667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e6fbfd332f542260ddf1bfbe69bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58757edae8ea8a0cc845279ba9fc3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68eb971e7d1b5abdcb0345065715ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813221e0925ffd70077d99abd3fa3fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4b81853aca782e8eab47ce2fae303672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2aefdc5831f94c0a757e939e1c533673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4d9f99181578638689324cc76ad8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d179427bcc6375d833f3c2bde77431675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08835d767a14692bf316dc4f98b26f83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390742aa4d26b82e00556486c7a392677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e949ab21436483393db87c3710b82f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed92eac5ae5cc0532361e8d96db87b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d7719a4f4ddb8eb40be02ca5dbe77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d27e88868e1d01547459f841405c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad2212e623406e8ab80609815d3cf4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b35dcdb59b38b9aa41ff577f6a6af7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65780d6af5294d17c191c9cfe4981d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81befd3781d5e36582ef52b6cb99820b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80398554fd754800862f424d0f9a9d2b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57934126f16fe2da71c0456f86366b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5de70290b7c08ada02f2399527495688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d468b4d064babe1141bf7850d77a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d68802ad353e256b755b72b912e40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750dfef0bd87ff5f9850a787f396647691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b1fea18bf335e892b0ed3b775a1c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c0cc61e6390ce42bc7f023fb3e2eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3dfe9141b931b7f3cfb8dbc849435694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00bfcca15eb9db85f0ff2a3ceae9f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5568c4fef5c0523a6d0d771f92927696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a6eff8cc793b1c858f01458ff9f78697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd72495f4b527e796d769b9f24a4dac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72c87c978b374cec63ec629de3f33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bd7ce1c1b03b66947a1b0c42e00ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05aac3332bbd854d9d1190fe4aa248701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31580a2310f267f298a5be2f1a00ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad2ddfb00b799d63455c9b274f71f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949f7eea26931074b1bd844c11144704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc322a5d849c5eb7eff12f1499189b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479765f018957b49d7daebc8d6fd9f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ab10eece7eaeb0223f617384b475707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c36d6e28d4e6edbdbf4ac70c42c06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89738c71bbbceb205916e4239414c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b964807dee5c6973e6c220c2013cd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58287e8b78f485d175f3642adbe5a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880e41dc0cd5fe87c3099ef64f02894712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302b3847be4953176b85ef9e9afca54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f71ed3c6592837973f708317d98b2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ac6a36e5eaf9c08a8d75a449fb6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288f57da18fa3f07a0ff68162df112e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dc3b265b7c107f8bf54f2df5ca04f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e643cfebbae0731b99ee131e924a1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b923bc441df9bd22fcfef19feee5877719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7199235f28870358cbceef378ab31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1753a43ed2e10dfaa6781d72216efcf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f035308089288d78883a7bfd0023d32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dae8ed8de05f6ffcd0fec8bacae485723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570a779584a0b1d360d637fdf3cbc9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85722070b7e20929b561a3ef833b23f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce68908f5d64081d42342cbd7e962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea1778a6d0a9f66242eeba1f4299f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faddd00ee29f05283d687f90424032a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbd8715712c4d753a95ff7641d3642729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25711a65cb6393c3f989a0fe327f9dce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c7ae326ecd95dcc07b6c583204aa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3cbb4f08acfc93c43136ca904f7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbc8a0399bbd44828f7c6af37bed12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e503f70dc874e6af11e277c68e078d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc688e5cd6fcf27b2e0c9ecc51cd7779735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b33d81a46e2658ae8c1d92227978c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144abdb9ecc6218ee62420eca1a58d1f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e7a3d2e403be172d8a6ec73a527d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c864941eeb5b7aca6bffd6d93224739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbb5619c83d05e7e32171da6cc615740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868f66d40652e970b7adeabed9ebef1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a129454a93510ed8cb8783e06fa4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e52f013c2fe43e1ea05b62402ed5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eee4c5e1b74703233ba134086ca23744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c19195013b8360dcee0178edd132745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae844343ed18a21027c15f1634840e5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85cdea7adecfab3b3e9966cf6711fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1d15d9072395b1e3da08d5d48cc9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80f0ed5d502c1b2f59a6c7708d95a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b753b292621440a29600dea530d27bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6fe43d0ee282122d2bd5b5bbe3c85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf106a18e5fdf1af22366d82cfa4e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe879c95e935bc20f694de8e4ac5459753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89956faf98e0f7128b8b2ea030abb015754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ce008d7e70cc97cf27924a999d56b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d1f4333267f81b24aac86924fd41c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df7fcc0a072ac853ccf9caf4f5595c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4132c4d3fc3fb07f01b051f9303c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e9167573ce0a74b3ee8d3f8e4fec759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bed11fcaecb410448733630f9c5b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e0d9d72fc7a744d8203c51368d3642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eef98c7f9f285eaf8e1bc19a3d734b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007a03e366df43ccda0006dd134bffb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e170885c0b5e3131f7462344a39e2a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ce68fda804769dbd814bbd51d51756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d40e3ca2db7d566275eb0c97e37df57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928792d1615c663ffb7f13f9277bf1048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20e35e267732a4a04aca328d32348d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa179d15e028138499627bfcf68ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d613d0aa04c4b380f57227ddbebee611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e246fa9b6ac47359fe327da31d86212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103c3b2449b3ca49b10edc892e1344113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca6baaa409e0e3ec6364c254b85de314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c343677bd74409e8637b3bb7a4f2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444a1a78072a10610155cd558fc0f2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a9787ce517999d180b42de1c022617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa0ad5c9ae1e37e46db3bb9ff252418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb1ee5e93ed08c529865f1c66529c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ee28508abf56a70d1743d0c59fafc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821e0ed4e8c6807d91036ce59f854b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f19633e1bfcd01a326a5d7180c9d4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16629e3fcb3f4b83822d5175c4f38a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73078fe1df479912019a05c22e208c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f9b41340077eb93be0e4277102ff425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d4f7747a0b22fb94d56fe8f09fe526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdb526df9a9f64ca5fc8b6224ec9ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11f74b667565c531bd30b8545f484e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a54a78dd7c4e7ad6dc6c5c12dadf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e396d97280cad4cb52368d22ad3b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca41347fdef3376a367f55806b3f2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092c752ac33e898c4234f09b812afa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc2e112b8a7064687a0cc9f87085d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18132b2bdfc07db9e83a7d968c3d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd9bcaec064ab34d08b86aba717ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c42a6c278722dc35d5aa4bc8bf09036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46cb96f109f3f50279f69549f8abdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48bc6222cbbc67f740b5711e98c9b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77f796aea0c5fa2e6696fadbb61f5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560f2cc1ebf1a54166de978df8045c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f01e0e40166b3c329d51cfe0e33ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9294eb8549f13934736e72d8da947f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cf4655ac7f5b291d2141de9451f9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e68f1f6fbf5b806df07e5527bdb2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56372febb653ac5af4de20004861d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564be400ae245d886a8aca131bb48e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d19f96969aef002cba60d0236aba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01606af6b97a94385aa2a11f52b91da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9c05e5644bd1af16833a864422ad549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eae63a6e71862fbd5326a2b9fb46550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9765e78111ccca33f03a614025486251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817167577c7a4de58081c974a1cb3c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe08e1313b57bb7ed60becb743c0af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c04f67ec48df6f4e5f1fe95b69bf7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f8e405dac029fe2a568a9133e3a5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c6457ccc9ee5c78d0de4717c10c7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea7066e4f914cb24c867f4508f291457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838930659a8655b43b451a20eb5344c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c0ebe82f82c462ff8cfe5a722dec959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd43fa1343b5178e370f9a48553bf0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ffad0ccf743712819ddbf5ea981361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c7ae04b4cdaa6965520d161a3af962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3cac9fd8fa495359ff4d6fa3eef263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc515c78fa2256de9994b6ebbd6c6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b34a5898e29ea0b352596ea8069d6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76e6db55c72e486f35572efec221a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb749068e803852225e12640fd4f3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d10af9b4c62c039b62418750346568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da340526da7c53c7e45f8ab395ce63369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4b26376271d23093ef3fdcc62773970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342edc01b634182e441e71930ec65e1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c1ad04d7960e0960eed867eaf8a0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101ae2f4265ae6e4895c972f4a106ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561302d142089d96e99bc14a5fefa2bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f356c10e28fa7e3430bd865d6d0fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa59fb994e763d280b858fd02600c9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a455695b547afa20e0e9e9a35bf497277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9957e77832ad43d78adae8e8a73f9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb48b819dad9a1e01c8b64bd72f2ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeba9c00257d1292f35fc64a141d26380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775239baa432fc673a121570644dc7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb3931094d45b06279f3ec9e4d2daa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99790d6f939908a0f4558efa54ea0ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2db28055e1ab121d2ea121a6fece584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d72b22d8f203a44f49fd61d5633ef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b272c346ba6bfd629826550681cad986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb752dc1d36f08faf33f791a09358687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3486b5eaca8aa7905d6b939fc384c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1ee61c80fb362f167c90971d1185389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d21af2981a16ced91c64c260e4e5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905955ef7d4c6c6761c565e235316cdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248267d49bb87688a96a1d65364c16592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba445f10a630a36b56e1997a26b9193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276e270040d82f875d7b81ea881d18c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7013f836a9d7cbbe89fdf6717a5c90d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425da032a16f0f7f083db134e3e6b68796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f168967391bd6f4f8cc4a09a60805d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60a6d63e7d3386063d2ea0717c224e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f547c92822c9c6399a884b119ddba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07f26ef90fa900b60d7b2c8077815a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14847ab0cf4cf8f1a0005265df0e9d84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53bbaa6deece9093d7a0ac1e352578102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7590dc0bd5d2df386514d0f1273a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32174a2762e7958b0008a4cd6894074a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e8f9eac02510136b129d09747ffd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31556125455928e47281640c0fe847106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73b90189593d1250b51d6cbd2c54a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddc887fc5fd171bc6b4a28f79b9619108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356383d0b4ea68e44d2dfe6be822d779109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9871c14ed07e8449a3b8a796ae7dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c39d238f9e4e984f9fb624c3dc259111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbdb85936b4f7039f6f078b01ac184112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ab8c57f59758ddf05586c82880c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95e974ab4dd298b22c7b9c09c4f6f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391a89885daf1013ecb5e85aaad375115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc1cab39701d3ff33e540f5de54d8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f611673e089328d2405a911d4c142117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11941ad83176e1f51590505d71cc58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d9df66e19f1c2fa9410dcc4d2d87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d4cb05f007fda3695041bb1e510e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112604fb1bac533adf48a17ba7017866121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3372724a99b514530fe1b81585728122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816c86d1b7beb3645377e3b0b4f91f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c78428e9e121436e816ab43c1f2d0f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de475d72c9401039991330cbf47d4c04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5fa1c90434363787379f93d886306126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4af7a7289df71a5bac37f7b04611127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a628090d2760546d91fe741f40384128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8006d9bb4ad4caf3a027c3cff4f4c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a1fd371c0b2d6f07018c6f321bab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b087a1050c80da51584ab87baa0f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3e9e34d789be317d6e300cf23526e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fde78faa5ea40a4130f9a0953c81d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27f03f2490f9e04bb238e883afb34a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46853ea112265c954288e251df712b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6fae006e9fd70f15e270a9cfd6e23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d36400528b176e4441889c402151f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d268e4842435babb904ad60964485138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210b2629447d3bad65b63a6dff348d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118015a0deed7071f42b7cbdfe574a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9518546c4157089d5b43252bd805d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf281822dc2faf890445559508fbaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b1613f7054f5400ce00eabf31bbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393cbafc86b0d552885b84184f6a730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0af825a19fb1ef3cde1760c3d5e0f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62fc7051ed90b7ee0f60de819725c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f25bbe5d5229fea12ed303420d52db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4693d678f1a82b156054a1fc26fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1d47cd82549a1267b65e8de932d3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94977dc3a9fe7f798297168bbdee4249150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206c2610c0fd2949809a616d908d610151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf7e2adacdfc4ae82dd69c3ee352a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2bae1b7e2728174f680d027729d2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dde7182326c54e777d781740242a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad025d82cc59e10f84e1a95ed17f24aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddcf004d3d59d94cbfa366195f8fc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912aebe8150b202e76e2ad6fac3bd13f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bc11428cc285451b542b7a870f28a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615160cedaf0ec6afd1bad73348e8a78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9cf6150224a84d73ef201f56e087e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd33060a508b7ec16d0764b40814f72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717e04a126e1be823aaf1e656dd07aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9388cc8c3354f497d777f61703e465163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18517028bcfd31ad8ee229be146257a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fbe00a32b93540a1ff4a6d99b7498165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed869bb310dd37c59dc96c13033acf39166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2723c395f0ada530ea672e353bcba96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07d8454f5a57e4ceb1674b2fb6b5e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd031bbe0f9a5c75bb5a3920adb1e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633524a8cc6fd63d629e935ec1550b6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03033d3487bf3429743974203ab39e78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1859233b505993f4c613d9d973ac5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2da3e989227981c6941a771d5e7d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bcc17f0b286be1e549132b5018513174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a825407977b7a956c74f9f8f64664175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecd35c83b82590fde632e5955d375b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceebadbafca54c4e40ae86be5c027fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a828cd5be709d7f2a4ced57e1c64fe8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fb52398f061a83618310ec8e05c55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1309672efd086e11a6ff14ed2edef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc526a38fa0ddaee8bd1145cb87568181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7066c7e27d742f57ec56c6e1804239182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599949ceb7a5fc5ca330383756a9aea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c26683222e27957c520ae084ace9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89eec6bfd09cc528828239f23d7332185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2e61bff9b14759f509cba1f9d0a1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b48577cd888282707f61d1185857a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1eb666dc0d2fbbc508d14c8528b3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae357756c31b889f3e555d879f7390189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b2050437f110fc0ed020c477f3faf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879d3c903c1c1b2109d11a06a426069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36834301d1c48e1938fd59411d2881f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8a75effec312b1b213e51951cdb18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a6fcc2a6a5566d7882aaf1ef5b5b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbf89ed0f9d4cdd4c738e82e4c99df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151313291cc4b5eb155adb56eeecd4bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1936e1f5e51d6e1f996309b3d6a56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290f0af2124631f23ffec4478798261198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428685af3cfd6e2c55e3a27921b57bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a3727ecea162fd6f1401250a1f9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfcfb2d7060db1cdf0be8ead88c29e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f454c79a812b7a29fcb280ec4f3f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484345be5434b59a7e90eebeae9651d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c0e722cf8fed58e1409e75b6c44e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31931d860ac244dc0fc7be73ddd374a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7fe1edaf6cdbf45d5c1e680dd8780206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eb21d46d467f312e02a439c245c3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7b0bf0648d445c73366d263684234208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32272454dce90a56d2864402d9389607209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bbd4bd4a4f48330d1e5773bcc8ea5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87e6f09d5ff9bd870a1ddcc6ca2a8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8013613ea1d598ef837e89ad0ddfbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd288d39b6784b40c3fb38cc616ad23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aec481991e34055017240e10cd8173214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeec7ca85f4b718bcb61efd0c907a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a040458b7de51c30a2d2654357c29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbcc6581769d0156d8f0f2b3a62385217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802ed32938fa5f67ff3f1a8f5bb89e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c6c64f519592fbf163e5700e96de1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789babedec49a43e3c0afb7fe5edb810220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978ae4ad3a6fd4e3502c9f402f1ad3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ff2db7a06dc4ec118c4128ca1999222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae798984c649bd00b84a81911c067223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bee374e59cb2994e59aa6fe600bf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ee79dead87ea79fb748f21a2814eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b550749e9d886ef63ecfc1b4b7d4527226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22041d4cffa99f6f382c9dd162af48e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81c295916ea9b42f27de4e0edc1137228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817b0973eb1d27838195b11fa44717b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92450dd25b0ad23be9b1bda46fc4fd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d137fe680cb2446f3111d7b5c35410231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9491715ba5547c6d7b4cce5ef931a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d812562feac87f7fb8ebec850174026233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40c6ec351be8153020f32b18c42f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c8ac13a65c0d4f5eb42166ea170d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d138132bb3181c08fe9e2ab5c63492236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5146963e532928e15cb0925a7a66237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689b451a117d037b7610d10bcd3f18d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5812aebd9ed1fd1f65197f72e3fcc2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c2a0288d41d6da3b1de214cd8c49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ecc643a3416681fcee8072b4ee0f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a0fb296e67f3a0ca809725ba8c19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1faeaa4153e3e44f9d8b88e2e9786243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0634158879b9207dfbeac91150b6746244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446435735c6bcf66462ca0ffddc6a22c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a2cbc5181257ea49c31f58a40e87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ce69382a0df92ae3c1b45e3e7d0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fb6ec4281fb083c55e902a59cbd2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a850b8b9773fa809736018a7d65902249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a783d64b7f7591cf9c519110d2b63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0d793e81fef3dff09ff7b417321b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9fef25b9dfeab1328c32c7fd6800d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5cdf1d77c1e3fedf5b49aa73bedae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a875ae8e4ab7b6187ac16d7b9e3154254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df317ae54ffa963562a6f7e324b90a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bd18a37ab2a97995b886400b2ca75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9013757267c39d3c52dabdde279aea4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278923b3c9ad590d60f0c7b90faf3a35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca0f5ee10ea5df9ffcc5ac2d422832259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983511ff7165b738f01e06f4c36bb818260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646823fec0b802747d04cfcd7e5e04e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ed396f68a4fd2b1e40eeb5062a41262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be26fcbefee9e0813a2aacc31d5d235263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085876f582820b61e186233f84b31979264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2321f3662055ed23be08a934ef0ac6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5811815a7c5e085cafbdb339efcbaea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2da6a0e92677a21171bba12a8eb20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443356310056b5acf898fa55002b7742268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e454ed7b6a42c5f819d3501b5f56fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877ac418da2fd64097c2ab538972dc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030096373f9327b4fb70021827de231271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c53275e78068a5fde9a3274a932249272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c89315bdb35c110fc63d20b2ad42bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fbca0c007e476a1ff4d4537e7c393274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b853c4f51eaba058fb77e2f1a2785275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ece9938b56e8bb594e3b1519eb8af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a73fe088093e069cc2620c9e0a6d73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a4b61bbcd2ce15fbb146c69b53f0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe64b17d5ebfa2b41e13e9ba1c2337b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e0406f1203b0be314ac648cf47e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3606d6cfcd271d2a4fb532a472fe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd3b2bd375d9b4881c4e8a4a22639282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a71588c2ef19de6f1882a7ef8bf2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae155a2bdd6727df56642ed8fb55e47b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ec49ca9f8a6395e4226c6fba1e837285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934290ff85e76e2310b795e87a5ee68c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef07cc941b21945c2966cd12565a95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1493feffe6ad81ad415f2fc890b07288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b17600a02e0d17d8d755a83831dce7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79812c8d1184972d774b28dae795c2d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebde11662941df11569358525713dac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95d1c675624955ba03c4d9332fe23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fcea537deb31616016559b1912b5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24828ac3cc247fdb35f0689c337666b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb6dca86e0a1ca347e04130c53ed47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60730d6299964457be7e6c409251e1ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd88582ae9728e3ccdd9be01aeb9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cdf3aae965ca9935bf3bfba67ec6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f53fb955a9472614aa74f9fe1b754299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cce483dedd16c9d571e68657ca5a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84c1d79c764f73f12aa2636f613084301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cc248df6e6cd2615c98188af59f92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9419acea6858c6397367c64d3247ebd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc8b1388f07ad33f31cfe2cb004d75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2bdef822aa85e3a0ad117ab8d449e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a54bf2475875306bb363db25400334306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289cdbd1ae695e7ff3a6ce601993c4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f13795e6975d2ed5e1130a8f0483c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0098e3076223df53dd005f16aa2ecb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca95f93a45142036ea150557228fb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1241239240173b922419f038d4c2c5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648af725b9692beef0220ce119f269d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b02d1e2fb50f8709ec3fd2fb52ee81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b9d44f36a56153ca842d8be82b7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0736d2b4c42c24a2139f5cf6f0b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d9d9431aeddf4cebc12183baa20db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cd9dc5e3e36942d5d084b2ecfe1af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc74d94556a4a112e98bca49cd7f64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e95bddbe94abd83728052665bd64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f705cad404836d0c41b6e521315cb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084e2ad91dac97dc854fa2c9eb53ebb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bb697ae289e1d0f571f6f1bd448eb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdfa364700cd10aedb34347fb42cc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e4b382c61d719e14f028d4a0a45a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7406da9fc5014f7ab749763ffd5519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4e75223f484f17ea5c5d861a69715326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89aac4ca6d5a0145df96495900eba4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaea88cff9ce973c235ad46ab70fe75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0b478213fe645a4c7850147a50082329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b66b292374f45dc3bc63bc5cfc1bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d96682f3a70306448b0372eb4a3441331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f250734735c47a3b53b700a0f63f42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adeec8c9f47d8666cdbf0273a9d15a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb74a65d19354ae5266e0f381bfff44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04967a53fe6ab479d6d67214e32ba151335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8cf3b0b5cd5c1de84bec86abfa593336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89773d237485844747bb43346f3d5d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b039255739b15f2753d233f6ba099c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9da2601613feaba2bc970c9d7e7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d59151fa29ee4c64b342b1aada127340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aeaf0ae78c2f176dc3e81cea0d9a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c696b50ae7dae572b41cb267a900342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613a0ec6466b3f05355651d9616bc51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63996a0da1f1fea628211e133d96b457344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e53adbf2d31c38a0abd3e116a3019a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be07dcc08d9d4a541617feb8740ef5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cd61738a3bbd6d6ce8dc1dff6102e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c7658ce0732678a50b5ad1c8ede86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcab3925f9276355dab4155865383ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9199ad588a7888f114cc36b9c7472f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354968c2e9ba911f5dafe227186319b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c4ead7528c2ce04683f04182e9dc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac101c25b2d5efcf5ed5b4a26b136353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b466eb297b64ae1aed4e975572aefb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34ac6840de9027624c835f6e1cc475355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737b99febc9cfc1a1207b7988a831b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f036ea47016ebdcace8bd7cc244bc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115c109198b224cee326861b6159b25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f61da47302659468c8ca0b688e84c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153bf366ffb6416eb3ce2214433597c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75cf3153f34bbc5954c4783c6dee57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05652880814135f2d649816dc79f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0df2356e36e18e9606a621a40eed28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d57966872446eca0817db8012afe91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bdbfe460912eedacc6da2e6ecd0ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ae6ef63710777b60046dfd6cb93d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc46ac557c22fef53c8b2a5efa42eeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb58afae0715c39f3ff4921b193b4bd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f1e5f5d65c8e1ae877ca8aa953613369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6507ebe4622e5166a5a4077ca1ce6e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c048c7042fde833681f5d14d386d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667399f8e8d84219d3228ffd916d13372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e78165f6a1496420f254e953cee398373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ce1b3727ec31938ffeef1de79581a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b19888cb456332e8afe9f1278ed4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaebfdb26b43d6d5f2126c61c4de1ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c9bce09dc2fa5ee54aca121409f29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b9bf38f73a6806c765126221e211a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cf720977f800f5711ebc74c6c8990379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6a095456f43a17043e0af1923aa4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893741e3b3caed2dce55394c2a3c320381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aadb1b59ce20585011f06b1cfb1fb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f032fb5199ca2c0403b953e0b5782d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890052b6d308f197e216247fb82939f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efb9128f278dc8af92a5f1a0d7b14c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a38c36b576e707c4339cd7f20641c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ffaa5d1aa848de81d9b648c87e572387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199e31439b3b19fbb80ac7f1ddf368388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc01d8a341360a704e77087d219e27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ff7b1b6ad18b5b93dfb40e3b87cbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5385bf035282f1f51cabb8e79c701391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d626f061981dc6f28e91ac1f39875d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09fec0031ebf4ad42181bb5890f67d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd89c2aa839ec054eaf155e8bc29d69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d935b158da61b619a5e22cb13f000395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16275e4a7312295fa555b2925545d6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e65ba2622daff18918886b1ffac496397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8369e46a1fd17659722a6dbbe4d2de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328c6b448d6a9b38007a56b2cd8f5b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a62df9d01fbc22b6c850b00d9572400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e38372e677e6cbdba6cecc98ec19a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbefd35b89609f68fbfcba51cfcc0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bcafcf19f322178de5c9970ad3c90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d4e74ef2d0e382d4a734073483a3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce888a283769ceffb632baed83a19a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda426363c96feae783ecb7d629f1971406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c97b3af89806e830be7790142ce444407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba472c0b7611d59fc42d20ca775d2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7068111339b0511a69470b141569b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2b5a4d58ecb6e3ec31181daa354a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c375a217ae74bd4cfa85365bc57f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110e1328cb0db62d4cd7390fa69e38b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54ec997996791c0f164bbf40cb431413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8615d25a66945c1364906e958c47a5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ac9b1aeb1682bc78b617365e2a7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d37cafcc08a27763f5291404705fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f796a5188665c294d232814272e52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ff6ff9d6f3aecd39842094b8431b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368f4366b14a5f5354b47821149ee75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315128f96922154189bfc9ea5e746ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69809ac69dd3d2a9b2992c9528d3b2fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81c3aefa7dcc03905d51dacbae72ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11faf3970110fae6f421b96e92b39d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd3f78f0261b8fa5c48bf9bba93040424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d156707ccb677857c67161f5b27bf37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968eb1d4aeed462941c8edc25fe8a40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d89ba008759bf2b7d637820cd321a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c64d89369bd85c7198e3d702daf41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c27e4590308314e03f0be3141b8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f55ad041cefd3eb0d877b6d0bba1c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8718dfc3fc74e784f56857adaa34a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6408d9a6f550c9d8cba1b3c8c5cff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da82750b2f5bc26fe199dc639998f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56c2bbb0ce6fdb149fd2ece4525c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416963b184868c7e84d68b68405baf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a26717b3795976328d7b94605373436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce4e92b62f33d0aa147eb79e3b6867437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209acf6c17d22f57e70955657e189f8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a065fb28ecb21bd07e19fde0ae73f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70eb325b3a8085358133d90a5b9b33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee1ed74fd9ee53bbacdf19d924d945441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5eae7e24c9eb5278ed4461e8c6007442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e08f53959897ad4260b770ecff48f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6198978b3c2152d53d1bc1f9554574444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a358477feb8b9077a7690f34101d763445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecf7d079a6888091e5bb0d87a72475446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c33df67ef46d77c006be02441c36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d04734d1e7e44717b742425e34b804448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad1bc4b8717fbcd64e47ad0440a9bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788ee9b1b3f33e588832443d401c4f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de52d03c559a0a12818f4534b149ea9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d684bbf4285ab10cbfdb1379f633b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5b2fdee6ceea063db779cf2673766453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84b2fa311120a2f9ee23289fe8e947454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc25860fd6b8fdcc474c6e65738072a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e06ce93a5799d638a8c87d0c1c9781456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c8ce2837074228f4a6bb6f19ecadf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d1b3705fa246b3e6597341f0ccad9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084a82940ee896ea5decc7d997bd18a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75278927d79facc8d5b9e7c71a1d023f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c47a36687f70bab9886fb6878c5289461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927175c9524aeb87d2d98d12205e0d13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8969eb8cc22fbf7913baffbf4a15800463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2439983fd93fcdfa92cc462bee7ca2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee912fdd92660eecfb617877b0205465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821e19d7faa4e80d34505be944f178d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c52344617af14f5f83e92b57db36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad292e61c78760ae4fdd55a6ae2a8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb445a0490fd6c1ed3fe8bc8c5cf35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8fec17d590fda9bef941cc1d2f80f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8a35ba4b85f8127ee9580fd2a5a34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef80d6324b27ab807013ba3fe956a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27e78b8536a67358fbe50be6287f2e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed473201aee2f5bbf0460dfd9c95e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a654e89544dbadd2a36a28b108528b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975cef75a54f5fc6241448069038321476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6002854d6c2e851d5d2816b3acf72f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce475cdfc7523bc4fc72f4acefa5ce4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14624f7717df65cc1629fc195b46ee3f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53384088cc733f05e72ac866364194e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fb3d22bf5da62aad7c835a0a94caa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db202772096ed36f397bc98ad045ed77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0437089f8e6e67b006f7b1874f3823483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676fd56af6f4d2e47c42dacf4b6d57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a1a500e46f1bafd620f35975b205b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e2e932d32ab9d8d6bd1a30d9ce19e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d1c0d2b1c98a0fcf8594b129447c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f42af90bf82d7204517f0eb24527488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3d90710f82ba2528d2d0becf8aef2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9043bb8a1065847cd98fae424ad0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872256f8d63cec1a9ff64c6c2682d09491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6a278b117f51185b81f75a84d095c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644562743b1cbdabf6ef7a34c2e32db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46e9737cc1862a73951c6e88567479494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f35abefbc2c792c8e20b24209d7c99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef995589be5238f46dc0fa4c05a6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7b12381ee292aedd6a667c58abd65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc0214aa8115e065e584d74b1398d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708c8e7a51ce64e40b9cf2b8cff850499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed1690bd4672cefa67443f4d28597500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2c49832be8f0f6b6544a8942c648a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c25dffb32c3826a2838e5410532d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd41291d8b58b11984e6c99534d12a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d50e41963ad8db06a32ba8cfb8123504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996030cd66fdd8a9ea8418817d827dd7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986248ddd3ec765d959a47518e57bbf5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34c4dcbbe5affb86dccd824cb84e7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e42cd52c14802fd0c509ed39834f2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccccb2c14f221329addf5a12ae71dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058dba59967a81fc3902f16154e418510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84917a2be9d6afe02e79d5510363856b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce0608c999bc098609f7c77e13c622512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47e94f0e01a9f9e01a3cfc8a5f3e43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05dab96a265a642d8b177834db04e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df54a559388e49ae22dc21b250d36ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a635a3e276ac491dd9cc3f4d0c7edd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f06d392fefecb6d32c9289fc468d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda695889f724e7a19208002fe5c22f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcac642e3f4fd91bad5c8328fe3b8b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8474a74e2acdca29966e672597373520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ea515f57ee587547e809b28638ede521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04743a5171e3c47d589a5b4ceac3e8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c84f8e5e904d82af915d6910b072a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d1d641d6cd02319308bf2d001e88b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d2c294e9ffc3802aa979eae61d6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cacb7db2520b9f712a5c677b34bc3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ffd332f45a622f3786592f0a47b68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355241cbaeff6befd1713cc851367b98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf59a00e8d774ecd198045b4387f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c0fd1e849472b8fc30ef66a74e5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdaa368b38f11c3e87ac157f752fe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73f31c3ade86dfeebaa8119a0cb201532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391699644b20737c4389052e1be853d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2636bc0eb8699560d4896d5a24a120534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f802f2a3a7f377ada2dd4276049aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423b6e33ba9f86024e941d9a1c9364e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb525c76a87e5195435f646d079fb79537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16ac02a4e0279009dbcff239607ba7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a09d901dc87322c871f853b29154f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b77a803671d974a2a370e39e473a33540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f4b029f9035280d836e6254527165541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da91872bfd3fb744cf08c7cf40e094542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01e56e04122d44ffef2468f49d4ddc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309f02dc85749f18377f45fac9a2ca1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229501e0951997aef253b2a1a38346a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2323224a8267afde2f2ffa293df44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6745d10092643cedf91825644ce739547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea026bc8c9e2a343b9bfde4cb8c2027548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083986234bbdb713f1eb368c4317cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd8f51dd4362d9b1fad0131aa850e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fad8a1ce12ebdd35c0dc44c846e8d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc526e7062676a079a3bfc70d378465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3dc45efa9cdb32d78e343c7a2552553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921ed56c0c64216347a993efd617b00554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00730a53925c66d4658a4f7ae1cf38e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc01629acecfda42e0bc09bf28143556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74993b611b59c51b2c8838fe135ed331557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a7061f392683fcd3c4d7875eba76d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e3f3f83f1ada16583bc6236db28a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35fdad128d92bca50899b523757c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1f644089b2b8537c22cb2e103c6bb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce39665490d2e3ce2f0a932e3479ba8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7904f5f1466210f8cf390dcc0c2c565563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf62ba77b6d023f8def2253f9a2002564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede5f2d043271fb4b1570a1ef6c1ec5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ce91cbe4854dfc1449ff5811fe2b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947d5acfdfebb936bdfdce0753be05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdcf1c4132585393f36fa8aacf4f65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16571b5a69e8d8faf2e5620dff23e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405482295c70791de0cc0b4b5539ee7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc336041368e2e243c81d6145f01caba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d97a58089fde80584cbdba507f93ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad836f591098d7d38e0c7ea787a8da4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208712a246bc15ab26f7f75e639e6faf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec734cf624a7b27c52a99fbf11c13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9e18e6912040976d8a1d5e0ef6d08576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503eafe752371a83e8a48025c5c26bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e009ca06ada9940fc85d6b3ad58947578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93441015bafb2f19a0f5cf17dcc4f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615e13878c6562f8d6794d0bc47380580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fc4c9716a66527f8fdaf1a4fa8ec1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a5407fb7579c21f447e6be90ef8f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e58e8f59ff3530d4c983f5695227a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2aa4a04b03fa4ec5eee126266fada584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246c609139d2504c61dd164556050a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815aa6d60ecc3e601c8c0ca758b691586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddeb07b7a7a9f1b85ab123dd7bf0f43587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d65552bd16b78aaa1f14801fd553f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36142ffa79a5e8b616dbec143e3875589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f1689eabc0bf52efd730c9e3a2956590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5fb75859452c65059721c522742f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21aa7c1af28c76d14d7daf6d4c982f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566173a7bf66078ae9af3cab862bb5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cc56185295e93e9bf8bd82087d09b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472a4d90000ade14e3098d0953fa31595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3eae5ae37872236b7cfc5d5d1fa67f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d41affdf20e9383f27ebe9b390f6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ad9258d7f07e427d495057672f44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57b818d2018cfdccf0f8ce88916155599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a9e27aa98fd924f29f8d8fdae224600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7295e19147c918f7c603d434b3d26d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb10ef2d2caf02e3750aec5cf3eb343602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd7d9c440e422b17622d786d00170c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5d0ce3da2905a93c7fe370d079866604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb763fb30ea8e8ad928c82e238b3fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82183c683d8fb3034cbc5d59915ef226606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b21286c74b7a204f8134babffa10e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827655e01f2fa054fac265f692d514b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2457483e01afcc75e9b434e618c37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52372647f236875e2df9eeb830a903610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36126a781f60b6a984014204c83ce9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bda953e7fa3fcc52a91393f2594320612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3ba68830a29b89a23524ab77463a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59db222f94c09c4da45b4185342d55e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d211bb8088609cb4662419cf9a0193615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c27561fefcd36070722f54ca2fe1eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322f1c90ee4b1769ee984f698d85da2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117508498a7717faf9112f160578547a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ffe0bae066e8b99bdf3234c4cc54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bc7ab1e43f7c5243e91b556ba848f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720d55c2f1c2c0fb68fe5950ca067f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2808c5de3000b9bb584e71ff59498c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028c50737c05172a9ff23522904071623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9903fe945e2b9285ef4c84e78d9401624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0326e66bf65fbe3d62acb80f83f63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fa3d83226123946fd5c353b80a2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb5ec8e0e487c47ee600f89ba718c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778fd855919a777037041a34fd33116628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcb9a3b39706434455443ded065ca0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbd9d3ee3f918414c06bd2cdf3e47a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871a66badf295fce83572d6c224e6d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7cac13a7cbe7dabcfe41f62f1b671632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8186cf48948e16b36b830b28eba80633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b4a4cba7a5858f630d696e83d373634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc91cee4671a3ec7ef0382f0fcc659635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e42ef1f6ef3449d8b77f069ec213636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5935639a7029d20609ac159b871b3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11826161b4f9038d34dcfb00f4383462638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8891db42e5e109c221ee1cd37a450fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa13eac891b3f82ba7b12f65d5a957640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe60194bdc3eec984d6e77466b65805641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606e601a27ca5366ceae5c3116966ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c6cc3b59dc6a0f9471f334c6f8e0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e622741a2a36309db9c226f8dc6a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce079c6f39faaacbb771fea37afd952645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84643508c23de28c9c632c66ae034f8a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718d8c6e84e939f9cdf657e44cbf2de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7814b356e86c74ec84b8552563a666648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6204e8e7455db1cdeee19ea74f0ab5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b47952b328a832b605af5c9ae6c4d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f8f06c26f97950c62fdbf40996362651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69e34b88750e617db753ab81780789652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1f903841b21c3c6c7c7c9d38c2f53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1540039d0c2c7c59df710e15b989f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d0555c9b25731eb9f7a66f8474972655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5d1583c7993bccc00239238f09bb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d07a7b142c8c9eb622f303de3fbf8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0217410311e69cdd093c81447a65720658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4fc69f001ea6160acd7a6bc2c16ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c951641d2faf955b8080861d6c34b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b043c77c230b05ac6a22f3528d1042661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bdf94c60d79a1a64e0461e9362b62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b01335cc578fa0d4a85d7a08ca9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bed90da23d7127c32223a1577efc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b7ffd3ee22cae254623705d38ba19665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e40846d379f3e9ceb76df33c75fce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b6d833b5a4cd8b0b16c3d3a3d18cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973bca64122d6021b7615b9d7222e5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7d1ee6db911cdb638f7200e2bd6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9859dc4375a547bd5a1a7775a9b2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fcf104e41dd2d1d8cf756d83c6cd1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08514c23bd428526aaa2885a5e75386c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a635d0d6b9cd9cb18173b5dd52697673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faaad29eca5d3ccd02de3c4d63f8a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dacf77c62b55114f3a383ec271c08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c180eee9e112fc98e2d3df67b2e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcca67800038da9455dbd41b7f108d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa6255cb8e24793adb3db4c6d82c72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb702a4d75860fe018b7d4eb3b54e9be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506ae4350bef55a5e6333daf67989dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bb2da53e5297bfc53e8e646e161e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d21471e14712110dcf651a07bb9d17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135c245c3231761f01f12e055667458683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052573d8472285ee428c7e2b5032938684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c7788da4d060f594ce2f3698ce2b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d1a591e3c95e740e359487a7991fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dab4dfd8dc59c3a2f40f9b8a8b172687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245509b377a769ea42c0adf9fdeed56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3282097d09b49d5e8cbceae8fcefe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798de4f8ea6ddb9825156e92524af85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b78826de54bfb3d560864a56da1975691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9442d6a6907bba3c6851211b28636692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3bbc9c35b5f245dc9e3bb2cc45cc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b60ea6a7e71de66a1551a33d9bc13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e5f592bd9565521df72ea530d6fce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f2018bbce024463d46988816e7900696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5d7b324b4c1aa774eeb9ec2a2542697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ec5d446722423fc011ed6729f104a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594bffb50d4899b2532ff91e044113a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d405cd3ac3299fd68a50a9a54f2ed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa213ca66a347fb17d34b7a3ccdc10de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce759de7b1783187976363d282f14f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682440ef89782e856f833806cb669176703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd6349a506d2ab61511c668387a6d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7474dd7b22e58564c01b96272134b1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3aa9f61c6ab4a49543aa130ff19a8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0183f1700f888735f9d3f0bf52438a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d779fdb0422cc3c799a27cb8f809a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea874253ca5202ae00bed7a25536ff4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd942d1086e10968e4f2946f8abbc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d21015db743c84db0c494172fae1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da343c966f5e6a8eeff6ce31a66572712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4596d917a23062796b4a01c5d778fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14088c04d05f83541e3bc8abc70948714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d0c218e8ee5dd9ed282336fa0361f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d974667c4fbc00732b99ea6600bc0cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b98e296c343b855dd3b0afe54275cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc13fd5d9346f9d3ad4bee98798f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ed3a29a2f06c8b8e5e57ec2bf7bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42e69cdef1edead1e15ad8d8b084a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a43faf114ceef8a983a577bea63335721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4f08bbb2a6a2531f8f174fc78e46d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260d3a0851223035625ff04214a654723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb56a75717b30e05cbbfa46583195f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc232d6288f206a6be6b7f689427a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951d9ab546ee415540ff5bfc4caac5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fc46aa54f78384d84c20e61f234a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69b08f5a24e58065fd8aa92a5a5424728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291149aad18db8d6a6348a157fc669c8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839de6d083ad38f8f3c3ab0004471e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e064ddfea646c3a9ab8feed5023b02731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6e80443e85757e085a23915c8e45a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efaf9bf25afcf564b17a9115f32851733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01ee4c05e20a547e7a8d202fb85ff4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d6771107c09efb9b09a02bd292819735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec8e8a6cfee454226814f4b060ad79736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18616d63ca92d9cd7a4414a13943ab7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c170d265d7b2b84a949bfe28c4107e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31add7bab61a77615ee9116d25810ced739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6d704fea724d86b042a9e3df3be1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d2c48e57e42168e17cdc3b2245ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ee2400722ff22b56db79e2c8280a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59e2df76fa7df1e03b47bf9134cab0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05939dbd3cf31f1d7a57a4cf41cb129b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ad5505e8b19a6c1d0a6314fc5d423745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda5fda0d0d723b65470054cd2e9c51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d495b01a8d03d0e0925695e80da7f38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d621ce2ffce617cc5d09fb516cc14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ab37f03f32a2267b928d952ae4673749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ee18b6183e127884ec01828d347d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112914c92a22657c1783e95056fa44f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87f38ae331245fbe26811e9e8792b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba76327f22ce48d5efa931a9d2ab3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014d258cf74254cb9de42e33ea0e4ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb1527ef099b0d41b7481cd15b0251755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef72f8d5f49ec22c9fd86a5756e060756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9cb44d1f5deb1900d81a184211755757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2ceb91620f93692e52ca2d3589ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9323105e38de50f133454b64a876c4b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>