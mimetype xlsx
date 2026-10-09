--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7eac38994cff0f6aa7b23a71531a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d3597614c1ed53aedf0398123bd222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24f347575e76157b57217d3ed16e053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab0348dff38e589051a2cc402503c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff6458eff861d31eef3400b6d6add5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696bee7a1c192df2c37d0756920c0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaee18aa63ebf04a11856a216f6e4c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ab1b05bf0007bbe67fb6f7ee14b028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d229018a651837405e8ef5378d11bfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c385c3dfce0aa96b72ffd69e65fb57a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdc6f06969e9d73e7807ceb1b2c87311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d41d78a69c41c95c5e0085bfd1b1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cba239b1e3dff6328acc6dd101218613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e336f527d78d4d2588a266658931c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4693090a5427cb468a5ce40d587ef6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a56608bd78fa4812f7f7c9ae21c2016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f05f4e21f12ecfb628d91d8da2062f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e20ca101931cb1455117332116ca8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21fb7abe4de4ada9b5a3d5681af8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fa826144d1acc92f9f89aaad9432c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e954a9646419fac7f14d832dca76e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac69ccf0e1c4dd564262a577de342822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbef89f85bbf2faaba63e71bde4e1d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828e53e7a7f7b72c640a6e0ae57bf6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab4a5fc0cf5f15fcb2ea8c6485be4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b23dfaa62232dcb725bf94806eba4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0569454b5baf6a6ecf824fb69cbdbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec643868bfcacb97a4265e068d809bb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9db9668c8cef8013eb4c656c5d9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862601ad5a3ebb68d5888514372459ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034563d06b4f2bcda072e269f6614d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6f7fcd879a694a60b616c72fefe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095863566f166846f4a925802def55a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f2fb4ddfa793504bc40ff457ce6e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479813c8a438702384266503693827b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345896dbe32acbdbd350f630a8d1cec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9880f2b193962c5100a69173849dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac09b690e6157e3b120a11f85cd6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98bf1844eb9d5118a1dad3167a577739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b330aff41e1681a232431a970ff1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efd9600ded2c43fd99c1f0333f56f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9745858b75d96b495abcbf685e56142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172ee4e41da9e6a103507c1f3b8e85443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051dc940785a8eafc268b60682bd35c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258493c6bde8ec8a7f1d961b051f9a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e068b339531ae30f297bd1e88b64f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ed38bd1354e0801be3adaf75202a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09018672836060f163e216c54839ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19765915e8a33ffb53ad66fece6721eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbff834e155fc13c5010f60524f6b1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2062d0a99a41b95dc43273806627251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431b776f97a549f514a8e02b5cc435f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15957cd7cda2e61ca3a73eb3ef1f03b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad59f0e81974ed30bebf2ba25c335054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf3ce4a1d773634992e11ff244124a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492614e882aae60f925e020fe0cfd8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e5a8be8de6a44b5cdcb9ad4f2d50a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f1058609c2afa80ef292cd439177b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba45314760958ba08c56fa48d02aaba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd75fd003d32f2aa8f9ac356871a10660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca067b2ed8e76518929e3e6847994861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e35559efc962248a55224a1556e6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cc9633bcd805e229ed48e16742fd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51ac1baf577495d8d7029f5ec46f7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19263ac388143cb7fc64e522ae425e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528612cffc377f1139afd051a45aa3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892384dfa24b9cedd3c282c0573c603767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571b90110cbe4cf3a23121a2f09e1a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902435e2a0e12da131b5148c40618fda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaac7545c8b883f9218dd2c495f6db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f20f74fe0f3b72bbbc3ed2e389da071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1ee5b18606ff1d4bb2a806f2d166f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274373c6d6714fbaae6e994248a0e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f605a099e4c4c0dc9b598cec0db674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fb733ccde3f27f241e32e8103419c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109b0424ad9c88392ab3c7afcacee6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd245c364d80e03ebc030c33b0dab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f415c511a9b1eacc0061c16cf1c6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2e564acf9e37f02c7d47abe846c5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279ebae1e7da9198f07ec171a2c085e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e985733ae439e3b1d21134ee82e8d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae0f4b4468507087ce866b32d55e6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734f6d8b1222fe64e49c41d7a3212a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715151cfa5f63d45624109fc253ca76684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92027866658943ba35023817138addf685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012c1f9efdd4be268c34dbd22a4789186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b799c2b463121b1d1bc026fe225eb7b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06687890d19ec0f28ddb40ee1f7f88e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c47f94180e8507ead4b237635519d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad850d6d9bbdfb34cbf0f5da0889b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122449b99df96379c8db5fea122bcc2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d21b8bd5bd8c85cda062de91c5592492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0bee35009faf336a2acdb494fd4b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1feb7ad09b0223ca5c2647460dfd8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68395916b3ffd0edf5fa6cf320beb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f14789a1ddc369457fab40c6831696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d589f08dea3b93bba03e66aa7aae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682934ec1b50483e18fe0c629d53f6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764968ea863332c21822873edfe9dbce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4cde68234cc59e1e7ee19a24a2505100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084a8e02f2446dea3e921cf72506050101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a9e35a2cf7cb4fa83c9f8555c058b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344c0ca9b23e0cbce6dc4da33385d48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c67ae3ba751cdbaa0f80eb2c5ba5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993ce5390fac944f591d120ee003ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca503491b0a57681884d609ded71b96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54356c19f0ec576993dd0da141ea95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d2ae49079afa0b359c280e4bc43c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8edf4ab33562ed8c7af4f6cb22c6bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb45912947a41f75d59fae64581b2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ce9a8453048f786719bda2ea4592111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5abeb44bc93c64f6fbbdcd2148c71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a83765af79d833c530a8b9c47c9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be704dfdce4503643ea04ca90c1444114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce560bc15852919e76f5721c87bb0a9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd407f2ba1d6eb25e5885f3d2fcf4a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68076646fb8464c98f7222d059b6e3fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94147281a9ffe6e25a25af453eed41c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ede419b6417d9f511229c710b8591119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb9d7268c4ece5798e754a8108c5f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4e801daae60e91295fcc7c282b4d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f778ddc894abb5ec5f6b841104a107122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e0619658ed6125c35e1c2768b8f53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea37bb299a3222941b9bb3775b146a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0161d39ac3fc3099396cd4d83c79f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de67363a7bf1ea58d76e84d3c126e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449322ff0ede304b430719bdd02331127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6e0830df3c4f46fd7ad04219f0ebe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53bf69f13efa87d5102a24ad70832a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9de862e94472b515571bb6532dc679130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826e27832646359c93a69ab2b76bc75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c7eb5cf1126d692f949ae78d39e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b26a654beb5a9f3b8e011eb7a8d01b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a0bc24a832c3be11e685e11eafb4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638463ebb98f89d338af604266696b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62ae897cf3877a39a556d693c0a842136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032d2ab021d901b031cbdb22c7a3de0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f373d04e5dc982ed4c98e9b7eb83b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e7b8991d4ae075ba10d8c280b5f55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02516a1263267cc566bd2c9b6b9481e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cc5f7df46751344af81464abcbb5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6016b1784918af344a0ee6f93ceae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eb8472eecd04495ed4dadc72ef9cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f1e5ec6871242b3c4e8230a6bb3cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ceff4e43229bbe94162d3319af6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca1af54e4f4a96a253c397cdb22d4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ce66e86abb27a0285086a961070d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570d9427af02f595a79a627d7ba1ac0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345956d71874f1bf5016dbbe994cfd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec887ec671a15e649386c2208975219150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b89a2c25a5de178d93b9c8b6e6c35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ee6d093a8a07816960636c969e825152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aecf3a68722c640571942915cab20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1924f4485a917bed1d94386e86a11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af745ef70461fdefbdea9c75397d55155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d6ea730838ffd4f84eb8bf6a0e77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177afb778288636e9a65295d625b1b70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f4005fb525aec749fdda9c667cf02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93223f06922616cd6abf41415459d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd5c5033ecd263b341e4fccba864cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e932621df46d0b5cf870fd00042764161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e84444db1da41c8bfdf8a272e4c170162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152252c2f978a56dfb38de43ae44967163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62757a994ec83c03cfa371937e0e80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f588391a4954f442f287e860a8d33cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46233713133566df7a1a58ef25af6122166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22046315d65bc34532fab8016dc20d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b625910a02a3742ec81535fe2b2fde168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d551150bf6bdb0518c3619f36d7139169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a676b78e4314e03963877f283142170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ecf897e94335031d6ac1b5b84b342171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64a155f1d3b521f88d50c96de7c290172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3f16e03b16985ba1069f320dd51e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9c5d3ad615de0708e8a8a7ad0959174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8cbaccef6f8448b8cab4d4ec97e9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfe875fb1948c03412324c7075af0f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32e5bf0c68309ab0a64194d18a6a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964784894ddc7763001f64307f8b5544178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6871853c6881805926c998859b1f73d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6af16effc2dc656e52637a38d86c88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8114621b79d2298e175c3b330f0949a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049788543dda6691f7ebeba211fed2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837de56ecb5fac7628db4f831b2996f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422af638b359bef1b74195c27cec5c53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900127356aede7d945ffc906b27070f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b2fb3bc01f24046bdfb10f91cc60c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba094c5a9d5ebeb37c1ba825fe9da8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ea0dd186c9f472cd91fac147ee384188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518fff3128f1b6d85e416b2db39c9f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42018e9a9d297315da17204396263343190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b555870359ada0b3facf1fb433f2e48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65739807d45e0a06d941c43d88b2a362192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83128026d4945061a60bc2c4236dd85f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994dd38b4ecae81e9c6c91643b70def194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8788d1331c82c2fbea8bcfe9eeb0e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cbbf2f371d77f83b0eeaa42faf6dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b035d6e78a6a612a82f98ae59ffd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a9af243723de51e535a125f2504ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a6fcdb7caeb305fda4072f07f5225199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09dc65da8deafaac278f3775c074dc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d9a677bbf1a0e226a201e253ace7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee876ff42e89b750c688501f0553342202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd548ce1d471e6c27d7528d1f5bbfbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1bd8e3692c29ca1fb8091161c94e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d180831390a4684edf06d8201618205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a06795ee794203f0329cbf6a3d79f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d68a0492957e8ef4df4957cf2781f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bb175c6f5a9353dbf366ed6daf925208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63439ca2667745baed08fdc6d4036e9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ca580fd98b9fb598c07d64fe4f69210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb63761075215885ec5b5a3fb442cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ffdcc9cf00ac45b48e4286b06612b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4a84c13bb22b7f9dbad5f54163872213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d4701bc9fb22a27c3e1b12880d2d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12a3e2b20a52e5cc22c7e0d7f15680215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caac4b670ce0065ae2fa968b085b469216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17575197ff8da060b30a370805a5aad8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2499b7827086e06da90a457c56af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e60a722adea43aad1cbc624cb9cdb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ae275b1d38a7b056e593efac1f87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b6247cd614d4afe99b0fa89b8148e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352514063d010494524a2b18b1d3a2c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e405d89364f09e5bc19c7b7acc2a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f219e0db7074f99913d7548a8609ac5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231766de7bebab46d5181ea22624fdae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb84d37aa40326007a716080659d206226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1a8d9cff043ffa8509fddc3c8444b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef77f742bd59b3d989f5c3bf2cd4afa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c170aa62ad7165fb3ffe565877da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beb8307772f730010418296542ab44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dce4d0c4cd2bad5ac4c18a887b03cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6694eb58ec92719d70d12c290d482dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced1484eb75c696b955519e85430ad5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfbcef3abd47f07042967cf40d95d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cec300473b6ab24a83d59e66ffd63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6116044fd6d07f7dcead843d13029f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281bf87b076301e051edff552ae7718237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e2e2a0bfdccb95f60d225d69649bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485375aacb7241e76d0a39649cab1bcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aa94557a870cf4c412b931f55401f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf34f03185549400bad884650e5fe2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7681cc880c273a05bd8e4216ad4292242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19ef90eb3b2ffa64b955bf51bb788a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09903914fc6b5a851ce970635c3e0a72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1f9eb1c91beac0629430f28d89a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaec98a8b8d92e5c8181d20d51108a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9bc883f12722c8d35624d109a4c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3f59aa161bf78be302e6dcefd18e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b47a1417416ea461d7699b09cf67a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35181313305c64a34a4f14ca993ebb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3082f1fbecd061e398af7963b0175251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb46b269c8506499e453cb79c9278d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6af49cf716f5c7a08e0316327481b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939e22beb5bbbff6b5da3537466843d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22238a639cbc1e252e4701f2a5f17f16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238537b59d97d84175620e7f5f6c8acf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0e2c79067629f9c3863f3f1c36a4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439270d40d4b1e25c3ddf7d679cc976258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4db4edf6d02ddac38c4f222e4f686259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9194199f734035fc169e589bb74b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31630dc6484e289a859ac9a287b5fd37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140f7fba2888164300f7ef221ea99cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93245b513d1226ce8bb20a586e9036c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de686cf7ae774e9e4f5c301c0923dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b03bf1e1756ffdafd90126831294265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8caa457e98babdbcc1ed855364ce43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ab32a555a883d73bffecc7b54ed6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c45b437079d3880dbfb429da65f5d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545b38bbd4fb13170ac5d0db846160269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c82ac2fc08c0d39ce5d5b3d482da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7f3ae346b1c86c2944f1e8afba8e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609a2957bcfac73ced7e54ea55b3bff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfa8ef7ddca8d9eebf159ed9a5113c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdd1cf19998668745be14012d887af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d218def4e6d1333155710b8c85961275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3054509f72dec7e33a2253b313e336276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4177f7b3605d316ea45da5b6f17f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34177b94292de17b113674a323c4fbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2f46718d1e6e9b320a64e11adc28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6445c4218919fc03cde9bd74b5ace280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002adc0963f87e9f29cc58850b71cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47ee91a3b67b7833cf192dbc8197b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9609bbe232d1421a1593f6290a4bb35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4de6637df55b92f6ebaae10c41be5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753a9f1adc856a76e76e7031fa37170285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9781d5a127535a70de8c61b5471259286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6407ee9d3536d19da7ef58633e323287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad356cbbbe50de3adf032580862a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878397be096654f7b80f8ba648df82b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cb1afcda6a041921fa15bf02a6dfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737b1eac10849aca548c2fc7e04fb85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e86b8fdbfb0eb7f984818d044f911292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116839b940ab821ee1f0c68ebbe89a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a107d6c6b4ae843396439ec14925294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0f16fabebc6cbc7e94958fc8dffdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714bc9935d1c0d88bb7c810754817c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b73bd3c8e020f1462d3fdf60ff6347297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbdb5b7ca68b04bd872a22846f56f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531402067596a8f60d60d6cb9ea2783a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dc5c2b5cff314bb33facc42062c1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f13c527941426800f196b3348459af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0851048f03c90e7b8df46a0edad9ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66371274136739560f8d555a381ffa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73d60a94963e893f958d1647c38a16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aafba855a4b441d6de50d83eed24d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3730d81c694a340bd7104e2c10dfea4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afd13443642944900fc077776b0d72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa44e059e576f0c7beba6be110a3e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53588963d5297906e0f9e14cb7f896309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a0859a6f147c09e677357665ad4ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956adad10f38720cfc06a6d70485d0a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c91de9a23c5d6a70a5d284b5b29f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6bfa29206bf512ee3944290dd6d6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07c47e8b1659f88ef6b79fa310fd0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2926841d412543a3558be83959a48315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7315834b757943acf7abb6ec161ff4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ff2ab24786256f18330da836dcca9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663594600f7280406e4a65becf0eae5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8ff53c3c4ad3be912f44f408ca24b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1edb1dedb392504388a4d9fcaf2c2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567329a3700924099792731dddab4dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893ba3f1dba33b3827f2a2da42fca42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f21b19240b865dbe6359458a6494a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de3774fa1f3a7c71be90c2cb90c132324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eba0df79ebe2c828672750abf3230325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fc94012dbbdeff5bc2cfbe496be28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827d482d9b7c3c246cfc04815b201b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dfc74c71492743fc21d36859d2816328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5e3c14c5459a82b55b7288f6761a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebef3153d71a7ec4533451341d2e06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ac3fd210e6ccf174b1a9c5b21780b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bee62c3fa10d29a7ec78454f9673ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc52f95c385376dc9d8a3499d54cc5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a381743735013d5b78dbb8cd97763334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2cf6a98b3db37b654b9509dbd52a6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a6fa505d36a146e3c1752c7b2c54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638d17679873f7aebe6acca3988436337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ee6a26cb2481720ab47ddf3c1cccf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d16b23d12d590398d2f1bfff321e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c8a46bcac8412f741955250768983340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675a8b927bb674c30a7e72df2ef669341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f651bd962e72e4ce18f662dcd5456b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a6e9dc130fe5c2a02a6a3525fc908343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69213591bbdab1dd9a309687d5b96d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a3b719d9571e827bce3827f4c9f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fa45e835e048d94fc64e4c090e1e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f48fb889aa4d3d0fd6abba89a1073347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06e620c81efecfac669651f2b03c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1766caef549bbdc2e6e7542baf33c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc3e4733b2e8e10ee8485487e0dfb3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0de6da24ff38d9b87207b5e3523e37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0ac8784638d1a8f72809a78a2ff37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed3b360df7012bc191689432a40fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6787a510843f476705680c4ebeeb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59372fd1fa42f0ae413c4754c4ddc237355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794a24c80bdb337fed3103f9d6b6bc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274a7421f7195af8665c337687cd8bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d8766fd218bb3741b58b1bb4b92c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661696f1f179860f9c852c0fe2b990be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde95e4fa710e9299e33568133a8bdb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126845955ad095c67b01ef0c4cd1a2b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b5aa4b27dbccbea64b912e27a01b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9e8e74ff34353558ba51e241562ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797239a253e652c6bc6740eac69bcfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47480f8e08c880a9637c69236723040365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b72a4ee9276896a49355ec6954fb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2aacad22edefe3bd1945ea04fedf3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f32c6604bf7c76a1acbdd266c376368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bbc979455de32dbc454855713acfa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba354542c9df7272abf4aa62f00106f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab9ec7f679a503f6994d56c8e91a92371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91269f5255cbcb359c234a45b875af5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b57d79b9b6540e242143d7e51ffa04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243073fa8e1a2c0b152cdaf4ff6c151374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7c5378028071e3cd15e1b900a4b3d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c8ae2e59e386b13dd8a23a1e9dc97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97b17ef52a32af602ec3178aaed49d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a56a7b1d99a45fd53cd401efb5538a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0008f5dd9008a70986e19af30ff31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601232fc3e582d61cabcc6342f52ac7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3145d452ec7e72cfa955ef93288ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831086023ccdd5e08ba386b885de18b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88368cdcf46a0e7f7f7db53c138e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556b311c02f954a2fc7929264848be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc64d458fcb56e526fd8b50bc382931385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c02ec1a799e0a75f184584c94995386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39bd62467e3b4339ebffb4242ee716387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8477e45a651b1492a948b08ece6c23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b93a6600168e0e9ded4249761f51f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf76944866fcebc74c365330f4165f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d36a4b49a07b6dff91829321bf96f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286831b0608940b8294692fb9344e257392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f59453c59b48bfc0809be1aec063393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53276f82dd110dc54dd3d51ecfb50858394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675cfa6fdc2518e46f90c826f891178395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2f5d727359ee117d0e1d090b688e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf39088c2af5988814ff00868dd4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92410369b4aeeeb20851fe97e04d5100398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437a0de0161e883197a57c2b44d9f58399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620ad9e876e0693a815e4dd85a693b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecb0bce31d1ba380a82418c2d5a6fd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb6bc1eb27dfdacd77b1989333519402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10f3fae63fa338d92ce50fd8be162403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e06b99e74f311acf9fc423a59cfdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710f6b4d935aa4cf7089c47992970ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd848e5e845e39b21e7b12f74a01349b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f0b266f397491039bb0dc1b5fc788407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333490f908d720f0e70c4785195d4115408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882a37624e874198feb131b6a6c0b2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b71a2b3a349ce921f65d9651dd52a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b1d1b622f00bfb302b1ad54795e11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796af797fce49f7e42f6b36094a03d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d4327a5a3d1ac9ce08c8923cd80ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebd0547b53671ef6f5fc5e2eee9c71414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c4ef43c3c5289d4452e9cb298f0e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e70e0898114e22f81b0802fac4396416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8bf9bbbfe0c7b6c0b71d65db59295417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3696264024756cd7ad6bdf2b27036b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca56dcfb3c297da3a563ac2be1172db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281e06c22aa277971a1a6854d92f555420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983987c913bc9cc00216c038a7758a8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187def739b7dcb4e7c425a5c71ed1a9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa48b450b839835e6fc2dbd46e7b85423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7a44273137dccc66cc964599044d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d813d7a76b2387f285c0de168cf54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a36fcca5efe5d935571ec54fdd4373426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e3bf4d88e94122956f54f9d01cd9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1d68f35ee86f763bab5f41f63f141428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1344b6b1a38e0ca69eadf2991b6aa3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02092ee3c847f4b3f9aeca88722c5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10969e07b1cfeef7773c50376ff54dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44350aae106c9c7f795674319d6be3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733e935f1f2dae7f22738ccad62d687433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e061fea5a60c41fee619d3dc40597434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72043697403392a0b144cbcdafe09803435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84223dfb0d09ee3fe08f93f737e9f6de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2496b79de670aea6fc23c1e6e4ae8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aedaeb57db32b7ce4b7f8c363c453438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2900ed20703a609edd005e71ffdf81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62483c13b781acee661e8a83ccda4cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca941ca70e97e75877269a21adfe9aca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ceb8d10418dcb3cd408bc14797c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad5c6f9009c88ddb766cba8abfa698443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2725df3aed159d7f93f037d350f901a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff9af9acbcef331d687661966e6d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134c914051a4d5e6dc9e092aca7c61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033814a4eb9956ed659aa9a5bb5809e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187cc7e95e9631e2401b79e60826e7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf7f006701ca279185fbab029b1462449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837fd9b7d695537c54a6616795da2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34728507730a816433714fca1c3b4b89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d00f294c441c1e4a81a16fe481297452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a11d6e51eb3f5942a5916afca5d29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ce70a53163c84056bcd4e3d3daba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614bccdadf003c6425ee63acaa044ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bda0e29ee80347d1d3a69763866df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fcc44c6329adf7929e857b033e485457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ed47a27eac68ae4ed4ac64d33d8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d389295e090e34ac71a2485a5c9d99459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b9334169848a2164b593c9ba29cc4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833740e5b14a885535cdbadded6afeec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9f9faf984bd6eba8ff660af192bfd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a375c516644748470ddbd47038dd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3225bd9de2b544d425a23958ed1848464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6bb6a861574851b2fb55a229bab9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e256258de73ef38c00fe60ff2133390466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e3ba351569ec8970169d7baa95b24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8f25576ae0b093f93a5cee9a358d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612551ff4642392448d5815f793a694e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1248fc5727655f64330790461db5f96470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70439332eb158b3295294d85f50717e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d20b214f5ef306303b89dd30b83387472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a135cf7579f26e9e587fb672c0585473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a223b9c10036f44c0f1b4eb4e185cbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0c44267e4963eef7961247df82c30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b77a0b5ed4310ea6084d620d1d82e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32d542d2879bea5290c01b9edaf829477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0076f607fa41bef15500bd95e8a9f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad28feec7dce87f2cc10b8d0cac0215479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191bbb7425fb0e0b34b8756167df64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5da70a3b5b5ca352ce2958b120dea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7324f4a163aebc8db59a2da05f9fab0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec9eab94af06a58113e8042b0fb337483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97eb42e7f532450dec717ab8053c0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792e4095ef7ff2d74405b7d9beb7d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1b1f341f45e5d2c06db57f512327d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ad58556553a6f420736ed71a6799d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af674813e787accee28d5955a597feb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61fd97c1196dcc3fc77b95cfeb5393489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbecec146b86c682c45e91eafbc1d9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc42d2b40aaac75283e04687f7e87f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9b24ce8839197c1f8b75498f649de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612029aece088fec5e9def038da7c505493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f1778e1da319a8ea22fdf56a0d360494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd18eb1f897f2209b6d210785d753a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0fa38745733f41f4598bdeb7907e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6ea3c3467ccf4c12eb16c4f9c078e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354576aa4e992e7f262e75e8cc048d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff981c1118f309ebabb0e00ef89aa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7082765525d017453db4803a190f50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1043a0e8dd8f752b32481f2137cb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac263a1e8df6c75fd58e49ca6b1c38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d2a409879259fa9eaab899c8366d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5c591e86c194f03af443986cda59f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb03ad3a9d3f600539ffb206293d285505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb2bef734373dd28e6b516a9479ec6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4577e6a4ac905bab0c4b84e48f699507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19ec7afec2548ae287d9c5f0e4ca4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3284b3726cde91810ef46a7a102cf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d426907a337ccd39732b839db7172510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac342610d2b833290dfb74c5dd404e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8dc7a25c97e54aafa79e46138f5af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab60b2ad18f75fc8113d22330c2b314513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b16c6ccdfb4962a5dc36c1fc9f6e66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0043fcf6b60b98c003ae5cae5e7d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3441d3f076f42c4c0ace93cf94dbbfe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ef872c12e7a87089cc78f28200a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24730b7f328e727b5a6448b190434ce0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375928f6762decc0331fc1f090a7010c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e9f19448c33c0e3026a779684363c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8531dd5af89d2c7dbdf2185905bbb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa8182daf64b61c5b49af4ebb98737522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fab8eca403e61dbf2ea3db9afc9810523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f95a853db6bf196403d8a6c3875c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52b245384d681a2fac3a55a33b5c23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb4332692fab28c058cbea87f01b5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b2f7a3530a3dff2740df7fd742cb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca4e1acdceb19e55418edc7200373c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763544eaff80e370e2daf1b83e6c1f12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1237570ffbfa63cb7c3ff7f93e869b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16064e41e5266f1600dcaa6f1fd365531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a5cc2b7cbe1b7637610d11226c73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f084d3ba6caf9c72cb2204ac8756533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dec397a1354f240e2805aecb931fe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076d6c115a7f3d21eed76d91f524cb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144105ddd3aa0cb3d6c663d3e44d2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d1472ce540778a1084c4f1cfc39fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6825ff0da8147a93258d71a8303dcc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eef17c2ced10c2c1be9b711d7c626539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bc180eef18fb43da4b6d761b1827540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c244161adb9f7ac2d75890603c9f3f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7fb5b567e9666fd8a5dd0ac8d9bf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f65972efb6e4645b08ddb2e9d207f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffaff3e342d2d9d03fedaba34ba2e0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca384cc36885fd86ddb4d77bca44c6b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f535aca8720c044fbb9df48fd512d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b3d8a5a76c8bf2442f4df4fe95d26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc3014c30e002f3ccc59450121bba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff1814ee783ea217498362c7b3b14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c774f2356fb6cbb88e3fddc3f790f73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a3a9999c0cd0aabd74812028b3ff3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d03108dba8ea518ac65ce8b7317b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654f87a460e79a0e3741298cfb9b67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf548c06bf61d563448610ef943802e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c60ffe597c9876cb1b7aed9980e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb14e452eccc3a1e801ff9481bd7e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c176a3e9e2456489b62363583ac07ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b4e7d1aa73b427636a92358b35ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504064c8fecbb9b21a16f062ba51a388559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d494787b08b8c851d4b305a6bd8b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46003736f62a5b4b2d0d4f8e2ff635bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966bbb57d62ec66dc3492b8f5ef24b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e187efa721ea4b0d093d1261c65cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa65966e42680c6fa74c1b39374c159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e4abe504f8534d33128418885f3db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374abe7e7bfd9bd849bde6b2bf23366566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d7a775b3df67cec2580f21a39efb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d362bce44915c4ece78b8cc31eb67d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3105c8eafcf69c71d68287c1c09fa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b347ba3c69cbfbb1bfa910b7675323d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3f7d6ff0531933d9fe62bd689b480571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83eb15ad96f5f98890a126c4f0daf80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615dc769026fa8d54449264dd3efdac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ac52665b57e1df48e638d06534ccb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3970e54e3304d075c119b9771715467575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d554bf62a396ac1dd2ca6532f887d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b933326fc2ae7fa81d1746cafabc2b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201d62e18100e86206afacbf532e7b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bd9e2a847cb2674830ec29a3b6487579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9665c3a5c9202ff59b233bd19b69db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9e1ac53cc00ef69eba744dcc97d21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de40d932d1075ef6cfb984c3b16747582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913359f86c78f6b687ea8a807835ec583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38dc214e72269338a4d9f687b97e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53159e0942f5ad69ccb60da787ad62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29814328e93e7760a216f7191d59c39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4f4ee34fef6d144bd07665906983a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678537766e5a5bf011f3e28e71397e8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186f915f473a4dc0624218d084afd05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e3422ad190d14a53f72291116479c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aafb963a70a219d41286b29abaf670591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef36ebdc5c489c8d632fdb5bcfb93e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee97acf0ed5433adaf235e47f46f7e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d96a6a815d30ee6dea9631ab3a3a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeda2a372e2d6bbd67ac72d6880f09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec592bb8f3bdfbaca4667277ac2fdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0571d9af45d93f21b15bc5291be337597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d6e2c2c7ef6538f0980495f99d129598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bce00b53a0bce77939d7055429948599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bcbd4ae24647e2427658df3434bc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e992bf90489079518a7165005e81db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c68e1885b58a56e1f6d551c8c06e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce709e548205095cc89cc59056cf0b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85a7f4f21fbf940a35a176e7fb75f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb055565b80994cbd04fc6cfaca2e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3195ded79718c882c573b14b9866b8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94776db8c6464f422a0d3f9a81d14200607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe276ad4e9a9b9d00defa03786d64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc9dfd1832ad9ec07d5c67bc86109e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91640e73721a76514e3dd9ab9435e59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a134a91282016bb59408801e8db1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad86122e124c191fe1cf1da7dd8b66d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c1d187f709e927dfc13e00b94461613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3261ba417e5ec3c66dd68387b96dc4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bffdc74ea6cdac8c625aeabda724d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694169fdd88e97b0f08eb89e44fd52a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d619b033efae363e9ab3ef073dd095617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12020044c0a6e94eba29de5ed3ef6301618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb05f06bea695cce09eddc37205ee5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da925884c13a280594fa9fe1c8174620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7518b19ed2ec577ae14b3f8ee22b6a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba174425d021aa1726f5144d33559da7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ba0efe2db89ab4ba1bd71efadc652623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da126cdd0ea2b45e14b3d80113bfdc0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68f8a01fa5ee3578c4cca93a84435b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999587a96cc12d3760feab20b9ee53f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409307778feeba52d0d24100ceee1ed9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00a52a47f41a25965288a0447a806a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303d6dd6a31f00f2923c49b42d437a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba328c136fb609caa634b434e7880630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0548cf602b5a52850334a6e51e99865631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0cab7f003e613b18660cacdb445a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d94a01a4f499ba0a4f85a030e28863633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f19925794a9145b264e1852354a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16207e45ef522ec2fd81e850e66d26ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5834e60ba36fbe65db8455600bf15636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dcd30679c25f364a1888f85a1051a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42e69e667f8e93066cb822e3dc6095638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c717a67f6a6d267e8b1dd8e86351ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa71ca2093fa8b5fcd21bfc0b97349d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b451acb4f06f82f8b675cce6eed4004641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fa75663e953689cda38cd59f2a738642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298dc380858213cb1e904df350a585643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a698e34a3db58bad4333718b72165644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4264b7120843e4839d9acdd453b0df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bc5e21bcf19698262b75f790792bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98acc9301354dd137b06c7f4668536a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc73f0f141b606da62a40746537be6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8aa27147c9a2d2651ad54b2aea029649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e0116de55bf454956c286d5cb4d64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412bd4c3cdb9e280d7d8cfdb162dcd6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f66aa8062c33edb375b0eba468c10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdaabba36ec3a18373aa53fb76013b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5715d1d8c04b9575cfa2a7425df1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4ec658b95e24fe16fae082fde793655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e65b0e2de191399397a28487c58229656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a35c3088153c59ee75e20837438b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed75a1e4520eaf7047edb967ff8c47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb4981ec569e45a77c7903152d475659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a208295bdca06e84e7fef2df921f42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa5abe4a7272dc0a9681bc9deba74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151b5fae6922f31cbef552d0bff3e84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc585c0a23dc1fec3924666246100b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebbfc9893b5ed84575e37e54df9931664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f8d325b83af58ce9c4def19427940665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a14b5a59df76f0a998039ef21d919666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2ff3bddb6661c355a25f95cb12cf8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e56ad35553463a30b30e142186118b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc7c98189755d5b7a153a9873c60c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1dd39818a1f922291721744000988670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04c9d7d03cd115218215d4ed0e9897671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32646c226522fabaf3884a17e47c348f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781c4a9287efa8761dc29ec5016913e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad02ca4ed61ed01c2836fba2097bf4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03a4159e79ec138db3dab79457a646675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264935ee404bc3546594c91c07f718a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713fa432dd5522c9fe1acdcfa55d8c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d72c56c87b301b51c27d1fefc948c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7a7fd2ac99d47748a039e033a1a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fb53a63df0da571f500ae590bb452680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967527faa6d940e3456a285fa364f03c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028d305a29fddc9a48ab3a947116ab8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc501330d862b296c92c5be74b156d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2598fccb85584b05aa1bb8483e0b58b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3883f7238731e9cc406b652724248dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16997cd5fdc0e7d76b9f6c4f277cb022686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3147c4ef28828a131a0782a761d4e07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7ec38220df2221087aa23e35a5733688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48145a9b1c9c1b131b48d6e8570ba7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385aee50a45bbf6076b71682059f12690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f68e4290ff77976569312be89bfbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a39491f0819c5239c0004f344f4ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e3e93ed5572e04a7f13c1d1fc40d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e5f8fa5ba34dce0cd82017a04e2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a3d4cef1b44ad07840be29825d9a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bcaad7e9e0e1f0656383c1e4f77cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8cfaabc786d538d4f43032501f5d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c819db42f4c84005b873b835202e5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0321b18c44fca81b9043752b2818e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ab7199d60bb73eb40c8498cd0391c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4ace689d18e05004dc2d1412f3e4e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134c9be3e6b4b2edad8f698a856d42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea9b02164b33160ed18dda950559b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0c2ee1b13677b0c199e377397d904704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2c54912e6c7c4895537a1cde0427705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead51d5269fa7ceaf12d02adf7cc2f6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105bdf4379661e66b42840bd6c489fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84f678ca560f0293637e1ed8d0b572708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8deaa736bbf3b0d320d2388fcd7309709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41902b9fb0231928a7e529619ba1b54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f9f12857103d845424f1967850890711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ad1c9000898325a99cea1b8852b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5861a8ed5769652473d37bd929fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d4938ad9507a6836b1e9718781c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe6aa281970c60527d5508cdce328d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85c7b66432f8d11cb6985ea950fddc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a5fbf0dff250708aaa7c4737114c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790ea8f9454a5b09cb2cde182894c28718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7c87512715941f8a239581de76cbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751a391c18515b2b38e7b00c187aee3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e37dd07f8af7a86179836e734c5ab5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e538c3c05f50f4672cabd22c935a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6460cee04863aaccda147395dbdd1f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963813a8849736e5a176047593e568724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab6aa77c3ec292b9807a116b9befaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368c88197d6d8d5f7cfe88d92d380d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1d858e4c63322c0fc5a0274581c3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2c57f6fa01302e56e370eabe16ee6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700e3231f9ccccb8e70048ed0bffeb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03379df5274a3368932d69acf067f620730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f71bf4022c547b39354059d4aa9e9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2400232203e8827af8d96b12c340f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66648e3f7fb8115fe1a811bad265acfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750a09becf946cd16271967bfef304f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd4bc070ab2c41dafde949189080f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ea93e14dd4b4c4e5d64f7850e0412736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f7472610a93d976fd5e04d8935234737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876812840fc7680e83c9ecb4a9344ac6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00333869b01b4266bdf0607520d2df4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad82c8f9da113073e5212ee029270cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee16ba047ebcae1fe282e31efa09be5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1bc7f6436cdc5e34df5f5c3df744b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62179e5164e408cf5c092be43a5c52743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c170171c8afbcc18e5682cfe44a462c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cfe666b4adae9254b64fcea69b4ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad33be976c0ae0bcbc541aeff11f498746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c173c3426d86aa0e054b262aea83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7bd94c72fc50a4160329bba7330a0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c68f33bbb6b899d9772c25048b8087749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1404b81096aef6a4ca29d610a875750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dce0853d56b2dbfbd5f28467c804d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f3e6424bd5fd9b8e4124c25696f70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add5f7cb4ef7972bacd99a5769b29b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30059031235882afe23f93ee08d048f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70d839e30f6aa38aac50d9b8577ecc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de44635d1500e74bf00f1d4cfaeb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a205885b0b89c671e571a2dbed7ea04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cbbf06853b689971d28733812ce33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5540ede1b5c2e443503e8bf206dc58759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f11a48b794c643ee0dea7b0231a851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97306072648983e38b09d76fdf9c982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a267452e6c4494ce92577297c7c7e6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fecf0e09abafb0134189f2e0da28584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f14ad1d7617ef5d82b7638e086ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf330f0c087d41e78beea246b880b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278c5df31000af492bbfb1e16a9f7d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c384c690d160f2e0fe650427e1348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c345bbf944ac4c99a74c4fd8dcf45b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02b7948350c084c62d19a7b756a0a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4abc885f8753c2c9882980fca3e9a0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae119a09ef7e6467918179bc8e67df1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772de913984184e796bce6ca5d5a8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdce568c149783f1eb3c93c5dcf4ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d097ef585cbc4ce6ec19afec7f54b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d623466556069a7ebe40997240ad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010618bfe35149f0be6315f12b29cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7ed03eb964475cd691180e6166b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd66e8e8e67e9ffd9d7799c85a8b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed46cf713c835e8ca0bcd623d2e139a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2a46e9ab9eaea7b431192fc9afb6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce524d9979ba21ca205b747f83ab622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793c53f5db48c0d1ffd81a00ba8b9b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd432c73f2d041385914eeccdd8e017a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1928d872dbf794707acb4b5120f5d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1ed70b1d7aadbff41c3ddadb8c4c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9acc78e2cb9b618da24d3941fb0f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5123a1847737300ef243a9b8b14b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded51273c89b1aabd0ad78c59be22329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027f8c59fcde2d1dad60a4a9ac46f8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb42ff40d6a25f99dafc2eec962fb9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fd33956f06bdad64ea16c2400a12a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbfc9d4b3b93e5cc752d6d3045e2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66c55fd0f0f392f3eb1fff1335f97934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ebaebafbef08dd5ce36d81661808435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802225076f803f37c70e1b6b9166d60b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d951377384b3cb886a43928f295637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d398fba1b47be813a4577dba3059d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c8038a0cad4bd3c0f65abc0199ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449086f3cccff68793a287b167a8b3c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dab1246c0726f5a9a3e854c82736d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c07fd4de775f602d47805bc9d3c54442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14703edb163447cc0f36d725d25da343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4124cf1d440264b9ac884f6d4563344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b9d764ffe42503ee29aac33bec1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0546d9c88efa4de577cb84ee8bae746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88017e48c15d8671bacd8b0431d65747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302c0f2ace76e7e31a48ecfb2dcf3c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f27b1662f65ad5dd72325774c10649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b0b267ff40abbb87e8a495298da950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9d2178c141f04a177bd5cca42d11051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13375b3175c434a4e9428a370c79c48d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c456fa5067118e63f875f316e80d1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84ccf9bbe22d2c355836b64a0506fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2943ba69d3ebab5d8de5f688698af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf336de3cea67148b3890e8fe0e7ac656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e1f078c0f50edd6caca5650d25f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884478cd19ec22ae6d3de087c8319a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c84c60e480930941336ffe0ed80d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1fed91e215a76cc43e9ca804bda5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c9277015881a5b67a6c1fde38384861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5450c680dc9384f692fed4043f2369062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6167de1ce836e8a22695e9ea651c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da8393552b3ea445806fd7514fdf3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75feac0b915257e2ba0eb8d2855c87d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd02d9b09e49c3c1228cde7f12fa9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8947cf67c2816e92721fc7656d61e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621f081d91a2beed16754c64badbcbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de77eb7be86a115daafcf62262fa4bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca500309940bc9d795b1f554ddb25b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05a50517863ca9803314189b63f24971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63844896bd010a89a8085590d33ee4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7e7685b23a62c04ec346f68b899973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683353c0133ea08df4983ccb00964074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5953b7b71333ce95b877fcff16eac5775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923064ec643550e23e7003a92a5b27376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5877398ca314050401b268479a80a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd2e80965c2e10023a07cc7d75ee7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032c8973c100e0f91fd14c6ca141dde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044106cb1c484e9e09c6684037af2e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9509ce11324a433eaa0e969a78d55a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0aa1ea7a24b506f68a2c5bfb91a8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f9ea0e62d9804935e5e6ea604978f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5b1d953be585d8c7e4cfc10e0762c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a62f235b7de30aeb5a0542fef2e9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a091ac197dc97788818b14a3d22e29486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e05b0325d267d88c4b2e745f88448f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70163cb9487161bacd90437496b3f7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0393c51d7075729948f3a8d421df489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec3f8181d83b4431c4cff62168edb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44014cc8c0af388699cd654b9a7d6a8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79550d5f700ba27ec431d7135d82985f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f023e904854ce406a6497c3838af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17433a2bea13500e2c2e0bb5abab621e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e3efa9850225c32dfa086139eddb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd0fc12ec2295ce955b4b9914c85ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c449b2d697988d73535000e16f33a4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c929eb5ff25e5c24c936d30dbf167e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd740e2b429ddd5d9d79fb9a23fc16799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f350477b7e5e1d57b6b4808bf143100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b497c3363c1b3109b924da7709814e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3a9dae162d7c716195cee65c12837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeaf681bd45c992b9264b0814e81d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eaec9d1425b37d65708d25d14fc4c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c496a0580da946435017448f910023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65cdecc7c96dbcac462c007938b184106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9670aaedf644d4f89fc866bc4665e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118a22082245ef604cd70f8087fbf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c5c53c62a85539df938899176e712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084853a6a1283ba85f2585ea98e398fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a33a9e78887c2725ed297735b593a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c82e4058fb6058a43915f97ac40da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d0bc69c6b77c7e54e80e4e26ffbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449d9585ce92afef6cc89d249e9c58d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c91df27b215e36d9a89fb1a16fc39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c0a1061cae920eed3d392d74bd439116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8217e36bea1f2577b4d8778ee6526117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3c893a32bc4c222fc0e9ed445d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb25202457877b02b099ee0e330f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55360bf7c236e5fc901ca73dee155b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91708896c17035c7b6fae3300f205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f93513df0e8b66d22b07c4df9ab77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f2c75b84364b8e392bed39a63dcca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c5b3b4014d7426f9a5cb7de33b041124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505a51a3f1204793fb32555282c36fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62efb2974eb1f357014e483b85cddd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563cb633927181b1bff4115702f680127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3cf9c0799659d750a7944fac69a6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71395416b297812d9eed826295cbee8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fbb6d27c660ef3fbe5f25ce6b9c00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72736e2a9ad371720d35b48323e53be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94485b9dabf528456ef91421eb0adf90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51774bf3b66a7787535635ee7dd319133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6d6b1a6120f6481eb98cf160735f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045f931adc4d3754ec2c488fd21477c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77bd9c51d4f16bdd81e9e76e835db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2d4bb171db9fdfcc68e0c3ff8293c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc46e6d5ef9ab5754ef18dd2fd2e63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73fcd85a862964de8bd0cbaf729f82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaccf950a9cae967323ac03518a113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5ebb7daf4c17a692a1c13fc05cbdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765def380e2f0b8deee9f93267ff95e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325284c6813144a07090b7770bb6136a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20063fe239e2ac1cfacaac397ba1fa6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6e4187c9428bd31b9dafe0023ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57a920ff41c40220886f242f838b19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b53d46170fe745d49a29d87c6da63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849519d9be52fc75022f851caf0820db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b299fa4726dfd73074f39ce7f7a4b33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f44217e19bb9e1b04ab9b7ab0ac9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753027a379424a1ebdf2ea6559308f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d089fc5c38e20819f3db60e0808cd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e1c1c9cca0b8c9b39dffb6b928363153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad81481e8d5518a27aa02ba702ff8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7e80ada87b29a4e903c9ab2ba7675155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa51221f5de036e3becb08629b4da1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66175b5919f17860431128ab438dabcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215fd39341add2d5d768cab49eae00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830f8cbf6beba753d48e1543daf67d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934399550cc6183e038550c99df62b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c37609fe218acc8bd5dddad9897b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c2419f5e342e89f000c29b59d96c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f90d3743ee512f44a05f990cad58b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0490b5929bbe766993ef2e9599f2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f040e2ec8fac13d54d32a828999c2ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660e406bdd212199e81169af585f861166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e848917cf7f37a19c0508921e020ef4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e91f9961906454f20f7f761e2a3a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956ddd48e29a08511fd265c7f66fc8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587f6ca36fc6a6eedf32313cbd082ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54e64c8fa5119ee5994f629d64e0ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803986a743ec2106a09bef6a88207d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d343185679fe3f67bc3898d5d858b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360b13bb00e26fc0386eb305f8ed05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b441f21b832cd433a3a48b48867a34175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38c6e6a249f02c7fabb7955393449176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81261bd14c695db037f3b89ba69cd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caed556a1150a5cbd7c2212b56ec53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1e4fc94ca242ab0be5a035003396b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175877d3d855ff5de25788dc9a08b936180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb1825ff85fbe08607e2978f362c47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01dcee53372d228fc9640e1b916582182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15832f0f5b2d8afcce841ae42a299f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b395d7200aae88e20ffb675a914869c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47066704f01fc916094a5d9ea439ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44865824a57bd586e2484639cb7b0e5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e776356afd3c7e32b274641e3325a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47fb52ef782595945a9275bddc405e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9802d7e8dd11801ee110396a957a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd69caebb675eb20a5ef86864b88ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b852d0b3ceb7ce7ff2d2fc29f07a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65184d85a795e9ecdd335538bdfe3fe7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c7480caaf4d76615a03ebe9571bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18656c2b92c31832916bd49cfe6b23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c3fe3316b96b596881c959dc2643195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f801850e68a8e3d34e78a26bc4193a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f96d06ac71cae1a5ec0cfbd82b2988197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bd97aba46ce3983885e1caf4aa5fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a79cd91cbbc5708c9a8067ace846199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7aff1b99de9c69f8e1c8ce74a812200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc6589bc1d10511216d96ece8af41a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627b4bcdf102b866b12a5a780247fad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b411e1e21001ff8c202708dffe191203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1098eea9d88eaebdc6691851df71f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5b942b5613859c16a185da1ba1069205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa51ae7d6eb03e2a16fe9b28713dce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db53373512fb1b84b5a13e10a94cce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b7d1a2fcbbf975c621bba2042e937208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cbd9f61cb2a8908a06a44d15932e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6d185d95dd0ff00014d18b20e41a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8d19688d458fd26c6c399e9a934d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31710e9637f9eab19a167f9bdb3bf4bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5b6c0a9fd12d0389b058a321acbfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9deb2cf1d4c0eb7d1943bece88a298214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854eb6cf43f3647e3a753796deaf13a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d335308542f340947bb77ec5d1e7a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6728332a302804a0e1635a1fd6672217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4462c0cee2cea0e646a889465523b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a1865cc099cd64d18ff1e6fe86d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a172b12a3edc7db9286ef05d06d4b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a7a7ae8aaef32c8c1a789e290a1a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54994e86a042b865f7d0d3860c014fb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67370e6a88fe00337bca825d0746cc8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b96c8148771202c1489b718bd7d1b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeb01ab66643f4bbfd421318338a42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afd836e6258dcd9e7b785bd6f2b7d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6513e9497969d16edfcf267ea3451227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae84a91901115ef69607c995bd8a52c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa180df9e5c527e433874bb5acf2bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe49d2176bc9ffd5aec592369e491230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fc0dcd1281e7d94153a08d7f0e564231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab40a12deca00d7bb3b4b7fe61582232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2adc2571c696a8c80e68f588f43d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd8c13ca01db9319c851f21cf6ae48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531b777e3d67e8b654d3e881b4f6f28235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07935f0fa7210fb16329742e44a3fdce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd774fea99874206bf6174b8fc7f836237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d70f3c1458f52c24a4433c3d0486c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360a308188c19e86979b79c27cc62c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570044a03858c892db7f0109bbf464d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a35b18dfc0c6d9bf6bf8fb950ac6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d674c44fe34a3e585d5447b494aad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6ffe453a04a082732e5c35015318a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ace7105eaeed7843dd5edb52d7c7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583cce7ace21992e09de26bb0bd04cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586945d8d2466565da398973d3a361c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847f00ca86ac38d9098dff962e21dce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43e7fb66aa8d39499ae7336f2e100f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0e01941d31fbd8a15099931e55b0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c7b19a45c88ccc029bc9e4fa55a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52935983276bb644c22d1a45a385f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c7fe4fafd7a4e3b53d611d655c97c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f68d3cb5dd1774e98b5eb923d3663253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934231f59b4139b5c451f65e1abb1302254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ffa7fead6c6e6b8a213e4d3efd4a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e09a5a2b7508d8231d07b427f9f53256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a5b162219e2b30ae64d5b5a35ebba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107b571d5dacc808b6b22b3049ea67258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd368009dbe33ce222a1b87f4d7521259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e33633815c3cc44e667352c7989ed6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b041512437a8668bb921c20324f81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580df3a1dc7b9363a60bbb74a171dd5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570dc4cccb0d72513e2d0ced9e8c966263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee8c90661f8b3acec71c46861d54f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52449cf944c5e03d30d24f33ea753f60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cef9cf92ed98832144e724d2288582266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40c886181eae7c0d59373c62966276267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96db4032feca9e88d6d3923f72547b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b4ded808d9495c00be36599d843a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49823c4c88ae7811f0ada4fb74d0de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f892084df904cc1e82c92aea0daceb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb4bd1fc31b9aceb55e0d6c0e0e65a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90998c448463d596c3ab55f30876188273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742529142dbe0e7e106e3663e02830f8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591ea36644d3593ec05a45757079e16275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d2ce240cbd04c29879b032405653d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dd4db353f7149ec88db426f6d79c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ef14e91bed021f3c91019a57e6a4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ad1cba7f60233ce00f822f69ddb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e485a3d7e070908ead64fee7495427d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a615305d5316df0f81f738b610b0e27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b6c6bbc50dfeca5272a80f9fc500e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc68c988f647987c8f3e0f5f2d9babc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcea2851ecd8b55ad1774b955e9006284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f5c102cfe10ccd26f85f41685cbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e57fc5aaea1653ca2fe2ee6fb7a497286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c423acd795710e97a6515c2457b93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c871ebd8d81209eaf020051f32a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcfea431196acb2c2971bf2fd224d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd21f2093ec135afdbe732d2a2a33ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c154087fc8d5c0ccf264c979d9a7e53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6339c728afd82e478eb59be191d318292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f933a9c2b6c2f984baf8367816857293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa0e4c861787811aaa063f873ed9f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be4ffbc594bca0a0a16830ca40982295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2e68a945b9cf63caa91521c5a3459296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c78965f0ae8a5e362de45f0de3e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ee03946b3c07eff97914d9a089eba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6d570edab4f153fd894b4a9a0dbf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff32cbcbe66939d01cc71dbe2bd1f1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c141f0c268f84c77d225127682805301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333e3f75b1311ca99d864884fa7f7e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6333b56785a745845742d8b5ab83da9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea40ff4041cf64996afbd769dafce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44856eed02fa9e3fe34ffce8811b40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49486f076468ec0ae2f9107d7b96e135306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564edaafda42652b4f44877f23828027307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b43ddb091f4552738a80a25b3f563f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f4514027534febc4c65600e5c29d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad47c594c8f5ca8a407d2c65a537bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bcd8c54971deed07b0eddec8a4832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290692dc13126fcccbcb1b2eb963d01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c745f41c8a26862c002d29b4aa20ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eef0ec74eeb09dc5bd49a82048c34a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc516f43984101e5297418022fed339315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0028a203f922b567356b06231640b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b413d3eee7aafff90bf017e3f7049317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad99675ce3253e45347f0670b1bda0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3e55bb308cc99199fb3990650fa43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d62b3b2a77e5609abb7ac6c81c8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3aef452766c984fb83fa09f943bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2865998f5e56d04a3cd972078726cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcbb74d5ecfe881bd9232435d60588323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2d71d868860edc010f63638843f6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41527e1e015d5c2932e29fe5e23096325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c648a49e19277f45d843d62d9189dc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d97f5cb8a9f618f49e33cfb8c9d33b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bbb8f0fb8071d79929f4eac22c48e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9642d2605e04deb60b78c39339cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddd9883bacd674c7d75e8f374b373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078691d6192ff5f3a7ca05a4d4154506331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643da62b58c5c01f7664ca16e15c6682332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09aa6ff484f5d69857e955a974b807333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc0abb557dd31f8d7cbbf95bc4c23e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87becae7aa01f34556e9bc68c37c73335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111abbb63f46d6dc0073e24e369340336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a6cb6f4917eedfbbd072bdad2e709337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc70003ee206bfa857521188cd78a17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9d52a1a1be5c7937fb061880ffc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279c41f1a8f08d50e851d3a86267c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4b28ebe5fb03597998307e160021f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953975e38833ba7650cbb602868cf63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bf1102dbd674b1f8ad1267f0bc832343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e82ac41f6703eb29036fe63941a922344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3831ec2877b511dde0e3a67f3c8f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f69ea7acf640410a554eab143fba17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36a2961794b7630bfbbef8f23d378347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0a4240b95284bf2bc5d4feb5c2783348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b392a8b5d3d73475f57c938dd9c99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7330020bec08de5934662a4cc3ab1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f6f4167799bf259fc5fdc9d13d032351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9d1f01d22bad5634cb81de66346b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856503763f38f616a623991109bbde7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e5261a85dbb88185c537b74d33c31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71b0cb1a36a20ca625aed761ab3c45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeb8a9378c7e75704ace40b7288c12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0badb7a7c22cea51a454e2d6c07af0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d72bcb8acf3222dee13738c215249358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74dfc5405b3b5b1b5668e21b9f934359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8ff4a13538280d1ec18e2f0582d26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7545dec301cfa2c2c866a4896ceb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db921865b5485c585a6023641f7258e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac23664e53297ce2a8a35f644ea681363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab8579581913bfc840fb0931bcf1f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2678c0a4bb3538de719ed7fe8be7365365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd629348c91f79b1a7f20993cee3075366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d3f8b95a3a6f47a3d7b1879956df8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0bb6d74478cbd4ab2bd1619f69f1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c440971ac55ab7c651376b467ee7fb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae805d19782ca6f85ba676a2ea10e316370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b2f2daecb5b19206b057a1bdf19d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de787da446fffd0bdf917526b638bb0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679543284022a8f2654cdf0ee91193c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfef6c57eff6ebde94efdad82ed91cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fed42d012a772ef507c75dc553107375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9903856ba02a028bc4824b6123ee6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be23b21883d603ffcea81afde9416377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29b5f8efde5d6f58759c6e9b9ac262378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453baed7e4f4913a85b046bd80cf20ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9eee5171a2c0122de7ca7e7fa8f855380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361164d734a53eaacb72909e61a4cc4f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ded62b11e4db10b8ba480d7c6a458382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51951bcdca9e01f9d647e774926a4e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb7f9d2c136ab74105c0b3e6404bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34f004733269d4b70ce01d1e4ace97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63477665830c38604238628e904ecc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1b03059773aea9f409236ecded339387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bab95131873546ac68ed84572c2791388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2db2ff5525b0ef759f16fd8b6b80389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e88c5276da4f7e9af3a8d4b840bcbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0faa8487ac19b0c9e8362457d6ec0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690c8848abaee1367d0e5fbceed77a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79689d8447b50509ae515fc9ed88185393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44676882f308a4d4a0e11a425e6b0d5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef155e3a1651a31918e072e4726d51395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74727cb85f4b8c31d23b85e56828c785396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81296f8c7b19fc8208713506521a636a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d8f0bfd633bbf7f4502dd02b7a2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa137e3ba6339cad1cb11321c71ca0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc74a44499fc2ba4afd4eede9f73bc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215490fb3d680df3702a24390b84add2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5742c8c2bf3f0f0f64f0b9cb69e33d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9231fd8d0a01d12bade5a0c4c01cd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f39f67118e349685ec58e1030044a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b292233a37a376cc762ed9ae72349c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b8825c56e702227e15c6c30d6c1c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4fb675560dd6bf9943a38f0ebf2cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f9005016b9525428354c0e17ee412408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca769475ab4232d2e08e2c958863ea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0cda2b88ad89f7149878274151aa4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfbb585605ee01d7063a6a490a6b76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc1b27e6e1f3de5d759057b7d069fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f0e31c1e2998ace77bdfd19756fa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999a6d17fe0ea4eefcb19084f8d5a26414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dc4f7dc7b7435ed4d953d91176946415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7813ed4bb3dd3b8f1c487fdfbf227416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1479bd88059fb0d008ef79534d06359417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e074f49b40d5885f4dcf63d58dcc482418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6cc0c450ee62d4b76d517fd1e8b1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5ef9d873d81541cc8cec785a70d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c23ac4dadbf46bae588f188aa89d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e756764f476831b7ab2779f2a7bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc37adeda0156f6b3bd93fb9b1511f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce465d7a3319437aa7b847e293225424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f323d76127220c542b440e9836f56e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8aaffdf0c43e705e931244a99e254426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c5954b76aabf874f867ff168ccede427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fad81a517826d59a7522cf3c5bb21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc70879ba3ea46c038fab77bbc365f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f452b0a1f927c7b7f0572dc7fbca04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f1edca2e94075918bbf66c3dcec88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55f711e91a06242b55a4752085a5f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4be2c5620ca5760a7c6383f8d12c5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377b859a4ff78edb3a47d92c28ebcc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfe747ef49b3e89d15c1b80053ea68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822c35b9f652b85308529589a53281b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f3225f5fe13cd23251d61d22724c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6c17bef0f0e701be00907debe152438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0bb3d433834cb050235d957555955439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567de458eae5c84260ae3aae5799bb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc20ef8c7358cfb9f3ffe295a643c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79699fc5d42b2dd1de4879440fec0cab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986cd8132dd3b62b3b6240e8279c940443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c491ffa7770f934cdf94f81b02073444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a1145049a26ea007918574450068a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465c84a461adddfb6b978a3346b9425446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c4ed3ebf5e4af763d0d39243b1b49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd185b12a287543e66913a27c4bd0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86276007b291d044a261dff0b0f9a03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4684d879ac1653d3c32b2483349e5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682ec6ae8171b46426d2b759a7ad34f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d65da59826f867546e8d5b0da3d83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ec908067b3dd6ddb799f361cfd00c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786b335e4b7c2d0e5328301e57b1cf7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7edad675e9b415168334b8e90ab4cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e46c8db79fe38508004812bb791f91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae950494d6246bc1a32c4477687a81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3fe5d5394af1f857627b5f9672330458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bc24d018649c174da963faa15e83e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8149616deca9967cbac25fd37691907460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ea5fb873be4f3d02c656da4b0ee60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74330d8958fcc93e2ae0e02b7b6d27a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb698259998b8993c88930283c37b34f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60307f25719f66d727156c385f99ef21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f78fc2430d172b65cba849ea8a9c5e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000196c18301c4a620d4495a27b83bdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3784d434065cd1e71c28cf044be5ee3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82cbb2d6ab6f666876c028cb7afdd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606049d2699e102e0ef421ae13ac4965469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f215cfbe035acf04318d36154fda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5cd7abff7c87b6bd137c509a1efa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e798c3fff003dab471021ce5bd4aba4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed0e2e95ab22f9aa3a663e2d6dd55d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc148a7205aad17dd2643a385116aa3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d79a5b588139db57b17a4f834eab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38cd02780db5aed64a322b3e00db8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94461b3a18598424cf56dd54217213477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27507abd27f60c9bf1764108149a83b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf9ce33f3052447f6e349da6bd6a1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a315f235383cf374053c0dc8b05fd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f44be6a375c991ac3ebf9c752ed316481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f534799034c8b4ea6959412e7398711482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8911c88b609209161144312caad37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294cf5ff8da7fffea8564bc214f1433484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87179434b802ddeab09329c5e405d61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40071aa56e6ae6cb7b52cddcff300f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3cdd0788f58108d36107d05d525a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39077719b40be470b828460d9ce6fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011c379e728a8e6518f345ec166f4a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480fff538aa1b24af3bea4101e794b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c291729644c2e53e712e23b9c6d7cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142879c94aaadbb20a429ea69cfcba99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184a13aa8d64d66d509bd43d92033eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fabd3abc921a0d22132f1a2b72626f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee9dfa88682e1d027898906f033f5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac4864bc30ae74ba7b42a53e6c847496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d526e8f21457621d2aebff1c96933f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea8bab30b7231495a26a0cd8d84a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296ab41038f98eb9b454f91444a4986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e86e51545cf75ac7c783ad163d115500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d165960795ca2a758ef7bea74533b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3df778eb87b610fc6c561bddd9aee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ad49b34b24449bb2106d1ad92001503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da94053626c6e31d88c2d5ac43774504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c41b13fe9b0f0cd87b3baa89c47c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f833cdfeab674def8959442c22768506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd06a5dd81b6751e44be416d417e55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250cd05c4d04ba2608f358695b173bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b82530cb2bc345067ab83c879663b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86bccffdc0304fc7871d1b00bd578d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e6d2da0e0a208e893043e31fcf4d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fa8d4da6e8f6668dfb4a69ade91bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1039b03004a5d0ef33c450e74b6692d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90962d34929e8a5981c992c86746b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2eadedaaa0a42ee5c595fd894e50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec38281a60a76748857bdd7869a5b0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122262a9f7b1b7141f31f7e59f5427517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdae35f6996fe790e5672c91822c09c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8cc3b275ca5b2457de50d357d6ca9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ff3c77dbc8836e32f8ba72619ca45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456cac1cef563ac820c6a70c1abf984521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc25b8517542898d75cd986e55a3be7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b12c63f32f83627b4b62e36c721f8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbc9d59bc91284add93741ac08d32a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7fa480738615c8ebe4bd6e6ff0ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a76fdd63113f894cd999947db861c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f828d5eeffd2f618203062fbda062d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b64f3d2d28b515d19abfc7cac9a2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3971e3028c27afdb0366e137afc4885529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d2c830b908d71576f4be57c31d08a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd579586a22f62a5fb9fa608cb9f2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a37ceff1236485d4e15e8eab79ff7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf37078150fd96734d5f096350234b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f726f5e24484dc65fde040bcdc72d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d43fc9d0d8afc03eb59888db5482e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c41ff6dc5ce6414fe557e2ba2c929536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2211bc7d2d0232a90cc9a02cb979455537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a488198cedc786823b40306a91e9026538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d83bf31075045873dff51cb0fd843539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e04945187064db350ccabccb2681e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f417142eb5b1d7d2b04afee8d5c8e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1149dc35aec63e87071ed70cdaa066b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fb980a3d4d20b60fcf6818e157f3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ebeb8baa8b696071e5287703f3b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c420812f98b4ba6a668c174bef6a867545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939570c794b2e8cc28f7988626a4037546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748e980fc63a5cdc3bc1bbb842b91bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e503821458ecafbab38edc5e2f293548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47aa978685c6995e5c7fc779905790549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b421b9aa2ad0bd25a66d38c91945fb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc9b5d714b6cb48e20cb64b173af6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09784afc90d7614c948acc63ab5a66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca90f6a66e015bd8650bc2d336c1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200921ba3dde05b6a1c0b169e9262e28554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33d05a136139884c042e7e75d1660c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703a0139c99e473a5639191d49847bb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99493b32dbed477e990389e0dc08a10a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835274d8e6dd1709c98fe5ffbf7d08b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12dab4fdfab78b34eef57f49476794559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edcb1e46294f4ad74a0a4f03bce935560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b79f3b572382f3481b69158315c2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0463395d75d241a6fe970966c64077562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908a45c531079efb577042522a088b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4f3fc2393608245a34153d28072d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd3c324d05973c325a295495f57696565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05f5991a3351d1dd91937cbfa595c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5afb11e6841fac7251832ff80d2d6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2991d1046399d445adb82eae56e17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf3f9fdcb6b1dd59fbed38a3e1efde569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e6c4ae6c243a5fb83ac5dc0bd2799570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3054f788f06f70ebb54cf13dd9195d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb861ba56fa66d7ef52082ba1708ec69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8204aabf54ef1b916219ed4a571ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f36db1ac06c370d98661780d7c469574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b9a22e810a7ad84d625fc6da021c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a126b044aa6e5898d5e5b8f827febf6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1d3171708b7d906e26033e70486a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b471a0692e4c7bfd7d3e43ab33509578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605461587118e9fcb0286865266c01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35220e2322054e7204c2b7daa2237df4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e800af44c2e5bbeb0a2d1b6709a91d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313143851b21ac04a2f045e1e08287c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d9d7cb108fa351933e884e484f5e0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4d341ed1ccf6d7ae75e5d2ed61da1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1b595cc6ab9173572df99a30a2f1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3c802bfeb878225d82aad2553af4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e677244494d363cd90d385f9fe6ad72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c91abaac389076e7f164d4b7d6111a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7cd10345ea157193549483f1f71cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff656734dcb81edc8b2dd302c0db9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4ba1f3067c40ef64a56375015a64591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6fd7be64da37bb39b3937c6b2d6b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9f359c9f3b7cce379a0a299cf26d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e22a65af7a366c64952a0f73c79a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab5a628ae040184dfd82b3ae959b88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d7aa5fb33f03f27cddfe97d71b941596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada7b95067f2c55ddf287ca44eac640597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda8f801fb5c29c235a1c09f8734ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d4e6f320266e91688fb2a7a33422599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed052ed298b913c00b99e8d09bbfa61600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5bd5fa77f423790e7994b0d9e5d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec818978a872cc734f2c99122ff74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002acad65b7ca09aeac33ee0d591f6c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fdb35ae57f436509702ba225f2faa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93614a3400b42112317808292ee236c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab178ae65d500084b69102d3ef4ead63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba061ec82713409a27122d70179b8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f64fd06a79d32e3a125c6b3cd2aafc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd35d281558e9a0846676555af00754609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb4f4f56e4d91d48efec56bb103566610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfa75a66dded9fa8c937a0557dac88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca749f0190a3fa702baeabd58d83cd3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621619177c8a54bb27226529256a694613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fcb59c777837faacc9a377beb61b4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aafbf67857b25cefeebe6bfcbafbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412b9c70a9d7f2c9e58b9b6ca913f97616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658bcf9cb7cb0bb616b65d55d2ffaf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff482582861dc68eed1e066788170781618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae7137567ea1e2045a86fcd6ff9b86619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111f8ba4b2dc1f996d74da3b6bffebf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7f36058d614935a157c50dcf2b57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c13b9367052fa4513dbcaed7bc6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbfae31a000bd8272272a9fd2b85a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed17c58c20a168c2a058769271477624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf421f26725b5e526cb8b921433e745625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c1a674b823472c1b1b1cbce0d73bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d90fe3ba89018c37fc191824f6ce25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e2a64f0155d1134f91c4672a8239c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3b162222adbcabd9a2e2190f70fd7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085ecd72f03bd29e668fd739cdee6f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36fd401812a15433327e7d5119274c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cde477e668df2ebdb0d65e4538577632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43552e81fac482947ec39165fb24b386633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300ddb6c2b04621d1676252c940653b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b460bfcb3ddcb7428146d65cb2d12635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d9b285ab57073de9c808409774190636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b0c7a2ef11e27a7af7a6cf2792aab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba262a776b95d13ab72de63d4b28607638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526faa27ff8032734c9244f84e62e9cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76677fd7f2e9cd538ec65c6e64676755640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcf104a7a9b2652c59b9e7cfc9d574641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c0c6c2e7379f2dc82566daef052d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f8d28d432ee44aec85b75579d90e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccef051e2337f09c0b740c2b0fea9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c16e49b17711e979c7fc9387ce5cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf25fda157f3d03be0bbfdb130fa84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4504ab542de3802591cd75a634147647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53b04b89ecbebe37fa6d334990ea92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da926e2c99c584628d8fa21da3eaf315649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72364b78e209b6fe51af1bc713baa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b118ab800fbc8441cde4d2bad303e45651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1d5814eb2421dead63ebeb43aa36d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7cbc85905b325695e637b05c8cec3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8a393f1d105f47b5b005663526321654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00693d13ef7533a736e52839149f9d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5c9deb5ee7f86e66f4df0d62b6be2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446e521a4486359a460f31c2d7004f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09d75fc178a45e6ec41ddab2584ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970c550c5b6d286f1d43a448b180b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6470ea24a1dd7b28646dba32a6a139660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c145ebd2c8fb3ea10adf7ce23c1a2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d23a8687bbb4874559c9e7b342468662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e94c22e03471dca2c08b1e3df3039a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f207f503bdf786c820add2f534bc9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e7132f1e054491a11753f8abd38db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828c8ece215c81492ab85df9e234f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d0307d71d04d8eb354aa9e38a480e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68ace3c4ec9dec84343f09c95919e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92251e2d254d0f6072c0585a20a42f8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630faa9aa80599dd0bd0825640ad5267670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab023aaf2c724cdf96ba060cb62947671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677ad48e84c1e0e7f26fa9b6fe2e13e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668293e96554997ce2e87aa52ccb8a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20923770f25eead06ed0723f6b7c79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a67785a58f06c9b43e50a7a82a3b00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa95a575da495dff452a6ac823c9e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ad8583a956dd3adc153fc6094c70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd43b7803a4dcd4dbaaec2ee3763cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6eb3b6967d85c16d510fa6844d6d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276327d91280e7e761d58c79e3b1508b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accd568a4a5ccc04d000c045b1d4780681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7047d59b3f672a55610c822685930b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eac41b173678d5c3a6b828ac6fde88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798da02bbdb40e29f27940d008808a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ef86a658f37868e801d1f54365b43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abee5f6ce97f54485c8e1b5da1638e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327beaaa7dd0b7ab703262d079780e5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc3b8400dcbcf29ce48d355bbce561688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd255d4bab1ade8114a083837f22f842689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed0e1ab5ae5f1b25bb41459a5c729690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c88221052daf7ef99b250fa94386e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7f4480717392271daea06f0c7545d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156d23cda74370b2e965172b6239882693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc95b3be48f64ddcbd336a55ba122b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ace0b88cb174ecc2d266ddded7db32695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4cb3d942018e053552d8f15f57795696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2199378a1129483f6a104b3e99b234697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b2f6a7636893e3498e6ccf355e645698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15884a9bdad92e59d5488adc51b3b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdeb2c55fb9337a5ef9c42f4649649700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7c11a690dacb7125cb052393cab5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919fac9b45eac6260eb4fcbf4976527702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff75cfed53546d525317ca30888239703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537d0390b5fa73e3abb0663961aba3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57407097a4d95f6e9613ad56abea97705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed7e35d7289de8442188788dac735706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b684c710bb7bf9515e386a5f3ff13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f29307115c6b6c1b820070200787f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce62a2cd6f4d4305dc64ba1eb8b226709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63c36743da9c11f03dc9b3f5c53f97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b575a2f65702e6f586fed871d69a1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06646926dc7081ec905b15238391ede9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfae0a23bffdf389cc047d36163750713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69a4eb4a709c4954b0fecda77919c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd18cb0ee62effe7746917fc11f27c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d578a44fb6dab54fc7981c88961f0dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3582991196f5deeba4a0484e558d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc00be354986f0d971b70fa4e986e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48796a629d239cd4bb650b247e50bef8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f1d88a00466b8c4826b34422925ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b0ebfdeab78bf824e7ff5bd41f84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ac1df88f8218cee5e71a4f0fcdf34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2880c5c45285411a9588fbd5dea66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d353baeb6bd48f49a152870e9fdd73724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c17f81bcebb879bd049f1503f24f09725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9949a8f8e45d71da31821075f3405726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4281426d3b0b4e9178fd3bd6da8699e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6bfe5dbd63e5e8a9eec39d47a1647728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80f9d25909c26b44dd9b0cf6a4d77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e12eebb31e658d151c058e43ac023d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bf81694cf57e9424ad8be1cc21964731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42b817c68989fdeda813f2256683a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a3c869addaea7cd35c8dc0934091f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed9cd8330c7cd15608da5d511f0fbe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04877099b415075e9dfff405b26a3c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca79edf21011c2c65d48a8aa836e35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94c434ace82d1158438ec05a3bbfe8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1d3006608daaae54d29cc5951459d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebdae717ea0e028b143bf7403ebdb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729c95a8ead2fea4d294e0f502845b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82a6914e868381548a51af7ae408c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d66c07d90cda353d1490996c604a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5912f830801fe8369c6d258bffd079743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3b33b89bb5533af9eeaa2e0cde9ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f6c97c4952300b14da33f90b827e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbada0b28e1484c6a14826b6da6d64bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6195147136d9af58284d57e0edade32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c123a7abf38edc3987ca5117b0ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae34ef9b06d95b60a5e462211b262e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba522842d679e8bb6cabff0fe1f5845c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e979bec03a7066d8d5ba7625b2586751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e3bd346170676a0b74268c46d0c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003147242c2d6deb6d95e862442effed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f89fb0fd267ffe50ea15713f8da49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae35420968a4f394677fd584406dd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b05a6ca0b7de0460efb220dde7904756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6764eed83022cf4ce4416aaf9ebcc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2030dd0a7e89d85e469e6531afe17e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc79fcd00fc8389afcc932061e3fd2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>