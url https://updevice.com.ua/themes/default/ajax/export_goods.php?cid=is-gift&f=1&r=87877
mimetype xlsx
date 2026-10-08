--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09249c35f1163cfc0a27a4e09df6cffc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90180cae0fc1e46db6378acfe9eeab3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864548c5d659fec4e5cf0d3a42e9a1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314d295e8b16100e1acb6dde6e621294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f956111be4140692b265da41714e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a81e30d1e5ea88a6811a6c30a2926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce526f2b9d19224b7d8607b7b700d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07163516f9417493bdff06e650778a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17df1631f2bc716bd8418133f7dbc649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c13c5ca9fc8227ac06c1c4523ce30510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1927742d8b15688f68f21cfa4446ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c66b894dc1fa06fef84ecb6373e24812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ec6df5af40cc13bd7ea1355da87f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea69747cd0bb4502999969a65a3aaf414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66636dd3c89f3bc66995ad564b27ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f16c350ec162f4ca74b0f52cebe8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01156b979e22a2223ffeabc41a2fad5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2af264ed80bfec24d4a57690f099d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ab807cf856df41fec4999fc3e4cc019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb69a33f6d6822d9d77e7ba8e72c0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b4a1e2acbdd33926a5606ecf91ea121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a1bb73fa6840edebca7768677949d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5eb71138cebebc7395486d269592a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381f8a6ebff472e0d3ab10e3292839624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4911dbd7d1d7c0884e6b83a8a838d6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acd41735e947d2feff08d47cbc3e5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb3edbde9c20bd77fce13b58dd9a8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01c4b711f3ca9d21151e38c375d8a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949907559b5e980b5f0bbc4eb3fd677b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd334ebadbadd718b152343fcfa88730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756afdea50d81a1756f73ddcc79966ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272634ad2513c1b103e49badcb27fbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a6e25e2961e8df78d5892002d69b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791e16d9177afa0ea54aa442eb98ba234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bcb84d4e8d81ed737a333099436e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152a1108c15bc85014bd988924ba7f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334329ad45123c8175511675c89cce2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab20760673470dfb31f8e483b974f5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7719d10cdfa631dcd27b75a1bb9dda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730697f691fd98ee51bfd84f1527b3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697070b3aee1afe80bd94cf22f1d50141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b158777ac9c42e78af32136712abe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec61ea2416a2954d8c74ee3324036843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b62adc4c49feec49da8484c7ca51344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6171d5f9dd1c168bdf18623db7f40045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038a58dad405929c01f83b6ced9758e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c939f07645f8c9d994536f9e801f0ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c0d14cabc699d5852cc6ed5643e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0043c225f89e99e6f528fac16c4b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61a09fa3c75e98801021e84d7e562850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041de159b8e76e45cb07c9af093d13bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0afa0d51878f83603ade6cb08511f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb625261ee013a769fdd0f3f7e2c5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26bbf6762479b5888f977bcee0624454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3dbaa85a263e7fc7e94ec366285a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab945cad42f018f9a8471f055771cbd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42489a7b9c38ca72da68676efb45ab3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffd0d155749287a7408f3cfd5d106b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9645c94a2b2eec656e68aeb00e58c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db836b35b35a901706c44a6854b49260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfbee5a6f4e5ab8fee919e9ba6b10f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e76e1d88275560a24577aadfa7dd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013ea9e60c0c42ccdeaaf8d7bc1b8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ff98d1b2b22ce23ff80087aa20e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf702f1bbc6e9efc33969a4e5afe3e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd4f61944f7686f33ec8020793fda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8d218cdc6930e0eb6a0e61c65acda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ddd4db788f44ad74c86db8e6e9e1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481c25a21961c6e71b92802168f8c0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073a2efab758ebdba04f5d943bd2e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673c4914a247a0514ff152aebaad3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d537964a928594de3e4263047eabf4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c853d6765634ee404dd26ac7f423aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dbb27304f663791c0f048badd602774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b7e5db995993972c18da27dd7bee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00290444d0090339eb3d60fb06fa0ded76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d090c12f1e9fde584c971aa6dd99eda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a366857789484563a53b7a371ecc3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991debb49eb64944fe6beec06a2b219679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc3dbee81cec8db31129bca536785d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c244c759bd9e8b40b782f1021917781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc68f8ab63a70966bedca84206313d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bd0184a080ab82652ca201a538b4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d879feae7d867fefe6a86008732b0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddeba21f0cceebef81dd14d775683a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27162bc115c17323c632d9899c95df8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d966db525d256c038f2c769b7f34387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbff4fdc50f7a53361d9a438a4a8e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66449caa4df140794c5412fc31a640989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ce1e5d949ffe413faab99f7a0fa2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea32553adf9ad181d8a713091cc5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25243231084334115e603334c36d56f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c76c09b4fe03f2ce859483c1181893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c5b477d9eb8102845f1dd25bb88894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ba1ddfef510705aa9b5f0bf6c47dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decd6ec6e56c120f8322fa3e774320596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f240b54585ef066e7250013a9d38f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a2d2234c3a6b37c518d23e7efa1d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4def7d289d675f9a866d9379df6fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299fc825a8b136e5376d3d5e06b109b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a45c2fb8d2bbb96531ca954dba0b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64586c766d34dcdbf414f9efd0e3bc4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b13fc4b9452aa48c9959ea0fdfb80103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5960609eea1556bcf13ee7a533d08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583896275345949afaf3c4721f63a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06febbb7f26113e800e391facc19ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68438fa714e15b554b035b9011db64e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c885e72cacb9c5c095c8e6ef9189b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bffaa0b47bfeba9299c20116b39f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd0e0a721b7148874d3e13b11746ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665054f84e5ffa1eab2e4cc9f22d3356111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede33d2dd8b5955983ad4b8a041dc4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2da57d81602b3eec5d82ab2d8a070113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768d9c1179a22bed4d8031c2820c6cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d431c45b6736779ff9fc36cba6143115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8319a92453e6f39956384c47212d876116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef306cd8daad856bd257401fd3fc50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5457540386e3c1e0da6d63c158490118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eae54acd6f8a8c1576dc3a4512d5e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80074baaa6113687b9834fd6adbcf37a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2695b12fda1a0aef5f5d3eac56271f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc3adc97d707920bb2f3c0ac4dc773122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960197de061f159703cd99991ee04d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76298d3157f5766b5ab28e79852360c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee33360ee632faab746e8eee294aa90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f2dfea4bff1dd11c8e5e376bf0b27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5742285390ee6a3b622cd50e42ba8e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ec4a39e6e54e8be82db500a8e6e16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f961234435ac84b776dfe78e42ab7d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043b88c38a2e475abca76d84ec053ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9589f3fefbc1724a816516915974466131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac0ef040db00f6d42367ed211f1193132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a705ca5c0f69147f9bf7ea7ca187da4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19980be4d7f6d00f39ef9e98765a30dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d37dc09e22bb8afac4ae0bafad8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275281f18bfe2fe5be84d5ffdc98580136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f601cd38b6f18df52f80523c78b5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8aa7a53ecedcf393e123fe827ee98138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19755c6822e1bb94c3200d6e55d975a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791aaa5f11c9c9e2f1a6e43beba1a2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d992ebdc37a53c83d8b57f3da57cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da41d8338f2baac7d307673a5fb94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a1e09ab94ac9ceaa4966c9d8ebb1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e92a3dc45e3e924e14be6f6858ee3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdf27d88e22468db6e09a2958e9c26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05491dd3b1a74bcb7efe2781929806f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb020d164ff05644a30f4229365ad2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a879510cf5af954c4f39b52ec3c20b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaef454f9a1654065d7f02875be8b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb02a902d9cbd605032238478cd64c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906724469f4e99d29cb29b993ae173151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db753e43f9eb0fa8f985a15b192a9939152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac61bc0932dd487f2927e4ea8288ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc14fe7741e482ceae8a59d9217c98f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a3b7ab3617e01171ff7a3c945a086155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca372153e0441640327b05ff4a48cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1370bd352cb543b49dc1e49a3891d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8611faf19b87b6b80fcd2d8e2a9c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec22a48b9164a8ecb6ba95668f6c226159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0374d3b9bb40b0415b157c606fb6c66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1694391eeaab8ea531361a7c2bc0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb792fb8b466a365820da7e3dc12cbc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d9459ac76ab0946b8a17e689d1ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8b180f9f85e88927f3f3c241406aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cff2898ed2156a6b60c8911eda494165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245ca1af663a204484b6a56e91c3a60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e05217917befcf8c440bb4b9187a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b0280c48a62cc386373ae7047fa9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f312e100b8be13004d45584d571d747169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b54e0bf3788e61a25829e148a55b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a388c0bbe5a2b6d46da2843dec2d50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec83dd4439c4678ae33f06771bbadb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91595847641b6fe87ae645d699146f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb868615ae2f3c1108f7c9f858c4a9f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f607ab6aaa0e0fd79ad005457c271175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534389379784a807afe50d4fef6ab756176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acac2d962a55e0b5752795cfcce6b02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621138d64734bcbcb9ed99c386005b46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569287a66be6ecb755dbb33863538481179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6783846e43f3d0122263df40ced002c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ae5b042f4f40673c6858cbde5bdd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293140b601a1b3d3a0ce6a5395ade3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd057c5890fc4931c1fa78af998635183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2dda138943b22bf11f3c5e6da698a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954f2fedd74891f17883377002eed2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9f57bcde16f344623493fcd306a47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec79f5c5f823dae9dbc68f0c6c8dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb1314560820fb62a6b14a06ccf8f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223e95e417b906831225804aed6e709189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce5c2968596caeeab878c2631d2c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559951eead7eda5010292d375040320191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c15e0f1f6c9539dfcc96502b3cf0bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a50b64d527b47103bc216bbee25cff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927f8fd8af61d980d6158267687e0f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a01639625b9991392df3d59ee05a1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaca599c3107128748f598c5fc7c77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d5aa5a11f9aace2ae0d634d817190197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674af8f3791bf83ba203706a9ff8d52e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417516e8b328b39630de6cbf8a50848d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a19e42e8c6ce683e068142c98faf0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa1afd9307a50ab509d713aed1f53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d8204ae35917eb9a26cc9b64e3edf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365e3b135850b24f516f92594a02977203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780049a2ff3a4ee0ff1c4286e73450c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b97ebfb45c8c2d69771ce8392ec988205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabbf2a9518c0c205b5e9b3a846bbd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c2c8b0882c6977d129bef7e77cc1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d7a60a76665b0f1a8919cd39a5e8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8912e2236026852b42e48620594c2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153252c7843fa7d270fc5a464157d485210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1388f313b05e61c80b9fef94bdabfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abeec80a815dad382a2f11cf9b0c01f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96264d79b28d1fc936498324f4864b82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8effa824b25330b41b54bcb2116c8db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb01b0ac392b2af71565943fb8d5e6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7bc971a875d65379ceb110bf2d6a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45632ef9fa9fe0c41344ecfa82463bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46059db5d63ef63899df11ca86ae5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89814ae9d187404e49300a8b3e9bb0ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091bd79810a1267488894b2b2bfcc09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3ca4e1733e87566862cea6100caf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c4aa4d5efbed50ac4dd78bf0a1fe5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de5a00818d7c5cd2f0b603ec5db195223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ece6863cc672a78d2bd747b6a42a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13b8cef9dff1e08e13edc70f41c9c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b084025277c84e3c15591aa45af2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a69fdb49b1e41f6207e1b63c04e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097d333e1b625a630879d067fbe772a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71270816d0fbd1ccbb5e602be31363229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5fc1c852eea5cf5f1aedff1de8fb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8f3a32ebef2fa843b9490b49df93d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67800a859cdb32f1f9f51dd5ba2de234232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1df1d28b11c299b3b5777e086126d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa46407195de86bf2a9fb6f18bbdcd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf37868aaffc2a8988069c109b455235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8ca34c4d0ec6372124b15aa654959236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2f571bad2246ce59e1f87e5a1c7b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997bfbdbb09461cce1c082caa9fd649238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0905d3827fa3979fc7674f9251c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455c0e5159e76a8daa3e98c747687bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21758118adeabbcc8c9880358232c1b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14a2db1a8a8bad770873f4295bbc4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb9ab58d4b2ba65feef21bdabe73cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9351269953241b5efa1cd83a22322244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d587b49925919887bcc255ae0e3d55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95944006f40bf5528c604fd991eedde8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c5ac9698d6d9ab8aa5cfdc491dc3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b70558dd4c57afbbdf8c611b39ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82240a4ed89902a1e493b9daeedff79c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48cda4d498157472eac8d03acc622f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750ef2db66ecf3c4e314ba5edf52699251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b533699af317abef7d83debafb348b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916f7fca2b1a57010b3fbfbb773209a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a624c4107a2d125c45e60c6d7bc04d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac80fdbe041adf59fe323fad503634b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb67cd7c9bc676e1f7d36eb53f19e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78a014d79daa8be4132431075f536257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c38c1738b8fdb6ca1b4af51fdb57c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e477b815ed3af9b4f9f2117f5eb7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c4f9175f2b388a259b25a442ab11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2394312aa95624ee1cd443737ad1096261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a3fa146cef2fb82f0a3ce61565fd0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb9be983cd33398795e45946f4c4dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a309ae0bbb640ce4fc4de9f773c4f71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b59190f690cf9869299e708bb3335265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c0d53272371b4561e171a7ee6f7b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfc6a7cafd0323e33e465fdf84d7c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a0ec13ab17c3ac8dbbe8256bd78f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905b21c7bb9b26084e7e2e3e38647ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabaabe43d60c0553f71b806bd1cf8c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e271d8b31c63c61c93fae3df410ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91445b3b30d8f3c45de8a19fca9195f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7c3cd7a1ee0670d79149d38cdb6fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56618fb48318b081498fc946ad0f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77273f80b6089013da928d2f96fc3ee9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e000d087eb3c88b772bef769cac917276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f577e30df4d44cc47466715f2b9482277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea913be9135e009ad69a7cc52456a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210747ab1e91203aba9cba890452ede279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ee52e077c99b66a159ff5e664429280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1e9741754fd36efc7b75baf49f03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f02651c53195a4fa24a9575981955282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aa7ad29f59ddec7f4b9c7e76e8b92283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21902d303b656d0551d31a61288138b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661f3f4670bd9a2eacadf9d40af4805285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a17d9439ccba08581a0267b1884960286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968afa1c617b3b3df366f6a03a9b194287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeace4f74cc16cde2ae32b784abdb2b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b8a2e2236866242e1b8d156bc528289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305b529c0104f3766a25010ce9c1ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa7007446e1587761896718f80973f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ff67ccfc7679d1701546401278064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18da606e69b07f795d10f4854651ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b77a7234a8a738e8bd4639cda46dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16be4a54fe91a55e1bf92775d4f30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd93470945c9a16049425d3db064e33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd73684359052a4705524134a5d539e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eca2ce314f4f7c91aeba90eb3d9e41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50888223884482adce5afa9a3f1af639299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536385a936c5b3478fdfdee99939cd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa59f059424c79eb4e23c45b4d1721301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83886f38b881c18890c1e890770a9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7a21aa0ee4703a423b71135f9802e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a9a410b357b4d289317d154f88aec304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fc3c5d00473c13b2ff7efbd80e804305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e332bfe5424337fe3b1f1b74a0a2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15197661eb220b191f962f8cdf47227307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20b56c037b9ecccaee5e834640ac3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e55ec44f57366f9d6efb19d09848a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562a1fe09153682f6ec28322fcc101a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d67e0a5a255e844820fd11390c8c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df35aaf585729211bfa8b70c71f455312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91fd87dbddf0a2be4b07bb8c237ed7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff227eb0858fa30fe739fef550412c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65868516131f10a3972cbef71fba9a95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a779b76aa2dc0c466969c116bf01982316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a6036006e4eed4fd957c1d4bb18cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09f771e60460d1655c7f6d0a44f900318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18befed34fe000048159330fa1439996319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad5310df8590b493f63ad75d2426a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a15c970a965a1650e8c6f4b2e15cd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5c1bc6f55ea0bf6149d8b32f0a90b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d8b2a8727c57119c8410e54e4a8b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a482d9516daf065e4f1cea5e934fc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea988ba443b2bac66f46a17364b6e3d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128bd46a0ec305df9167fb0580640bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43318e2d1cfacba34deaead077fb2e83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb3e60dffb7baf07e7962dfe985fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20803e49683baaaaf7453710eb275236329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510865f814292b381929d8c61c257254330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336f6b596dd635655eba2aeb85a440331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921cab1da7d8b72e86fbc20e8400188332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9598292706b6c39cf24a4483b4602cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb24230a8a19aa367b0b6f4f6c8325334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998df8544b461ad2e93a474903a55e25335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84019bd9db9ce726a5dff60b68c003d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee87a2ba820d83abaabd57fddb588a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec7eaf4f8763df98d0148efe081ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7803bf0fab1fb725f7a0eafd5ca51e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffe2edd833e037d4c44af32b5c8a0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8539834df262c1704019686676014341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6b3e6e2293745bb740cb44798fafc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f034f73fa78f6651ed19850754af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cbb7e08545323ade3e8d44480577d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa88e4aa0558861b15879520bc3078345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badf8e3f5c04ca0a4a0ef51ad2ea9dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7414771dbf93769fcb2463a5f571809347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3e4bc4a29e7a5758cfdf22a9c67f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6cfe245fc284d1ed83ec481bcce9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ed5e00e30b6fdf01661352d2bb42f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78406da1067302882036d9d8a70b55f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30769e38774f5e940c276112ace71a90352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6b21f65fb08e0dd81eded55e0ff21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b9eed778c799e6aaad8ba6139dc25354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890720bd7a1946431ad2a717e569241f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb02ec7c82b920e292f14af88e62329356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325135225a88dcce4c3acd0d4bb0cd2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0039cda8c4b6b5fe1d83cb0cef2902358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20c9588f72ab093897610b446d647b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d30c4369ca68cee39a8b0ddd69833c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168922ad8f6b41fe8153056925a2585361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe45345da65b5f0a016b0056e468880362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040e09c3ba7a843f2f950de89697b1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b7c0b8655894b778216aa240f3a2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31424b0d0c7180c2377854754fadd7ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64151b58887d7010d6fd78aa4795bce0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3b07bf6ccaf16a7058d247ed8a124367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479f6f396f78a1d3c2df89b2e2529e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b61a2a906b316a4225ebed1eaa50a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad499a2ee946d9a8a3731d45e4fb315b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2e95a16cbc7388479da8277f175d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aad151c9964beb15e6f5e1ed2235ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c6b0e8d027c37b09c1bec3db7e944373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaff35e9c85199fd4d04f30bc268136374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301215032b8d110b60e12f01c03a8951375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874eb8c979cbe18669fc800aa60a889376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fc813213c96db46d3cf03e1802c79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2cfc520d24e91285c31491ec46c04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe804fd6efbaf4866f92eeaf78acd77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151e6b495bdb216bb5a98fdc806d4ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7211117846aaff792eb849e9f7b4888381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861914b920561366025f24d57bb6bea5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c53e1b712bb2d6fadb5f585f9149d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0feebc0a903f0bb1b7a23c1b1ccb4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb000dabc13b7614300469601152f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4684de8fc79a98ce9c04677ae1e4666386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74232848156df27c9fff8ac439fea07e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7646334d473bfba2271f993ab02217388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0464eb9fa897da2852f8c0fa685d209389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a42ebf7279fd3b252908aeae61e932390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c35726ff0f2242626809c13c54489a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844cfcf64acbde40c83bf97fe0884bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff30208aa8e3d93f9b4cb727d42164393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b2642433b8934d8977946dd212779394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dff7b045f4a5e9dcb0471b72fa09b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fad550582cccdbfbc3825c42f9ba5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80dca057e4c199b2a1f04889d70156397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebd6b0e51c6d7062ecc95cb1be75ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593fcd84818eaa5f590b518d4b4cf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5267bbacc83159e6e8aff528705bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495408c234e464c68de2eeddff64a4f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2ba7611ac33d5a2c0bda4b8c712e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7a88ca6dd1160440054d45e165148403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72704652c899ebf5ba56ee85d833978404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7da81c774ccb1465b3db265d6ab45405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c067574e748f59cf07ed639227a60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d290b17bd8f5cb2246adebda2ffcb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45989ca30f126932c04641e155ec8d79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009ea3db36d974bb51c49eddaa3b5a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39623a0c42f61f2cf9363f1f49fd54c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3891396fa08d6e62ebcd6cf6a445411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69fab08fc565752dc8f7ebf38c7a15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3797b1379aac2e8200994be3afe0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaea52d9c65bd007459fe366fe7807e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d128094a243798214b65af151cc50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36cb94b6b1485e8142e2c843d328b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67209dbdced2ff659c0a39c49f25618e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8fb4242a547afc530c7fde70c088418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49253416fa848d00a9d9a566e01137d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a60e58e2270ee55c5f4c2f9282f83e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d2c10f03a8a4f63bf425683e95d66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee55041ebab7b1d194bd282d02eb697422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3457f3453d28e51da420fd793d7781a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47da79780b6f18fe88135db31fc96c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5dbed8e2a602735dd199a6e0bd664425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe4efe77db86dec895911f287a431426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5625ab33ba7aacc3546e9498d47103427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84feb1f99d7e21cec3d7648ea8f644428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81a8189cf5dc30419b01b8afd27576429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848f51bb65788d56b653bee9ce5595b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78478a4b0f1783789fda8eb18c3ac94a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dc3471d46cd95d94fa68428a11ebb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dbd84be9b6f93f799ca770014fe6a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a90c487ae16a134f46385030a519b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7e08a8bd94c12f985558ee228d2bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279f63f80449dce008e53ce3cdd734436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e91e306d74d7ae02bcb54ef31a2e47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef2bf31f0dcd82183ca849f2813db3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8be844a081ea4177563e02f062bd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe1de5c1227be45c3aff5acf910f4e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c97326332b2e1304240fc6a311b589441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1c5083980451deef44fc53a42c044442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817220437f87cdc6a1faf25776860e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43e60eda4ec352471017e22651cce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bbff51cdb8f47552a8935f9d6e043445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f546d3f5af29abf359243c955f2ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe538d641ccac5f576e99c1c1289c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0d0ddb3ddf85f5058f3174dcf0a3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9981ceede256004c7146c6311b86e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d02204b3369a72aee2419aa069f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d487bf9502baf1d258830b2dcb268451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcf5f8c5c9dc20890a1160c153adba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dc42d7fe3fe667fca705eaf935b46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d839fc6c7a4631640909daa5df2dba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ee68b4e9206a421a8e45fd294455455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624d375f83df49b110cd1d2c53db58e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c12c98aa7eaa6fa39d7f068a0369c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac7d1f1048ea9072007a303847ec1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9c015cba55ce4f55bf1e7d59d8a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2303280ace8ef30074f808c2cd6f25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40846f3161859d34d2a19cb19e1fb9b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258a7d0f535d69fde41465beab9928b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b4dbf6b6654d937d7b90e21dc5357463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ad5a70ff27beb5848dc77d90262dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53953f1498a5a64fd7cac034993358465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e06af58fcf302ed397950caa1bf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef2935b170744bfe6d4702fe12f8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e4c9bf2f1a542b28cdd88bcc041b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b02c23030b9c1dab8d9349a4bea7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a5754965ac2f79ba24b0f26f0d097470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721bfac85784166bc88195b2b0b91c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f534c300cf5f4240efc6c2356edb7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63944d15d748ee141af2bd28e280fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec95e85523d67f5b8e81e535baec73a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21735c3b6bd6b6df0ed9aec3a3da1826475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b539e572d4ced02aaaf3924239911476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868dce49cf1dbd46948200f38870092477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4458b0e95d6c3c8edfe7ae09ffbf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56f23b1e2e3e2f358031bd33921707479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac134a439986b68f60c7861dd7f171f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7d1228434cd447d8c54d9c4edabe5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8369eba315845369b4de46601c586482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96fd234d78113b9bbafd155aef062c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7391127bf8d66b6d09255944bdc7d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeaa896587b6be1fcc4c0c8fc9c349485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd09b73ad8f89c28f80f2b6302213486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2c5bdd6de87b6e4d153e9b912cb95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae253cbdcbdec9466823b543109b922f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf936fcdddfe433d4662834b8d48641489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fdcf684ef6d6af44f1e94fac8f21f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85ccbbdac94cd4a75ba8096b19f99d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdad2c452acdfbfa308769023a9102492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b2ea4f9294a3b940947e218198d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5457c9c99803e548b448771e9a3a343494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6713dc204fcfb9a57a738d00cfce2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e9a9219399a86a98ad218b0c6c9d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c9b102b6af9ac59b7458b20f293fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f794b2883494c14ff4037854d1b7f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31c6077a1dc88cde03528a37127c1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184991ca3047dd033719345283f3450500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdc015793ce7a4cd6e40296453ac4d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688429cfa8f1db8df73f570f78f1df2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbee1ec8dd3f0ab20b53ac9f2284fff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d67fdc4e5b5bf7d48acfd66d6f34f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3dd9e1cf209c802cb5e8d209ebde505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36706e8b1b59cc2b9954729a60b28c37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9738a70a85ef010787415365183379507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04959abe161c9c83a759533aec351892508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ddfd90375b41957ec07afc967a4ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152013e896b94bc914ccab07266b0f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f22dfbb187c77b376970bf9535d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a53164cfd8e6e1644a8b400f2fc68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7236f7f96a9f7773bac407bc744d6b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340747d999518bfebb64f2bc95b2e488514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd9c73dd062558468aed1534fe4f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376881d87c282c952f79f70e7123951516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94638e0b5a53386aa00924693d74ab54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5fc59f54f5473815e4a5020946215518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f9914b22e35df9e3740afb71b86ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143808cb6d578198a35e4825c6bb6de6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a67cc48e3be55acb54377beb7e3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c4a131c492b55774b662848f0ed04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b564ec5aa6c1d151effe13bde9376523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff087383a551ccdd42e20ae379cb02f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e311315cfcdda336a4078903f5c642525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af4aedb28789cad483b2efa119dd3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb887f12e60fc53d72aefb68e37d3772527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de44ce18ecad31d68e9feeed415c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf4d9d45c0d06c19cf251cbd028111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa0274d33fe71c8f489ff50e74e25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872195ed3aeee83da91048ce43a23620531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46205dfd2527d2b5f0693fc3c9f868532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5021b8996b948f6733e5a4b3ecc2ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cd17889f778dece8d4a1b63743173534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ff42812b1cf0abd01fed6a046c5dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523b2ac0d19f03cfd806d6e4e60f08c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f9edd49f765461a512f8c1d743162537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042178281b5e6d44b730b5a4cdbb9f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d2994297af103335da928bf66c656539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5943bffbd4b7cb65d54a3eb36f6b8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724ea56ace695699a22a0e02785e911541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ce4881f8967c5b4458969c1957959542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d28e392d27f256f4d9214d3060f14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b812d63ed82301219abda614b8c12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a37bd2bda56fb62e5d992eaeaaf46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7609bcfdb5ce6a294a83dbd737b13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab2d433b6feb717de0e00ef7bb892547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4082c66294a027fbe5fd8aa27f515b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f35a98bf53b84a7841399b0d3eeb65549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ed1f6b88a3afa680d2b6f29d421b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99544691eb61c5f43445faac2458990551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f66ee36d3484e90fc23ca2968b1f61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f97f476243240a2cd39aa742cb0db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b049b311401bdd8d7f80ac8f1f9ba8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ddaa8dc79915f4a2ee7ad23d4d936555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134cded63fba72a53fc33a19d7a448556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef1b98f796d963a44d05f3bd57a73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c8f7a6e9dac1744d559e8e24eaa8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147239252da421a6951b5578248ef31d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb42e6ea422d6b296256e764a436ff2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c3d5da775229d6602a2a472c9fde8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5e0cebc5243adc0d8a64e9c0fbf17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59e67234f07e401cd4938dd158a378563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501174fe44b36289b82d49d5288105d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050432494087bb97f6673282e26ba5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e909179e6a3fafaa205db4f9456a45566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325e3eca297d16dbfcf6d563c5909c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc49d8ff5c041e5617480d1fb337ae5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bcefed5d9484d74b1358a453eadf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a7c565cdfcf68e5d00c3bd74251e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c62f2c6cae6df4041adf355a23268e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af113254a60c713ef65e79671b8d82f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d740581e5166910f2df788380df535573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35230e4fe29807f3b8fff5faf8b07904574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f21c100aea27fcd00fbf57550516f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a160f3640dc5767feaa1a65913e899576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909e6196b0db999bc433f2f5f9ac342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8a7103c486155fb55f2e1395fffb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4c5cf4e8bcb6e9544acaa83d51ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a189cd659bfd54d7086ee6f40bbc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac5519ae9e82e2e3a4b91f40c4fda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449b941b379b873be42452e421f053582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3127148a356dae39dff6eb944cb06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e532dea21103277c267acc0eeaf3d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345cb34f461f3665d0eec6b34c1fac1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e05abb18803e7cfc967f1f2c2e418d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68891c32440914837ab1f3ca696ba699587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d748b36ef1bb5cf2c029e237f76d634588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8680a6bbe59237881297543792d21589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160b1d2753aaa9c7931d68ccaa0766b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243d57a45906b84190609f831d1580a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd49e1fc0c4c8d80525043bdd3f0a1f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f240b10dca75bdc41631a4387c50c67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f50563d2de5202505ee8cec8037bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ad3d4e722611ee9748f615cab2fa9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b2d4b6f4fe68b183325ece8b25c8e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38d679a1b44c01fc35cc80f27b905f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22c108905ee5940cf9f0e88507abb0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb56077e32da9eb2bde0431fafe47d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8a14bc5dd4b0d9039e3ea06300035600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5cac1c7656210952482286184f09d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f49df6e98ccc7c36010d6481198431602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d4cbd90c27ab7268dac9fdb77cd53603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48bef38507c7e2c5175ac18432c910604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752de1a41196401426c24f17785a54f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29365eddcad268a5cd110d6d565ae1d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82171de3011543d96d5768638a1ffda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11c2ab214e9315ec76f81c034ba502608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ddc89c71969acc4ed726adfd9f040609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf2309a2af53669cfaf1f8ad943cd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589cafc9841a89546102d2244455bf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7923c48e8e2ffc88553b1f0defeeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ed4c0324c757b08cc91e58d340dc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1b5f1e26247a122305cc6a7d54285614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a99388ef7167be5e36c5bda791463615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7880217bdd94be78ad8a01eb79080f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b4347c8c250d6de738e389b2fa4e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e7f39610221f1c6faf9f535051c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8f2acc312553aefa47b974e76b2cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d996e8434926d40977b1ce729f6ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a158651038c68b235f33063f2786891621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96b55a864bc74a1e6f20b284ce3055622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9cb4df94d322288201ff098bf8bb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee8b7af4e3a0efa33a51a7612fe652624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12063f73e913974619011ecdedb316ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb876d4e65cac123aaa58a510618c91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44626d86319f00327c6b076945a653b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e901f5cca35cd918976ee73afe158628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bd065f9d6cfbff38693c3aeb6ba0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d33ad392309f89ef67ecde825730630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526566012d37ab51d463541b476e17c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbc7a6f149e037b7c650454f86b242632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2f6b624e8ae768cdde0f9468c259a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb72d859c98dbd24cef118c90ddcd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ddd95115338c8c6ddc2f85119ebd2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce03c0a158194d94b17e174f85fd506636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b3d55c71438029c89a1a88bbaf5f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4531c693a1043ef03b43741195ea759638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8bd8ec83a7169c8a8dedbe9fd4735639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0b84fd2d15da41cafea44927aed81640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb7d1fad0e4e8d22cc801cecd8fa79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1925bd6c05f01288bc6f53f03a9a45b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4461ddc5a6ad83dbafbce4e5b85a37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937f4792171355b951a4f3dbd97360f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d578076a0cc1bed7de34585c5875a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847112b3e87812f2cb983d6d5138823646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb0de0526cf95c3a39b58ccfcf58ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149f8fe98787bfaab16a5cbba550606648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f27bc31db26f1dbb89f156ad3c7cbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d3062408612732937f6d14bc2c806650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab7f19161db1136995224db246187651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57612b3ab61c4a287955f67f3844ee44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7a96a2385f7f684e14c7a0d83de1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c286be068281dffbf50b340834259654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f270227e0494e1edf386ef5b2793066655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40882d0e9b7111bb7d1df73ea6fc6d73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661982d181339204a2ee1980c6a489d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c044745bdc1e432dc42969fd43a726b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db573ade2671ceb61d1964041b135b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b626c676c09638467335cdab5ae3b81660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004702c2d945d0007d7b6276b5bf7a3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa1f25b0a419f13f2b6aeed6e7af9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835290bcf8bf609507429140bd56f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a36d6376e47f04d2a0de247caa04e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894ebe0ef4e1a2218e449c6123ba5e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3f5eb4eabe43df2f3d53816a92bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26823b9034a1867a6c6de740c92bc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ebbb26897469022f5f8478c568f30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730c3829749646e208bc350ade20b61669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c48a4d42795fefca7717375787e37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376b87e1e74e87b804c6a180d30c062671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba7f26014511a886790c4f4e7f412672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54a4cf1acd656d74622c7dbf87c437673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222e699e3f6f5bb360d9fed0cce199674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e0dd6f0d93975029ccba892736441675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadcb0ba171f726a60e93459629fbde676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236592a5d18f0420259a306d1ac3a8ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0662b2be715acf149e7780076ff92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685e8c1d28279daad7e01063bedb88d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50566bb8fddda391488222546574ad71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0563341e111da99a0e5457a3c30f23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094bc1730802af23f56dc5b03853583682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c137c3f4ab9d81b052c29e221e8ed31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae460d485739ffae35d17f1be6d033f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d35bbafb0c56e57753414952962d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee879578bbd68bfdbacbcdc78986071686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b8eb86ed3e0c8d8f34aa238e75594687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede12b4aadbb7b5b8e6d8691186996688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30446719d60daed676bb0c1118eae7d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273706262ec231f8e79fa9c5c2323de6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f0fbd179d9e72cdc4893df18643db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d7df8608420eea0da740f97068c47692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5cabf7031d802e63edaa64aef2a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d1faf0d5b29cf421f00cea0b300e8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805dbe3b3e0699523d04f81511a7af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659876fc16fff14f7e5e12cc25c9bad8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76dddd9e85ea747d91a4ea3033e065697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d72dc13f426e51462adbd3fcaeaf0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a7ad640f14fcab60e9aaae95985d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773d4d814d72240494f750308fced8a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb6027fd8da67f5e7a3dc3e29e117701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9ed5ef9db1701a0b6b392adc871ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a3ab3d3c53b102cf7fa1763f3fea703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0137f9b6ef86f4a7d5ced759315a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7edb7bf1c16f6c689dfb5fe0dd568705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee758e1411329190e9a626f070da84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12beb0738b1d86e4f8d4d604ecea4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c1df855500ef0c5898e196b63e120708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801555347ba4bc8c4439e84f303e9a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3ca866d8def6027039eeb8503b87c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7579c68134a00d3fd9e147b537bf6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7efc54d7686aa65fba3dce4b46b5a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383cddc647824dfd1d4816ca91113f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38484490e75efb6ff7bb6789f74b43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca069277722ac554d46c3f1190adae0e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeab8b8fc42ca80d244dbf26c9adac2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45547b01a65a5e23d69615dfc065e84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23362dfa8085951957cee73c278ac2f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d9331e31bb7afc656866dd1d9b7eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a5f6455b8f6a0df9901779db2a4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc95e941c3dcf61fc3064b674a7879721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789c543a3feeac4e193f6bf21961937722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a907e7f52bc29a8e2192ff0eaf498e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8a23a2fbcd855e0901ef443bf071724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cef3e0202501920decbe128539a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42824868abaff65a4a2317a39249940726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db6a1abf1f971cadcdcbeb049f4156727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c678ef2a6b17ed70effcc748bfe9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4c4c80d7da5cd15367c30cac47946729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d47ccd5dfd9f31fab45040e9da238730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a6f6af4952d356dfe1eac7b2dd84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297f2a50a36da04e2675e6b61427bd0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac315ff5968e482c5a11d7c834bb274733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305908d4c860047de0154eea57afa7b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d8d745634e9dfe4dc5338eaac7919735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e1d18fab6acf8042fce8c6b458961736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c02957fa1f6b88592e83931ba6a33f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1a9af23be8afc12ccb27d82e168a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739829b730cfbe7bd0bc4a8943076b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed986b0b8f117501c6dfd587ba350ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a26b4dcbe906c239629eeb4178256741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ed91ad76fed61363453782f6911f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def498d04cbf310b59014b862b44aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7faf218774627d6d88e90957474f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc14e0c9e984890a42c9cf2e03e71fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b948d425d2e1111232d11aa2db9c76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10bb20abea3a7bd4c3e6497c9685da747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb0b1a8ddbb9c8cf74031e5ace94e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7eca3bccd0af8be6654d1e991cec3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857981bd9e035fd640aa611db6648d69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d2fa78dd294fe7b25f6aa714a82f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be5b51d55de23bc057629d1e314451752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c03934d904cf2eddf31d7020f1ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165980c99ffc541754485083459a2054754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a63f8684f2b515e421646702b49f97755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f15ae49959807d8f4799eeaab5063756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd9c44f741b8e459a851859be7ee7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead1e7812d48cf4d46aa06b10871d20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372236bed16d4b08b7bce9693e993d3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2f1d5146fc041dd4d606593f3d340760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586086de19f15b851971580671bfd5d761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943dfb895710326773d6699df37a4591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5868f161919d43f5355b14342fafcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b990c3d0ee3e9e872c2b191d56f961b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231e325f81eb901cd46b79a9e6f45104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb8016d9c1f58bb743fbd9bee62c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbf855ed2a4e45d8c741b26c6d32a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c552d4b8f2e99551b77d468f4534247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b448437706e9a0e0fbf1627414dc238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c07a7b24cf419b7a70d7dfcc830b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf2140b9b0e5632a3570dde661b10d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a266a18b7de09632b0414c2cc20bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b90c19d586118b9ef40f49c69cc59212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a052a4a82b01cbe05a92490614669d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d20bc7ebd612d14fffcc6107dfff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f8c6c823083e70f7e06e7ddc2853315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee794cca31d73ad18afa2582fa1745716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fd6e4562638c85ed626d838d271eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdc6aa73119d5a06b27caac5bd76e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084673f104db80529378754899edcc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd15a46a1ee7855219c60ef8d12da120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472394fb259ad4c8c62a2b206c66fbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f50890f966fe78d0aca656e4a174a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76fcdf2fe42afa9df591b557099d6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e878c675b3ee9959b29435f517dc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278782ada12cc862d6b95d012ea37a5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c6fbf7c506ebc52a6c1e004e486c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9d176775dec4eb6f31f4f9f57ff9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf553837ac43648e0b5e430d23b4d6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed86658711515e41574b16c8fdbb59329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce6bb837f05d4bb6407b8fe69726f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f263fd70e451f283e61bd22acb1cd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e415af6a9b86af6a788fb125c8400e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd68f078cde4fc01ea6ecf8352962133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626345ff7fee0a1219187975d82ada6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a207577d8631884d050d987ff92331335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39282f21529df1f30e75769c23bc7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f89e0406fdf77f2c8e6e53faf9fdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06613c4572a5976ee358535f9d5bef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f1d30d35d58c8535e23a158fbda5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e003e362ff89417bbea6a28406d9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34b61f2c06f74684f1ff98626b171641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49305968feff8dad5fd219469629253842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51605263f76fc55ce8ce8c0716285143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba5ecf18e5ec2e59f3669ea99896144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15df37039ca9f4ad1d0f3ba2fe3aa945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83df4157e27fd12bbdad9dc9a31ee046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec8e6a12cce0b38f45e1c51222e2cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2045882481d322e5106855b68554f7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d255721f1330280ebe5fe66138321d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e2ee2a18c06762e98ead77f75d28650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac901e437e481c18d29295328b70651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7acd847194c8890b92c0a39043600552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3409c2bb64b425445c7d3cfb5017653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb215328ff9e5ab2f9301bedef823454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714ba1814d77905ba1e5a0fdd4e10255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e39b317c5e93573355e6a0c4e67556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c619d2198b42d73ed1ef657d4fabb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1186b633ea980852d5ce006a62ba9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a93a21903f96abc5495c4b9f28c1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfee0e2f7362d960253efefb55c234f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e77d18fd1fc2e11821ddf9a1a29fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107e78ae0356cedf0a1e57f4d5576fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec0b29464870630f3241d96f8027f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c51cd2c67eada75ca74a82ee2f06764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee5cbc74a5d05249a0148571d9d0d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c24567963b6922a655e5e64f22a4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db6e3f2f53d094d1ca78bfb46857a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f25bb443b1898139d795f7b12b8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51edd28e085ce8e4e90706208365ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fac484741fbf7ab52891bd9516f3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465de47f99481f517c791e1ba45fa571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b80edadf49d2eb8bb7d4e2f6854e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d397b46915f543e211654ea742639573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d46a954ad1d058aa86181e66c330a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad83816f1965b7b6e6416435aa6d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d062ab789a4f9b1c8361f81c500e7b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09609f4758a50266ae751200a42f3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9020750b4d2bf679cfadaceb45389c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2465603ef570f585ad397306d29bd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd49adc3de9cdd7a89dbceec7f79880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67159fc94154edaa939208b978f78ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddceef8338f8f973c91f0887f60e2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927948e77079cc6962606f06a48ab9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea34d51fac1a1ca7a161781e67f3f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab18aec63ec6aa742160c5ad19dd4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fde3675587374ced1ed18c40f233386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53a90ec30f5b833d9dd95a9a6b0a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893865bb8ecebfabf4afcf337fe07888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e4fbb9adfe2bdaf365c4f2f3723e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6de393d7c224af6484a542ce6921290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ce6a60947fa6fd3adb9d94e00ff191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ecc1e700bda3f9d36f6ff896a7b1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97ccdcf0f98a29d0588c2535c1401093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4139be3f3ef655a213e06d2f991a25c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0600f7b4487c52e1cbe8a5d1c727195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd18a9c14c231825ec18e1e90006d2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee28a45bd4c4799f4cfda7d0c422e8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87644cba7ef4487dc6c0741042251898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f160f3b7092c4ee7da7201da35420a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b08eac01cd41ed8700a63eecde9bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1fae54768a6b7e1459c995e5264435101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610594faeafb1e7765e625c3e54fd24d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ea96a8ac375f1efb37b27b9864552103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986748690e2a2f218fd028e43bcd4698104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e4f1fa2dfe53cdc8a5cc36721953d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e23a4089a50cc462128d77a6b55b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd946e9f439a0a9c2f74f1d3bed41c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44534d538da8b9702b371e953a9f39eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefcdd9da83f81f2d8a4bb80312dce9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1aa60d2987a1d03df25e37ac8133e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5fc33e0489aad0f74fe2c76e2c57a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97628ad64b1c90435622bfb87eb3703e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00486062c56c51bd6f427181f28d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903285933487d40a02fa54ecfc1628114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f81565e43e406994639c64516af2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5125a97fdb2c5b301a201187f71e98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be04583f103579fdc07c0db950acf3d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94931166a5640c90bd27e191d0dc7436118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375e87e0a9c15affb0fc9940a3d2fe2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd7eeaa3b9df7c46baada8e50bf60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecb42b7890901a68fe8f0920006610121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b4abe7e27e945322cca8b5bc10ca4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab540dddb4e93e147f47627cf0ab8d63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457bff4c65605edb38da2345227212e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc42d7ba534d0a8fe3504a66663389b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a9feb09b42c5e9c9d6fd5a9036749126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc8713e0cbbaaa377e9ccf07f2ed0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5949385dbce8f9da0e7564411ee58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7338bc35a62e680933564a7d8dab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf5c8414af3e97237c42d88ae5cab6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd521fbfd16d9c3a4909463723e69ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dc5dcb6ea632efbfa651d419f5639132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23fcc26296bac24bdec4195331f817133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084816d833f1886d594ed088e635094c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3182fcc72ea2c413f9480ff61c8bef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcfc6e1fc17cb3897998179d81f7eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e6f59f373a5b2ce5d557c2688c08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376a4e4c79c4ac60b809a19b52801f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e216d249534c544579af2691d135a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c355569d0862076a68b670e48ff68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70c96613f7aaeb2cb8b2ff7b9ebd85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298935d67627c554cb09457454b628142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984ffecf7713f80ce2478daa90979a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376336d6366314ed598721d2e5b3ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35246e94ecb63267942702ad98072e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a74f6e2354f9f969551ea08c74beb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526b8a66c6c1a026d03735ce46ae9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf290f6f725ba140cd6b8b7f9460c4cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b43a8e0cfa466abfdfd1262109e41c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dc897ee2250348b63cbe63d726326150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729b80ff7b0a1f0e5b3c85bca021e46151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85de93abaf6a7ffcc145b701b2bd73b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27a46c775dbf058b700bd06955f313153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95688cc03f1414d63ff176fc0339fb4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98406a8103a0dd7c5b6a7a65f72d2085155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f783c6c7b660216f850eb0fd2e80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fbb8ef711788561c1491a7b973287157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2be342ba81f1a54fdd0bffc401c7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543626dfd5cb62957cbcacd757931d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579b597d64e5f2ee6ae51f791433c85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c074481d8d45807daf960dfafad7c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063e152a556542152c359d6047a9a6a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a77ce4628e2228a01f0e3835f00ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed71bb2cf1011bcd1972bfb24e28e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32302c2242cb2e04b56be2681ecf2a2f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce3d2708b19156f4305721bdc9cffd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e96e255ddb7b3e33a954021993fda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab67dd0b8a9f920d182bfdef326136168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd11a47c583ffc0ca274748e0bf1353169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a2083ac1d797a3be06ccc5322fc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0dcbea14b2ad40a476c92f046ec83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b413ae9ece9ea95297ce42c08e6bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe79f9ba7da5517f0f10d45294d69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa3f6651517d788aed46c5e7d6faf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd45cd47d34a4059126b6fd565e5f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cfe6f302747770224edf78df5e9e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e95e5bc42a28e201076cbff0a2503177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461ef13d17e61bac4c4c8087f89a600178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ebae855cfef6b3bbdc2389073f282179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eab8f354c590a3321d261e130db38e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60496c7e725758fb0c284154005e6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ac3869d3d5de1630a1a669761a66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774bd930a7039ff12f3568558155285183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5835ecc7858df16c3fa1f20b96ccfb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c1d137055954cc79647f11f53afb6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957763d3b88fcf0006c190082c1d55c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc274e2d4fa011ad030f41f43e58a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67402d5ef2d3311cdc7568f64f271d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825f79b518e1aff154aac7336898437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768b126aa8fc908a62ac09b5e148ea1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0d2f77d22c2b70dee71afb09f697191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cc072f9dbea40e572dd9bf9cab9e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d936c5ff9d383353b18367783f959193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0347c6df23c9160baebe8846da0334194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6eeeb4bc2b005553c831465f99db1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e371eadc9fccbfe5af5bcef8232c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810d1c9c2be8de66663e33f3d526831197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd00c29297bcbf5f3b4d7f23b04a08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37fbe254561cb00365beef58ddb6de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa3f8e9a40859e0cb24ba3588978fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883d4ce912ba0e0e8758c61f9f8d744201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b446f85bd7160995addb70c2986d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc0815185bf68272c02a2c2a81277203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5bfa1a5980123886f8afcc96af66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59850b6febf05b973bdddac66efac44c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa26c29441cc1552fb91b32d0aba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd83bb7cfc732c108a2e1410dfe3e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c81fb757d75c6a5922f659684d45208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdeff993a16d9768df6e5a8f0907332209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1a171612bc5b3e357ba64e8e14ed1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a63c02f488769ed19fc1439d943a4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef8677d89315a63aa916859c1370d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e745c826edccf8642ae90512c6cc5e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef4bb35a7bd0c594c14de59b752468214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26285df0184988c9eae86b673974c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a95028428ade1c8cefc786f4cccc3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af81bf55b6802c5bf35ba8d3d1f505217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb1ade93d614191f1bca21be767312218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1346ec58a005ce2fe446a18b86aa20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce6a9e878588612860def73c058a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900b0b006cd1d67a6e56a46cf2a25a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029baca1eea7fafeaece621fa3c177222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcc26f171b8fd574a0bde6a63f58c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b322c97371dea7c919585864882959224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a38b5760586d05a64284c4dbacd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d228cb6320cbd55297e1454616eac82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e790c092f49fcef83673e2c22614227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0c3e6610d26a26e0e670141aa28b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420755e62b6e66aaeba674c442931a70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f78fec9632f5fb544c1ac9497ff09230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683f552fa45c63655c0e949d0a651e5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467632e7000b12595085015b87bd0613232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77781b34e46abecca76f7d1458dd32a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed0c5c69b257277d2f77a8bd2ab42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4311470729b5e76e6f2119654a877235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc65780e6a782085eea211fa790ec5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba39770068503d16af95afb2b436d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba1ff6be8870318f1aac1ed736f48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24403847055826e1fc4396429d7ef737239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02537970941fba13f1f3ad72a06970240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3437518985f2a59bcd22d58b0cd634241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5fff32eb6a7e9fb11a2f0f1f8358a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6347e9cb86da27794e688002103001243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b2993a18bd6a497526e0df37e75be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0264a88bcfa7b640d838222b11f4b8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedab639ac0fdda53a464d1a716c865246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a27b83f427160e08b6f578e530839c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60f7afb9e5a018d56755fd312a492248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab8aa537ae9d5d7e60e269d96e7388249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e77a548b32e34771fdd985afa5e24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0bcd53183bc9c003efc9bfb7d95ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7097c7697a8dba47db05356f8b7c718252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc947efe4c9fef21d184381ac6be1f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc423365976dbc865d36d1311a138040254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ad6472d377aa94d8087cb663594c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591e586e56f3552a111e122dd65e4c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3205c98b0f900e6e67fa030de5f52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ca995b35a1834d86adeb67c65e931258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0986bd97ec10dc6c9e15772619d50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67440436a47601462bfd02a5e97346f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814b696c1ccc36fa8f73ae04fb655a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084e40617841565d9db41ea91c4fbc1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf4f8e313f51e7ea4876c01bbc2d70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d17d12fbcc293a494823e650cc708264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd5ed0b3313239775d77e91d6bfb2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeac2483c81b3bb2078de20a461c97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9259aede7918426ca3a14f5995d552267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648e2a2f21361667fb70f68a8d080da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2f5f8cd16ae7e14ffd82b9ea3aca4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8ff9ad39c216a686ebaab2c89ed41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6ff7c2dfe0ac79f8a6f7f4f4c004271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366448a5e3844e15dc28ebca3fbe09fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b54da1482da2d3ec75d975fb1b03a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e120328a03a496448c4278a0a84d64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87effca244d2969945bfa6667e4ce9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28dad653426d68f6b4b3a065151186276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b03d1e849cccd6351ef29d95fa712277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4965ccd842fa795a23e20eda73212e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201793b11550c275eed11cdc86ef28f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4a977894be1f88fe2c4ed5333daa1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f57736e4dc2d8aa9ca250766dc202c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bed8c256468aa9c7e5469168cfc4b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e536a1a3beafecb7975f40df6e64d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f88534c96088858c04cb1bd7b44ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762579b569c178709fbac2c3335264c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b837c3a098902e1e80dc3d9d2a78ac8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fb68e5b8d939910bf77fb7fb3c01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb801c2428f053a1fc5da4c230f8c7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bdb35530513f39d897ed790c3d4bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69248b43dfce2149c5b32778f6e0a0b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec6de6464e50dd149ae4beaccbb162291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45659e14516c22fdfc6489415c3aabc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cd18d3286a2e64b536a2287d50439293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df8de950ec8628991b3890fb26d08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52117b41acb72a164a3dbcd3c6c04fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646312e24868b589b6fab21d8daec71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c591421770325822e8c8cee4dd2f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c677cb8a2c2b03aeebe58dcec8c09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9dece7d2637d56edb9c50a63c1841299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30918ff344ea0a3c4b58b10c7eabab54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281ece8f732246898da9111d7c4548e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6a7bc9c159053b504aa7eeabf5e6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b579a9d3fd22f652dddc1cbaacaec2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4cbd38beec6031bb6879ea5c2b922304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6667b6ba60cd37086c5594431deee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987ba46686975a157faa6d876ef7683306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545910325bfb9c24833bfe2788163e45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbc40b06b4ee655ec5332089d03649308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd647f35127d0857e9970f2ea44876309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632887a23631d645e2295dde496c5701310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a0e6ebbe01dbdcc8c54486383b14b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff29d21b033b93ef7c437773044eaf4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d084196904f176806b1be0449ec0a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe24145108c41f41d32193a8d3001f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13174930e488ed195b00442bd29922ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3de03303ed6f46a3308fc6866bd47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c12a156cee4ccea39077585637b1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7de80c8dec6f4f51755643068f1a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ac7810fdb9a1ea137cb3194de4a32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5b1baee48744f95fd8e85bab93a53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f091cbf496fb4f02187fcb3f66d074321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a8dd008a4cf49435a7ffcd825a059322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b209bef1762acdd30b64b9aabf123323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb59063f8c2f75bde90ebbc31af47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a169e4313fb39d417376fd0cea4670325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46749257da134ca2784192e463b5592326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9bfad096f2f354da991260c03cfaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada2e6c8277e78678bccb04e6d05f19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b9105adf722b17a603aa6734f1015329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34efbe9910b640438b027f6d88d1fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5312b6a5acab45f4ba3c1be019ea5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e81df7e3b74aa4bc85b634da4b0cb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc472d703a9fd01dec0948b4a3b890e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e5439aabad28b5eab78b39bc4158a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd696ccbbfc4654a2dad1fa44e21bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bfeb05789c7472234690da7ceeb36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec00eeaf7a8368ce102d718276b389e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c902232a586f1062a0ac3030c8add338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3d5c87134bd0d4b1207d07ba06f98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f94616b9c6457ead420ee500e4ee60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc014fc0780571b82db3adbbe38f425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b82b15176942c7b0e384c86d0876cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f41b27a60960e42121b13e1ce0b918343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0755e87a565579d4fef4165509207f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af64d09834a52019f26e40aeb49ada8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f603991120768783494aa74c83e2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316c16306308083ef85400b5adf2680347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b48ad280c923c5f395d58a5f2c1675348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edb1153fea9a2e6a9b592fbd428e87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feec9128c68dd1cc69a5cbdf1c02f0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474639c865e8839eefac6311544689e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b36ae12d398779c5c0ec7bbf8c4a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ae5f414750d95e76cdd6f339b2cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895679cd0a288feafba4beff7fe45d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a34bf1cb2beff0d65c6e368235047355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799ee3b51e637ee559c245b3c0b778d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0c21cdfbb05aa4366b6da75576756357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9fcc9ccc87f8b21c624262bc630ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80da1e114dd90d13473ba33f08e226359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78f2e7456fc53ff06b3d33f296f136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39377182d45fdb846f57682933298d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476387d8a353120524c893aac985fcdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9702f489ef0357eaf82d32b98cf5ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cb3523ef004cd9bf2590965267eef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347aff0c94e84a4d5cb6c1cffb0df47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02891c5c28da562e1b654f7fa63fb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d4e7f48d8995e8eb13dc336069fbc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ca8e40c4cb1543558e829ca12ac8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6174bfe729248df3913ebcd4535bd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf3d9d6b99bc706aa157e55c5697fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70bf379c887b35108af21d9d29eed2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74808eb110202c48f4a92e040ee56d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da04f2ca4c31786248efc6f916234d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283b4d3c43eb8c759d49435c3b91cae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd9b0d645dc485fe4547f3fb6e8bda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e001697fdb7a958b18c0c37a3402376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85884d4c8cf9626203c6c530664c2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2598f36083c386c8b11c28ba914e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c29410a81dc1ab9aa46b73bf647e94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc12aae6fc3759c76f21bbd7684d83380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959a53bbcf6700a5d8c6682faa47d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fbe493b8f0451c9582d5b7ed92e5d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704442365ac6515e16fd5457870aefba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b1e22d1d85c452889d1452e9d2e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1660d8a27bb617ef3dd109072484f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e408efcc1c09971c7ed4ce199b7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eecd03ac50aa042d3870171c6da7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deba78255acb638f84f319628a0e58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152a4be060f7495e77dcac7bf12fd3e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8e4f7d950f6f537e3b4f22b7ba695390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9e4cd063acb1b06e1278cb86ac9f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454059026587a9f0865c80439c6ce3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b4ebde1bdf70660d0993d6d7d5086393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630121d3b848980ea65aa13f296062c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b96550f07c1631294e1eec343ecd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438c3fe51798b24150ad4eccc5f8ea7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791586a2db35ce31cc1aeb6a069613e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac9c7c7f887311ee391d152f606303398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf264b4a5ac77fdec6b2a005122f91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac573ca801f5fbc54d66d338f41085400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdc89a83b3538203bde09f9b3c2ac4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924257167f56bbf43f730d36facc319a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f201e337f7c55ad232243897468035a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b7da67bdffc0c26be60787c150ede404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9821b204d3fda3b50124f4370d1fb7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dac0304d27c99c7587abc47d9547e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b550f70ed78839c902a17d745fe6a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603eb824b8ef4eff81a26ff3956fd12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635dad883ea43e144d7c700f74cf19a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a6d714668cb84cc334193cb419f71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0696658c949a828eaaca6a1212f82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658f7407172c9b99604d0ea30cc42e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d932855026c592916bbf29ce166e6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e320ff51b6466e0f1d2eea50c2c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b783a67d040a3d9602f33fa8555487b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e42e8f195cbc1de6acdac00d89b39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384343e16a63e3c47c202c6c70e6124417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e72ff9e40410fd5f01307437e97a0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f81597801a243e162ed47ffe81a162419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b257b4f864069d0dbaa5df33b8db3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf457f9cadf5ee3d04037091df688d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c40fc00ea8c2dc56ecba43eda79945422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d66b62255346215b97abd70be5502e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b7657a61fd2aef03c91e06e3923e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0485066368c0c28a7f5640235bfe4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473c1c120826a3949d7fd12fb42f023426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0506d82aeb36bcced34c488f4766f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a837fbf83c567d2b5a988337240765428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d640f6a6f4d40eb63c286ad954bd43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cdbfcd5f54866a26bfc04df331d3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b683b506f6a78bf095bbec1b4918d8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859299409addd8d45aa1177e7e6892c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e71aa0eb58e0b71c1f16d79696d75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb7c60c9fdb1e862a0a7cf2bb138bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be550840a01bd1204d81509bbf5bac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc10545fd600c1b3ea8cb351272ad8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb37fe7528957151fd8fb6514e7dd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bb98e5b2445fb7a789a7d1a0c21dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e70584935c2e2cb7d97179f45813c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8153a0e43c0e5db564d690f82dce86c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae31339d72ec921d01e96126c0ca0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8e22c23f64e0842ab4798e718354c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38a5571b66590f747ababdaef48ac1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31566d239b63976548409e8fcbc279444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c25ee579662bd8fd355ebdfd3faa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa9ab7620b59d271d93a039a243773446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ebd623a9e5ecd33b8d50216a07c3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03a9603d747c41b994e05c99d30a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4383b3e767e1089b8c6ed836a9f814449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd31070dfc1614fabf5c6ea1926fed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8305043b317dff72a91f8245d585f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b8cdf2b5587a6f77540ccc55a2c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a1d057b35eca9d606938aef7e4b27453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5cb386fae956e377cab8231a950a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a3d495e53d912bb9cee6c31558263455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48f45faac49a874443a96c4b4f6e57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade66dcd64eb3fca1006abcb9b71947457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd37146f9e6b00d5542ec95bdd4ddd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf7e925646507dc2619327da8b3c92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aba991e77a5d706c64fa4228c7c65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e0f1f762798ed89b1230af293428461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc73be65f175013901dbd591891829b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced94982c5cd074fae615960644b526463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014768275f32c644a7ba5c6ae1dd2e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b571571ae4489763a617638bcf2b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e84e5a02adc65a2a650e6442e57c22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e6b7e18105daec1c2f1eb3d63cdf2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63228a481aa7606c5d6afe7c9f37d626468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae1049217e696b82c6243f8e034afb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb7b61686c5b262450de85d9e30d1c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd8e5c37655d1afa5e23b25a1430a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f4703e80d9a67f3dd20215c285bf0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475fb7b3324287eea465b6b026b03ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d0dd93ef4642e5ae4af5efe0620d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4caa611519ff81daf15cecd21363475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79fc3256825a8c6eabda03f65699d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78c8a2f6dcb75e0bf8b9134bc7df50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2b061d5f1df7fe3bc15608ea67f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e36a3f3bb2c37453210ad0d4c6e11a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1f104e1a05e811b49b853438042ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed4d03e1bf3ddaed3c89914cc3caa9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045ed1d5de51a3bf90cdba0e81bdf5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8dd6854c5b95cbb97b85f79850f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de163030467891e08aa1f1394b69b89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbd5ed08be5771db8505d79c7bfb4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a3f73dfc31140db6d52eaeef46ac8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ac715980e09be1f8c05501e0b4dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a032436e92e714d1aa3db393743bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db752be4c56ac92ae65fab4a97e35f48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f9a5c79fc8ecb544307b194806ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367ee69d0afdfbdc676bb6cd13112e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d0c98b91b936e170250ab72b93450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc0cfeb7708041e025c2c6b1b1860493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8863ea5b22f4ede9db84fee6f08f1c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84670121a3a7a36b534cd7d003b26e9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17427238280b1a8eadc9ac0f4dc0dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b3652f56bdb9a934b52bd3ddfed5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e145b17a1df6876f00bc93a4fdf98f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fb6ab637f0dc40c3745d1e1ee6d6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f873263feb779c59a72a350b5f296f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401703b411fa49cea8f44cfaeed203b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ef1ccd38c52a0ef9b4f9da602f711502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb42ad7e50cf6328b9dd28ce60eba0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c3d82fdc61b29fe417ab47d4ee0ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27562b52d1e9496d2cf04653928841505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db375958c64332f35ec9fb3655483506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09990bf31dbce737bc0fe49fdf4420507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b04a39ca33396c4dff8c1f685b80d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e94341608530770fdc6e459878771509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171600bfbac44b0831f3e11aadd3bcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dd5121c9e6a4f7aa16eb3db58ca5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624bfe31c3301c4a2be43f26987fe11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20419792804b7bca218f93f6dea83f84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fcc877c9c7df5044ef527b40e45b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb74870914b064d4636426a32435fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071044d03c9b70c4f1ab345c599015d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d633b85e973030198ce25befeed32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081aca1448eff9e5ce36ba0e8d078d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e9f96520656188cb512af05c6e707519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda407218a8602d9494be311535c3b7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a4ff26e04e5e4687c8ce272b929fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202e3a380eb17ef2f9abec4dacf0c7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9753953925ee3190be576808fa70a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16458a07b10778abdc363877a2facd38524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44c1a4936f5a60cb922ceb03a13db7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c364c4d6edc6e4ec700c9b0c23c201526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886157b0bb3a7b49f0c2ec509b26fc6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acc98b565840efbc7716fe4c42eb07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd80219fd8f110b841d4dadbb8535529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696269872f4ffeedd95948bd40fc831530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911aeb69fa6cb51a793cf592a32b1ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b085cfbd9aa24bd824f322e3cf09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7fde6e8ebe8f90a004e3e1f140b53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384ec67cedd5051ff0a79a782b7a632534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229cce9b26f9f487db6416fccfa7774535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a7e7c590cbadea18407afc43a4e45536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec9137c12c309d7984dc9bb051502f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62309cce78d76b8438b7746cd30580c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d45d74d0423273882e0d4c090d7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c5276ebf4903c28dd1735c6e759d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cd22640f4ea5bdf25c52692ffb614541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76dd803cff57797e86b7e130242a41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78245ac34e4756d6c751af946427cf6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc175e751804bccb48a742dee7576696544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fe27993b24a7c5a9330c9fe873ef2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadf2ee909706791ff5cf8b518e78b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08949224393a9facf0035bc642e142be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696541d2cc29713650e7d0ff64c8b9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfc435cf4e3bb12a9b9615c767d297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b825eda10bb6d8378b0ad8745febf0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832570f5506cebff71929ebd052b2d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228aef6a04f2732e29244423a4dbab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb278394c09df5f8dbd27c577bbc8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2bcbea7025b8ca5aa4a8a2a3fd4f5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87800973d301de9f5698b6da14a221e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492e73ac394015452027c1b5ac4166556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae295786a17967bc86ce2ed1baed7cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520ba486451e66c683d7299820a51cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5dae22f1ad66b57ffaa153c8e3e74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b6a52364f4e8c40bbe8f1efdf7163560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1bf91bd1d22a963ab3199939f81ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3a57c9a7b34543a0a682c3f0e9a87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403e5fd513a37fb5b2485b323eec42e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e9990d08197b5bc74f42a804cea7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ce8c442161d6219b81fe36f186920565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d023fd276471cd9cdc9857ffb4f9284566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaccdbdb6abd115673ddcc8326cfcd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d155220359df2912d873b59b87407f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740b18037103fbe37a18ac9a84bf3d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708b6577f8da8f182e6b215d7402183570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729f831536634811e685e1c7e711126571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e10d8f9f7ebde59884088a120d84572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77b4e8df70dc31f67d650e98e17c34573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cddcd190e7686a4886f4b37634b972c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef51c16bf73b2c78bac388a37907b48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b9797b29d60253485f09e30954179576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61bfab0303e8c95badf59d1ab78e7d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ecd91afd6adb99dbbf0be68e6282e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272882170af781103bceb17daef143e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b74d956dea6c0c54b88cc9fa60260580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a89b27c915bab8cf4b8f78980ef76581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e32996612e7e9e843bbf5bb055ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6f59eca0a7c02850f02a1dfa48ca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227a72d782b6df2880c7467c476efb9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81500a6b999142a20dff81420fa290585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230e3b87e54f4f4a123b9eddba9b236586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a4e98323edb6eea4b905ed13b7904587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33c3eb6852fa8d47b602ee5526603e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37085cbddcb60743413695100f478be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ed4641d54fda3debd9a75335433d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f82febabd902024b6bb67bcb41dc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8e1af460bfb314e9439737e4e9a70592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fea998ad2488bf7951e849515ce89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9f3091683e9391bf4caa60e6f1469594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc653f700fa9146174f2136c7bc138595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd152ffbfd4beb2026363d4adb5e5cdd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be2d7425a0cc403ed669fa9c7c62b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b32c320730779f085dedc20226f05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06aafb53969317c36c3df604933861599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426d2dff0fae593f690f6aceb2788d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8e2aaddd9465cbca5591ed5d5786a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec65e8858871cca9989ead15485ddcd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdd6b0a5de7c2f62a99f753e98986f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb516ebccf718bcabcdb100c6adb36b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27478439839c2f6ff7f91db31d95d3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419db243cde442b4f9e7407dd67c0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907079442b691ce953723263f85a8a3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f932751203886b9a03409cfa54bea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66755206594e97e01d7e678f6dd924ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3138278071f6ebb0b5ea7a1dda89a99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be335946c03bb32c2caa3c499df573611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf69cefe543abca228d99f62a671dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae45f0795a4d78ac38d02812ff0a577613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c945f6b11e0203805dbba17f062b39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f61c84ca8506ca9632e527a07c0763615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b911d1684cded7111514a26ad66909616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ac8009f9f69cdcfed2d520a5a7f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a22c6cfe56de8c34fc0655b582e56618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c0936427849eb3ac7f347d982199a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02977787cbb40f17a9c253fe19ef0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15510b41450262f80e2ffcd062fc038a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b9bd96e1e4ecc0fdde2c93fb0d695622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba144189967bd3058b757c5f9677f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0143930ebdc69250aec69dacf4a56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ad41e7ee38a8d9924aae4d4c5bef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe4bd0d4c0f97082c02b615b958de6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2ca4110b26feff3924b600539fa6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6206f70c9f6842ca70ed45415685628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e7b489f3b51c16c297b212f86dc5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14f2e761e62c55f28c29449185c60630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cd0e27dff25650ce9076b3ce7819b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7d763d39930a8ae5554ab736da052632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767776e87bb935cf7b16c52659dc16bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545dc416ec22ce000b6b08a3de8497634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835af1236a11ed5e4867931e45eea97e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce158bd3ada56222a85d1ebf0de9be636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9574a998738bf9028ca7465cfcd43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade77be3f30f64089d8376d816e937df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e75ef552206565e94e8b0a4f1913b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167550fbd2b99126754390a9089f625640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d78fbcda82b310713986bd5b19fd5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc90ce46d0b7cc652d55ba13d9c6c12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde19c9fefea31b2a354ac90392387ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bb637c43f12c4873570ac1648be16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb42086e3996b831f79f2f2b652b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ce8a5583c55dafc96eb2480f2aae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95d9c7ec1e43490c957e063a771b6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895963ddf79565ca17f8093e3d69808648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745d4d27241b49d84008bed4e0b3462649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614340a8f54ba30d1722f83b5c69204d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced459fdcd993c69ec6354196d0550d5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b579bf382735dc8bdcd00e27009a94b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec48c9b0de342c20556f1a9622b58d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aecad8fe70dd7d6d113236ba216da654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5691339d4bf3f0e095984f3cd2bff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42be71720e3ebeec7470ff457601b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707410a2334d80229633ca708e48943e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289aacacfbceef79ecaf1fbf2ef841d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808df0590e04fa15f6ea0a10a69d22c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321871740f5e53fb6e680d41c67001d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ec4738298b4aeccb3f0b62300682661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628afcddde6b37dccb9c3bc7e0d750a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a926e8e6fef2eab4a729bf0565feaf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166bec4b0641a006f248b3238914ab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8097b65e19a2b1990f445cc85ca5807665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc223be021b0a0dd3f53833de1ec273b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e7128aafe4daf043b26ca34f4219b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800e059cd460e99ffa415b63e2ef132668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa952dd03f2bd84853cc8bef8f4146f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534b4f637894cca28a4b533d388fdaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78684c40e7a4e80be083deb9c3e03e9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bad9d74d2555aa690f900d318dcf0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf31d91fee54f78a9501323a9b67d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8448c65e67e75442eeac07e784967f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59c6954cbc029102b16e6cf9c57bf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743325d2165bc761d584a4ee361e86e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c56c496e1a9764e94ad77367dd6abb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c864c5e28a4fb070f9749b7b897e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aaf24bd35c03f53fe11312f7d61d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0b4e07808414f80f5c39b62e28339680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a70e37a1903f94131d1df55ae5ecf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca1f7363dc8f2aca7e0fd2308c70c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8385a8a41e2b534d9312cc49b4e66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73324b8949d57c44a44f44ec619127f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44373c37a700718c213230f736e7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d510dddb1098c42839ed415b2d9b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa8412ee52a5e92109d7b490f679ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23256a5bb7cf46eac3e977603ccd9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aba025adcf42cfbff4cdb684bb37b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3722cc93394846d10f8d8b457941690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77448277fff48f7917ba571478415bfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc1495d53a0be0447662051a7944e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce1657e540064e353e6f6e351f103e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a62202e0468b02f54176441fb4ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191566fca7ef2e8c9887607a06efb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1759e79ad3081c864a90df8f12001696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aabac65f453cc471a0d30b1457195697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78811434ad15764a6795ef2523eab88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a213014fdf37c1280261437131277e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccf70d3c925c48ef914108ba72e466700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b04d84d14b0665785969d83a9d79a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50baccf94c5dbe048d07b65155fdf561702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91513f53b6234c5ef1387bb3e16373703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d080b42a321139a6a900c17cef164704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff339aa5378f5021dd16b98c12377ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b7a203c59042f1b129194e988543706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6673563d8a9e9208f03fd417f116e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87949bd80185ae379f4f1318455cdbd6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a09dcd8a5f0dec41c8498a0e0ddfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b7ee3baf3f4fe439e2119a69fbec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6313c7553faf0cf4f728c57f0e4ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd5257520defe83adf0b6e97c746cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6964c4f9164c9c6d1530aa06c296c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de477d3e5557264d05f68a64807a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaaed52890579aadfeef5aca11eced715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203a2f147e2c5873bebe07c326a106716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a3d7ea1f8e0892b10aaabf9f4e97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aa5a53d5f55e55844b8ca97da5e74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d82ad219976cf8e8af263654c3cff1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a54c0aed676c7b9630a86aeb5a9d4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0b604cba7d27bf79f8b63b81d6742721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858c31f18faec664f728a3ee353bbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344881cfee9d08105ee35fbe98ad57a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f730fdc03185fe235ecc70b6c82333724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad190730e969f810646899f3024c51725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe99f074d9777d56ca0600ba6768880726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106809a084da62716c3558ede74ad082727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a93043706fccaa3b4866005f894e9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbcbffec4b05800ffe0681f59f3d72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dee3e41d66facac801f2b017c987de730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db162c4100650be9b2ecd9f17110685731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042901d227dd2aeaeab559232f22cdeb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7e5ad89e847f0909e097502e53da9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f99043a07e332638c71b2a55ec6ec5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a7096b3b6c3cf1bcbf7d0cef19845735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f76cd1589de134dfef7a77f7db24d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b48c36f408800f493bb04490b51d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75f84178ab74695f6caad4e484d041738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab465ad1f3147982b25e0866a2db13b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820821b89e281fe3c4b87981aa39a4a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41510b22ccf526e7309be34d6cfe19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54327dfc8c97297dd65b3b3f35712cda742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af472a512ee3fdd2b3e6ef94097b0f1f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b1f8f149a02d55752ab728c8c7f67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e559c6350b47a62211850fd67b89e9c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7616112ed70b8955c09872e056b95f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8a9ebdc28bc13cd18568c22f828d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b39863624903e650060f3999acc5c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f6e65bac5d06598f741ce73176a37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6573ce9518cebbdf20f6d43f0673f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cedfebcc88199dfe65bbe7585ad48b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd1ad82151d3ada8ccd8c3e7f35204752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bf92293ab40c0b5255f9761263b98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eccfcdfa0374ea3435a8357c36ed87754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15358b10a52247fbdf34ca210ed9f94755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70815c744f8e21da6c6664565b463254756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130647020152975352a995f7550de28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35026e6397eae0f1c3cff5e184df698758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ced84be3c8b94eb719d068abdf1b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>