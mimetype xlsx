--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3290c8797ec0fbbf9cd99062dcadf3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d009e576afe56fabb676cac67ea12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25b54d851405c127c24a80171572b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e093cac0107a64ede462c2e37000a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3201c74f694516e1cfe317d780ca35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d3bd1259cfddf26d59be67311a5556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588fe7ac45719558178c892f80104277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e73dd5315391dde7e1a109550eda98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bcfa208310a4830eaa2a0a1baf95f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9f0d98006a03b3523cc79ee52b55110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00f82a82562395a89bc65f8f5929eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91317e4b4a6c16005fde35fe504805e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4801b5a067f6c9c6b20efa962eff5ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d686346e604c3afd77eb2b73c19bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebeab2430435e0b7f7d183bbedb67d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50762d6ac3a0eb4fd69e4a970a6747d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584ef21ccbc2afb513f5ed47c85639817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222a89a804a1cb648a6cbfe87d10a4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195bacfd359133989f912a1b883653119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32224a5043387f17f74fa5f22a877b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26983bf8100e3c98f587c43ec4abcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019688b9d698089a4ddbc21630fca17322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca616a18c45a2f595407cc267a7a14723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cb9262062a572ea6d04a6c70fe0f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377572dea18dfdc8b228285c09067db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917489410eae4da9080427b2fa0d90d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff2667b96347c59e2cf7999082ffc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bc366ec0e79710c21ab278c043dce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21742980ebbefcf8e7492e3832cdfa1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332bf40e4a1a305b077963ddd0956c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30dd25945f5362b0c7271c91f9228131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ceb232daf9abcc0bf5e9ce3ff9fb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2196fede0873a6d7e6cf55ced4f34433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e61f31a5a12b521275fe35b388b22f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f959d613873c7d28f423612529c89135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c344e1866f115799655bf21dc91f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8328d8b875be36f34b08dfbbf1f1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702498df269f88f435f20e48de5733f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529107ae37fd7212ff7790a04960fd2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3182bb3726a8240c688bfa1a897640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353889b8db2d8f21b57d50e9165eedf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe8f34d0b1e688f3be6ef72010d3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fffba0ad37b0e0b6bf2638108930dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280532081c5caff3c15b83fa76a4f8a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9466729a58d16b7718110c551f41b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8400463acbcd994029860c1dbcce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15de1e31d87d3b0f2ed29c784bb871747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa4de4fb75ad32176c8500622d7d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36d386fc9ae52343ad792dcea01a8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a9ab531b733004ffc309d10e414fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d990c73416dc198ccea179d6a1aa4be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d1136975ea8f6f26637b6d3829b7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4792ba1e5a7532573af62e0ad807053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a034a19b7cfbcc66224fbb1cd09a53354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ce33be64cdd3a46a051aa6dbc8ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848845cb33effc3fb7d098e6407ccf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a895ce2573c7d08286749c5c74b77457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3dc9b27b0b290d3d6e89f9ddde5f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a6df106f0052f7a3c4d8a7a7af89259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dce1cfe02cbf3177819675d305871960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4dc6c8929e454930647a706c1b50861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a483c992ea96d22c060dd40b124e2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1eb7bcccee08106a020f20525fa6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df859dc38577e69cdfc8f1bde983d2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b43c9bd3b3bdc8233d4ff8c7bbb4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980f93be439b0b893e7bd5c1e0e6b2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9142f8d3c240d87db328de9d2b1cfb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e82f90cce66da9d5ccdfd1bfec80a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03158b6735653539fd4758c508de082869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314dbaee46c8147949452803993ae1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05820022243d6140908e69f682998c1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c767d0567eb8e272f70667f5b8640d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be174449869eacf6f1b515732eed0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60203dc4ab15561177c52adff1e2808074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00f809abbfa91916ab7d26707629575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bf2a223910cd54db2a10e5cd3468c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4d675020684872c2f217053b7776077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f524c1fd57c1f122d141c7b7bcb5eea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe50298c967da8ccbab1cc946e1dc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb694603ae65765af552bd56b041e8f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf087bba8e04f39ea175ff4d326f0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cd7ab0812b27c81ad4c4fd3bcbdea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86cd72967952cd4a1c39dec58ac39383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5452578857c1c82d473f8e26d0ee46c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afda4ca4e528eb22dceb0de8dc665e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367bc83531f2d85cdf808a23c400b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce3509e1882921356f6cdfabf41a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20c29116102bcad330f9c3bb713a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c93d44dd85da3ba9bc1b5928c3e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1af928de3050ff266182fbc0b6a59090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530a79e738ade2cb682e8d137f9017e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232af65506754ec78a9039d2b434cee092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78143f490dca34fb3b703b7a0511a5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b39a996e10b53d284a3f6d3cf3a6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5cc012b0b157ae0fde556065ad28795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3d73c660d998909fca691c6d69e7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984dc117b6ae7c762081fbc82331db697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184592cad0d40b9d87ab7b756a4bc6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ddb554b342264d55ae18c629bb9c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84241000f2de1138aad7e2b92b2ba8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c124a05baa17ce8230a2722341060101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970032f1c38481e3545c1d6bb7b9ff0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd832dbfc651688900be02fa9e725dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765331747a8392bd30407eb8d582918104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7033bcb16bd0cd2fe77a324af7d389105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b19f30756a080da37d2566cbeec5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f38f7dba11844fbcf6e0c628bee2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdd9b8166e17e461308468daed8169108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a2702322f51370d470d262af4daa3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133e9b0b523deb0c0e6c72d68f5a2a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4150eaad021103d169e481fd99775ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b9ce1fb71270090b6a517291356e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee91ce72fc5430e2d51c27b21592dc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1dc3e4e7bd5d10e9f447d61279138114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851af0b53a232847f806b44ceb76af8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8f4d0ba39f97ac84194e6768fa55b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aab1d58fbf30e041bcdb4730eb4972117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899b9e9e7ad8d12ba413ae07808ec57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4f73ccc42a2f95bff5b93047a918f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a61a5d890f6efc50b275c3c7e65c9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3a67e93f1f5dc00f2029408a84840121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d9c1d4dbcd69bc722233c6a96843122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ca40c3e67a0d24d436ce2b6fb1357123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff76ec1a18ff10e77372a0271c6e15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61542447c92f253d7f34a799f5cf8f04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f66fd754dabd0cb81a4a47c70210126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863c2ea92272af2db9c82e610b981f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d98464c1e8d06d350872698817c84128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06004954203294dd95b388968e6af7d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e4d7af8215b45cf0fc3b8b59a72cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89109b25fb9009e13907e5442badd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c70496cf91f93365f6643364b2b5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d53efbc3db449b434ea4edafdfe691133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c47441a119f55c536de33294580bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fa9c2297238bd08b74c0e70fe740d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7ae0ebd46e15a5ff9ed0f788d0561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86f901acb0d2b8ae63d75dcf429cf2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e2fee0b647d0732e13449cba192fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdfa6784f22c761f3dd6c52dd151b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323a79685749dcf5c5c172a7bc968a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a7373675efe5ad455e1c03bee05c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4a3858e883c106e4a9e1dfaba4c72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4da0490bae32168ae074043f556a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e7e7cf56e42d9b0ce14389896e2a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691320103cd18007db932cd8ca157a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50214e58a3fdb56f5a1a6fa3d85a5080146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d31e1900aa5b1a68c0299da0802f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7ae16202dfbeb9e6bebc7da7558e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4d078a8ff97756c897c9e98d261d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a5b9df3e0dfff3b77621c1f9e71cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f7de99900126126880aa4e68b0e29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d36c275b193b7f735dabca7d8cc3ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353eb16ffe88edd4a10cc31601dc2e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd747130a4273553e13489361879e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0b978138184cf3d73a534737f0ddb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80767875f2281afa05e5a7795efeee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd61bc20b60c41e3e165ad6e38810b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be0f417078c374f4701841fb2f44bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f0762e331934fdf4daab1d221d1ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620910ac74b916d528016d2e91254f5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4319ae7c08ca078c4a0935eba41d1ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13225ba3adf409e901cf715bf8ddfe5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2849744b8b23342da54dc1215ee8aab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983200e2bd4ee9a25aad55038f4e6c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9a068183c9d847e995cf33e06af1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5d379f647b3b188832ed224b0e5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d99ee2b3937cf2a2bfb8c096ec969167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a2118ffc89223565f03ae8c477ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f50cb0dee50bbb24e0c753a18b254b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70927221ba7b4b175d40ffd7a3604a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d951d264b2336b3a04d5ae648c42cb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82258c51f32d80137c3b5e2744f306be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d79639d02f2cc9ca1ef8ee8cb1ea5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eef5d7448b57b15da6729d35911aef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90091a4bf004d9c62302b8cc631fef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a80e72f5146936562e446ef80ea6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01217a883271976f3d9ceb75ca22edb2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8c0bc9b08bd1669e7aa515cd9b54b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284bce2b682f9c2297d898e198fc41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ae716dcb28893993fa8c264159026180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31127bca5c7a065bab48af21c9fb0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72821f55cb795416aeb5991c427e130182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eea4758ddfccb19f8c51d446488a61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa6216e8c656ce4502439e9fcdc641184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a750321a4dbc362d9a6fbead44b984b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6ac9875a5606d8ae39381ee99b7b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408db0c001a91355f8ad74057a32bb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101389545c597f5c340a1fa2f861d2ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5be01ea02e8132e28fc18e9939b09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b73442ac6bf7150a53bb60979f2a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b4c39733d7031e8fd93154aca8e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a413aba2a2a19766fae1dae23ceb4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39ce63f9b45a7fd359de46fdb9989193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dd39bcbc14ae5970a608e3bda3451194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4fce8f42976258a7ae3658f209c4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7eb033fda3b181278e68066125512196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f995bf3d705b1c1cefd31bec7c77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086f011ae8d9ad0d3f206309ad59a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f113a4cf43de890c62fb5295ea4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2652e9d2596bbf4bebb89efd582c051200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7533b51d3347f2fcd4067f735d724201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98686e2f5e7f3289a29fe969de34f2ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edccbe4da2013b05b63c4ffec625bae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c471f3aa484c7e97e1cab6d5bd8339204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f18cfc8694874c05c8d321aa7bc9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0adce1910126ff3c6f4f835771cb33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0541387c3aa8db9379d1519c165f9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe31704df32f007ec0d30c2a20050a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5446379dff4bdab92ff9de2a2f7906209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c732f36cc430a736c25b128a128099210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07a66c50b57b6237d764f97585715211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5c771b288ee45876f1667bb2d182b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c8ea22bbcceaed1b95c84eb6edcaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aee3e5e086a1dde3b67fad18e25c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee82d30eb3ecaf0b331a93e2715214d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd9fa79e9e2ac914ef21442cfd917216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b3f9dfb810ba5bf60cda97098d771217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3737fdb5209ac4a5f14244a744629218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8146be0697ed81e270d8cd2a558440219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d038f2329c71c75787c589bc99832c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de386d1a42b4e686b1e0be16596c625f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5314a7f46672ad537ac0de23b01d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0b19dbf51f550ac3778ffa4202132223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc34cf1c99c164a3b64f0ee8965f7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b065e2eab5a40ecb1a001f5da21cf1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b06738ddde80589b10017e26ca7a03226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da392c83657fc305ac9f9566bb2fd47c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ed2cbaf9b75e9ca3d976d2e1a1962228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd7eb6dde88fbe5c6277b7faaecdd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ff2045504d722ebfb03cd0d522dc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc66db3e4fa835728ae8978061bbf8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638d5d73a664a5a7c195ec6cb8c92c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf5b1b397f4a732e6cd5c588d999a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c11f8e51ba7c2be65601c223fa3c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988060b755d05e2a3dee8a7ea723f9fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da40a6ab3c70180148273b377dd947236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ea412d6fb6cf0ba4d7fee1bcfc18f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5653e16f74b19c5b10c7fef72034b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf38536c79a400ff0a40d073bd1e6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099ae7499a0ce14b94fd507f291c1a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cfa8731fe10d1e6de88af6cded54d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b675e8a158df1f4e4bee33c92d4f901242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c8229287df19766e8f07964cb534a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec85d369b5b528602cfb1b4b630e70b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e671f236defe1f641128e84774238245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc81947ab5e163323c0e57012678a4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616f8ba4c8ea5249c685acbacce9ec0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d40b5297b0918dce17a38f7ddd802248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d6829c80eedfe1dba94b76d23a0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb53538f6d930f9f5f55205e1aaea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbb6f30e1e0070326900492b629aa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d170416626bf393e52f7eb5aba32c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb023f42e3404e8f04a5856455e3170253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065800b2a7db4b7d2181d9164fe9a65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cf1648172c522b41d642f196296b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce259fcb3440e0f5dcb71324a95b53c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb442759d8981bf58fd2fc640b6d3a01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7150c7797612d754b1efa70ba327f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8b2997029611b13a8b8a6c2819ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e88da1d960f68e4454ac8ebc2b7b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b39c83158dc8ff2e35e09dd695e39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc76a947fd93571b414978198e2b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8042db2182ae64a5658e227b2d6a6a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c122783b6ffb04680fef11e58025d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b2f531dfc766ef959aec24bcf1e2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ace69a828ae40c7601c64795a6125266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80978f16be632238247c6760fcd97dff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45ede67f066a44e42ae358f35c832c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d61033b73b066dd8c20cd7ea45452b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b77bb6782bb85e36552cb61b7c8fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78228adb99b675c360ade5cdc1909e70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6c0867edf39c806cbec70b6f71bd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48307e27604f446f94b3eef9674193273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5586a95e668b2527e59b113635dd1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf019f135c221596daf6b81b587667275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fc4c701e96e0efb16e6c0bc6e88d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fed9796910c1c0af1d6bc3bbf9fbf5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4187cf09900ab34a1bd766005e956278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c5bad0ec1d24ecc6acdbf994365e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5767405762f285666dfc10af2bb1cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59225b3c110b2fa8d0136795ae68ce86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8cfb2764fe0f470a0d84763cfd13a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62225f9705db84d6ca15137ca66151c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba434b258cd04922874c5570f6dbe7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fdb7f96e39a742083685ea377c2e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a244fe550b287cbf0c505c2984668286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444d104b6af7196c77421c502887a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d165d69e280a225979b65de3b8866288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb7c109115fcea25301acaaa8b49f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db23a501edf5387d7cce6830feb6794290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c66434da1cbdcea35771cbeb46fe2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8be1f760f70e4f530fa5595eea372b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec82ce7dc9d6d154eab07b5c915ee1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062345e3a6293e29220bfd70da3189294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf9f0cdccd0c578c26a95cdd618917295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb36d10f4bd3fa06ff59ec2b0605a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d7cda35e92337d1fa74f94e59db7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b6aac529446844e41c203864c56f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb1c4b724cc3561098d35165b0b69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0593f3aad1c06de9c6790287ab322ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6181db85b94d486cf63235b6f4f75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f75a55130f7a5acd8380b90332aed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b06dd3791324708b9009003a9fb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c52cc23b9183ff3584e03f89c32af2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375867c4d31b5cebcf4c05f980aca0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374c4f4a07ce64ba1d09708b00fd09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b426088d221d1f5da414175c46a1e5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6f06d7f1878db37ef56da92490be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7625e33b1d9a89e4f200a9e4f72406d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe360ffb2de678d206b9ff62a878638310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71129e6a11ecda6d3c5f771c898e25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bdc816f9ad2022e02c456f280873c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f965a9afd39310751442bbc5248702313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a6cd7db1b7547403f9b79a5fca2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02d2cbbacd6481ef4d11f5b17de508315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd62eba777cc414175f401534c9c45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ecb8ca15ddc8b8a4ee250017e20d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ca1b86eeec23bc553e4787ac17d9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d56d8bff4dd0d655ee65384b4d3bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cef959ab7cd1154206a1bd05062274320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff45ced3eb8ce637389f499b6c4c77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534718dd69877da44ab538c89412910322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dd429090e61e69bb046b5352816ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad3e15f975e0c03a17e202bdf0db0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89468377ee66744e03d78f60bddf172f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec957a1cd5fb63b0d2204f5c5f741083326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be2c3d80bb325d43f667adc0a9d356327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661139e55aafbbb24303f23e8e5292a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df15ec6b7cf2c56994c0b15047156db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428431c16b2c725c45763dbb95b8819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a023fb2fa61fd2406fcf86c592527331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dd4928adfef2a012fd0668c05d3e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c1e12d0c5dcea51adf2646465cd24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d25a2fdade6d3dcac90b9f0f7a850f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cea2609db863876e729485572260b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a036394a3aa6e0b8d948f28881a0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185758382bc6350faadbb53b58a5c2f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95ed3e37d6e899a2743e55e507197f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc82f82d74efa00f3307c533c303a15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df821d1185941494312474de969686a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bb0c98639c225c05a41ed38b3a835341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0146f44592039ac5f30af6d056e05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c2d8530bf16154daf54f375ea4b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03708c4e6a29c3f45f6912788b7d431d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f50e8ca5ac16a203fae8e3aa15b35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a51ec4989a02105882327f72dfdb40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119829e0d5b7905bca3db6715ef0bada347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470365d3766b30bc5e87b0e38bf5f90e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c0d15fff67fb296c6ab2f0d0e068e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147175473d6613c0e9a0c105020ec87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e43ef2d67f51e2ee9cd371868e262351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec3b21827cc173b07d4c1abb08a1f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb344e505e56d76af878e5889e1a65353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c61199d543f80590d611138e8d131354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27106240c66c8b83d72ac859d766c3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c516f9577cacb162b5a048d9e25c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeda1cd762e8fcc381e87878010c57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45169b2c072215d7a1d2d967a3a01f15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca280e1087251b518ae64f6ec1291359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dd38f90206ab455416fcc1ed8df1e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa4d17befb315fefcb3958ba17c4d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2aa7237bb4254beb9c73b95f21a8e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22213a80eb6c8f52aed905066ec41c26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d1cfbf2fee04d12a63323beec050e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50bab5bc3497be3fb6e4d51ad2a8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79790323c7310f094ebcffdda262a42b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75ab0687a404ceca8eb907a47db4c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948c2c839a6662870a80c189cd45bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380f41cf2341fa2456373241acb8a6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cea10f1a08551268c7b7175b50c06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca9ad51dd52fe71db7929f819443c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce00ef52314b7741b4e8cb20b2c6d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0043b886cf36b4f9bf57560222a175373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead05fc7dfd5ab3abdb472c36b64e9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c637a663656e809eda9ec5380092c0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f94494ea305c8e24f8ac8475ff1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e0f97cfd367a70685389e092c3918377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde2740375a0835147cfae567f8bb5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0160588cdb969bb1cd21d93de5e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6243e798f2182d379468c8d19de4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9dbc0f55fd709994d4ecfffdee30a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6a3a5ca784742634fa2afdd4daf37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e643b9a5fe4d8ec9dd136dc6018dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e587b41284662249353e24d261b4c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a5e5f0509a89e0df4a699412e214385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a2f7062ac9d4b3b9c1d916f932cbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42378e3c86d844b1e60f0e5cc3222b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5282979b6fe15ace5dd028c12b91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675a2125c7c265d22214c6f11f8b357389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7fa804757aa25a2a540e01577ba4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5c53958986f9a07f904abc28a1ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae89cfabd72ef1c8bf6d363f15bff0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace3fd8f016db45afbc34dce89e551b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a029e1c1aa8df9a7893ee3ef908f0a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ad947ff218ba69442249c09089281395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a69ba51f57260a07bf3cb75e67a64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ecb482454e7d54fb3e3bc8bb8fff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d1b2b0f7d29b4737ed0112167f910398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376bf8a7ff9d59f6ae676fa6153b494399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb49be266fc9f944c7266de815243c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d52d412f90669cf2ec1139e505f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76aaf06aa4f1341e7c43d5463d3547402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc1fac8bbc7b15ec978aecad92d26a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095867583c576884134490af0313d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd882eec8729a2b8011faf541b8dd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837223154533eae0b142da54041ae7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e74319f74f25eebcef8159d93c7b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29875b23e6458b99eff933517c4522408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff74e1da99995a3dbe7a85cf3953356409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d381b5b63992268821be3b81c0a348410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2afa3a1a6edc14d391cf56240f055411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ebe21fd314a9dac70d0cd83d2381412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f820e2f37667057eb247d3d1d469b1f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d334c5b3daebff65c1b1f86224a109414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac07f8db38eda4236adc685399b9fa1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d8f31673ea8934dbc99dcd8a1af8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4451c89e6151edec6642111e3e8e440417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a816c0ab681ae09a471204742691d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d3e0d802d65474b94e0a4b84639cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa1865be67597cd0a0b52e60507e78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703854efb1525a0498dcdef3b894ce34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffac93284f12d3dfbe03166a812094422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb294d302164c35af26444936f4d32f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380aecf60136add3886dc0017410292424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfccfb3d7a66cf016add1962a507a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfe9762d94d575a120bd6a76be0ab8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6b632cc7be72348f6fb251ba1994427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa62af5ef06dd30724d1297ea3b35f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084770791f742b3a1fbd49df1ec94688429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f5757b744f454d0da962950a70cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe6f7b82f522ec0454fcc21a66bfa9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3eb6a11c88c298fa385da400e9c41e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd895ea602a381f5720f6c2520dbc6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3159805ede1bc232d70a60e20f37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb976b7b016bf2807a5e6ef74a51af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be5226e6297113e9fa25b04a8d411436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d97a85339be6e93a14b423d9817835437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b281b460ae81a1400e800c8dce742b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638642392bd39d00f767fbcfee364e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceb4e204fb4669ae4d81b5b5fafb4c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af320d6ffa150e6f62c707ceea468e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b517adbd9e3ed778f15c09e74f0b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c46a83daade72545188b5790b1f0cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b873dd0e555ddb06da110a46a457c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91553baffeefbbf2e00b8e57037ca87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432315afcf9445b88a3f45bdf9c20b07446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee0c058dab26b126e45947a7a8c6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5c7008212d8c0d1ed7238b2a98fe2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e78333aa81492450e77f8cf9fb3eee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9b406e464be5c43f3c06be0a6ad4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace8910dba6fc6053e625918bd6daab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee4e0f48cf18e55aeb23faab1bdeb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73abc6c8976dc01878cb088dc7b7a80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68177d5eb2ff23751b06bf587cc7fc77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f0624e2f621f7274e0c5219133e2b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2b8a4903fbf501597c7ec7768181456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83ab22dd2e241fa85a223568d397f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bf9e17925dea3233ccd97675f00cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a4204f98bae0ce86eeab99a110f59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c5a5d628a225b94d7900cd33ab655460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ecace94d5451b15201f12a463c304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44291b79911fb0b7ff02b2868e7083462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d34b037838ad460a5f89a1da727e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da227a072dddfd487690f56e1f159464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61551c74635c8b4fad8fbf156b75ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792026c6e905c3d32e7c0b2969d71415466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c7a8a2ac03280af960bc98cf6f270467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5e3d552b44446e4ecd6e7246e2167468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b557bcb272fc3f35c695ea5533ec4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18399012636e89987a9990c1449c128b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a84969bc4b7f41ceec266d56e36c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cd1586c706c2d19aef87ee4746646472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7578caf544aa28fcf065ed92dd97ec4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641efd9525ad65740b46c675eaaaefa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c386648950de7688ea20bf4312e45f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064650670d956c56843847971af0674476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336660e4b57f05419a58c8e2bfc4774b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ff2ab4de4e27157684e1c64d1385c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d331df836a87386312205d9b442a31c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d1db149e7b989eb9b08928d636881480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d0ea47e9c1acb2a92d630596d3f85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eafbbfaac5682f08355b8c8423f1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e435e54c0db89017a17a9288f11b6e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3af3b5a58d701ebd2dc5ca197f02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e7a6b36cf61131c294acbf86866f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c54a4dcaf9b0ac8f55e2bdccbebb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43296a68284f85b129fb4f3fdea801487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a9cbc546cf7857f5c07ae63eae7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be4632a7e163e0aa8bec275975ca2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cdca2e9d4c9ddf7b84e7c8fa23be2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dabea1cf6c11809da7471033d3c90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db660d9d029c87bc715722102a94e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992f447bfd9af825e5ab4e761b770cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee52f77ebac8955677edcca214b1c2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fff73d9ce5bf96920fedc0a0717a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d14715828cf73eb8cc1f75cef6b05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81886a6a9c1f1dae198ccdd30f1cdc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa02573ea304863c4091ad39521efb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5020d49989eeaabbc459aebf3b7db73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ada5198023c49cd04ded28d7a4a62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cd4938eb62d1826dbff2b5cc59167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74a3712039400fb49ce97522e1e527502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477547252178cc4ef12b92d643064bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc48f72a6d37aa75e2c44ac0064c51c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cbcf5b459210d5bbc54c3250d39d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3d3708432475e2da518ba518ad78d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0030b6e3d12e507d904eaf1fab8b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730001524c29a932e0076a423580b0a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747288c0ebc223677e992cd1bd9b0a25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481616ad425520f883b5e18ebb7ab071510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f2c849dcbea7a4e02627480ce3c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52911ade2ef2521006d02af69acba8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb75c3e8106a6840e960d0d210db5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbfe638b005242c74970b191883251514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f55902cc7875548e6d5fefdba08db5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfac13f4710351f3d5c45409badf980516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09036178de77b797afcfb5c9bcf6ce4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e307c60d4947d1d09bcf8717dc27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06df2257df67942fc87023d71d89c80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0260d0ba6a2a5c7e73054c11c3ef9e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072db1e446e9578e45685683a1ad62ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ff8e2d1e01159b55e471bf9460ae5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a969a58d1bc33c2baa617010e769a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e78bc652eca2ddb9eb368e6eab909524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaeb355a72ee24022551efb91b0ecc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67f7d79d502f1f1760730a0073566e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50716900679ad3cdae7ce2b3cb44e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327263009aa7f20d242567eae4d15a9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03777ceb525a202251ffeb9f8863b09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563347427f373309bda247880c08589530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec846103c20c0abcf09f77b43e600531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4b101f89e1f5a88f410a37272bc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3408023e1e263275c293248154c743533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9cfb0ff21930887ed1a5ff1089fc4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c77ec363602a0859fd8c128722886535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dfe0f3b9f7d012e5069da32375d8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b48194ffbdea4b984a57fef357bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffddf050281ffbc9010ed30cc37174c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8114fe26b4d90d4f6a40f4fb25721f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1d0fcee023e9bb5488f1fdca766f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aa131e63e7eac3bc7bcd633ae026e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f849989342eb25995396376b7d00fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f957e6618815ab8c1a37aa6d74653543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e061c79a86608c697e3b1d289a3bc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e7d133c217d309a4b29355f9de2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c98d81dcbc6a0a7aea3ec52572b6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661c1a86142d96b0d2141e57895fa85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26e2f92894255d871e15b2b5ba6885548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d51289645897761090746ea97a421549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83eea09f2d5d38fea514dfac5d959b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e40b8c0355ffc99f0e6c5d67f01a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97f30e013c910e6e3384b8e0d2888d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d791f410358c6467da8a34f7170ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae86d933386a69c492e8ff786843f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94c40dc1e29aafd6b0e61e712b57ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c8691d89006224036970e3793278a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c56563e8ec639129ee47049d5ff3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6936f154d9a4ec7079db240996388558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aecacd6537deb155144c6ef26745e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53406909006dcec934725cb427c79e74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a87397fe48e4168c2059af024632d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0b8a7b56c53efc691ef1d7f8d8554562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa90fb844b4b8870442536296565f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1e2df792b25cb3f951d70a6ab9e6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde83434392213abe47a725caf1a528b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582f45cd6d23b4c9ee84750c6982117566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1d9331b28e34689cec80ffa31788567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed5f6efd05c6707283a3bb5755268b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab05e6784e7202d39e8123804306c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2460ce31cbf8b9f168495496dd48a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609d74f8a268097a1e3c456b769c868571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2e8362e299ee26f6e6a8a60c0224572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ac870458cf363e6eccae75c9fd08f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b36b0368d986c6abbb6a6cac2a91b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc5e3231c665746df3e339d0b9038b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccf6c86a4c4957bccdffd94c92b501576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab693cdab363009a6dcfcedc9f29656577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b8c81fe11ec31c250a451531dedd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd080a3d532c6da63d72b6979dc3efc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c156b57dc36c2976a0ded1d3f1a6a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bb6f321de9badeeccd5ba55a3f322581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6789d43da5d2653110981a7e4bf99e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6406cf2efac539bd32170e8cf063c89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc34d0b2d135ffcd609d38de6c0016584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63d680e19cc7c94dbcdf30f9ea963c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0bb5365ee17814a4fe19396be679586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e51a1ab5fb3db968dddce6549fc38e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64286a04b767b2ba793a3fa501608e56588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c1626ab30fac7be6d3683021021a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5906fa51a70c4d70ea02e64e8e6271590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1979fcf0a6d5b80a2f189795f13c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca38bfd227b27d81249c845c63f932592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae87cde3756955c79ab0b27a6de43e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffaad0ce8bfad0a7f97ac99af24c60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7900c850f76a4641b4caf54d7444af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7073cd3e5fba75395d4bfe05a27c38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4546ecf021022d24bc67adede1b46e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a3f3171e87914bee59ed2015527bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08a55759fac482d86a792c3339d924599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70975f40afa9065a65409649616c4daa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df256c57f7da98d927720dd737a5cc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d248fc2a3e6182f73ade8f1c15ca9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4b952db3b1182ca5a17a982a5d1ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec1497d0054cf605634ecc839ff30b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576f0c3ee8c36dff4bf3fe15cde695b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f4241a36ab8aea2f9ef93e869af10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a86f54fec782a61211782f3ba1dc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee071404471d6c1650801adc2b2fa1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e55fe49b5f8090e9e3b79c26a90e57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1bfab5c51d25eafd75fd2f07c23f4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9edfd2a8a7df9c511c8a4954ffb13a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fc99c1b92f6d922a14ed2159e0fbe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9bab663a2494315d342422c6b4585613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb270654d35d39010148d6edea570e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a582f733a5bec37fadbcb8b2194a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f74508760709802725d854dabe44616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da058d94ed7b31b1c9f9e61cd8145b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f1cf43d648bdd1911a5d649986d42618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648870e702280b56a94249426bd86451619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a85759a9b2abaeac723d779272a89f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995cf4f691e2740e595c904129891c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c891f766067124169bb2f8e3df11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a47eba9c9809a3c6f14409a8f28c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca058fd84a1b8b4df19650b306a866624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660125cf147f9428906e7305392abf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23951d1fcfeaa30189363a4b04c4a97f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7fd8ad3c54db30318cbbb6cf3f40c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2e7ffb62cebd1c3a092825b981a6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069385d3567e886538787d631aacc308629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe0fce62dd10358ef5205b3be7420a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc72fd6ad3bffbf2747f602e7867b03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b258824c36234985b32d23870b554632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ef56fddfddfd5cc3ceafddf0d7b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142abcd4ed5ddaa3751411d17974acbf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54367492ab6bbe4cfcf391c605e91a06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699422c9f1935ae29735e073852ac8d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ee54d79446bff078801f91261b339637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fda10faa4d6be597c6f117d619db6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf20add96eaa8241dbe281c72dccc92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491d97c8197e2b4417010136569aea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4e19cda05481b93db907d7fc44b15641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd52a634d4581717bbc56a74c9dd9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b9a6fbfd10a7ca59775f4e81c4f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e341a61d7b978b69e4920f07ac3ad2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129fa81b2a3b29c1a46bf5487b44d0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a30263d33234a3330865b64143bcc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143950b2542e5be8a85a881f5e22287647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be009ade2d80ab789193d2af52c5533648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d094b8bbbeb787053d7976a0884266649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b0b1fb064c148ff3cb7147665c9d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5b1366e3b8954dbfca0348c340c46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc0e8597377048d86ad11a3f3f0eff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b84989d29e69ee631f713b1526967d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae4516528c25d4a9b18c6ad6b2416a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f29363caef52f3c923984d1fa724b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920e07e1e853052438e85eea65f38c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb05de2b9abdfb0bb6cf78572d0eb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c42d647f99af3d65b51ac6a7d11656658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c008caf76e48b1b669eddfcfba86fbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828c470f7d4cceab0673353ed30fbda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13f5eae3365c6eb608817d478e0101661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02216c8e2ebf6a63fba7a20c45563e2e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af6e2228b5863fdcb9e072ab05b397663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f8c5205e8cb9f39aee3e8e1fc54cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c133b9a2cdae1fdf28f15c04eb5aa9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86532c07a78e797282d7423a14a202f1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4a356105a0de59df4dc158f04a1db667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda23c361ad161f12139d22bd540349668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b306110ccde424d051fcbc29898f32c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480473731801e37bd48bc71dad621b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f31580c99089da49bf260627c4b90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b50193738acc3d2244a8a205e49587672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e710e759db4090148b523e58c53660b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff3db4c254c63bfc52b2bf2c038589674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7023002f6cde2a6f40f5de8ea0b28675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664df7163468c9fb2e53880ada9cc15a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150639a545d08e9ce9430d6a3547b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e3e4027717cacfceac2c7c3c03233678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc958087a3cda3ca3996ff900f9ca82e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ebeba9aab0786c05074042ee6189680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3852788f2bf8cfeb2cf8d157eab617681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf1238bb4878da0a58369269f6f34d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c17fc165c676d8a781bbc37a84d22d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a7d02b5736a0fa8f4a6a952cb68dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521b731026a597f7fb436b3f059f1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89494ec96cfad6516a48cf7a4c80e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60ef3104b7da4f68bba6d689ffb4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ed06d3efb14d55f64f9161d9669c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f479de2fa9051d590e6077046ac9d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78547aa7ee12fe0eddb94096add3c27a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b697590fed9b41c91252d7563cb3e12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f5effae816910a3accce71c382eb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0091a8134868eafba10e85d36da9e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ceb968036b97fef45f49fe0961b5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9ae228ae198ffefb06007115f2579695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8f8bf5457df262ede884f4e824d8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea6fd4fef44b16792a264f0eb5ca51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4777932e470c57456a3e654d7bb8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d5a1131e016d5fdadb5d5efc1a90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc9811d295dfcdcd16a767d1d7dbd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8f7eb0f4c8f22f3ef5337bf59d709701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f54cbfa7db5cd20eb303731246763702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d5e7f01eb954c65f7c1e1561c898e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71a390f83ab1dde824436f58a04c25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6592bb6416f33fbeb9c0a0587a4a2b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4401818f308bd6f291ef9c8f6fd920c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91efa02a7cbfe31fed87fdced7a10c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58fada74e9ef5b1ee56180b768e12e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791bdf3878da98711e85fa178c7e838709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d94a61cc406d451c7b5665ceda00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c98640098c30bfa85f00aba82cd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc4ae09d82d3ddc9e99a92b14f696712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112cabc1d264fb24ca3e46c82d73a18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e648de364b57a6f38a38db00c8414e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae6e94a51a4d525b31b6618536ab4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8451f3c1522d8a7a803f7a542c8809e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088859dbee7b9d12b290cd601ad5405717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f598e94b521d11b12ec4cde70674b88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9d6758ab99e4654f4a22dd40cf890719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198885c1c364e40c2b4239746642476c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42913905348460bc100866fc84162721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5aafa90d8f78756b0cb69c40b55d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8cffdd837f93fa3fd173066b2e4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb7164ca161ec123c8bb5a542e7bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fd288af5473ddd84d40642251ab5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd739edccfbc0071fa93459105a7812726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272692cddf62c165b2d05065d7c994b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58f9d2fab6c6ed046dd08522c2f801728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdab5afb0d76c59c0db5da810d14946729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c375f7566799b396f8efb18f1926d50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4ec8b36166ff55300654ce65df992731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f40ee0d483f6481512645acb9ce0e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5886705b8367be7fee66b4fec455c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff57d1720e27d8f715137ccab2fbe3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae0e1b8105ce64751779382a11ad3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd326e4288bb937ccbcd5ad72be13a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f877f9a59a0cad2f5aa09cd9f39c5e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714ba5fa016dd3ad96b7b1c1ece0e5d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf32aa7523ba92bc0e806972d43b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f2311a6cbf19cabbdb688b1e58e96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3743ecda3dcbf03ee40550bff2bf4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12730a2d32c8eef38f82495a1277d796742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd3ec093543a778c599090e0b839b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85850ea1ea6b928375b1bab144266384744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fc3fe15267936c208956d9211b56e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aef570c0e7c12d2bed0e9e451c9fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c4aaeb9728602423c5eaca76f96ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad89c2c37f1126429410919c3070da4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf8d86e4c27dd16ef09f82da5f5631749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d404c6fd381f334a36109c153350c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689b0aaaa34db11709f72aa446b2d4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11702c3b2e9e06a92d21aab359b10003752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc02fa6e97b885ff8623dcabcb836d2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94bbdaa71b30eda4c50e61b22dcf20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de03a63991bb546b15af224a640757755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6fc4e922230cb9f9b6e72cc2fa179756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e170fc3557e29e6899e7a3cffb56e68757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82302c812752805ad03e1e6cae6c3f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5a366aee7a8c7fc51c13c745794bd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3790626acfbffe4516f0141067e5451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99a7c9d01e260257672b7abe0b127e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dcb17511e108de85d035a4be012393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbf0c7f8b5e548215c16f57f5d613f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb84ebb02839ca6cb1e11e7f6003c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92cc1dd56c5049eced9ea2b3f882566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910866ad6af7fc0fc1c52079816fcd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a40039bd2f8c387c830c2ec7f4568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaa14a26b1f5c387733f36fd434f8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130f324bf12551a89ad342fc0271d3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36ae4db48db3abf554b30e386a3fc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f76f783860fc56041b9399161933b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7436ad364cf1eb4f287f99f9c167e3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c472c19a1104bf48b57429812a060cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753b97a2450b0a4783052ea8578b3d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ca93661ce41e3385c3d3486895d5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9c4bf6e46f1fd290be6d0b046d53317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950b541079a663774dd5f7a1caf297918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14349e6b756b0cd5b0b211badee7a8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d17d57b9325b4f786e4422c78dd15520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e221711e60843f54eb83b02bf67f1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010996dd79aa9881f6ff12a10c75181222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d9cff0415440e92d6d2cb0ff038ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20976f015795797a6d1c73835b15c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27900c0e4de116a1e432a67a96019425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31213edbcee43fbb24669dbba39d93526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7606e849d063f040ac6e1a8601ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2214b694b3d692cb70beac264d6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a40eb352ff67536f1e004927d43af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e718e970f912202ec229b79f97c0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf6b4e70b49c230a4bae32911b95fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c27b13d394ce872719ebeee279e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a5160894dceefd9792176ad65343333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91dc4f983d74514e6f0f67094601434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1294024ba62f91a0daa1cbeb25c7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980acdcb68c473cf2d288dbaa47b3f2536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2e1694a898f58968708737398db837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bd4a4766134efc4210abc0e288fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a926e12fd5a976283433c7e89339e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0a570ae928fddf9c844c78e208b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ad79ad569a3e61c2e2246620598db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e068e14058a911021e11b2f98e80a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef1e155f17bcef00acf915b004a8aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b22042767c7f8a99bee95807a930f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c636cf849d2ec8a2cc2d366f2e3ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1923e25ee3316661ee18ecb00b82a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae08cda19ccb0df4fecba628442b4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59b0714114c1609d0f6974447d95448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495198c1ae2ba1d25d9d0ab8fd9fc7549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe16b9847c3b02fc1c815b2e60d56f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74eae27017988cb71922c947018d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2cdb8ac5f29378e3084f57b29478a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7858af319f6ad5d956157f677dad8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d3882efe3fa680fc3e849b36ec65054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52691aaf3fe0807449b1756e55a1364855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ff8f32739a0be888191d93d012cb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054387324f56283a656a32c52a5a325d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3a119395e5ee4aebbdc4d5154d20358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c9afd3b71e6374668ccf5bb07688d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dc0bc7be31783bdf39d88e856564760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b49acae1cb06b0c39a5d243ed1ffe561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9d87fa73edafd1dcbb31f2c3bff2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd232120e396dc3984d2d89b14604a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b553ccd5851cddc411b15ddc85226e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065a4a260cdcf086a438c1f32adb7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5042dcb949dc2f682f26007c8a02c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779cc75fb5c02d0bde5bf7d2dfc03e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af45aa65db427f1f6518c8e74f52ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe67b03c535b1193a142485b16da04769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802b4b933af6f19fca9cb436cbecd4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ebd02058995cafd16225cbbfd16c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6508321d5fddbbed8a5dcdb85968bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b3843dbb28f48d34f3e91741a5d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628068ed88affb41cd2b6b795982b97374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdc9350929a0ea73542ac5178af80875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c711a06bba52384ec2770e49ef7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25c81b0de99f9e56beaa682a3223577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c6b41297c49f43ff9936026d2fa4f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355bd3983dc1201628e85226d8b46579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc041ef67e778638981b6e24050bd4ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae49d74a3b2d02bc903338c7f6d4a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bd40dc222d1b6686de0d1ff22585382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9108c02605b0c378807b0c3f9fe12383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255373f825058af38d8a2084ef92a64084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611315d2b8fe1e76a3aa185298812f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff29aad406cb358b26f83609ca46ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9612119d8f90829a5724c93fc60d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d699e5ae4fd2192dd425d3154a69e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b7c304c738a5c9b8d970e667f63db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a7cf9ad2e8632debc1f3d739ee4b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a14d15368dc5456409e5797546d7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dde4f9ae4666b353f43700262a43892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b4552d291f95efe83b987a11da94c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f49238dd0fcc4ce3b2ba670a63703d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79548ae0678999ff4e17d1ad3d953795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77405133065c0645332e2da384d96efc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef62c335979cbd9ea0f379a00cd234c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b9d7df52d8b668bbd9251a6632b8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be6102ef9991b71786cf33325a89a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991d2816c7773883276c2b66618c9f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eb1c6c9ecfecf2f397e22f0a39337101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420bae4e689d4b732d0fb5e8461446e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e2316b25789ba89d0e6835ef53148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d5a59a36a9ce9010b1fffd3dfe6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee563d003afd74756484e3aa188c4a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991dd85985fc0b9048358d3b263825d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351618368d8cc842ba0f2191e1dfe1b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56680dc3f55eecc8840ca996a3510209108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677952f89afeda3cd7bddc75f10c7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d9f91f1da0b57384756ab5d79d48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a36b03a9e6a1ebfd433c066473279111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda07889735d5579c4f2cc22a770bbb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265278d7e0331ea1f08bca3a2f4fdef3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a0038a524b215d024fc6512313e79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe095fde6fe2ae84a17e26433210bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35324098763d97056d3ab0df15f3844116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77378f84c3e166fe5dff94b40c0f529117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60452e279b95b95f5f5030cad8e58a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaea53f75f9e17414416789794ba35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f88f2486f7f275d118f17415baca0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ce10e97a742336119e916a743434121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aabcf664ab9b5e26ad6687424213c0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acdeb6c5aae4c42a949bed961fac86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c6c275f413c925d0edf47e744d89c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd905d18a17db07d1de8c4ee81390125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869d702e5329f493902cace05576a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bab5f1ebd84e49f5abcca34f55e3c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899f150da1d5208a0859b3c2cc785a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd3b352ad57e353c9e89187a79cc1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25ae6e7980c22ee4380664f278d022130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee8fabf3158177471e92ec28b862c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6779d02fe9bf4d180d62f7644f422132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a214f56898cc7ed1f9e1759658e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa2c6a3585f47b1f4f6891f0bf038b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e6dde90e2b2f5ecb98eb43c6375a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27818f83e6538791d9041c423d983e06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc2e22a07b4db761461b00f61c2efc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee8edd0e116aa8934d8a2016fbdec7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16498ccdc7ba7cede008bf5a0091b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b8cde4c762cfc89f8daaf8d2252f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5153f7075173d18564c3198b8b118af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556efbe777b5a13bf74a09f891ef6507142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5975b1ebd44dff45c8077c2cb06d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dec3dc52684051991530b2c2a72f64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21964580cdb7ef2053b4e3ec38e942b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a93d5abed8b4ea4f71e5b320c325146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de6bb8a42e147fdff9ad8090660455147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832388354db141c1c6efbdd56948eb1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fe9fe3c045e407a2059d9900e340e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c402b49824006977ba6fad8602da9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a997fa982b01657456e77164e3f445151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3f065c728ad168ded296f259962d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3602645b986fb824cf9628d0c8c010153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c37d63bcd10264a2c1e54d9c07528154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc764f2d75447245a8e420ce58f0f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1663f4b081c26d81cabd2d4694c1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f9c6453928aeb76c1567598debdfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b219ac0efb95c8fe3ba422d350719158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7aacda74c146ca3eceb3a7df82c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2760a06eaa61e4d74a368967f015159160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ec57af3d3c947435f82dd92c2d6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02e324c59c95e2d3820c2567edf328162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa3ad6ac636f1d4eefe57f3e383bd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261e91c73b992106e106ae857043133164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc84235cb654efc280251e6ef7541b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6334dd0c51319f60d7377a047634f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa794cb114f5e98314797a8b4c28c05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac216af4e5b1fb0bdf6d0c7ec4bdfab1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b20cc6fcf301d3bb4fcac664840d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d2c02f990de770add9f39efddfa4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a30a67894cc63c2ed9f388b806e7a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83f4cddd91fae1548fb1e0455cd7c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a391772615cbdc6ec7d465455405a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e68a04c7160fd24c5716b845c2a7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94820edb205ad7906f7c8cecfae037fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4681538a9d7b30852b734cc2e90ed1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6cf8912529dfa72da9dcaacc02608177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda488132c5cfce7616ea06e660df2b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b783dfe46b81f11a73418a1b245a7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aacc7db2f40892f0f07ccaecfaa78e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300345545ca8921b2d638147d4f88bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660e69b1e4bc1408827f10e85510e7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477aed4cc89bbf93beb9de055b7f751183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d4fbc9e4c01ea3db8d7d9cf2fcd58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4356a17739ccd80e6045923a8bc3155185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669981b94cf0e532ff13cc752f93d40c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680427bb9572e588ad0d8514e72e9f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86dc898075af4d5d361b7904a3cd6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500d6a3d0c4d77f6447de2dc9bb099d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64576fa738b6c444eb67d54c50b1ae9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad314ee48ec0db141eee789b58e2f113191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d461e103520b302e39f77eb44da25c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089cf906910e19838963b9bc4410e15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49a9a08d32c0e83723f25e5c8f0160194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0586c33fa1588ff011988c7289801195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcff5e5209c5e75de85a78e0be4e6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d975f0d1a06152a199b8827d88ded21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f36616a93f0789d56ecfb7e0f26a88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935b14d8574bb80892aceea6cb92f84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f65ed6485aa4e77bdc4a8064f5847200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458f896a460e17d46640aecc577ca80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a51e38f9def298358b52aeef1b64d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d7cd9660b18985bda10426c8dd150203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36242eebca3ed758b2534819fa8e334204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558b58d0425cc11b6ac66810042b712205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d2a84e631d83d9c61b9390b9a9618206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7dce76f4001d038c350bb26ba1451207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614a5ccc238db7906927735b6935f97208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a25ad37dd7a9b7609b5a633883620d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df89e3ca88f38e98c9b0bbd8449a9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5680b2939d27ef2d89967a297e6b516211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47c3af35c7f4e7b3e6c87493dc3bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc351743298e3b0c7384941b953fb081213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04e6831c4268adf228e756bb15047214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e3a32a14b06365ca003fe91be1a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc93c6580c30fa504b98aa1585b5eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f276788a59a6920df367985b8cae3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d75fde15b5c8c7da9c1eb3c7423bee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915423354cfd9d924169fb8da791e8ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d5b7998353e10d50072ac712a8ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617a09b3a087400bf7eb572e289de02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9833f49c981c6483568096ba85a6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c64445d34105fbe4c9b3d8bdcd93223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdf17ac18ea65f9c5fc68d099469e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bab42fa1b16bed15fd9ae5c5f8df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717158018d7b7b83908920e986c7e474226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad095985eb5ff5d6774d05f3abf70b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e65e6f2040c54d2fcad6ee7f313b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d1d58b542b8f18c6e40fcd16d1705229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aea51b5a0906309e672e1fb0e85a59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6f83db88a4df0fd2a7440de85bc9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda9b6555e0b2c289685a8cab23d06c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613ea6bab2f657a14009ad6d9149fc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e017490f5479f081023e417470a174234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5b409d680c90f7d396032bb970644235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d1d25690a61d46995b36a5fb01752236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500ccf889f87898c2e51b681829faa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a87a2762653867fee14fdf6e3584a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4b53bfa685af0eb851389b99427e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bdd0baec222d030a6241dcff5cf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374cd3b7f08919224f428a1c1847c8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c6edf7f1512b5c4636f4c502c7823242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6ab898aa208680358857dd6da5872243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be063bdabe46e8b120daabacfa96bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372818e7e28ed1b7cbe9fb8c60c534245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a8c7748fd508b5b02f32c0a5720ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1cde7a39db78f97354aba1c21e48b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00e998d24f7eb421b54ccc322f90a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c370bfb387c9c5c7a2d52bb8fa374249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa1bea800d548df76b7c973e3be360250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c742ab2631c16d5db6250716efcba7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5afc2ae9cdcc474aa649a8ad518fd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666761a03ed2c0597a547008d465df51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9136d6d13e921dbea9203074acfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199d755f14529d4b7056bfd170404f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17187c73f6664e1e9caabc4443b72f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0713a32bda49b67a7d25bb6d071c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fc413e7468c0e048b1cf8457bb28f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ce227c13a59bb1e79760a88ddab99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dea3fd46aa159861cd0934a0db41d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a20435865d78446fd1f0a483d4f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d344ff726b5a2e3e7c39e70ea928262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176864dc529ffe492a00163b194aa8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223bed9fae580f401182f9aeadec66e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a70a0bfff105ab09e92130505e6ecb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fbde3df96e054d9a63ab8baffde75266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0939b564c6f39eb229fb84f0e081c4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565e3a86b90430b130460b85ba12a38268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa867e0aa557430f07579b94d7c0a8b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a06f8daa9fee5772a37b0ef7f40c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c237ed4d1c7742509323e5f7ff4c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e56fb0d02c5c34c8dfc9bbe3039e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df062fd01728ced76e935ee4d2b8cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1fadfdd01f217555cf6303e48bf6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa3a8861b56705e1792409566addc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713360ecc765d10538430ee1d361073276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a6a195ebfed41bc0bccb803f9706f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef3e039ec9a0375c500ec04c301906278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ae4c136d2e4848bbf184fdf3ac82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32ae32e2f96420bd33cd32dd6df56b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c084ab17fe789b6ae8ba3da0314ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc522dbb0d0b6f28d960973f689ecce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093825e21e77e737d2f308bc7537bb7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3ee7d8e0e35e360ed777896ae7d83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c72ca87ec6db72eaa97fd9cebefbf0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb509f1d5590474da47a6b47652d83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f2b9f0fa2cf64572d906936b0b0fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2ee41017604efc0d22e0852c332b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e1a58f7550399383232a4a64e32f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabc364624a2f0aea64db9aa71ef114290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9887fcbab60e65b5ec4cec9eba6a2e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58af49afced99b589d061e22bf447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841bc680ed584fd64bb4dbd6d6cbbe1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b849d58567af79a0aceadc48e3865294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e2335f8ec98e317a46ec81a0f02e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d2c4b4d3bb54197ff7090a670cb05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1df5b4242ca564614ecb76bb031e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be76ba9fa3dfd35199f08ecb7c8d43f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2970721602666ecdacc560393239d79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c92fac076353e11aef3552ff582e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a0253bf399c13d335274a54e09ba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d828a852afcbcf4fe109f0bf026ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6250fe52dff5c9e9ef379e92a3d8557303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb9f8f87063690f9d1f59c22ec0803304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22237d5f38e35b193331c17a8d31101b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a3fe71c6ab0680f9d0a5cc266432c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90cdedf6a2315cc968f5f9dc546a6f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3801e5b50671a19e489e6ccb5f87d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c45640aa0cf6e76e16ec6876add49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d8c49fc8e6634d2a60fa3af19b39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe223039207c5f37c2fccaf1fd2fc84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8b9a6dd772b65b840a4a0ff85fbbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb218114cd139adde8d3b25927b584313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65e8dfb3a2ca9a14e9188727f75c80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cf69941b58036b38d04e97e22d5e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c100573e62cf8f686a7bbc92da176316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cc4eb1e883e780992a3009ed182ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a48bd1861ce7aa24d68587aa0494c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f2d7bbda22d7e33cec33a34919bde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47937c3b385441f53436cd13474d838320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfadc603253f8d51b0bf885c4cda16321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2e1cbd15f0772d65cf0c3dae2feb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00bc9f326a6485eec8d5378e3f0d6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4a48e073bc9598ba8e3526db1ca1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64690d1ba02727d2a61470a930ca6742325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9607c2cbfdbe1b1dcc92b2e0a1333326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570fcfd10ff07171c13d96d079f3c7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff87c0a9e28587ec50aa5578a0799a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97143563070625d455f7c7b027f120a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f870ee85d86dbef5aea502b60b770330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309bc07ca557bcf68c2bb5fcacd8532331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90664e6b160a8ab466492337fc62d707332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a251d9b17d0a362a35693d82a3092333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040f5130d2e87a77048ad42635894ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5794e6618355f5d708b9a76a766f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2367739a09613b14c1d130e1c5fdbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74614f0b2c3fecafebb6cc3a70ce460d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeddc31b6a4100a4137fe2d3e142b6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddfef021a89f40c619bfe0274cf032339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1cf732d475d4ad16e6e24e32d266d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720105f1ecba65201b3850b61e7ec248341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936b4f5a6aba6394c32f090f097be65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1838a3b04004b2f89d302d205c227a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d105a3698d1f9b42924fffe9750dbbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb0a290c4fa486d5e31be42b0c309d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e07ded74c01e163f093e1765d4a3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eabf4565533632685f6fade409fb47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd46b119396a3db8b66428e4d100bcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c43fe88d1628b59f26c7d94df2f54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad4ba4747c11426b18c1394a951d34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b894f9a620ad565e191e3ed82ce040351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bffbf1df5432c1630ea438b9b93efa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02025f6a7712233cc7f0e7d885c6068353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e6f0894b1fb9683e1aa2bcf20302b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dc8ec610010a7cab16bc65ab39c44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0487b35a174d3ba5bf493d46816c380356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c7016be8fe1265a81b70e15800aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b566454aea14dab4f804ef51981fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff71b6b47bfb396060c21fb41d7d529359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca8d6c0a6b9f23a5787947cc41bbb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0b2f9990a7d3dff873ef3e701a52f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b01f43bcba4c8bfe93aba2e4eea929362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc8f796695c9956ba06acc23ba856c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979cde5a48adc4277f587d4ed3b5c28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811619383628250ce0d79b324a470629365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09078a4902fa2e008506db408d54aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aeaebeb88a0d9b79129af5280d020367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e910bbf0057c69a648d7df8989ef94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d24e14172df29a46993f9e2a6f20c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfa8ca95adf6b9c12b4baf6b6ba35e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51336c095549264660cb3966cda4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4cfc18c41b0a94978a99d5bc8de3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bddaf5706a0ff710aace28ca0829e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b9d1eb94da2e96f0733bd6f30ac50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93929d2d3a4e97c25361745834f4f5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb9c116c975d317cc6452692bc73c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08995a806340f17a9707c9129ec7af7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce4ff30ad091cbd154b0c94ae668c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e77a0b5b574a98fdd56e632b1d63c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b7d59dca850534291fbcf2f74c6e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706c66b4a526a05706191467bef5968381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e5830559b026f4341b776d279f0f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8debe8d21f37454418aade71d3a9727383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5220e91e75cbbe3b24009f8094497384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93a5ff295fe270389fcbc647af21f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4120ac1a1e40996f7542e056ccbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2298b64b16d47b255325ae94a8423387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f85a2e451235c815017a25a401c709388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe149194c8f12269588da54f21efb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2f00c0759b0987b7e4b8a99776368390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857160d5c728b7c9557bf442f92c6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff30cf1dae2bf2d4f3267fb8cdbe66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253fe60763a818db56f0145ae3c8d99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146d5f31f758f98e01aad2f9335b342394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d259ca04698ff71961cf6772b4a08c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d57781e04e51d656019ab6f95c78d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f570aaaecd68c8383a62e2d6f86d06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79870c9ecef67804d80f083067d78291398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff13e906dc83f271bbb0a67109ae05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c786cd7fb40dd92a8474f27f1ad89f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd78ca79dd119d2c7378e53f88547a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c1d0ab570c139f82ac79bc08811c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c34097209e418493b4efee2f2ebf7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436b9591e8c4d3c52e966d20dbb08c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2570e57cb9475df345ce7718ef10bf3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb15a6d8c9f4316ca759e11ff8b54bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ea12145fd742dbb02b8365bbc88a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57902d247c00b245281428779540ad43408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5fb71553ab358731bc56410f9f49b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb9cc0d71b290bbc0b02077ea2ec3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6738a2ae4a84cebf7154bfd07ed1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914844f3ceb11fa24277abab2c6777c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffabfbdf7e278255a190b7f00ecb474413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43139b7e3ffd7aaf3f4d3139617adf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b815a12a26593a85d5585e2b208b00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b9acdff7a2a4c33553a1816d29883416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ca21331ecba4391dc12f6e37dff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf623fc946a5a638fdde87df8a856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464b5c63401df2a57b951eb698e999c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03cfcfb0571c5481b51a016e2ca257420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18633b8fe00c59cd68f24e7827aac6aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fd363d274e9aceb28cffe20bdfa7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ea1416b6d62407add609f03a29b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b244de7046ef94e54ed47eed94120ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320bca4e3450144980750ad1dedd2ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a63c4d90b57f6c76755c7ca1f0842c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ee3b5b0d532e83923eadcb9f239d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b286b38bb4d354a0e4afc8f9279b76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ba158771430fbbf55fc46dc6a88a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b466b28bb1aa411c19123a0671e026430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0e36d91598cfd1cd2996cd3076f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21111909db37fd37d26916e38a36919a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5808c2d73461b390ef93bf48fd0b98433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d07fa28908188bc6ed177bf14ea3fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a52233ac638712e2bfc3e9fc59067a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa198e167a21fd04623fbf17d380fd69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05df4e0ee0670c2a1f0e832122fb0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe5c8969c68b6eaf552bb71a20baec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23966ca3f402d0eb70b880dccc1b5d9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a9a1a45d089c63e718e6d003cd955440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfade82c217613347518bc0fd66cd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85cccbfa4b75245f02d38fc062978e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b3b4d53960feb8dd495cdde285e49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134eb8b6398ade8b3face7608841b2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a287e271421ab1edb03a916c0daf661445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d111f86b8f744e1358e8710c604a44446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b46fb87e4dcc43f114c7d3b2bea6f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932070f042e30bec82cd0c9e816c749448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aac55d0c54b6b00cff0149be2f0b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e41abf43e8d387e0a1d654533cc81f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f1d25c89af5e2b6a8c6b2dc13bc85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa86f7a77638626564b13997fcb723452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff6f0729cc6ef27d2dc4147e6b9646453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768804052c3f9833a5669bc5f51ffdf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703632ceb000244c78bd3b2b1ffccbf2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d91a7ce07f36af03f0001378c0a4a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f7c12a257de77e3e651d768499c4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071af4d092eb70f3308f1d58eddb1e37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eba0330d244b58f85220d14d7f750459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744367cd9cd6305c00ad18bd187247fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de54b876293777f5cf268c6e61da4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071f66fca665eff96b0e605630a7a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8885f70dd62d6fa5b9f94e9af3518463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de3caac577ddaf9465c0e0a06496a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f612243ea29b3761408d99d1b6a664465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa2c01b0613d78f0d8b5fabcef113c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a83011d6c49a199fd0297f20caa841467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4be94b0319e4a2870bbdbc19fa335468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c6c9a8b6886255f6ce2f2c1b8371d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a4a8fcf24127e54f4ee831712f34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3b6b3251aecd8d8e7f466b875018471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f6acce71fcc387cdf0deaeb83e358472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ee9f8ee82f2b04e0669e724c093b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aa87ea68ac922ddfc242dc39a5f61474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e2c27876b8f5a2aaca99be1f811a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07031d6dab8a47afd99edbdc3765e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332e2ec1d0005f90067a50e58b5daba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f1f4512974ac258faa86059242bb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f314b77daaef5a2132a139a1275a45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532559190201fc1c8f1b2eb56c16e1e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030afef2f3e2298c1e909559c551d12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd92f38532e5a4759261026d4571e55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e1deddfbe70cf47dc3d7c7d4b82ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fc46b2b3e2587b71e06d18641673a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581a74463aa1726d3e883a22ca0767485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e750665090aa0343823c054f848b0f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7693bc81685d14820182e8859ef3262487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9fe22a2f7875f70f5d27dd920ccb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba60bad4b2d07f07306c81ac3a43332489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d86dd6dd312c4b446d7f71d3aac19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b94dd848a4975f7f9e4b16c314da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34c06db27f9fc49434e2ed4dc157bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad25c50f56b0eb4b79edc83bdee7948493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97534f470b896ac76b3fe61e037b16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487661d941b1c280e41888beedd976c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5db576958f0a04e1e0a5613afeac43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ba1bdab0b7f70dc4b50f0145231f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac9a607ff18f3106f2d39da6582e48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d3681da0c3a6f1527e78c0602b76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baabd11124c31fcfcc98ea38014d9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ca3f822f11e778b31b41db6e1c8d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b2ab0f3e23f6d6b1eea4b2e9dd75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98b38a0d89e70fd0e07a5914b97509503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e67fa6976e84440830fb9a9b6154c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1965197425f6aaa51cde089e0b722505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4167b4d92df41353858546586561e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c87a6471ebdca49916924b935cbf61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dc06cb6ae582e907957b8b13b1164508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502b5c1fbc97dcc34e7816b1ffe6237509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed985ba5d892228a8ceafd5010e99c47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cae926efa1c17ffc0876a0dd3721eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10502b1937f9052709e4712a13bfed6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2a2f519802b6b4af01a5b0720d6f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e2fa0895453ea1c164d86b41d7d3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6947465b243b313ed89ff50754450c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867689cb134f7c8096b9d6b42010133b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc578c85c7ba65bef33a10fec7363017517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd8add370dec4feda55cc1d8ea3a36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1ba0725941136e89edf3ac1969593519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739196114f174e08fea52f25c83ed93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df700e2c223b302dc6f319e96178f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea4af0659ff5c254539d479d52318f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb2e02b48321ba554973aa78ebae9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b43657ea76b3b09615804170d7733524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f60f9b60cc97c2128613864c993b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c1c64a415b206ac0d23119206fdf8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd54a3070565c4c20a9c1ee864235527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc89bd0b0f523c5c7d224eb738f6653528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24203c10aac19a1cb88b6da3ee0ae6f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5e6968cf1bc42200342abadc6d6c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a3d21adad5e964d55e13549c15ad2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8db98e56799b2d71a11cc193e343532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f2fdbd75285b0a9d282787aa05264533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450a10ceac062f80d45dfa8defaad29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4e83b60c732bdae97e4af691d1a2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfaeae3d6a8144d9e144ec8bbc2745536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e36286bb36a417d600b7d22d1dac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394725790d109420d41bc690da8e1fd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085be1f8e39c5da19fba20217e8d014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e29944611e1999c0fb06533826dca6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99168d70af9c06833ea1a709988bc544541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8178a82974aee8056b94682fdcf5fc6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23297c2822436a9eb3cb7eece07f583543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a059ab7c2a4de813b40a0ce3377b85b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafa7b0f3d6a4e40bf1932208678307545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dea772c405ebfad162a703d558838546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0483fc95037b3cd0711e28b417637547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d36aa32fa0d7e8a5e0c0801ec0f19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30234dc75791d775a5db6009b0aad648549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc9335537fd5f2babaf8f493f92ed2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee2306fced549f2b67e5344249de8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece980e1d85c834df37957f71868451552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e15784166f35bf629213daca26322553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ed569acad0807a4e50a5b649bafda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b4b0c50ae9845115187384d768db7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0ea1cb25773bcd1d0650f2dae9d62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb484bbedf72d78ef2ab4137d939ecb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51102a164deebfa8dc448c1a15b8064558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a88c74ef3b7ff01920016eae5a09d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe875733c61b22431f3138c3ce7ebe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e754c7f5ece42d4c3eb433d304d529561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99be6cc2e97f79e63c9a2eedf665130562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3106d48e925e4b2416fb8f1571d6f2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d75a54fd9091c8cbc2b888459792e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa143f9016c5ff8cc30731b4f8fadbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dfb45284585d8ed2c5c88f9a07c3d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c644012187ba3ab8a39434608ad9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffd796bd94ec1be2e1ee127c96e1c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306d081017db2bbed55e4c5c23c0508569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364889030adc136e36c9ffb389be3c6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6fff36e53702592918670b4d05135571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800209dc0aa2ab1405d5772f6a777b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d479a7e951a889362a1251012b3d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc01c8100edc5adb482af4fc9a23d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1048554af729859bd250e52a5a3adc9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96af49bb4486fd3852f8c6e75f58f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b55f3d151232e0fd84f30ff54b2680577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b16e49228b52e44187b876530f441578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04fcaac718ab2f01eaa8a91a2d8ec3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071ff3ebbbbac00d0425a5e9ae80fa2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaafe74147b1fa62ce40d650a084835581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcd6dd602b14a21a06c3060c28032b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820614c2f17e8902dc17b5d9a2bf427a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052fadbe9b52f058daffa430e8cf206584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda4ac58a5b9c2943bdf33cd2f1949b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a76d3571b603c3fc8849f410b8c05c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d5c8443081d742882776051cab54c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36724ee6fffe03a3c8ad2eb32fe180588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f92c0d1b5fa0bcee38a8e7e986a63d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2ff6488902eefa974d9bfa262bd73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a95f278d6b6bdb43c52c25ea356295591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb67ffd8ba75697aa03357dfa7b4666592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f400e9d5126359023dfaa3f5ecb55c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b276b19cba7c44251572d4fb0dd5a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984817a808db1d290d88ee9874c8fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2883b8dc08f444d4defc997a8884f8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba551e26ccd8d9132aed827614d7f56597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdc8dedf46cbafb8e06c2af8aed893598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feda0c859dced1ec09d43392c173d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eff1d8423f5d4fdb1d2e4e8448589600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3338a2c78549cf1ed12a8df7891abb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d1b946eeb8aad325ac7145ab7dc01602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c61954694a11e95823ee8f13e80926603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085c711720de70959cba6f2074f4f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded8c2a7c40b8698b7afd489d1b2734605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffb3b45b901839c38d81417c581c40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556834ab770afc68133726e67e701498607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864789b4f06b7ae2b716b251d22d4bb6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea550ac937c2af4ef1e69f0bd79a558609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5350e3189c729e99c5da1ca0f391e5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1193a487deaac2bf183b4960113404611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d0a7edb669215421df357d9eed1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ae44e4f9660c08ca4e08351e9fdc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572eb1d794daa327d60a768d878fb7af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31126b6a12bd0803e6e10cfda6baf2dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7a1a496e5a461ae309e1995a3dc74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf21407a038fd92b35d55687a5c79e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722360a057f6210b3c8b1b12d71e5f92618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6ee3d75361c505fbf480665c9450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6658807855105ac937e0c5b48228445620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9aa45c02b40cce74ebe0d2f2be3ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75081e3d1925f68222efc9169abd9872622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a467581d0904408143d30b807fb672623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dfe3e896830dfab109bae8765146e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5e444ee21a3efe3012646093422b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca0daaeb210927472bb6d80753745626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515aa40525b8cdbe786c62acd687513627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ffcf6b66f9101ec04c150398a9fd2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e087545539393f4eb9d37b98f45138629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fece19fd7940fc377859c5f7fdb1ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff378504bb6c01dfc4ef158d3e0190be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03d0f4346eda4f136c42597f7b4100632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b52a4639d2503fc0e3780582b6683633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955006f48dd6c2c3aa19633dd711fcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fcf8be9f2fd743235ed56704e6ee0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dddeaaefb4bfc845c514f9379cbbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79a9f798452c220ff3e3a446321067637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607511d034246c7e91865ee2b1c278f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683b8bbe77c3a4ddc92f29268cbbcbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde3eb3d4ddf405f1a8fc6f23bbd724640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00cc46997b4806c8db5bfb5cf5423d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b94e03121a2cf5566fc99327fcc34642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876460e924ff5ca227c3e6128b4956d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a2ada90cea4cbdab6a22eb4daeaa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3353351784fb3326ea0b295d6da881645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbec7b550d83e174e9287fce454c7d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b2781dd2230d4bb03c2d357ba09ec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49726f3aec9cdb3c6f7b971b938a3ac7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc737dc3eb60230ef1e049b49eee7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfd63d3577f348857162e8767d029b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fe33e19350bee49ecb3f2593f7352651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102824339acb25dd0c7d59b82be6140d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5572aa9f571df327d35d612042fc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe318937b6be7f60132fcdffca75edb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4329cea90f540289d392fd8997be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748441ce4c86cabab0c99ff8a7a1433656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296c00975b8d40d6251f96b72131900657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fda9c56e8055715d16b75ee82e7f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf880799cae5b38e9e771feebd1c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e3fb6ddd27e77f349f2b8a876d0cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a5aeafa61b1c2d48f376dd8fb6df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108652254fedd0095e347ddf8c816843662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e8babb1ed26af075e0a9d199d165663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a5b104602bc169bf2be4b775cb003664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112615010f9877882ec23f191dc40e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d68129f3743e3c6c0d8a5555d7fdd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532540fcda5de8a4aaeeb36aac88e88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f263133570e503a63d29cb4e27115668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfdf63a3e67cab17a3d2bfe26ab5fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dcb56704765658c55d55ce91a0cda670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dbc1c37d0db12022da2dcdc77d858671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5611c0508b5af39de8e96edbfe0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddaed49e7095ee54da1a575b104efa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824289526fcf71c8da4508da2d9bdee6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f6b3e39d46b98be2e95a1c8bc0b94675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a790d4ddb68c543231aa5d4c954dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c136d85ff49cf242a9743c132bbf1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a858039aad7eb137dc93cf4e7a01153678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd880c4847db2d9c5a071339a2996679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9731f9befb3cc53ba6a23a7dd06ff8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61569f1e6bd5efbcba69f6b1c7a4ccd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e227e80f526053900e49f1266f593682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1456678c1ac16c2cdbfb7fa41a8b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479efe257848af99185aca1396396e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec6e6bcb0052726a6a57d60121122d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bb5e097a7770f1c0ab861f8b493d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f7da1ac2097dfc31f470d4de51b87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e4e71287bf41acf89ff8861087a78688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fef67d74bfadc22f697cb6a7e3143689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840147ded617d2b63614aa27dd97068690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81c6cd94997ef2f13372d54d83eade691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bec14f0b9108603aece23eed72721692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3320b805109282c4c30c5210408c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387bf904d201b7691961bad62177f8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a4b6a5edf08f986e36cb09c1c5a2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f427508e2bb4d502a5138f9a5dbe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f11f0da26705a17415dd1cdb519c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88d8a84e3f5230152a63321214ba9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6d1a885c293b227927648e64bd6c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b299f2a726a399a23430b0089876fa4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58e993a75f5202295726ad2ba309f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dedfd4fd0a68d9a1ed14a142ad9519702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50073d25f95e333533233d3d86b0520703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b8abf3761304ffbe34ed601e6aabf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d44cc535e43f2fa7a1d07bde4083705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7f4307237246931c7bad1b58e0942706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225236dfb94c6c88dd82344ab12f4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad8c13f2a0d8720c5cabb0d42b6449708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cc0b975b965ebecdf417e96424254709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8688f19e85b6e38fc942e3ae6f92026710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ebad070ab8c1e66a85d3802f3c3e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6e5e3a5b81e74ba59a8fc4386939e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb71726cdabdc703efe21701b5791b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fad1a93bb2ba8b1205d2bebe308c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b10b2d8ac6265430ee589850e430d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3215d3726e2bbe8230ab61df345f461716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbb3bea7f77bd5eeaa099dbe9496ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c3a6db26ff039afa9f9f46af39bd8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed648d17ac744dcaf4463bc0dae0b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c905bc8a1d646155748cbd285ae64cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ca08a08c34147439d0dca3fded01721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470782fa2903a7e5237579c05526929722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce377ffde2eb5061b458a11044fa605723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e760d3a30a7f535da01b2979c631724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2a62757f417b6ab115f255ce541c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016433b5225cd956f5de9fbc5ca5ea9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa5b3dc802946e481f6e5850c18403727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed895e551265da6f0aa5b4f7b5c792b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9a3b3ce387e12462e26dab7d4e0d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2bee7de5221ca16ce34e51a76a782730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81066b8141b983792d4712e748eb2949731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add9dff4d1d84646922d1e8d2146ea0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e916092bb5df0912462b8a7a880b6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fabeb08397e83f60a81f94e36920b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785867576088c72208c0761665efbb1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005769a9827e9beee863b5a058c588f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b292acc5d9bc53074680fc45bd17db737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a2e63d5465d91be5b247d97afef67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2ea4546a4d16e014b70932956ef4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fea42c4f3c159d47d3e1b17646c9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717febb65908e9b8a6dd08b2c352c3e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579cf54c00bf82c07d596aa02ffa63b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2d16b69cbec10bf4035c40a3af8ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf48d00fc97d4a8ddff73e60fc699744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346a3abdb9365c3fe4cbbd230a338d0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580df7f628737bfdb61778a3be29dc44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c1a552275c61b0d24c11bf20a2919747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a051611ecb10f044f417df6ad73636748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e12094b8e37b65de40bc878a7b21e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e0d34f8a3bc107c690b5d3fdbcb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa068259dc8ddc98dc27039207c77a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f46ae398e6dff3ed381f80d5aa35f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81b7f3f2e396bd49a78ae34793ab0b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f47858e944329cf657b7ba5a34896754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b89af2a8118d00bce358e714e75c70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5273448c6b3d3f37b14caf7b6f592756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0353b6044664a3300735d942ec9534b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895d9f441e3328ed876d1e71413feab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c28e69eb40287394dcd1746ceaea5c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>