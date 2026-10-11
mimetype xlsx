--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90675fe3908f82a50c344c3310af0ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ed6d59c0b0dec77023668acb99e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f25f54adc11290bac102a52ec04c463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42318c0af2ea3cf6c9795c1d36b3a9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34426aceb3b9da8fcabfa26c0a9cc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a811767c5185519e21756756dda84456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de039d71affbb4b9be62a35d3685d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bf6bdfbbeb40327fd18740660ee8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee05f1751defb7e8322c1257dbb2f9b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d592e7ea58ba8769bd4ba78f68c8c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3aeca364072aff01590434894f26811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb9b517404052e3a5b54d3fc1fadc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea34a49a206fb68b45360f5a5cdf7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d387c611550e68424a8c695ae92f67314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e125e388eac8dd612d24902bc9cf4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3eaa8a43c773abb3add642c803b0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9391350d6603b7f7ec400fef54f43617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3b9690f22c869c71eb973f765e7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e386e55ffc7d54b7cfab470999c675819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29346eff2887de7368c36215e19b01c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6fccb3ce879ac32575d01237c850821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57708738af1a8b11b5e9d4a65698b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42be5a859a525e19abcb45d640e257123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111e88fb65ef25ce036d5bf656dd0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1340565dc33656269567a2e850385a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd284440f140cb4f64c0da8bb42683ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecd60295cc62e557a59b70568ecb8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223ba30edba0e592be6a2df8d7c473228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee1abfd855e6412035373af49e722229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813ee08111607d36df2fba01b70031530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bd8756ca371ef93c0cac9a1d52c8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5809e285c67c5c09e573306243d90832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a79d95daa5e85842be943921f1fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a94143cc672b2a2d9eddfbaf8e97934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0a78e620a9716019c12c4f2f66d5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5d98bfd7a5b9e92fcccab4082b74336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18181f4987fc9ee82dbd33342bd3cd537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4628600a2173a40f06e2308554d51438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5aa1e9801e900b042284048b61cc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16992b1aab9cf6df0f09a77eae189e8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920146bcaec7ebcfd4f0cd133c3d20e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b178b6229edc7be2581cd836b0a1bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14164efa6f8cdf2d834008894d833c4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ae7a97777c4d9e6c255060c1d5a0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d537252031a267aefc2db9be57bf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03e2aadb890dc907b5121f1eebf19146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ee6c88132c87186e847ab973ad3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1e99ac1c95fa8f636090ec3980cd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a996ee322ae78d465896a05588af4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe33a9602a671544a8b68ab35bf86150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce753f2fd95a21bb9adf2ef8c3f90b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d89977e79bc21aeb3db415c85aafba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dad3e4d77c75e904fcecffee4f4b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5049df1ab8f4c593ff14bcfd0d3c5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244a18c84ded75ff157f3f55af3308055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f9fbd008c76104ca221c2d77a1a4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e181887bb37477be52c2f7acf792757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc79624381ace592445122e8fbc2858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1caf33ad865aaa570cffb19f8c6e0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79618cf7275820d4c0d21aef2c846760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc918ab4a934d72ae007839d8a929d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f7c0ae9986de6616880bd720c1db362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117c3cfcd9fe7701fcfc817b91e8bff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3bc2eee36c1b5692d33501964334264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0ab765b160d111e6c5f76a746eb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f43c6cf509ab12038a460b67d22166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378809b133a834e42426d6d1e44abde167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f51a11f8138d892429b3b0ef814d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe56ed8023d551ad08d845179edfb5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ac47d298db41caa13e510c17c99b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3935525c53b230d97fe812fa53566871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b4b3ab9ec659b50bbf577428f0ec472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844012348127b6a50c027c17877b51073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0e0b0b1173e7cf7b214dd2c41f8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b261bfb5cbdcdd885ac6a8a9fb293f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d5b8339bfa978431b6c1ecbf566a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682966fd77505ff266ad437c43470de077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a965b9d2faa3513763be6bcae17e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd595ba7c822e3fe51bd7705eb7cd10a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54487b03bb6b0043618487fb9ba28d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd116d285d96252d0f19d7f43a87496a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542283abdff679900ad6a89fb275818b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27bae92b4aa93cc0436d7ad9ea103c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e670bd9c4a53ebb642cc0bccba71584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364576625ce6cd75100b88984ecba885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0555c3e65b5060f26b901c642022e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1952b391f944e15b3625ba83d935cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d663aa8e728745429921acc9d6def888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6e78058526f0f25cb34813bfb705589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63a6ad76b64b51027f4b2fc753274090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d8f6ae7c56c10cbcf0d1aba29d15d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465b4e1bd96ddabe73bd5f7d0e59ffb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d7980b4daaea21d6ddc194be4d2a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1b42e9e322d002905833d302b162994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc0463bd2d3c4b7cde76536835580495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19351615712e40f7bc3a1be85c4a5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fddc9a3c34072cc8dc5ba332ce01c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31916476490015d9ae3b1d203b1fa0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8b71579a2b25a57d73bc64962318099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925592dde46b787885e5904ff4655a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e548a17d9b6acfec730eebd4ebf1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530bc90881d1aadc8cf169e2a6917bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b8a35b3fa767d3d3dabc17263222103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b11f6c240be9de2d72f9270020a640104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e86e1266b5ba07f645508daf07c5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45539e03debd66a8506009a7c502645106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7dc9217f81ad88d11ae2875eec55f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e987ad8f9a533a63d0e5d4b4011475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf21f5144f82cf06963bad3af7a68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb607db00bce8d8ca22453398001e1ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f5015ed37b05179694bfebba82c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db244a6b4cafa7972c0502809c39c96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c28aa1aaacfa4714ecfbdd60185eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb4cc693749191b68225b935801b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c731b8be499626e14294a2cac658ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b816cd12192c4af0dd6d877716dc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91675807c03b5570be0880854b9f1b3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3b62a950a1376fae5147c4936e9e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0322258e3aad598d4887f6c4ceee8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c9943439a0b0d7c920dca56c6738c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac82591d8e9e15d7280c86c53e28c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae876b03152760d9f51fce10427db789122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82fe8a859575c65dbad1933cf53781123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763bd7091814ff6b47fd66d40d31e10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3019dd12f636e6f1560d493d564e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02414515746a9f715219e7872fcdfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8b8983998de57e35ca12721427b6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bccae645432c14cfb5c0f179795a7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2493af13abd60eb82b44647c171ebf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e102981238e34b5df279d0b7c3481130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6298a8e04de2d2d4fa7cf108f1506ea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647d9b10a34d5253df4673f90df2bbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd889631a12e780d242cb27fb450bacf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e616b783d0cb150499649b24d05f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44e15ebc59708e0a514ca82bb665d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e32e5b1bea5948c9308bd000d9cafa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d26e1782b0bc658ac414c8d4eb583d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cce79dc89e36ad7dd24346198cbfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c493cee5529a784be4ce24ec3b260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d655fbcf8ce460cc81824cb2e870329140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476320816e1b11ffec3f88f0331774b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a9ca384191c1c23c2c82e7648f993142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe0af3ec271c3e6c215d02af540773143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c079061b88b70b89739b198b6ce022144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a09908c811a53c8f64c5a6f00e2c8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442bb3e0f96f528ae4ff3de943818a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdf60422ffec39709809845a8fa98f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa07d204a9d957e9c4d129c894995b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b6bc34761f2ce7be762ca3571be74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325caf384a764f0c54f1ec68205bcd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5888c96867eb53c77e1d6a1f60da9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2718eb1e6b1c1e8fcc6ba5af54f56cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f0df02e169018ccf6818f82dbc876153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51f8349257dd8458ca9a4099c7f23b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455181e120dcdce8d770f8be9881696155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea7e45e02d1c05d174ff8218ab866f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380831d5844eef411996faf1d71bdfa9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2aaf63a098e19699da89c3b617452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6e9866c9e0deb8fe82d87face7ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0e205f6291661d16feda8be7eaac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf45893ac9150aaa46592a2b486bf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd524072dd698ffced92b052c6abe349162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8a77800bcc0641f14a783c05a0ea5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066e61ff5a1758e7f2bea056b8361a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278761496e49bdf156d550d55749ec9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b9261fd6cef397dbf898fb7fb6a4c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a473097eca9212ba9b64d3f652268167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf348ee231c8876b688578ab1f726a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aadf78996861ceec71cff1811d6225169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a19671b1862529e0479c7fd45f292d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee345fc0beb046e80ab337227f187d52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966df9c29e8f09d58decced85512e80b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7b53d1bcb01599dc69535c7627415173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76b59dfd7b451a3f7781cdd50f2ea3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45d54f73a9f847079f58ec709eb1e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41917631143c28f0648de65fcf3f2aad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3979a7269b51fed30785e645e9efbfc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba089de599c7a052969fc1c9476c756178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bcff6ff36bbc87cad913f4dc2ae94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88eab3e003b05566825b7ee6335cd1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f49f49a34de5223e22da3c8de9c723181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c01ffcfcdc1d567042240ea0356f88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff7ac8c5cd3767ea1dd16a1b8141b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd3c4355832073725409e1b9f3eb46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa367a9fba38520714571c125e52025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a4ba1872faac1b66761da67976fd2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa7d5612a83d9543560859d4c63ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f03b2b609b98d1b45ef5a98485c6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e95507e573ce7af61f7e234a7acf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b84e5f53b60fe25ddc0fa34094fec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361b5a46a5780864d3258a21270295b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d6335f04801d11f050b08c4826f0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623885726b35549f52df166b5507facf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c9c913230c58e2598855245c6d34f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601680eddc657a9bdf89f4a8c244216195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa96c734e89515ade5b20404049b63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0272c61546981a5beb68b68129a4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f80f30a4d8b9ee773e6ab3e8e8e40198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d957789a0edf87c50a2709fade9953c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcceef6b1e38903af09c7bc552e7fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c659c1b6ccbfe4419280992497a427201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7c33bc68ea894ccfbb09b41a3962e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75743ec8173c28f255424ff07e692218203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d47d2db9bc5e322d5458fa839caf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b205a278cba6b67bf76696e9ef0f0e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be8e5df72762be06bd2e38eabfa1c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba10beb5f0f6cf92b0d8b336cfb4ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c19f0c6d0113d980e6b18fded28147208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3207dd642f29f7376c939f25fa0b29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b6b947bfd62bcf9e26cd4914d67a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777b81ee18efe2afd70878995ce2f8e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5461d27f76899818e253186d48a657212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506a1fbd1dfb2d54eee36b441832878213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaaea7a99143acc98329a65f410a70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77633b6af1b3944c34e5dd91c7ae7d1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bceea2c4abb301a4fa4088ee14e7f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e90835a56c06923e5297d2b3577cca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36351c49f36a9cebbdca0e0a9d0f22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c66f5947cee50869b744874081574c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b90fd2b121ca5623683abfd0024a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ae5fb4314374dd4e74049ed1fe4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af63cf07db4d11cfbb7f3052d4928222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f347ead00559644931d8172e8d2a14b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f79623a8cedf00abb9efc12f69e40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad9156fec0a7deb35efd677225882d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc7342c17266a70ccddeafcda8f420226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a2afff4e60ea321a7e75474740005227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a5d00e1763f7c1fbf56509153316a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b3f84a8c0fcc7ddeeae41f184eddb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81084d768d6b9d8427e0f269b15a0c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cda4e14ad6aa355f5cb8c6df37523231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674015ce68362298b553a9ad9fe71c08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a8d77e22f378af4fc98d2fed6328233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d917cb36c63b49160755516c48d8076234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38d0fd61e2458168ff7c1940d1568c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6625c61e01b7aeab3c46d5e0cab1b9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75753f0167ed8d5415e60a7bea111e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71049e78da143c2b732e8d8aa4c81b12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517054605324322019a402a9fe6781a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a6bed8f4ce00f7b09a682465996c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19ace4b2ff60ae3c8ad4965ef1d1b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986020615d879590b502305b80d0dd1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c736d0a58851f3987ff4eb5fe247fad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b53dd6d4ae53ab719fc891ae38273244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ca3a49757b643600a301b1d4e8bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66a56c0903f98681d7e1eba0c35ef1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92d7327d89ecc150bed9b920cf3c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8d09fb2b66f1c608209942ea69591248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43161f8a614f3d92650e6a3a069423249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db09b4ff81cf3abe9c2f4ae2044a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60f0853d7c227cd60231b7d9285a16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383150a18814cc5e406c23ccea0943252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4d7b2f94548e41b3374d10b8886dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18302e6eb5415c985fac358f8776f719254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22842fa3d399cc2061bcf0bd73af5be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915fc304b29725f72fc9a997c0d242e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73665673656ce02b0f63e94b1f021084257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707eb358aed0053f6636c356b2fb8cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655fff33d856191699ad910a04e7031259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a6e2060e1ff96dd1068027f0056f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0da2cce01db0e62acaeca5fd5b64d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c7dd6ab03f1746fd0035d7e94dc3a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb262ce793dde33aae503408c2cae699263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca32126287d9d06567a31a2c7ba1a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29dfb2c6bd0f139fac3c6af9254f4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860251df186b3f37cef54228cd10ddb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05296d2daed9822edb2505f276020c95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d7fc78b0a0e3719f917431008d3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55e70c667819bf08e83fbfcdb0490f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b387494d71325a1463268906fa26a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822e81e4f694635e87b8a8810f8d78c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41367e2a761311ea4a6a56c6c43bfda6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cbb6e57a0ee5f98c21cb5195926bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1275dc9518175c0fa3d45a96c60df10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57394f83d6e57353ebb3ded114bc1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86daa1f1ced36522ed839e36b5b0cc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa83acd9056ada8ab79ef31fb19a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c2d8afc392f1f4163cf349a26cd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5296eb6f49372a2609514c5bcfa4fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc8e9f90c7aacc7eb190fca28abf79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deb72f2d78340d0b8ee809f57e0221281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767e37649620f583fb45f7e4ae930ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513f2641b61a00b8404948f3e3ca337283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8fb6370a44410bd48aca38733da01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7678d8aa196e235a1122dcfe084ece285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fc5267e3cf1af2f8041caeb3452b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c912be2ae5986e84e851ca17ffbcee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda54fc09d98e70c7aef5ca7dd5b9efd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea466967b638d0db22afd4d7fe70b10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02492722f160ae5f8a2b40a26d2abec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3b28b9b1026f1c4439fc1df10edb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cd19a2396b7b86a6a6abf47091587292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b20c481e9b166622cf0bef8c0d04b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e228f90d5a8a01ab26af4bcebcb58b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3429a4dcd3b8a59e687ad474f883f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ee03db68f8ce68fda3dc2b39ddea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa402b1d594012610b096f395b08a05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d9a24ca308c0b745c0b5d547f1065298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e471c4f84b28a96509387a640993d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe900ac6592789ee1cc2301f7dc6f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246277626efbc4c756ad0cf1a564eaca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9faac292378087dcd0d6d378687e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb811826caa22935a2fe1e557cf061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2cfe795494f99d76703a1dfb6b2d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef845b3a9640b9ad478a00451de6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a8e81ceaef11acee035db7997723b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08147bbcfe69724f78c5ff2f06cd83a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e7ca3c128d1b808ca3546ac84bae1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2724617c8d1855229ff7e7e1f9ab8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c4479a1305628b56cf15a82cb7833310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6f3aa115587334138952e420532b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eb5b4e6ad73b0a4d2d535589b1f8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d52f7676e785bfd750914d54f4bea9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3913cae0fe58f18e975f5952f0ec0d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a0e1edc60956c0527a7ed9e5a2bdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a407382f290469b201df6303c4d7ed8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925265d9d5645bacfcffd54744bfe1aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69730c25b4919656e7bad3dbf1504f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c297759f6a9f978e578ee78287085a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466eba0a4a86ebe5512b0dc84c100f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52abb54ee1729764308a38f607fdfd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c72fdb0fdce8cb7c3da0a62677e34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010080251ac438718c4469ab963c58c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b74c93baf631b7f44ff87959dcb9f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc34524ecf930c8979f65b20233241325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb182cf13deee08a620192ab3e0bf47326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5d672baa89ed2bc83d881039b662f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfb96c5f1ed849b437e9ebe036aca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066749f41e1c35ae15a7e7d7c44b7db7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b0e1ce0994c72852cdb87fa118117330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddcdbdea6a1a70a6fc5ad5fc34f06f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203304f1dd4c87b8b65f4e5a8039416332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df09fc19420652c094edc53250946b8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748569be04cb796f4e9b2b3ffa56cc78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1512fee6d56f7bc27a0edaf59890e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79d5c8c3111daea97687c6489250bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762b9b126bd3734ce2050787483cb05337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966299146434cefe76a6a5f702bc0b36338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073dedc75c1626c5fbd99786f7531ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf67a48047ff27deba9dfc341dc2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9e46b9e9ace24f890ca2d427b7695341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60930d2b9d97374d0a2de2e309989c85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985006b1fd083b9b2375880af4097447343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f99c644a96997ff77ed22ad6dbea3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba93adf4aee1ea3ca9a905ff25f8d1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f1903a27cb369c9e2386878b20a51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26534e32042227eb593b9a5ae5425d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedcd64d3d40d045cb9c48b1282f950348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b447742911506c6ad2a5562c38a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63835d289ba2bb1787d204bc01cf1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6454fa6369da4b16fe3506b3a30cf84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37689e3e7a0f5da6ffb6a820b40a2173352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f9a381e69a0247c613d611f57bab7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc7f211a2c5b7b0ea12a66099ebf2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f5eee33e30bc3428234938ae79b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9675cd94fbe3596cc16f30dcebcd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9269f49564b804859fad0a7b9a9d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a7d579943724783d3c793bb1a28c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af75197111b5f6ae2c83e7e658c9823359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7ed62932fd6b209c2602755bb021f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca09e9e74cc9a4ffe850601983f012f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674d00911ebb1b10b2dce35b4073ea6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1071628ac5462dceab512fcdfe0da02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c662260decefca94b56385f2cfa8ccd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052f6333c14b6a55e0220a575dd5aa2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac36bea11eb4c7ae1886df3a43ae6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa78675870ee6afed04c1b4abfbd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073339a470bc38182f5a002540895ef3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae82de9c74bbd93ed443e34068850d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec462304f359fccbe3d24ec679cd537370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa05ad5544167b703b5a4bfcd4b8c4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c6b1ae2efa12831e4fc2a718495df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737239cad33be6bcee7979a093c70d1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f78a201c41adfafbd844c6d07d2a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98976ff974edcd2a55b1372ed68779a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2b8b854d509d4c8416d731d6efb7c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89af077b6f97ff67ad256d4c2972ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e25b87515bb0c0759fc4d38e892ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8d0fb466f35b1b77ac69496ff8eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776bc09f7d6ab43d8f0e1e385138416380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a96c9aacc3e9f016bb43853d46894381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5778ac5c218629d3a91e5a34e73f6bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c359e68c3c67a5deafea0dbf3ab353d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014844e1805ab41dcb65768a12dda78f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5c5427d6a834fb177ed47cc99ddd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932260ca8c792d445fc8d58e225ed0a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631b0c1168b5542f0bb0ad4ffc1c068387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e3cae54ff38e3cc61fcae634a798388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089e53591a58df4e4678337e6dafae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae5dd1fe43d17406021e2a15631d51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae03694574c6fabc98fb20ff60cd1e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba0341fd64f568c35e44c5355c074f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39289b5216c3050c5830d0037e65279a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462caecc4a95b6fec5243ca068cb4e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6b408cd2e2075cd27535c0951098395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eda25b5c37b1ff349b9945e4aa37c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e50ea6119bf5a3c37df55c0de667ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496fee9c91501ba1fc5f3511514893d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0d3fac655be5e95f555764b72bcb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc613d858e54b8f681cb1196a310d5b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac6c83361b3c3b3916338060ffbbe0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca7666bd82c1566fc97992dcee6da4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8590f354ce9277822abb720546c5945403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edfa3dc9d252a20f4be30eacdbbfdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24682cc3849ba2afef3eefb6a8a2b1d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12dfa908202edaea036a39e4d49508406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c01ef2879c69b9aea0ceee2999456407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec4f0a0d89a62ca2d4199214425db0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863981e9232e0abc1ba0f69a6f6b56e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904765b133ccd2d6847d5b31b566d668410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ebe720f8dd768be28a12079c30f4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbb745c503278302b45ce86d432988412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3175695bd4b48669d91c57cd5a17b78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5556f535cb3cd03412e218461913a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca360e7c6e302c92a4fe17dc90c7197415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad0d1221a04a7d4759afbf65788f85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d0c3425f739a181c3209cf9a61e35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd43a7dd8e00f8a3cfa84b115dc1a79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3b869b7a61ab02174a043664f2d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0206dcb3eb25acd5607c89cceb0e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a06dfa55c60b4864fa348583617c2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd67ac575144717b33586a8e938ebc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6582119eaf4c48f153d3793e815ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d34d8905c0cdf6a7a7aa1f6da768e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc91c3cba96945861e01630c7de43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88887a28c478df14b054ccb7e58b0251426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd212546f487e29fa67b9f170b80183427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81cc2bb52c654d965fb938736bf55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e362051c5c913e867bdcbf05f1db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d768480c85b7d75ccdae49774763430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299b43521d959133b12c31cd911e81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9c4ce162634cf4c2931e31c76b386432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b717cedad62132a56a6bacac0926d8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21cbc9f732087f14815daae2e022f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af583656122db8d70ed0c330081d63e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3ab8cf87670b44df0fcc342775707436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1f85a991b61329549ffd58dbd2c57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e050e73493044d4cd3d7e9918ed49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64459b2c92eda59e2189b7647fdc47a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e984c7bfd08851a97a3a6450a6b1b89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb46110bbd32fbb015ead9c09ec5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af29e30a5e1514fb93b86c93ea37a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefda672663bd8d0c8726ca897473fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eecbe9cf17091765e273c822591227444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374c6034d0a21eb4087c088da03b401445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fd3356fbe0138b4912ea47f6b152a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8caa3bbf48b1eb58a4263a8e2dfac2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550ea87bf19306875e77472dc76a828448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974cef6374a77722a0e5c11166a6a4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91247e8491231f3bdf9ec6d098e582f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d7bd6c396b059d937a9c0a37771b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49339baa8acd041272942b946035cc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948846a21ba22e507d82e11ed199105453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99acb7afc2141b0ce841b73edcd750454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca69f0842a4565d7930777884a72d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14dd00d6795687315660c2dbe5e85f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a311c070b07b265ce26b279c2a0c0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578b9113cb4dc4311b7a062d8de14ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94718a0cfe06862d24d209bc7b44b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3612ec6317bade0e23ba03080115f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff835cc0cb8eb5f641fc692891a9bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe8f618d4dc20085ec4db72bd36bf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba10552299014f06de0e04636c6edd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d56727cdc3481e2de28132d57af1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9c58f63d6e09d695c6b5ec720e407465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55170165857456f5cde3d7125eb8c830466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86494b8255e3bbda94f4b9debd83974e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35687a391f94d134fb5c2d5e6f5e7e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84838f760f2171445b027f4734c252469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cfd1dab697636c7aea73896cd1234470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be19428a090c31479b2fcec1b7bd1b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49912f13b9cd681b417ad639bc23b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cd09b5ecfd4e5caf094dc72287c34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ab7f94c2639552d9db136cb1f8c47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8c64b1491b5609495eff60ac089c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcff081d0ac6eea40c7bf9cdf453ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b941c11dc1156f800eaf5b1f7d1b4db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2fa0658608badcead39cbe2ff9819478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edca7e20be63713dfc1f22d67afd3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aef2a3a8be8bee50cab5684ae9f1f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a146f5e98b753afd5a371d2d23fbe6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f8ee7615fdb6c2ec3d283aeb1217a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27dcb7f406bbd124e91e91ef53e0ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29b0227722512955cfc703bc943899484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315001c67ea7396aac5e29b7bffcb16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f0faf223ff72a008eaa73e3a1b93a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7350b9481f2fed7d23b06deb12de4ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21649f60ce16a633aee1ce513d9b2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36a3458438fe195c552a37e882c47c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fda9f289a82317a3ddb7934698377490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de9162714a76d1b83a8639dc04d06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d847fc89856f234a71eb15b500c00f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9fbd3b8f650ccc1ca276504f90352493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1a925ad8bb0500a5a6cea34e96aa5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35c468d39bd60bd5c01d616f070e0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c957724166631ec3e34214f0dde7493496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e5bbd4ab2eb1cf7f526a8f4a82d50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d8438ef7714aa01b82b91d48b674498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c47fe08ff3b1bf6be8cc5bb7f9083499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ae067db306ccbef4061102b58722500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b432f57a94700195cb969675f7739501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a39c99c5c6a3f3aa9a2b874dd2fb7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbc59732a1d77c6299a2aeb1a505d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5b731074308310cf02b163421a22b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2c316cc54c2791f17a99d1a71ddd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f3577940e5d6113bed1c5ed3d123506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48716de8d3035d22e0d4ae2b24cf96507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcd8ec399abb6bb2e7011df74829ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6fc9c517512b56d08f295aa76bbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d43d47435b7eac135811fc576f15f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103dedf527a928a0872fe2a47472bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f59f598fe765f9660f9dd60c0c28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158fefc6d8f25d8a42648d50700daaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884aad133b46bcbf208c7f23fe56b363514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d5e25c2df1a5d1bcc07fdc946cf30515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02593db7bc6b1c2029062da21e6360cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e5d280e1e0dc52889b6e052400bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c70a6672804a6efcb707736c9a94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c3045143c2158b502fae035fd8c64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85578f908d448969f268ee98b9c0d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03d60dbd2f1eb4f875f982bda12e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb01d26b4bb614f15846eae6e1281b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5e0573d797920a2b159a852061adf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112a2aeaca849caec994357ed1b6829524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd4911d68fc103275a186ed8c23a85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19022fa501930ccf20e1a39f0ad82624526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436525dc039be7408200120294b62fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87c2be6eba14967718ec9a7d3a91a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421611555caf438ef964d9fa3bf5f6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2c81415dad71eaf83111ba77e47a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da5f38a8747ffc734bb2f8e7c4cdb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73d8f62e7074fbb81813a37dadaa78532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d1018f290a7224f10934626be7c00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18266aeb64c126b86743218a4e6ca46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cff5a446cd026c76ef90b70bd00de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347416f3487db13b080f8caa65419b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d212d92e16c7b9643c539ec5eba6188537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062979d9e9784285e3df247d391887538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f30140dc47b0c1a19847e089e703d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022bc7a51d93787ea0c0feb768ab32d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9f8a03c3266834f7f3d88bf9d4a72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ca658b657bbe81f9a5b09abc80a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7adf08fc0848f018e7d24f2f8e6f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3319716cbaa5a6d9a40eb3ac14c8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8a4491be5ff8036261383699abd32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ce68b5a934561e934c87908ffd1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89559e916ec6985c79be370fd9cc51ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9058c4ef1e31e81048475ad1a1a4b49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c637897b4a16f75aa13169216357c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9397c53d1773b29adbb8e69c7fb49bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bb6bca2703a36c020e031845e47ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ff901ca769167a6cd4c9226ef4dc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bdba190264f633cb3846f05fedfa3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81c01dead90887300a09802160b388554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09939f4c04c33d1eb145a18834f1203555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98524a5c7493790e84dc0d6d6e69b58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b95ef8632a42bd536d04f47b82dd42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f9cf085147419278bf68a353a8bd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537134ca432dcab18a3ec65e0acd368559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a681d64bafccdc16e7a62dc3c6ae11c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8639f34d4cc39bf7c4749a48d0652ff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc90900e0f3ce4207ffaa6df63336dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51205f79f8305ef613ebb1e1ebde7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb640709668c32801babb42a47239c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485372ec0405d64458c41a4466c5c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d09daabbc897180b6c89a06a02cc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec7430a3e607c9aaad3d66651a7e08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0b523d155ccd5f88bfe3d0f22931d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f9bb48f61d52e6da1ca18ac06c73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aae1138af45a01e92b9ad26c309a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bf3778d349a912126d0311eb38f27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117556d613312c45b4802b0db3e05f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242516453adc619aae11dab0a5068055573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d8f8f1028d3a94c842bc64683176574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488330c77c4f9f183533bab86e3d8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484982c6c19bdef8e4bae73ff296f144576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9d0355f1c07c54014eeca457adfcb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f40349196b2150b3c306654177004b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e699ea88cbcf89736b64d9b51e9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd50f1937a54ced8225fe260546f67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864d735faa25e4a64c2b2a2060b1999581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd545ef3bfcc06bbd89e701a9ac76d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413f7a6869a16bbe4beb23f633ce20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414227b5020179c82aee1ad87271ee0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cad28e7b8f6bf4c0ffe503d00a7647585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f7df38a4494927262df8a88e64b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d60cb96f9245cec3cfcbd86f3a54f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3894536e9d4c72e961f75080cd57971588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4a8a8bca3ce9a391a29a9de6d4edc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f656c1ab001f3299f45b57e2adce31c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4bc1ed30674f6e43f5dec7b1e79d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714fbc90056f1e63cbb51c02ce18f56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dacc9237cfd3f5c945ab350edf428593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659f819c0b0c443cd4d881275fd658594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70213ef49a6e092f55386a8fe3756572595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3e107178ce8df5550e43ebd5a1540596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deed6691749c257f1002519c61b4ca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45948d50bb5fcb1d0929c02d746dfa60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5298dc26d396402466582cdc4fcc51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a143df6533a9a95ba9e80ad78099e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dda848d9b3c236296ae690250fe13601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8e105016cc9dc056001a41fb6c9d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53d8304c4131dbe797b4e0cfe202e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4ce549a5abf2874cc89d3faed1f9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26532142f2f75bfbe13ef7d7ad2d022605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f0fbb18b120c5ead92c6f2326c6be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78883f6a21636625bb04866ee133a964607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c0cca220e676dc765b01aa6e105f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089996635da8a9dffa3a0f5c37ab7e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ce1e6baf27bb89e8ff450e0e2195d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab91686cb7bc42326f47f2c5e2d02b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2c1bcbda66368944f1cbc218fbf0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d93904aaad3bf839c6cd86cbe36a66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cc05508096f7fa373f45b7ceeb8be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc379ee420790d5de1e9ab8eddccd73615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d6c44431bb271795d56fd6c1f4ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84f5a9da92416bb1ab0496c3b07c7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57da86e1bee91a0b716c59d7634d7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7815d035cd967dd1217394c7c521379619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6696beb8b3f88f3d50f3e1cbae8e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddcef05a4c0542a25df12e6c6bd856621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a5d26920725a3ebfb7199c1a6ec7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f950e519365287417847092af1494d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b7183372e805f296a16975f153baf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855756fc5814728ae98df67cdaf9d3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c7a413374593280bf98bcd06f516b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19e2229b1de91090ee98e286517cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb9300ad5352571e955aba2bb041e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b82ca3b897e41409ef1a094d050d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce9b5bbe953672223add7ecc3412c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe5dcaa0b0ab62c26a2c7b62a2627631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87efc6203cd1650e8620a5ecde7b0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c5379d5989916502fa2f2c9ba8ee3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55acfc60f769b3bf9bd872d5c63901634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942af0e7c0daea2a99442479a0700841635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5af56636f598b4d7ab48a2ed9c196636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790640ad441712ebdcae198cdcdd4b75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb7fae963dd122f21226c321408a39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506d4c7b5c5e3cbe7501b51d54f904e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794df49f4bcd7e8d2fbe793c94765f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17650a6d849cebefc2a22de215168040641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1d687b7b1b954607195f9923328ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0f2987bfe385e0bf9f7a217bba13a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76c8a9625eeaf7e9b5dcd67f42019644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab1dd77f7464d912da47a300316649645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9874a563242bed7667eb8f2af8ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cdcee6eecc7a8f661730857c75c5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2ed6e20363d30c192de1478b81d3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bc26843b196ae40d0c6cccbe3c37e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c7e76273ea5b1110726e8e4ab4ca1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d7256f8da9ccad58616ca02e1f07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6b586ba30be70efefff7c6b819d6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ef929ad843746bfe9bb67804c3a01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebc3db613455c3f3ef3eff5ac4a6c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734758b7fcb085165c73cb98fcca71f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbca1c4103825e9bc2846563f6beab7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce70b6839a246cbad97ae097e364eae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94037b4861b35551e12e96eff09379c6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe004d97da4cbb12392d7fc8bf786d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfff9782fa28721b1aff02b5328d48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db16aea806b3bbe8ab659348f9f439661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa9fcddd7ecc4c2bba3f76c4eedb66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c52ad7ed3ce8231832f2d028a51104663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ffec27208f738e550a24d03b1c0ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f12b7821743a6991401a263b372ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efe33117f2aab1a70a841dba76b398666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48136fe1468103597dfc2f0b142535f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a8da55ce9fc059f24bd1a0298677668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59183d55b6d7242dcb755571c1c5d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a411ee27efb22edee7b42fe991a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2398318500992bac8aacef2d68757a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ff036c75946ac8b0424c4da85ce36672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1065d4ba2f5ff7689cb180adcfb81ce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1d8cbb663a04f529b80eddf5e0ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb63c9ba7183cc7c6092d8b140f00b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cdd09f6165c90a92d4c4dade7cc1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8c9de91680be1cf3e61106ca8b396677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778ebceef550fb4e454582d10de99aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0544323154d41bc3872827117c1a588679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799b79ae37a27d05a75ad37ef989556680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e1ffabef562a47a261c3e18a0245a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5693812f72d76207e2c3547b62eff12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca05fde8692616f7e6c4695b874bf7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154358aaa12dbc1b43a2ae3da977562684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed646da80e1708d8db9830fef35a4ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c5d3b036a5b4d6a88f03a598eb94686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0593547580de3554ec5c4b92344b8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2d82ab031c5e5ff42678b62b16b5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb9d7310c3ef5f835ef3a6a8431224689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e384ff4ba9bb01256e66f1406cb6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64785aae092899fa0bbad308721f2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd93a7111d49691c4bdd9a1e3187c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0245352e7117404d2993bc98282f8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc838fe59d7d4e2e37c1e5d0b6629694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54e591bc342280465c7db63024182e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb0bce467175b4847ede490935f1b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc2deb610e9571050d6f6d254d3c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c56027060efebc92d50044e4e69428698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ed627b9da4cef3eb7d6f8c6af5adf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0821635fbcacf147d940217f42e611700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1f6696398ff787287a3ff01334e7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7fbea1fcb4ffabb926abbb974720a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986a809fc5660cca2a5e4145a78e340703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba09de9559257556e4c8707cc7f00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2f9d01481b9ceb3c0f52b5efe951d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176715c58f8b62db255f13aa4e198218706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391f4b94b9dcec563b1f0acd0b0861f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ab3d8e26b1c7982656e07a0d608ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af86f735703af220b7ac3eac942ed0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1381edd50b348b6e5b0932031934070710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeb0e58959e8c60a482dabba279338711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc29e60d542586fd7b45b6d04b3707712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6ebfe2d5b81ee5d78aae72d0b54f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5d54040dce0271efee5b632d30706714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef04abd4958d497c4870629c3e775d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db6052a587365d6be9c7f7d1ca4680716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c966057bdef80f5589f85538a6c891717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d14924e3affd4cf347fe4ac3a6b67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405266f686a9d0937c20cb8437bf7a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9ebeb96e6e79292b11955bf361b97720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f4a742fb2092a98273175d407d288721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb42179faf8ca1781d1e7b253a1565722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd3b3e4267517dffd6587d7500aaa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804e25b3b4f561044f80c8135e0fbf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1359201459c17dc65a12eb0b677a46b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780f8d8d5626f12c68cf2fc681f0f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4505d32d98443356e2c625573ea28e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b7e5dafc15691539d4b725000b989728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068e33e93c8a4ecc3fe66c78b2df958729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302ea0221fd53fa9033b3830c35145c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca17b9217be3ac13ef6e404f651ae8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6eb50ba623a88afde3c86898bb746732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ce7deb99d3b866fd7755c8302ac7d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ce36fd4d1877cdfb0af2b1b536f4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7267b595c52ebd565950b358b384b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f73a43eea44eabdbc73fc4366e305736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6d5285e28739b6bfad7cdc48e663b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439aa642b664e8243544b9a9698ffc8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac813124439a441a3a88c544ca6c725739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5327eb21a1baaabc52e93f1e29b66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306f741446f117a70d6da9551ad2e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336273708d38bc71a9e4905521269e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98bf6f2f04ddd4f6a1ea8f80c83fa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fee52f2137db03f6cfb36ec268dba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463cdc2698bf4977d224bc050677acc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1609c7dd9956a4ce04196af6f7e2f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086e75400d63dd63008ce843c69cbaf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91eb3184ba22a15c50f2c541e04f6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b906f5a00491baff72367dbd5de82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fec99f1c2c657de34940b946343c30750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bf5401c49ee12c410336ab1365f3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a85fa4b92a0222f8d37c090c9dbbc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9560019188a63af739682e71eb5437753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9bfd93914c3b7b78288e06fe42821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3f90aa3068a38540811d5d3dc13da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1ea5c9eb7555e8b4404b8fa839b163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594b08a5c3878a2781153f4f7e6ef0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a70c82e93f3135faff3db542561925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbe348453d7ca76a8dce62c23fd2976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aee1ba99e3a92d9633ad779e73c3e87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42aa4bda233cff1f8c32cecf735eaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d46267d83c4da7ab2e87f2901bc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f7193a7bfae2aad6222ae4227e8c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191aac0360c8872e36c5f4f60043b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269de3f879f0a998c89613a8edfe63012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667efd60658bbf5d2e43c97359be7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc9d6dca82207a2fcf3ad2c485c26c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a207eccc0982ff71b9e1695302ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaea29b1d16b49a8f14e348a2f5e11616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d037931076061163c5d18e8f56a2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f4015cead6a89e5d4a5d04d3dbf818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b0b9766f9246545da4c4cfdac5a8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97412bfba327d77327500e3fad23c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c52610552bc7d6cfa209ca54a630b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261fad5f04fe03b90a0923bb244791222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e8202d4b9f88bfd7bd26f7c726bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bea3724deb37316bc665ed3c3d33424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d1cb713685ef52805a079729eb41e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d770101865e49e76030bc1e0cc8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d61f8b0db1a79b4ff0323e7b5120b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1c59e92eee5285a176bb2cba85a2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257b6f8318503e409baceac058fb89a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff637200d03a9fe0160a62d700217930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72589208b2e914cf31a38bce45f66b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2226dc318e7d95477c4877353941bf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b430b16b532c4cd26a705120364ec733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af98cb169b204c4baca5c4c2f0b9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864f6155ab535ed477aa4ba8b37b7a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e6c005206d9c5dbb71d6b7ac47d0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6d7ac78bc4da1f0e74008ef65dee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23774de32e6b6ece56f5f955581872238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5322a8a328a607dc00a4ec9d573f99939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2f40a5e682d92163e99ceb53b4ba140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eac42f4c8152427b227b81125daa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c4789c86b19dfe9a159b384bc5b5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e203c6793e42644867910aadd7ffc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd957ae44b1fd2d637af921796a5c0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31db2188fbd89103e76ed7dd02a880c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc4b46b82959cd0f47b795dfcde1d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72876070a59da52c2b04011e4dba9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d8e0e1794a222b23cae517fac9b5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a312dfc0d38f624406ba58f5a6d7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1c4d588cd47948e4d1cfc56d3330850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b1c9bc526fa8a728c1e42500832e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d144759b7296312125de0b69bc190fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647d10aa6dfd87582df88bee749d57e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06cd0e1610a93b9b94433414f9b9ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7503b9337e0e04039d473ebdb8ff355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf3148a3e24b8b8aa272c081cd1b2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbed70ef9b9d99c59e55967e17533f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fd59b247bdd4aa03668a9f57d30f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec596f68b353886a3f4da9409b7cfa159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678420c4f88682c58c9dc9025983725960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361d6a7767c62d89d695852c51c95f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039081a2e3b25661e1db8a01de345ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9decc674f3f18068cb251357e282a7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ca47ea37a4c8b4d1d1437c752d2c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d30083e74f98ef0b7aa1d402f45c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2423beb59c46308c86abc01822420c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074fabdac74e785b4e69c28b6b75f5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5946cef881bee12e3a3a868fafb3cba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5245520f314aaf3b848608bfb06db969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e05cfa2b118f017fe0077f6924819570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ace7ab63231b4ca5edbdf84201885271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d7c8a2e2f10c78d06bf030438b7c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ac463e0af04637b3ab6f9c4615a7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501faf52882bc08dee969a494686c53774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c468f9a856619abf5343297127fae375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5218434fd75322a9f11d157ba29fea176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbde5e24f0d6f2824573f2d9f504ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b71a261e633899bc605767189036f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10395f88d9abbf5797aebd32722d58fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069155d3bd1904aee82a508ef8098f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90c11ec87f8f15a51c209b736c427a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27899bf38f7206a596b306148129594882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6feb35fae99509a3f71cf1ab7380cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a94d9cfe6afda4ccab6d349d7895c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb355e7a3c81dd32e7652a3abfd89585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79853fa2da1fd5ae2f467720e5eb6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b459f99cc76a5601c0e643070727187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4df388c33ce2f47d421363885aa188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2854d956c2c6b2a58e025e6119d14e589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31525d979b946d2708af7e671e497f1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5b47eb94f60d8d91c6a3d688431aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dea30c4b0426ec2649fce70066f5e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502d726b2c3dff0c143aace735b90993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216e33ffa47fab70225fa02305a2fdd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38923a971ee7d48c511a9cbe5a67cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04473aa814f7213d5d9b8c1528265e1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7006fff3458e40e1df9c3ff4aa56c4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12923db06810e7f57a1f48aa9b3a525498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289041f935865944ef0a7d9de34233a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630123534d3c7b0ea37ce8cc9ea072c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dfd2760fa8d2fa1467b18b901e2a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b2f80354a05b6ff51261e8a2911aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f080d7ee88cccad3367d167f9be78b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96452b1a644f8f1ce5e880a0def8ab71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0cc98114eb9a08a404be2027d105c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde13c74d167dcb78ed2e119acd1df3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9571034ac7fa488ed3b128563cf6a87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d3c780fe8c2eebe3270792432ca6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bc994393ee18f40894f4cbcc78f24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e067cba8c8b745640edbd4029b7f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fe72dcaf1c271791c06c82c1cca8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c6fe6498316a6ff5e8d1d018ad923112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e28c5f14600f5221166605c135284113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1dfa9333e2846232d6f8b0a34f76d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375470e32f11d20f142e84beec832f4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b59efb7a0d1facb3182f536fe2dc4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e5e31c4ffeb8bc52cae4f49e3c70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d234e9c86ce2a5b7dba055ae67a085118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c546221100c0904b38b52e34ee9d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1c0e7d160dfd6b62ded44ad995dd4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0f9fb48aada95c49bd48904f6d8ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33154af5c1e6f676f6cfa0a60743f54f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d561350f8edd3764ecaedfbc5f5fa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ce9713a8f8c35dfd26a8a8b214bf0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfaf39f2023bd76506a0c667992ea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8e9db96b57163d4b26a1303532d3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90858799ef67ef17fce628c6bc22edab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c709e7be6107ba0e5ae3cbd6ef9b737128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c42831c716f745ee8cac08a82d75c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e14100ce448a85c5472190a2be24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5acee55fc0ffcc0d7aa93b5766d9a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a76512adeab4f197a919b99a4311f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df233739acbb70ac11704dfd453685f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d067abe9a2b11cd70d3020d73ef0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107985946937ff0a4ddbf378fa9fa15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ef1f223d2162ab2c47bbd441e77b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fc166941f3d1d2f2c720f092814bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433b837a6eb84c907a5180624d1d1da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b9d0d4e436c6536094267980cf07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4b9c594e0dfe3b32d772cbafbe82f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a21d1a4ee7ec72e9c721e0674042fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67098f40936790190b7d5d84d9c96d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcea1e939ef8270ea2e807a3487ef16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c293347982cc14e94e0b4b68c6e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9f76a8223b455b0c727833a56649b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7dec23b7ee15b654d1f6c78f78eaf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b4abfe5d677b0313a4ecfcf1c726147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153dd58639c69611b8b143643b00e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e122e85bea5687d4a1ec323c7b18ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7106e233ad2f850365133c9185c7ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39487a9c24df48ccbf5cb326f2dbdbc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512eeb93b38fb3e08936f4810b78cdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7560c5fbb0c0ac20f6bc0527f7dcdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33355142127a75b26fba05153fd9d48e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c67110365ae4f358b1c21bbf2b878155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6c0903a7d2644baa304aac811cfe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565a1d3fddb8ef0f4fae4116e38ca93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b9edfed6061047c67be3513473446158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c8fb7f93cf5a4453dea9c5ab9d2ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8da33f4194052c0c975378bd7b4c22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6de442eaa3277b9930e259cac5dda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97074bee592b665bf18c8aa54acff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496cf22f2602944a584b6a8422f43b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd57c552c2974539c2ff45e20fcc4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5455337934e4afb8daafd84183f682165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4d4311a399223b3103a608b663a8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edcc16a4b3bd37cb7ca5e391650eea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae39e81782d31624e623cb5e68249168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31748bfa8e19c070372adc207f5e70a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1d0235991843fc3b48cd77b578ba8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae84284d689738b2e4e064d3a3420d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a765608484f17aaa1b2fcbae8df64e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4fc99628779ca78585e0d28954aa3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e0ebc984af1f8c4f112ce8df424c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c29882cb5824a27ddbd73934d12c92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd715cfe88e882147ba2f4183999da60176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812cb04759397d347d626a5135d2410177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61183efcd428b6925eca4717bb8cbae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ac80cf5777a8152c55c04efa75f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc63dc3f5d93e1b1658cb0e5a08b9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15403de9db6fcf535461711c2c1fb934181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac9fcb4150e680cd49da6dd3c5187182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a4116836b9ff65606afcddd11d6a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5f490e99a9ddaa194b0564d8fb31c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f319c629c5524349dffbd40fbc20a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198390d7efadc04a9ef062528ef7478186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da81709dd9ba85d501f157371117b33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c4b56a97d80f83a86f504753857bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f8a48e7734a8b76f12fd8ad81a93c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e17e10420de1d3ce1eb0144144e21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835598e1601fbfe2e68bb205baa5e21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f40ca344323e28ae4bd31c7369968192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da691efdfa5c66879766bb4e25415ff3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcaab5d6f23d22415b37d076192d17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf09afa89f535cf1c0f8555c73364195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae477efba82fdc1404bf66f32c0117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60202514925ee826af3d667106f1beb3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846da608ade30cdb7a9b62d433f0022b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b1bc052e9daae0a09f4dc9495cdb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88654513174f4130d759d71c3e9b7623200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeef440617d0a05ca197db6aabff6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486202c706d6e59b9e59bd45ebeecff5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c224eda9934dcb7f9a4f1ab06b0bdf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc504400f9ec920f4d14695680191e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68558de0fec1b31b8546b01b86709182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e143d24702815d84ed99748336cd59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b6c8e87f050a688be1ba3b05c996207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9579d2af12e99183fa0cba2ca07633208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2711f762008c664e250c23c77881b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79a8de07a7cb2bdbcc6984877b783b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc707bd9ff6d8220b42ae1c4ea1cc393211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463bb1b0b671071cca06d1470850cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dff7a3001b32e7da0bb18cafbef62213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fead9aaaf2fcd76887f6a680aff1e23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be51c51472b1158595bce76e535ca67215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b1d1a139848232f5bcc4c14d92765216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a8d823e73cbd3d853c16737d4ab6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6bcec9c2a3c426a3c8a0b7211280218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a67fdcc68f0140f4a7518c1a6a81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c61016c0a430c9dd710e55ed7a8404220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49771d63b75870a677f0aef1b9f6ee43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd862cc0e3cbdb027e2e12af5bfe74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ddcd5dc91e212fdf42f9c7bce6c76223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017853f600ad0632128b2c8232bd784d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c052db1adf5725366cb775542a688f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0871e90290dab1443803f0855dcb16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b0975719f07bdd5e835dd6bf761e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b46a7e15d855f5e9ca2504c910837f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93cbeae5f0b2426da0c31bddf5b9a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c32791ba24f14d00f1ccb5fe16b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b8f6f3be242304aa5d603fa6aa90e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591fa637658c215ac6aaa327481ba00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf45d22b445e73d26ff4c1df71e400b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e46353bd67320255d9b4aa5f6ef00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed83627fb92dcf5fba94dadaa22ce4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e80edf0e30ccb7ac67798e0d9f2c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c90965e79aeb234bfe7e925820c17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6c51edcfcb0407151babeb461e3ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d67c68bb188d09bb35df85e9c5c19d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d744b28106c488ea161e39489ad39b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a06003e637c5e2cb90a91411fd672241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b21c1663a1602a16992f0e421c7e91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df438c8ec8b8bd2a544d37c13072a55f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659307831033303a322cc4566527122244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12629d9b2c10232b322531690c68225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecba8125044713d26a1a6c482fc34b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200216e0651c720ea9d4bec7ec9451247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820241621094affa303b38fb7e9d5010248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ff67dae5c4bb5e6d2a37ecaf1a5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9776f30415931101800d8baf7a8879250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae59e48598d6a338165868eb1a2c36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664903e558e050cb69e6ea22523571252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabe50695a70c5886a8765e96553005253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ccc4d0355291cf994622d12997b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f07b08bcf02087a9919b9a2eeabdae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0fd80a1adaee5c2d49bde5a2fd7e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634eb1b50bd99ca7c1e18c33eccf678257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2828aade651b7d9aca3a09577ebc9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cad24aff64126cb1c4fd51134ea2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bda47790ff31e37810fb3f18f74115260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c97af1091f7e758aa187ce2e6823e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d146ea15e4926a420464b6be1d5277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ab0675f0c882c87ee4f76ff8a0fe2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc94b6d6914deb75ffdde5712aa3f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb749aa408e9dfcf8fc6764f3fa982eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f5dc0bfd9ddd39dcdaff1b13fab7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ada26bd309eb4b31c4b33aaef0b46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148c97c941443f15e96fc6ccfa86b15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0059d8393537c2db2939f0e9934bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb37f666723aeb184d05964cdbf81f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e07e7457569a12fb4e1038c71877e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f75138fcf70827c9311f8650b14a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ee5d404769ae1e3293069c69bae26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8725ac8e2005ed6c24ebf48b99d6d5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e14019fa42782dae2e9513e78ced9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bdcea9ba270a31fe0963b19a161bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e32d0b7f947cc56befd67c38feb57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bcac23190c9c981de2656503a5946278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e27da9460d654f5716430decbf6719279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862534c87b9de443ceddced00a02b9c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dedccbfcb6d95e1b7b37fe815430e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189d7ca3d6a755e0010d4454b50e5ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dda2f4f8e8342ad66d7b451482551f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7409fd98cb0f3f6f3c8751df98648284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af987f399f67f5f85d447b597924c2f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5ca55e06a430ed95e80c526485c7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cac82e50fa215598167e021d9108f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8c5145e7f60857389c9cdd877d30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357d637f9a5ccee4aa2294656d0fec8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d28fa16a6fc4a3b6dc8f523475ba82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df034441a87c8c6c21c2f95dea7bb5e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132dd82e0f72a4aba6ec0aeb2f5f836292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fa5251ca070226a577259532d8c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517051b860e8e716c03d6f9522b93835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276b7666f5cc4ac173d2bc4ecff75ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ceeed0511a1a020c671b82022b79296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c2e4c9435e4614c93ffcbb4dde417297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f4ed1024ce06b49d25be41e4621a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884c76e5488791b4f03cdcc7daa3138299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a32fd0270e1b20d271928d3462f904300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d15c1e301ee362fc6322c19133898301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b508533e9befb3ee936cd60d1907f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb183a786cca02832648df5c388b8fc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09253ae1a9bde54dd60609481120ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eac4cca633d0ddedd65997b0e4f5b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed085e38e679e24a6833c064c25bf93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92536a0473f94c9a1eedc51670c3ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fad218292e19fc002c770a7278168308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7dfcfec17ab4f882eb6afcba3545d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae54b4d7fb36f5904398b99ad5206b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eb69b1ea68a9a7a473e416940e9ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d440e1dd89d08c674e02044b2c43b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec48582ede332d72989bed6a7780e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b5ba3d7942609ec420d318d32c7a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b747f98a0d0950fe589b79bb8c4dfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32425ed661c7eab6f2518ff7ed1ef5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ec327b1b056a264175e599a6cb65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e97f137c9cd7ee97f818857bfcab4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9595a8fa2658c1e929a380b423bf9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c23c90de4a605f40647f895b3ad44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e2996bfba79f627d8644628956555321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e143d2a8b8c0c999ec5cb464771713322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b403b6fc57aaa4a8d699ba7daaf66a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7f4cd3d0c05164236e66536161dea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492024a84d7de7e7c4de71c85dd478e4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d51b07a2c5e05471b5499033c2f1e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0990f3f25d4c7cdc5379751c797b236327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087644a712f3377f56f9c9e3e80a3085328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d9518854af0dde95193a155771948329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301dc636afe124a314a09aa213a91a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0828812f5282340bb84801ca7a0ace7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716cfa206b1172b82982fe3135e0025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b542618a3703dc8795ad09ba701ecd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27623f2d5fae94dcfae1845c36a2f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d567b8b528f08ee9134ffb752286335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633387c50d79176474080a63357539f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44769d6dbcf0000a4c81306639bb42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc1388ca8a84939d33f34177037ecf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b29ad140168c0538ca8980fe7617a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8b542006bc6f5320733104f196c6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c90513e36608eec3eaad4b283ce40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228de08e85b55da2eb1c8fb8903f1721342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f455cba010206af6c4454741d5d7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4e4103b686e8a7a1055acdf502bf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778377493621c2d3e14e22cee6b31da5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee6e34d592bcfbc0b6dbc4db6408e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ca0729baea82cbeb0660915d73dd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1d51fa317d3133a4f34bf2b883f30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe4ad62e95015f858b228c7cc0b5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df690daea66eff3f48d814d3a07b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ecc68e2ac2fc7515538b1f5cd579f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe821d3cd21d2feba6766a226529fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd02fad8efeb809bcc63f6b667214d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a5c7288e02e46cf41f7ca7434c513354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813152fd5372579648ad82973f97969355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce373f8acd927da953062eda390ea3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6100bcc7275c7191a861684003e2a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504e8f3574aa5bd026f921f3233b732358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f75f24db58aea67c1c17dbc6f78d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7d02dc2782135118cf3785649194360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657704390f1a3e13fbaaf8f8f41f1da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f862efee2e2c8a1f418bdaaead478362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f78b8ff0b4a322819cf74471b9284b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561984127f116ef92b29a1edf614cb1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe52b912fd76b1b01a6fe2b557b0ef6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d3e65945c00e84c6fb3cbe2297e9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc888c38ad933152983c3666a6cba7ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c927956e2deb2636ff63bdc2d1938368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee4d9fb8728cca3607daf1896253f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46bce3bfca418c4fc312964be99c78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93f510cc46d9b9e28ebbe13bcd308e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdf59adc8353f0b610b26eeb0376e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644ea681a4e77fd845da518130afd40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc39c91789698d6e3ce615d774c7f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcfe1a0f4b4b6a3e2d418032f72524375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bcccd8a8cca064754f8a68df5a7e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353a6f4401341aa51458617dc9e463c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53256add659ed5ce066dae43cdcb27dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f337554f170ecd0c36afcad21e70680379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42300eb2418bfbb5669e0337a686742d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01394728c4727931afe0448338dcdf82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3dc13a66418ec256b2107319992e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c8593a33e5483facae79bad1144d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b14b68ca6c39d696dfa22c9e9d8b5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f569719aa1eb6359893468f8e12ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedf5eab68d12563ce43599f6a7092b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b003cacd6b182280b3de98ef1e388387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d35da0f13d18b00ea4f80ceeaac39388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1e7d3adfc5e10614a2f425f69bca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697cf58dd678c0b4c4229d89bac29fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12dada8f6940dae5317ecbdb9c869c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2973cfdce92b7ac9311a47e6f9b64d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303035809d4c124c7c2ee1645b3925393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb31241bc05c794cf1a3d423bcfc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c7978137ca0077cb234032ab066f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60877923235e6cd63ecc7a92f9fbaf75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02955a42b1d5a8e68b9806a57bbab94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dada7b83db663e5353fc16622b80e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b7cbe3adca5bb62bd81d685cf5b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22796b97b1c3d3e0254434f3759bb251400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed24f3444024be5ba5002e6990777f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c376fe60e5cecf2ae73e7a4e72857402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6b31715559cb2671b8164d8ad129b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa0168251d05713f899717e994413b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9447ef70a18aa90d176169fc75d7d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba355690f8b26117f254620ce95b11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3320aedfa32f6173676ff1152b1ce6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0d630c258670630476b4af4e9621f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff546ccd72fd73c265e330cec1dfd51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48208e3641d982fce55c250739451f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeededc0e520b774657f72e1661ece5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46440688c5ed6544a359779f8d31609b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59be77a49c7d67feeb05aa374a7d6ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3d009dc21d1591e9e4e668eada982414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7849f9d891efb0112ca747761707415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d4fc5a555fa1c124e3f96b5f1fffc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e70f305882fa58a80305babf7725f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d5f2a16c07cd648d416f1b38dcee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c529b02e9fac0afdcadcd0c597fc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8a0f023133fd62bc8a9d2f3c7ffa1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605d3210f1f9ebc71c90ae33c1d6c18421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2716da1cabbe90a187030603178e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a7a55458bc4878eb492157f3e56d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda2ea497b265532083949785731fc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee52c8979dcf11f16ca9891ab94ea1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec0e1add30f702371790b4af6c93f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929883d3544bb4f98860818d95253b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c909fef18a6006b5fb7b063458183428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21c2a9a7dc6c7622df57aba5f35021429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a17ff355b9d66deabd23d9f999b6cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a233cf362b7fbe0369e8a88f9ebf3b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05412f56a991210864db6d4e517d1b42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdd6866b5874bf8d7bbe67baf6a3ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc1190bd45c29056694c4041ed2ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dd9b88746d81acaced1e4c68ffc06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646486602a00faff27c14ddce2afd869436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720b56ef4b7ab653c41f048f0373ff7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7bf2b1c6d577dd164cd7ed4d51f18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da2c02514f1584182a018de0be9316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d032e0e0126af5dfef049db4bf284440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94e37daf3d84d27cf7f95fcac2829441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fccf0bfb5dc4e7529627abeffadb9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eacae5807e91f24d87f86524ad9b05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf05aa9c1bdb665147cf8124da532444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc293bf317292d2de7e1bbb0768692d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd723a042f2763d6cd16aa13e64bd2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9c93db17c999388dc5da5fc67a4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa8cd6f82caf1900b7c02b17dae26a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e08e8127397da597cb554f0bd98c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b4378ca4790d80e4c9a210d91a3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce706d089af4fb1eb22212d8353b7f8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7497e039eaf6c6c8e8d26e7cba0ea83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25359b6dfe023ef0c007d15f478f8012453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711cd9668ea03332945fb3a3105c7ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d6b1381cdc6bc048f3b9987dd4a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422829fd06227e2a79f1056610beb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b797d7aa62be028dddbfdee305fb837457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3ddd95ac1f8502e2cf2dac6037d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694914fa36d15273c1e6c9f4696081459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347db80d4d49abcb44914889a77bd66d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e0e6a609110e744c9be4fd58ef4a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfa3b4b977b656f5edca016e175495462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbaad03f3a4fbd871c92cb42d9b5ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c363b2690da068988f6db3561fa230464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5da01fdcd942511c5943b1e2468954465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e42fd2796e225e43c8367f147d1ec3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfa80b2a56dd8faecbe27eabc389b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1eac7b6541c14c30e7c8835c1baf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa84ec9eb752e2aa9760c2eddb8fdfc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f099b20eacef3115f73f5b4c2fa4bab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466217a9a863f74cf64c6789b57948471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de585f7b7ca280e4dd5d85f2f866a98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68bb2d2183cb1bf1bc6bdfd212eb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a01911cf886ae94a89b12e8ff11c09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7d7759d444ecb1f1fafdb5b32b4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af5b50c994a6e8f4c815a42cf17116476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658d4c48cc5ca632060913192de5df9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c17085df6373e61374a5e0c11f217b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df2e5fda569051f568263e9400fa68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfea96855fc37eb077335f23f0daf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b84cb4ab79b5082b04fe774359daf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0aea0095fbec63406dc2ad5fbf20bb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0eb2412fe7154711104d6dd27c91f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e2e721568af489466188d228105cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d544ca7bb4eddfc4c2d6df1c25987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43528085c433bb752bf3f392df02c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d42455a03eb03a26060033b5cda358487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c4322b4be9185b83c4dba1c9da6fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708213fea0aa55166825d073a3a43ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a1dc11c53798a0fa07f1418bf076490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce4ef603f9c48a6faee965a90ad9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e900ba8fe27c88c4207b82f8257b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad8766f76c24eeb849674dfa18d9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474da8561538dd83b45c99822571389494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64017397407e9da077cdbe062cbe728495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf120f277d56d5704552d846266992e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892911ff0926a9614f3abf8e569d682d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9a597cfcb25bedff06df036f863b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29586ceb1cdc60c7227bba134c83985499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0a99c55aea716ed9f5bcca8ab420e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f526cb4ef6b15a510eabc050bec87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d722acda4d73048c2da39e3814cfd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e82367a0a2d33a43852e9edae1bee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd625db44a723aa9211e4a7fdec36145504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adc4c3327f4b665fa8bb3a6fb30b86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b96bd3d491c8157aa55c766ce0ecb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c369f523ee9b84532300a7619c827507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15a14851b0227c92b5474e6cb7db67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dcd6d61897865b0f13651f86837f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47da26d6214279840dcbb79062d6dd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3a9a5f39982e3afee0280e9b97aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b9e3d0abbefe3cbca16f0c8551d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dd17b82dce9210209246424e607c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a495acb32fab24b555e1bb643e9322514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a251f792575be1578a20f04ff5d57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048283a6cbe20bf2ee746f5b4d3aba4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7544a2e6b6ff533c7533ad3464754d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49ec77ab3336742fd12802fec0a7f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e307d95b9bf10d436e9b2caf6d33b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c480a9d6389ac8bd53d0aa938eb26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1725f4895c897884f4a9a757c498521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462123af8dccc38ce59fc03129d1f11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16cabd17e09b5eba3b3f8fa1362dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492891a22e6811992356dd85492ad6e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff112bda2209963888b214f3fe067525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81fe53c91c79cc75ca4d9d40c4134c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d5a2ac643349271abb59783d1849527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe049fd52985a316705466f04a8beb70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d0f897c08d64aa0a75c65eaf175f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2a5800615676c361b3a3edaa3e33a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496823f2b63f0bce1c774d3879c1250f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437db4999731fe3dbbf416c835cb139d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b39cbc31ee1fda4a47bd125a7e148533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba710515ab28a429a7309d8c36a1b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca191ba94e8109fe7d91baa616b92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac8137e5d10fa37f16fabd4331a51d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3fbf0c608596e87493be12f3644e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68d263f7627de4d79b40758fc5238a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d20fb35438ef4e45d4753ee1f07ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17aa52d2fe8feba6dafd8b472e39b5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362ed97cf5c4d74464d84b34afd9d51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb690a87a49a777f6786ff3193b081542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74f8dc7dc7f4f7fbc4118a647a7e5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4869be745a89c36cfe9d025f4095f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ab2f36f51016ff437bde750e65efd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536d0bfa39d7bfb119a902b0049784546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1f567b8bd2f264c9d80e6f9926687547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1917317e519254051312201ab1a45f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634ed05309cca36c8ce733823f639a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea320727f9d04a4d77058b5e0209513550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bceed8dd2f35a7b235b976798ad20d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323997ffedf79f0f0b8ac14f83158a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dc050dd818fe324c167900d2442fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a80b3fa046d43fad58d28c411e138554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45be776fde563983e5a7fe7c57de03555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe2e4ea646027fdc2ac23df37a6121556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fbfddc26b78eadbe8c55f3889adc5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b8f5f7136e8604f3570b677e03be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57790c26bf89b802cae065ab6c9d44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d45cb6b47898bf6dae5263aaa2d0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354767ee393f4d0e5564d15181cf3b6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed04e8fe2bfd7c596f15f3c9471618562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a8124f50359f8ea6f0d3e0f1c8de5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76f13c861e36c0eef5823f7449f9dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434e37343de5474d0151d8544eae2a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f525d5524bf6cf4cedad121fb9fd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce247e35c1e54cacbcf1bb53e0cfa9b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea539bcc91adb7837836ee3af2298e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b9a50f8d09eb40fd48baa16b5d69d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820c770049bfc71f059a8383ad93c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085be36ff474dd2b72b1b1185457eac0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f2d2854974d49b057042718f24f28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6413a1364cf4888b3d8b3b0922ab4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1447f8731405f41c7730cb6f0f6c4b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f19652aa41631f365e1df81473ea4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f394afe2e4e9247bbe0f911242629576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0285f3d2a6cdca7ac73333f8fc5e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7819af42806b6b8777aad18125ebd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505613085a078e63f014a4c9511ae91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085252393dcf67d36b03a61f69af854e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e8e8a8fc2404340815e6fb94b68e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44521f602a129c4c9640a8fcd3d6dd3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32afc6487f316866f777f0ccea6bd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0996e020705a81495267f186efd5a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ceb989547892e80876272ce241572585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063b9a65d2e2dca595bf28642c2f705586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5057f688d4b354914b273b40951044d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ca36dbfbd9be4d21b05f5e78f3e3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecec42c9270780a73a8b7659a54bfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2390792d7ffbe4d9c03779dd6fa96f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecfff8c24af42e542a16b6bf58d58b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd40763e629988c04b9c80b5e762e84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62d39dc049fafb46c1996a583d718e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bb46e251c4a7818c99a726730b23f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca756043fba35fa338285c02a2f5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73022472961dfb7d616306b09d98cef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1225bdf4cf01d51d560ff6550c8b0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea69f84d79bad2f770ccb6e4341ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e0801ce4f1c7eb34f387d6c32c5dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0c2ec0d1c7c094ae8af8a2cabcd5e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95057ca1f7f24b571bcc8c2f2afc974601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d6ffcc3255403a925db21b6aba020602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3553049fbae3abb5e26ce4714efbfb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a318de90d7bf9b937f75dc37c0540604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f576bf42098f11c4baa9b46613e6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac724917e68f3c2a4f557c0c62d289606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb13857a6579eee68d9065e65d9257607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78fa37db36e0718a55217af9892be5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cedc8904f9f34544633a081311a9d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3fd5941ee0558e682d85cf75f9cd9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75baf7ac409a7865bb49acb75d40e3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3e156368de1926d5a026e9989a0fe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe36f68934dc5efb37b8712662d85f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c99d62cc02a2030112df8da403a34f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1c815a8d7501a637031b5d3860ef0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65ac7d697f183ae61246a897637cc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47c43ffb47bd194ed2b8011753784f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacbacf3618f604a0745d99bf3f34cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0788fd34755b0b6ffac1737d995b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b5d768ae77dd835ff04103a2a7aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280dcf0908bf02a42fd148e20e62b62621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd4a64fbfe59e945ef95716acea10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede46e3d445b33f05e1c3e686d551f0a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353aeb932850255768872a274e821cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8207139f703983e1e5de2e447b5b58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819f6d44658d082ad6ed2b2be4d5da4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c533f28f1a9b888163f509f11c014c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fdcd7dd86bc68b3ea9ac4c0e0da60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acf1531af63202caf0ccf0728435dc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7184b2a339e11dc003601fa47681a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd259a7b3f3c3a921ec8a5d3365db9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d3fdfa9a9def9c9f760d550abdbf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa284306b0409df99ca82aac01500da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc459bfa57cac20b8a6740d360e0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c70099d55f70e86fbbd9cbed7873e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250cfef1506ef2a365d745492159f8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b15fd3b5670229e794d223ce3cf4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36170dd31a41f4ce35edd670861d66638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037cf7fa6b05f9c6490f0978768283639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04a8ad1e41a6e2e6b9c090d6013ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34197f2182c27271b4e3bc45f1284cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df15c5bf3fa7d4658263ea2c59490b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e819e77be3145d849c82cb44fb27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a3bd4051200e95cf9ad9ecccac366644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb758cbc29b6bae678cefaeaebd3f7ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1546463fb4912595c11d7dc3c413ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a205629ec3f7351dc255669c3560647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f1f555425ae4bac0f9319a474ec26648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4777df9797b244b44588f9af16d05c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a742b1e8b626c476efe617f847ee9e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1355526e28f9dd3fe6ff2c4930674ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465fd8255162a93ce37cd8b516b454652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aec86fa39ae5a04888ba9121352943653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f819441707f6c16c1f1b4f4b830c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459207330f6a5b55fa7a6cbd1dd6de0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab018cb4a2d21a55993e25bf11b1dc99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bb97d307d61576132dab22b01cb3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c570f5c2045972b2d14a1f7cbf2844658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe0790be144d80381bfddea18a14d7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461019703dbe805e71fac4fb6b4a8f7d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2f0d1c647c8e5e64f7d69bb7f2f96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f3803bf622fc48a545968c583ee9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c9ad4894bf517fcbd2003ef00bf0e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb71ecd3cb37f07f0c2c15b54aeb91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcadcbeb160872ef07418bbc506c417665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732e30b282d185c0c3e9e909952892f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec82dced95c28d75c29fd4b17d3fde3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64849d30fab9d7845d82cd08a8fa41e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277c1772174bfa6a907da4fa31aa542669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3310da5d2fa9f6d271776107513ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52290fa354c274400828246abebcca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82df468debf091fe8441168256a3169672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709faaf79dce135895923fffb2062ab6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78ddc9c2bd635661f1291620a7c5f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80be2128719a659e02ff28641bb7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f79d7907c502932a3811a31274c71f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c62fc4e870d4bd5625f603ca66079677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f0c45d9dd129f00e65e8e258c3f5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6e0c388313ae20144af1f3e6da325679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e996be99a5a755243c79d8f2401f108680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efb8895d3adaa4a329fbea71be842a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d763c74e87ce39c178ee2212799bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cd046526b57761ac4f37aef5ebdf0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038731cd111a64049c014cd3785f38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d0fa5b620661823302ad6c7a222ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7101714642cf7335d6e515d82970686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bb8840fcd7d62b5ec72d178151ada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f865cd40545e3e3e2a2b06655e2af9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b408cbe6a24aac4c3eccb83c06f94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955ea54badaf428621ecc21d8d87752690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c8529c67d85e1d68e4e83b2af68d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa324bf9a22a7cf5c417cae7427f5de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206ef576b064eb82eda3b622d4663d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e47c6e17069143206572d4589d79e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1becf5b5fd561ed9a3380813b009035695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecb0911eb116931c287df6ab8d6e7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f8a5e655db8d917da5965e305254d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70024fa63a848ed6acb0f56679deffd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5f79132de0e6fdf0997349f1eb6ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92330021c0ff924188e11b8e5a7cf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d44b84e24ff40eb632439eb5c9f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb2859d9ac25c5e3408f55808aa374702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f5f5093ac7da6cb3b5a749ad7f9e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac58ec280926693b7d767be0beeb69704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca5229a48a275e01458ef12cab6df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed77511ef95727ecba1f9eef4778a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aeed4825d39cf7393b1ca19ccf88a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2267218160a1d67184c0f75aacefe0a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db92e4a46a6ca88adc39bcda95940709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33622951373dd50e4c5b87483b6440b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1903955ea4fbc011b620c142877284c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be964ce768caf0b0bdb74201f996c599712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665addf566fa8f411a2690d23a43cd93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c8ba9361a28e67292399fecf5998714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbbf67e3b0611fb2b8297256d7ec4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb8f7b3d9946415fc40849f9ffb96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad881d3aedcd06b6959b21aa8390e88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72642a2aadb9d8b525faf588bc3a28af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42726aa908757151536e3eb1926e3877719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0ed60bc89af6d8660a52bf84da10f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7acae0bde9a1674a325333e2a41ba3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f45289cb811195853a533532602b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816274e0826f5ce2ad09e670ae9a53c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f056c03036b724eff259262e898e4d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e373096b1bfb5875640be61c499de0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2653d493b33c1125a85bc29c7d9b880726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26bfd6001782ccfe9bce6005e8e6c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0c14a9b4ddb3fb96008eccdca3697728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f61727885b9875eb780190030ed9be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42d4cd6f6d229eb0db7bc2a7fb09e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde1f1d3ce5fba66498aa6dfa7ac50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df664ac6c7d513b0f9bef9163e7f3395732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d15073db790d36f8abc235a14160733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb388acf105c40896c15e53a55d9e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785962466bf8735915d805dfd25f587e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973681f0aacb9cfd4f95c7ddd56afb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0513b12629baa3e0503206c38f40c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb63b4204a1fca8a5acbc6242793bcf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242eee8b5d5fcb0defdaa73681271d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a28abb37fad1a750f0e556d357e8cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a5b75c502e94f464ec914654ad0c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0975463c00b1929ccdedbef01f9a9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaae184ccb22240115e9dfb5943bee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5338a3d85802dc9c1d728ac9dadd6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64f07a98792ebf4e2bf1aadb7ebe48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db6adaf9d31d42c4caf0dee15c2347746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f003f52060c44c900daa6bb8bdaceb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea271f3e0dec300df9274c96e8ebe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd848ca5ec7ee5b1badb9a07f03ec251749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac856e9eef5543127693a41981dda06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65ad6b537921265f7732ad61cd9749751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb0bc02406c62330617bc95c97ec04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ef53ee5f5ee91b62a26bfd14fa23753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>