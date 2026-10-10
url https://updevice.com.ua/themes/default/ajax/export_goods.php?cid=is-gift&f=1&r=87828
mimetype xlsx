--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec14aba89e4c3788c93bd6e018d12381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b8ecc8d62370267faa699519fb9b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c33dc854bfde7fb2e4b81b486272903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa648444f19f1a038904ac1d9cf4374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9895eeec33d964185a3d785e7a94015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b9a5f66846bd9bb49dd65711523f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8adb63f478215f77580cf22e6a9e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd15a5935f7c33d20116577d45593218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c0b082585e324153a562792db96bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82454da57d36fb637d73fda1589b2c5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a279fe59827d61ec1459d9c7cb22a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec3f3c4cd256ec98f0bd0c3dd43d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598453a8abf41a474d2bff1564275a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f382f5aea57e0bc366acdb855ba999814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c754bdeb7e335c01b901c050300cfea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f42c937893408279641c405ebee73416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0618940f7fae29e6fa561615d21f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0bbe83ce8882d5888debc66b9b29618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f5f88b6ebbc363eeeb4289589d2dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe5e94d4df635e6c3c0c02364b61f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f156a147fb690efc28ff839f9d39ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f234717f846bc8ff9f7c391d4dc9fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976e13752fda518c62e93dc0080ba9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d80a0bca1bd6077f97a9469df82d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0148dfcbcbdfd9e7c7e8257fd1139f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e041196584e0da32e9269fc57561526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63cb57339db46dc7cb62ca3907ae5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c92c0ed8223951fdc007a170455b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb96040c87a5164dca3523af828b6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645558a6bfc32e579012f7e901ffe75930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff794522109ebbd305f292b19861e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b19542721a33eb53099d66fd0314832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a19d753168ca3b6f6dc499e4c43d7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09e1c15a0f68c2bd39a0272e2b4a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea82988126f79a21bcb6dcc5fa21f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160ae177404ec8f3c7ab39a5ff081da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e75bf34fe4aba60964b257b292a79237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a539b2d5a54111275da5bb010016938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e1236f2e22ff2f9ef68474d309e1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4dd0dfe1ca78726402845dd5020140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad6ea1bfeb77909776706b83542aa141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f9190ed10361fe11a25255e28bf5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f27b52c10bc37ea97add17b940d3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb3a15ce513ca1d35dc0556b0e51b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf058d4cabb99679696dc5790905b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1ba54e70f2e1fe29e24ed9931e01d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e5b5eec1e811f49f9df4b6793842347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4375e15669db83f3eca5ea4f48625e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e91a292ceee854e3c4e9c9b9c266949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b677d3ba2067ab102610b521711cdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab60b87144a79f0b3fb5e559884c3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316402935f50ab3c787f54bb147969f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c0375b8b8aa768eb297758ddff12253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e776e01a3ff3552bd12ace15804754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b07f17916763410aba2245dd8d48e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b96ede63f9525e8c05df9d806bc37256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905de5973ac72f8804b04449baa987d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b823f6e9d927be446f75f521cdfdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0530ab79c905bca41c106761f3f1c7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012794d41e046476abc9a0e26fda4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0539aa6676758882ba94af50e94961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa4f0a3c369d6af8960ae68bbde49362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceb27e89a694981200a851a8763d0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aef9e0f483cfa9e91eaff56d3fcfa364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add52a0e4da8a1b6bf85bf589bbfbd2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e184e2ac7f5cec1494b4f4b2c1ef34766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bc7d6f908ab76e2f915a1de1f2a9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca786aabacb3c3cea06dd52656bc925c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c816a6949783bf2446583ecb661606469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d560f84fcbfa9442ff1ff156552a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bd5b058f9c677d3944025275d140171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d8637b9fead34bb2f80b7c77e016672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca6e498c5306d5208332414f370a2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c82b7d6195e69530f23eb0527679874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f50c5ebeecd98a298ca056beed864975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16821adbb49482e2f806914e099bb13376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27af53a9cf1da31f3a47c26c07a0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3768f65159eda08f2eb7506a90e323678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bebf9580de3d220f38d6413beca91c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aa0b555db539665d56e8e7a476e4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e0b4d8bbab7cd7e9b6b77b4b3fa7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617017baae9b7a14bbbb27fc0cec21d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72af6c56d940260482b1661cb7b7ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002ef1659745c002b4d2974af86dbda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f11ed97366e5ecc15cd079ff2d6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb69c18e764f75bb16ea21557e6f8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7f94d709ad168a21d9bc5addd6c0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956ed0506e15bf7f9bed3352bb8b71f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e14d22253ccd8bf781a7a9c36892a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b7d6ca973cfb8774b97a5e7d46dc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13979a71474d810b0b95ddac4213e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674f3b55c6724e59d2394b2ac803f7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad458aec5dc8ea47cba12e52a92e5d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c8ba1fd09f33fe31b2ccfb408147a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cafd56e554ef4e2aeed1bbe6affd7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628741fc808b60e72a2ae79b0408d80996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13e313dff64e8dc317f710325a304997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee6fd1685c377faff8963261c284d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cafcd107a9bc39b1bbe8970537fcfa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9df55e21c480f617c96dd9e37fab6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6b20fc0a5a472da3bbc56d0246df2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba4ee6daea18483870fc2867d684c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121c7bb159eebc39072dd1ad71c660103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d294025ce1a267157207790adeaf7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340191ac948040a705b869b1c2b15f86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315469c8e8ef98d85f184938bc4266de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1aebdab5f0de52d644886222e835e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c7c770e526d7316185a9ab28f3b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a39d5ffa070ba5361e47bee3f9b10e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7af03aa6881cf76920aa1dd138e0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8590ece5158709a91a9e8fe40ad2e57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4573af610e1accb9c17f3fc835f6ca1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8a5bf3b511cd8ef42026faa190116113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330660f3794c46430df61878f38fe9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beed5bcf919f2f08e00562f5aee16e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918dca811768290a4761e02b31210a97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef48f78954eb06d26b5c4a3d86fd877117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1d0a8841fac3c3c9c96a2968df9d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f7133468375f1757b571c09dd1f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494ea82220079eba9da0f93a4a4be80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd721eade5281946524a1797b545a9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c40483d2c5a1b5837a4ebd4b2b42ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647f76521db03ea4107142597896da3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504854a4c05224c4fa06f8867cb5cc2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0585b654eaa419ecfae506f9a31be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d181899864dfb3446043ced7546d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bde84bd9a4f71c3c796ba39225c54127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e3e6848a99ebfd30894c46edfb7d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9e87594ce88477bf3d022afa6455a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc743ca3e74b7c21a4e75850e32930a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062d22d1a626aace53be103083be748131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18a433259a13c7efc81ff5dc838ed4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fa4315a308f7b5669428bbffb5c71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2332ecf3d9050a80fc818765fbeedb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f55ba8f36925ecd68ecb464efc008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f2c927678b1a935655b9716823d51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a9d8f67c3e56f4e973acfe66229f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd48bd575f2345efb56c89e90b0c73a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393af244d40a0a2feca9bd3b561a2b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97bf1107d26f8c9353bf8cfb9cb5fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c9001c8782af9c0cbbbef89b569e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ba61f78944fe22077bd5cbbcc98fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c00a43ee2dbe7dfbc2485d48bab0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16a1edc65cd036cbc4fd436edd68dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd6d676bb147b788d8ff3c842ac937145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d788263fd2da62fe949784671f7fea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a761e83dc8e02162f5aa0b0ab9d5c21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6382f9a035a71c4f00a025e960fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858b36588de261693a007e9185eaa4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768834580a9465ff16cdd52031f02c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e65622a7667795579392d574c537c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becacb3245a731ea263a93a9bf6b29e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7476d94c48104a3105ee269a8b82129153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be552d0c5814ee44d919d750325c89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4da31ae1978dd7676aed38c949a29e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0319e761c265725446fe278920197156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e93b82c01f3564314c5f1111ca68c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b8a12ece913c88cca29dc429df47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d078802d31363f19b34fa66458b663e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd658553910b9df093ca147da8247b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c523defbdc13087a0eac90edfbe35fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9216c1f0717da4ae0b3859ae8071d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4734dfa9a0979b940f2a52f613cc0a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ead8ca1c880e88a7d098319c29c42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24424990afdbefac99e0c74db7179b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106a32a867e3d3413aac09296a0656a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34cf9e4bf3ed8761d28ae35afbd903167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e3e7a822c77bad4e250a7a90a07a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e23959ad87335831aecb10c003e06169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893e0cd9f0e3176ef9586ee7d76974a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436198bb0636ae7dba57e637c4b8fc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cc75731211b2fa28da9c19e0498d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060c3e06d68f0dfedac309efc0582ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915b3df8f431e02d3af575e6c34284174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b028fca48600bd2d6ed184e53429175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c7ea3800b6c27e860a2ab54a334e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b01220a08fc2bc00dfd9c0a0668729177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e77614ec5f716541726608ca2f7d5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0503486676b9ce1036fd5d4bba42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124da9dcd3710f23228ee947afd59bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f374221721904982e1efb61425a82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d9d7655ca769cfaafa2ea1b2602bc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78da03ff2f6744ff96ff10ea0fb5c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d93798486d027772753e439a3379184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b305b90f3d479271b45138b2b331448185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb34ca723b8ba629072b04705295fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385216c76a214da18f6d2f1583e36c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82271cca32142207f81a1f888c4ac2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf0592cf93fb463eddc4a3d6cd9db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a6e8006b5d0bf62a2c7ef8d5769f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c91e77ea31edaba5cdbe53af54747191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab626b4ab825997aa90085eecbd281e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced516e104144cc931fa4a6c47cee31a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb119571928d64ae69e72c24ab3fc5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae83bf55fbcaad4a4b122c76687799d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f0eddd539c964e73b4cdf53ed296196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1694003a4d35e8d46c425e82dca7d67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2da8a223a0aa63a3bacbc45bf3e32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a82ff7acb4cd4a63ef1131159fa1a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c25d1015587a3dba6b6bd8f5ff145200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702741d0cc32be8f07727f8fc21ca577201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd4a1ec86a89affe220f006b98bc04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8561569976e71eb393025e7b8f5d35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa761ae53c8edba0ff34693629fc608a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d01effe5b86d66643a4a55f44964205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc243c59b4be1dc2ceaf84cb4abb11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf6872f511ddad329ce37ec60cf7cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c023726d291db8d31122ae98e27c733208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1458c41fb24dd2d97a2b7bbe1a9db4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8144a2cd360c46a2073c7d13b8156f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b62f13c1dcf5b7ad6c6d6b387befb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6528e6d97ef52cc58754088d2ef8c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8f6556086fab56f05b72cb3298a86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252a07d3af6a6e1e3a498d3ca50f0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66138a9900a1bc443dfa0c9d46539ba0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e8b37a845f33b477d9de6c0d28e71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da4a753f1f7cbf62917f5deaa0d670217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abddacf9741007f75ef31910fca6bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb1a04e0a01d9b845f6dab9589ef53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2848099da124ee7728d3b0402b9cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220bbea850c02f1b1cf3c30a7b34293221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3213e1726032bdd357fc5dc3b20456222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7de629f7ea72e5f7dbfd9c2636e51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625468690725464a5e22b06a7819dc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f144f2c58959cf77f7ab5359f15c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b996f21f88fcaaa5990792ca92a3c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274c9252c5dd08b8adba6ba3bbf242a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6576e73143463b853d8c0f1811704c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faffbf181179f9b61a8cef810009d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd746747ad0cf67230003233403db87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18476337ff358f321b8496d9e6d4037231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23c3432215635a0c384067f9359ee9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06281be341fc61e034a905e3c11fc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ec11407dafe7e6c871927064ac6d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe9a0502b6b20266507783bdc1c4ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498273534c42d8619d0b4161972abc9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56386536848f89a583bf76ed327690237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e91ceae411ae1aeb1d015a4c149b3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf88ad47a54bbea8fe7801e32d65c43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3705d26678bf4ca4c8e6185d89bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a77b1a054e69c744b91669a960fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9cf041a1b60e33b8510a6567d1705242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb0c97c5fe9adeb931c173f837b3ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985a3ff78f7a9adde14774fdacf2775244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04e68f1042d2bb45a379b244628ae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845a8d7420d66adb45c545c4c68d48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78752f5c2034cf64667a46cd4b6d89a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf33ad58acee4b9f38aba917883f3ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f969f67d23a5559d22d0c6558b40b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b10b4cea13f1546f3b6b3682641add250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac37180047c3912091a339ee87d0bdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29c023202067dba062f78331704c82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe6d08b39a607440510bc338dffda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ece87bcbd58da81faf08f34e5b0d92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d519e8b20fbb7494ad35ad9d9fdb14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486ac563e152bfd2e37155ea67c6375256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81e7942e0fe48272de66765b699a2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515a7148c3029a7ea4cb9b60aa6862a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd21ba00ddd93b94f34d1010005d06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08377fd62f76a58570f717e540c3d5f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0907fe1d04f9b6abbbe75b685c9aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87047033696ce035444e17d33825db8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ae096a01f4934ed433b466ef8f6fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be2d8dfedfe775080a482789e586dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7f75cbe71d151f9173284b5595a9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507d6f7eefac9f52324858b6784e9d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba7cbf2b06271f721d5abd3221c6c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0a78bbc336023f1576a055070c39b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40cb63b17b257ac1b586c1bcecee57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d82ec15c5e352591167124403d9338270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616440208af5590dc113da8c8ea31a38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d05c1ee9264418694bc0e4d045363f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc241161e1825e28815cf0f238956273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e22d3631586ab14ecce8821f10ffc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02dfb650f12e141e2c213a65e268c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ba10d02a3b1d6101abff4705a8002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42758c1c958e5542db69016fd3b2b54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ca8186e7466b011fc715fd78d9aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453772518bca18929ab95bae3834960279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17171ca41a804cab381e4e641cc15d48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ccbfbaab9790a19ea22237d8d7ec8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c303f861e0f9736b62c0f0d681ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfbf1c5f7a9212164bfdc504cde444283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f27c37536a23a214fd5dabc40f05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e58616611f8c3d8db343092d6caeb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a202ca59f0a287c07d77ba9ab5501b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e178cbe5c6550ec097f05ed526e85a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fffd4827cc32ef87c088b88fbd4216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360bda595d2a8a8c54352b67b20d360289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a4dd116268453b27104ecf2f935cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b716ca477aac2aa033350f3cdec2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a4e72042fc5765a0989236b9ae92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20ee040c9c25896acf74e7e52a92c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc809f8c129c6bfd22b9d00a619c75e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261997b10336d37465ba90e18b7018b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88cfb1cf2825153622e98ee1fa87a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aa7c95acc4f2ff1eaa91dff2f24b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a873cd216c41f1cd64d2a0f9afe8bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc42e9ba7a3dca6e2eda014716adf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145227805b54bdf64de80060e35a26e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935472462bb6ccc302bf50dc8bc04069301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275fb2134d33282c30642cb177159c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18cf83ea1ef4e8b6ec9d1832603c73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec616fec68bd9d89d4b6d457f201718b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e6fb0ca9a02f886fa56f4ed675bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389447d1050ad773b5690189eb799eeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925911595bf1674e597ab029a28493f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aee498695d4dbe2e0f045a63a60153308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3994e896e8c11cd019376e2172aef5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a2a77841958d657e7a77a6f277d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2dbaa867cc617b723ab890afaa08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf6fce3e54b6415193390e08ed8614312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabdcb603c5050424181bbb98803200313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9981db9f1cb49f6ef07863a81ef08e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ca4478c098d71657bcf9d36cfb482315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad19f6241d6b2fa14f6ee7a01602d58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263aa76fa9a71bd346c818fdd0daa0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbf1a7efe32bfdcb1d029fdff5e135318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d40ef13e51159c7c81a275b70c1560319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f62de2a0b38af8365d903343e8a95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ad73da619903cdcff5d74488bea4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb40f14da21773b45a8bbb35ecc5a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a4b1cd8a466f1817b8edd83baec54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb76322c60d5e494508c3e05d0cf6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7f627d5e629c40c5be56fc583f39b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604a3ca2a1fec499d987dbb53b1cc4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced266392d108e9d640a0d6b3562e9d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22823f3f970f534abb15831f99f6e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ff25aec267299112ff5ca3c66df9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8472bfdc75fd3783c26c115d3a07ba1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb86795f1d06282b6f3cc5335745cee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8dd32d7fc227f24b3cd0fda468dd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb6d8956fe72322dc7f13e865eb4d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b4ce588c6d4ca7b169dfaac8619ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639ec34ae655983c83bae72009a8303335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe66c25e21722f84dd18984b715551336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b44f548d09206639ac61aefe9775a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d9afac4790fb941308f1a398e43af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6e70b9f63676759fa2e08d968afce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cbd64b5eaece0da62e1dbd11d5aa0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71f4a7d1ae3e062a2b74540d441504341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e1e3b36540165ffee10e87986142342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20942a72c84266c8bba6b2b2a25b73f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82135dfe5a020d60a0fc007497c3f4ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca690ed5e63efe6e0a8fc09f8ed371345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d604ae0b4304e20169632c9360f030d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded8c2cab3282fd3c8171313c631e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1d85174e3bed95b68267e9ac6a077348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c07524bc249067b27e29c5a0618b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9b420aeb269c63ff836de0d850f02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b61d0ffa29a88710d79c9601e3178b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319799d7fa20dffad0c76643eface5fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fac31fad5a3b83a41d131ea2f64b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676bbb3c5a19858c96c03c98ad22571354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b32144523b56786e0361a19d12b6e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cabe51f9e23818f9952a3ac893a46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed296bc4b1f318c77cb77e3c404e19c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78801a3dd9f6f9fc35fe9ab2831c7a8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7c268c66c2074b032b92bcf92bdd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fcaf7b8dcb4f515ee8bc74e5e0ed3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e557baa656d2c67c0ebb48ca29b5e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec249130ea224e0c18c2f169193ea98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebee7f462a3f45797e1f5dc0b0f152363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8d0ced859e7ad98c8b75dac29bc6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc4a9bbde10d30c31c921b72376720365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d38a109280036200ca12491d0fd08366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f78644f1f28cfed76b6fcde165f92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159cfd5f64cce557f373f951bac2020368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b02dc105dae36deeac93882997ee10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe938278713a13523988eb7a482dfb1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bce1143b0c391209f0a7d0b51c017371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e151a4f5f4c3d95ddeb09de2ea32372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d307872e421603319bd34bd78709d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99739d28a55062f69920a1e6725c0266374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1def5f13917155203e9a575268b7ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade31a2e71774389310cab60a1622337376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d03a6441b1cfe914a71a54fc70915377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e9f59df7b1a54d173d8194e2a302e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c662a2df1862307cebb5bd0f85bca6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca3b9502040ae68ab4a7da71eeaccd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9464d16478ba5a7d4e6622f21d77b7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18034050906212b29ad104f418c79d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed39ea17d77f860ab758e4b9343343383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747676ddb9f8f51b5189e2013ebb445384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6207123234bcc616e21c0d458375c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74693ab4e9cc35cf25df5d31a4008311386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef22df138b174ac1c758af05e30146e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4219a750dd2a631265f04802b9a0e61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa90d235331d22fc1cd5cf390c8508389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9fe2aa1bd71cc7f07fea04c544e88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ecb23d68782c563a041ab2b1f5b80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df022d1c92c6b9839abffce5430906392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba2c6284f959662639414a9802443393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59eebb8f20ec9f4f0a6fede4576f78a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e85f405945246f42848983312ca023395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422625dfd0b12e083925693d4b517f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b41eee130d6896a6cfc5ec5ab4a30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee88f0bfae7ff2b8ab705415026ae9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b23836635127c45c8468b50c4c882399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d3850982e2c78511f53b888feb008400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e050f67883c5e7bdc67de83071f25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6d465f336f4fbcc09a0c582e313fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e209cfdfdbf08d8b2450981e4685cc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772b3c1125734adb798d9a41b859c3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7279b554778eb7b1d607e6959e2bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450282b7d1bdac1238530a4af6a0e7d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ee263571f7026da3dcee5ca5be7b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a9e99b76116e53a1187c08292e1ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d7aa3518212ba996265c82fa67161409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d3b666e10dbd29e1a836ba601e697410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd774d2427951ded385c32f5338954bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3688f230b2d1b41873abb9603e731f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27328cf272b980bf2701652bb21061413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfe5397442aef0f4f557ddfc6793a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd153744fc4b59d3d8ffb0eaa95aa0eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860d52a3fa6be8dc3a7fcd13ed8b418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7aded7c7083ccf379d1cbbe1ed01e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca10184cad8a42f8b055c1a7278d9e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4cb3136031da9f12bd8abaff1215e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad547a1d7ef4b03af2bb0a4cdcb5fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e53c2c99c2b679eb2c42d90273b55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a795aeac5178654ea661b2dd48c4812422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ffa8221718b0dfe959c22f1fbc362423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba957db469c82e1427bde6bb021be8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90e09a727624ccafdd4c830b1edb4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44021e8a68dd7ae99e3d206e0f8d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f525ba015cf251904401af4797c31ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e3701a3622479f6eb1f817ecaece8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb387c30a376457f312d915dda3001429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f22effd0e3132d1150c49c26639f16430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4fcf0180517b6c728e773f15aefc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162339d29893841ad9f84e77530d33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5e23cb58478616e909ae9821679e2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2175c3b86f848689d48df5448bad70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521be66d9d1f051a1cf06f304bb0024b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b19c7e8e9d8e860f14fc6d292f43436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033968eebaa5fb5846de1e06c319a0be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad59bb95fec9898c5722465d4b41465438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e84a46df93505e288e36a923cdc6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555872d04a0550b18e1894718aa97f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1489ae2b5fe1e1b928412923fdd3943441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd38f5950d734b209fbe04047f1c70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c42efe7b07cc3af7779fdda6e012443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ddd135403491eb1dc2ae71aed7393444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7496793177b09775f61254ae866cffb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0368be7b7f3c15e10ef6836d7c38d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054669315624c573c49fd792d0f355a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a2259dcf4032d041660c01a85578f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e914dece5e28aacf8f88fa9e7acec9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcece0c874c428312b53859e7f7fe319450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576baedf4d80c8fbe58a41208d79c2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24844f990cc063fec004d2cafff6dd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d18810bf5f26cef0e74acd0c713ae3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b50312eabb1c54def6563d22bedcc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce389108f60aadbbc72b942c306f85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f6b4180ed8249a50dd2bfa7768c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fcb32b652c17de601ad01a7785ab6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f5390c701eb04533f8b20b1ee4763458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cfdc2fb4a3120ab99495cd6bbef2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c76c64f9646b93d4b376985c0350a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904653fe27200db42444641020d924bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db908623b59a2b2b3d3caa1e5bac11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e92b0b1508e0818ecc87e820a794463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9431fcf7a9631c72244b6540b1701eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c9196b2df89ac112464b99740f10f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c38a753b3a6b28007a48f714e62de8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18573088f547353cc8b6da38798a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674359c6285552c069df88785e627aef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85294c9132d6f4c53b21c3f75317fd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd076230cd2323494b083941b5bef0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1945c5c4bc1697b53ba0f1aa0eabba9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9088d95b9c950eabc19b17f9f57e9b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebaf3220051ab7453278bef798ba9dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7c67c21710c5065616ae10b5a7a6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a613264b3a4987b87fd802bf7cd35c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e03e78fe5c7210f7bf93914d137f9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944775bc2dd8495e5d901d3b6cba2f5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f7ce497e7f662fe3ea6d096e094e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9dbee7d432cf7fce4591b960fb8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d034a754ee78dcd1ad84ff285b4fb1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4281bd334f0ccbe826f88fcc1e05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd88dc7915b33606f579b91d5835a50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3d2365a6021cffcb9a5be442e5016483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d422fd7618860b5067c2773cfd5608a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c481182d5a512d73d02bf08b13a2da8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929864b875e9c3f0ca0d5467eeee4700486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e2cbc3d5b9353afbfff4fe22a25b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b042f00b92a088de25588d038b1db2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dead41036def9f95f138a1991a98d42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393649f980375e7bfc0c7daef7e5cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca0e1a6aaf9ec4d2fe1368c2d76939491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b310f829322515e877e5922d042954492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed489eaaa7d445558d2173d31beda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f5f3e595464edcca37a8b23de8952494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cd9525a021438b04f988848a44351495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62133243183d8b3580d82be04271f025496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffeb808cc3ca14d23cc4c8fe10b968497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad09a6ce8ef6af3845b7978f55dff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fa34fe40414cf04bf07eba55aa1d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0287f40fafc5beb8c4cb8fc940cdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff42fad8446398c40fdac69e7715e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc84c2af8e07176ea8ef6b3301e9406502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357390c3b326cf079be60a85562fd2fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94769d21128086b4058c96bbde64db4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08342c4df93157d8626f4328f5a976505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63513e0b75478cdd74c266d27bb8da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afa6afa4d8d7fd0f835df13f80ed9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e437b74c496f3ea608c54ae1d280a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971c9c2dfa49417054a2ecb8907c30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e57a2fb9790e88a00eae92ae9f1e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a8146089ba97bdef2281ce02ae411511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d59cd880a1f6b350c63fc9121226cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319ba4c82b906a40d9e1a72297f1e17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da5796b651ff23989937a8b7109f73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d29fc11afc39389a2f01f777db9c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8937f01fc49f16f8b986ed70275ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1fe0cbe7babcf794513fe51a223c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1847f784965fd8184903a09b71bbe82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c219d16c5d9e2fbfbedc72a07f6675519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f7cb93449d60ecb99d16849d98d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aecab0983d283fbe0a6c1e6b182a73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c31007a08e9f377a4c5359a15ba893522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a8988639a9dfe6963e6f0c848b3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb31b862a43c6cbb9a79b916696e5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ce7eae0d0a49306fa0f8b0c115a3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a464fae2c1f4939b50f87d8b01dfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99345dce48db28c949ef1b298624882527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71eacb9e1d07d14f19913b1f43b0385528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ed202986c148ceaf8f3a91eca1b1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d0fe9ac6d4c38294c4b4e97b535d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7e02043e3e2430f20efc51ef99863531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a61c197a4449aa8de160f6b96239532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce83cdb0c557d9deb93213c87919ee6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a11a7bed75909356a9ed2e521e023534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdf04a042a6f44d4b19906ab25b819535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2e4fc2225094839febcad6384b7ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cff9c6b84cbb302925593b087f161d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3971cd361fdf9d6ae36b1b0af2b494538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca513f9173c29f0d69a835cc4918798539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9676bfc863400214b985d79e24eeebd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93240f646dc40deb5f2456b036c80d17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914acb81e81deeb9b347dc9d227cb4b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4656ad19e35155adc212ad287b44070543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfb2420cd75cecc2eb6135dd8155be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbcb24ce7ddadd61ad7926ade3160545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c095212914d8c43b951a71ac8898c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c4484434a787cee399f4af2dc5ee6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b17a063ccefe8e599e3724a36283f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1653a1e77a53dfd2745d32b93b73b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb0b388b999a809b53b7803506a359550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44619fe7cbe4fe8d3f82dd657fd74282551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a20df4f1b169965fc594cfe575ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200abbd9f140e2bb968891f04e591f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab708e8c7122fe086155e26d28e3b364554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0d935165c10b92b53cb03e5977ce8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e843dd700350d5ede4ebbbc692e03c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b151cb34d8eaf019a13400d8f273557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d37f3b4dcd90e3fe9d02d37d307cfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19912069fdcd63571e41138cc1d8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339ff0d5ab750e8fc95dbe1befe677560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce9fa7728ead4854d9f946e22976c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfe77e0ecf4d977183bc1e0586cf58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e8b3327a9f51c2d2f28fc15073604563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e1948c86772f4a4b622c889544de2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bb91441d99c792e8f50d2d9c766c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcdc5cdbd6047a7d8afe71e6771c79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907fcd426b18121d2bb37ba74d7c36b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69d7c211eabf6529864d6c5480ae4d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84abaa4dff97f1ff108a465e9921605569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d67cc200d15d204b82d6bdd21943a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b42d670bfb199ef15bcde6222aeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376da1d867426e970f04d67e0c5c4b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d2c395f6361730abfd21659818daa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c262626521fe3589dfb1ee2bef20d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96120643cb0008458042d24f999b080a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3526711e6219b28bf675630064c4b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa49a37c966fbf16e4675ab5c9180a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbfcc5145c794aafe8c39b59fa10b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b32f7eeea1d8f95fc45d455e05df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4009d8a78e11c1bc3af9cb87d9ac4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e361d41e96f8e32bd8e4214d75815a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac950753da071a426a2ca21acf12bc9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660319695ebdf18b565dea8c40db3dc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd1d51014b38b9568e62c0ecd07a9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef323122afaa21845b4a993a6b8bacf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d1e550084229dd399ddfba210c4e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7dd7310b038938a8d89a63a5dd75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35cd93938b26e0a0104957caf570ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba328c8db75cef56c7895e902ba1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c15620876f227327a62a3c1de7e898590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb51c503e101ca0a1e1f84d5f77d86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e575de08db03e981cfd541398dd8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6842556d9fdc79581b83ea25b3b67c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b20bb2ff35d1ce5b38cc36d661bc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e848959f6d23959363cd1fc261c423595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a668ac6d9de0f350918235a2d567432596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cb43e379103a4ce0e61c8debc2e62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b5a514027782bdb4cec534fc5139f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff821fbdeb19c08cba08dd2a31a4c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8166a69e881f1ae967265273e7b0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d9d40f0f21fd3fa172bcf09b421d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c52d901ffb483daec6aa0af208d59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95b3b19f59a94468dc197bb50ea85f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e113051a2885dbd565cfb9448dc06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36140b17f3b3e6a8a23a7a0794455f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ec8c505f21a70895e4610b17591ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f36f9a5f8245ed314c2789d11cc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e78b53472f45e9d26c05321b0c507608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5eec7e891ef5e1edf24bb75963df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271ca328c6e99ed9e9323c43b7c9f6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ecb3f0aaa12ffb09032ec1ecbdda3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc24f47d19ee26321ec1c643de4e0b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81037875e802760804be5d6c5ddca89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d210e2f2e478c47461efc29db3e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4abf053579ab10b456ecdd2d738842615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b5858c7708db326d615fd3617b846616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242b23001f6dac25f24cc8bccb87c65617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dd27d67b93c945e4c734f5c4479af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44423d7c860cea1ffd73d276aac5d60a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75238b0ccd99c41a0c7e36d66fc41d36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54def4a85fd7b2f23cd39782f2f33443621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4237c0428fed170b81881cf25382622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6fe28fe61ae7b6be8a144564876b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2f45c1d528893337f964ccc6680ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17679f339518a49451339b2d03fc77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078125e77a84dcf88ee47b80c549151626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4398083989bd392a03e232154042b44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d523ce0760138de7b2ad3648d6909628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ab2873b548c9097b4dd6a2d3db4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2702be59b3813fb89b921fc51d98630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2788ca21f6b42515819e2d1a6a607e8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5287e8d31993f7fb4d9e5aadcbb42e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b15bfedc0bb7bdd40e6d1a259cc69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40262cb439b2afab7c44352a0f7ce426634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4860aaadfaca0237c0e5027b4a887c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c0e7c90a6fd2b4ac6a2b075b55a7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e133bc450325e9e95337f6cde4980637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6b1f4206efa47b8c177bb19886d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d0bc0537580e25fd200041b9df377639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ca4ba4006daacab44555005dbb6aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1bbd0b14d98f4eabf4a2861aaeacd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933742b8f8fe09275fec6265d4433ee1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d029a46ab168183ed18a03c9faefe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be272ee97b9e8937b4073c9f399943bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca7b90af76bd540c46b23075486f94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21596b1fc540a0e8fcb471150ffda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad54c510086618b8c3a5c38a254d932647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b4d52d6e066eef7930a89099880af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4bcfb85d047715f031785b063492649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a608688795aa1bbeecbde5f1bb7349650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaad2004b7af5c42e73171af0219e6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92e8833a1d61fe85803be210de4b40652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab672ce9fbd1aaa75fc3efc999be9f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d5da731389939d4f213d9eff628c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9638d7118719ceb7b60e3ee4ea416655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179ed02490d941e9ba2aaff9012fdcc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caed1b42c89c1bf6c66e2da3f2ff27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44044eb61ba512f07af70ed1447c696f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a27be62cfbe0845e6cbd684f0ba5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a35dd988cc6b5d2930d64f0cd5821660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa951786944a654f8cf4e5fee7c2301661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245593e9a028fbadc6c60f25ffabcbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cd7e3f5b71adb8f498eac27257bfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da10992fb47088534064de8ab3a642664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f10615583e32f8b01dd6e97a6128d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e3d872dec972912e03c6bc3c8e308666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f1ae0d2c5a97763cc46b179cbf879667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799a529f39e7ea50b3618ea0cac0f73668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419f7c0783c52b62159491a8f59f8e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c651fcba6ea3ae8ea8b566eff165a75670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce789d64067d33f34ec83dfe7ea310671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf44bf4763c9c01baeab92f3a7314a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a3b916d7db8a6b9df10b66f185e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadab5ced167ea916c05b79e4a062bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b108cdeeb46dc4e63a4072a581720675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a19d1f20449acbebce15fa3ad3c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602807a8b511100db158db8870b576c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13503fa85953ac7e0f4a5b6959f108678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028b968cc2309bcdd157240c40730a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a089d0988009cfe28c139f760f338680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3dbc4f7505c6c785874e7c23aba74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e135cedd64c3c8ceb416510dac8cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5355906b4f64c7cae54b0ae5d6a01683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a2fa9954495b4cd3a7b219d483590684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a69ffdc1f5c15ef0d7c68de83e150685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8238d5c38b4ca11affd8c223637a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92f2b8250ee8e265bfbc20515fd0f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b54b7a8f6b37a252153363fce7330688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1980eec6b823d95265d42df6fc663c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766001c789dd94ccdebf7d3a0466d21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2ad1cb8886ef4c539d1eb4bcf9ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f17709f5d345c74ee7ac9e09b9cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b29f11c5c38872ad754c7a0e5b32e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70d121c628691e99ac8e82204febb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20da7f7139a4a611b657f78e3794d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9421db4554b42f47c25121d27e581696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d513138d5550aff79ca9c79584bc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf992c52218307b2c2d00117b719a98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f80341438289d9a2549066d97b6d24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8e8c320b0878e3718a50e70f4c149700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a89ff8107d3fc8385fd1241f863a70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6684ee79e6e57bef75d97a6b4a153702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebc8816619bbdaa9b6f7e25dd5414c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b66d2da35141b92d1307d5f48028e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a3a9fc218e43271466d817155bf0d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbf466f6211c3173064f41e4907790706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64637d0d07899568e2e2ba7b80ef262c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215eced97b66023c250c46e799bbdeb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec925f857b54598d7dd23560201f229709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212292e161ab5dd35a186d6fa40c01e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f84e3b88792bca477999eac66d5238711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e14e2b0b09696938fabad56d62428b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df243c7ac6d691aaa9c214dba7a95e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0408840e89cd4e18e9aac328edd164714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688711fd32fda54eede680332d0213b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07107574adbc658e1adbcfea1c92a340716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788affea64b9382daf927b01e188656717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c269ed64e5de4a846e644a9d02d7ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee511c73b31d8d76ddcb8fa5a1d28f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429135c252f47d046f1c337b0bd7a85720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5474fb15e7b3ace697befb8164888d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6315070aa49e3714613026fbc42d9c5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c4a6ea29bb48ba5afddd9b39ec0ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90a4700b5c81bb4c1df80416074115724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d34cda359164797d622984c9317377725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf7e73dd474aa7cb381270605c24ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028c09cf62c028ecf5f08b400b2a8c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec9084cc6f791d6e2a4aa458b2caa8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271ddbd92a8b9276bd1edc532d98a28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245336a43a40e57a5bd91cc9563954e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09950d7379165cdd02200dcb1c7f932d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405032257edb5f744a1fc1c69d61460732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc7e684dd504c00d0d3d64f68b844e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432a159c2b0ed7b81b09f18b88a908a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022419129f0a5eb66b9e5f06b256124735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6122e656b49d41f3647bac9dde66933736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cff57f138a3bb5e558a29abe170d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991b40944efcbb3ff3c72f76344dfff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167787cad7d13e0d3a7f4d4f419437c4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4edcef29ea0d7140aa6991671157e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7708d0f800030d2ac1fb7d96c9856c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279239056624b18aaa706ad98bd94b3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcc1857317a903812023a111b0c05d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353f76b294c3c9ea3c71009bf0b83ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970861bbdf7b1da49c9f14ad0b90196d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c743dce70d9520a3fb18e35153eb3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a75a58db0ec67eb789e93682684f1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8c1d82a82c12aa5e9e34f48b45f87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a562fbdaffebb684bf2e94e4e331bda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb47af96d52128485b7ee5da084e97c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f3dc4f33043e201f1f120e3cfd7bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06bfe106193ea6c3321d6be051f0d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f08e6e99f11552435016934800da72753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d818d51fa5400ac0620863997365dec754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78edc9986ac34cb0edd7712c293bc61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d444a2a60a592012c2ae00cfde212bb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69486f3426b906a018a5e89571f43bf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bad2b44f4376d58a415330bed5f94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3eeb74bbfe13a5eb8de6b76f9980a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c69ad9d99b24fa7968d8dd5fc73e3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0efa55da2e91fca56ffc537803fda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e93c8eaf0433e4add77788ffaa9f1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726764fc24e0f2ff56155a699b174a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae0350dffff70507c559f033f829f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816cb92bcc6cb25f6f1e99516c11f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b742fc9f603b0e765686317114707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac208879a212ddd56189b0b1d8baaeb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adc617f23aba83c1e37928819fe9c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a454ccaf990f5f2ea047c0c8e4e18310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e801bf20d773f45f4ea168f1d00e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f387f5dc8db5d94e087a6d5285d2c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78304782d0948831b68601192d39c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615153742f4e5d02edfdc231f253de214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cbde00adcd053934ed06a10c0e3b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10473671d96b0c8079afd7333df777ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc960e4e79ba513c2dcbdf7c1e3a8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a6a4ac3e764bcea7ac54ac462a0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba507b59b7691f4129ec9d608055919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50636ee498f4f3850aac2ebb82d1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebac84c6325d46bd89e69e929051eb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5237d3a42af48d7523e1f7422fa445b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61345d0cbdebd539f55fc65c62dfbc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293cb9684727c17763400862bf551d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec566d85d978b4870d844691ce1e8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d87242efcc44d19acdbec711cc887526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9bb21d0bf2d64aea73a113976f09127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f0de04f897fcde650d0329b15fb2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62812c71edcb1efbcae4cd213d399d4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca8d3004388b8fcb0dda6e4cd0033f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fea1ee202222224a0cbfb951dd1fa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e42bdc6413705498df44e804ee613e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1328b8c39d0d7b60a56d84e39c58833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d39275dbc0892769c9be7ec323dc8134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69303c6de70ad18b883db3d9de1c22ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4c9d00b2fedd9064914fe9314f3a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fb71e32ae53deede16cd3071b1fe137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2342eabae7b244efc9abcfc2b79a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09e344b80cc6d034ee8f25383375ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095efb80fa97db80c3058cbd9c0ef4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d14bbbdce13694f24741ed6f2bcb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c157935d58f4a2fcfd481ae6100e70a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a68e8ff2aed0ce1becc584bede77343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6894f6c8d86fd25792c88f23b4f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e59e32c218a28c897ce8f8e673eb7f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a8ab5c495a6a53645ea61a332fcfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc29543f789bd711122f3a4aa30b1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18432cc9a277df4781ae0c254a36c40848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ddfca2e44a9324f5186a005e5bc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a789a2a3a496ffe717ee0f6617acd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9b4823aa5ad2f97f769c3ea0749a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd672b61e791dc9782e2bb8979a8ffdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecaf9ca29b07c06864d0acafaf796953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14b10aaed4584e659cb413dc4c00f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831017e506fe52f22b242a510bf5c9b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eebfab9db80dca686c02395dc92ff556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e90416494261334039abd834fde1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651318f2b7feafde4bd49d176b7e68058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b2a3c01a7b0867a5615e6d262052a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b4e55c076dc6a96399e1ccb94ef6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e92556b6589ff2d753b0894d0189f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915607c2cf030b1d106fe2690c85a0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9591281822826259d206ecf4f3a696563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f54319e6e73c697c1d60037f1eec364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda756e5550f819c9f817d1dc6fe4e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b285191551c0296c238377f2ff29666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81d4b6397227e0b3c44d20be94891767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaabf629965b18de6b3adab0628a3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b89ef1f066e3141e09848fef53f4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644f6fa5334354106e3d33a4f573a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433885491f165406e336a019e466992071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e17b77b4a42a78c23da8f50ad6bf7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bb8f46cc7c7e47807f8d22ebd6f3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1a201838a5e12753e02dc542051e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338b33ef021b69c59b290211fa0724575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161530a7462f5cea0af6e384dae74d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b1ab659bd29cd7a711506ffee81877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05c6b748268ee92c088894a48e2f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec346b3ab9e833a1b16e2811bc4007e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3091995bb6df063e4c2c4ef82f4bb480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3ed3aa72eb8313ac421a958de030181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14372e2e512663a96408ed1e572d61382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e55ecfa290dfb86279a31f7397aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba94a567b571e8d22564cd30cff1e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9913680672ce488b8cd517f178ee99285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8a06966a3b0da7cd95c8c6fd90c9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d6ce6b1ff8a31c09c32bb50ec44a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5979bad275631b66117b32f55e713188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610a77880ab4cb4c5d49e54573c6f8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16546bc9f640ee3b9b0ce59fed76a4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba44a5c740bc202cca36841b1c4319f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024db42995edbc3aabfd1c321ef1c49792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095e3f4d2b42b6721146a9b801cf3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708b31f1f0cb2c5c2ff7ea2582fe07494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819626c55f314a82d6270d19de3f9c0795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd283a92941abf99f74e4bf0e4ada6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f810d7fe4cf98b3fc13789a2df9e06997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40cc232bc104a227a33b19b099d6e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d195ea639b003b85a7bf91445f70df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be7cb1450f7f627b2e6e545fa3344e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8c56c584fb8ad6d2c4c7204ec16e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3329e485e96b0de49e6804fe01e1258102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc48271c2b9c097b8ee64ea637ffd55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c845080ccd6a69f63880ec460598d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8308cbba86e61124a706af84913335105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc14033550cc6a89c36495c0f997e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30517ad3a563738ca4b6361690ed0307107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe5ece8a8bda99b2235fe8bc1a80cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47706972063e9c6761f99a417c217109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9405dd7950154fa82cb2c779f2202110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ada9b19a8c9f656c92926d7b79881f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bd2abc3be85d8f4b05e41dc10bd04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc99be8a3469b02630395bde59b2bfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7241d89d153ca1bd1d2d53fe3aa3e51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f5eab89ed93d7cf000e68ecda207115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe0914217381e841cd5e6f861ba851116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba5ef344d7b0bccdffae2fd71b16c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658a22296ea086d0363f58b953f45f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381e4212e93fea8fb16c97c500f2b88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32084786dd6d034d2c3c2695c791da57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbab6c2384ee6c4b827cab20981060121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc353412c3f711a308fed2c37819c74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db902f24d602ef068196a5ebcfe173d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9b14d9f7ecc359f43bf54b6f90d2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b92395e528d8b152b9a4fbfc6b82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd2afa8373059403d4b9764dd3dbef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8baf430910910c6aa5c2b22503998d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682affd514f6a6ee927878d9cbc72c1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd663b0ba0eec024ce9631530b9c01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6e0fb57a1aca2d10b3ad480795de0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b16a1cf89575afb71d334bca69dc3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af873a92315073e2d7514f659d72822f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ebbf6e8d13f9087a365c30daca75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6241bd7f1f9d628f62e6d0ad15564a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab536018160c549bcc6f8b8722a994e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d16a98fcd05a716364b33702ce3f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8999d9c936cb6b76473606c568038137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f2cf684efd74ecab122d7a3d0e65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4c604ef31794f4754d4ea0ac932c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928915c02ca46ee70e6a85177d602dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79cce943e26386e8ccdc1875c9386b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0442e63df2716212d2ff860f94a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcc98c159cb80e1473f8adc3ea46f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dbe86eb1f0a3af42eb75826905e41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0feaebdcf4f7354626ac19902ac050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3e0829306ebbaea347b1ce19bfa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfd7708750d6d9557fad7aa797e4ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14dc31d8558415d0bf9ee32eaca9e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19ff146ce0d33fa9c7e5449e3509dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92a5fad065b68c30db095d8643e519150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47003a44b1a6a0f765f101fd570113e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea5e0e3746649c5b30e71f31b5874152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519de3a97f2d213b28a2262f001fbc2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203a1698ba3542cd1db3206ba9a7f67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73158eb84eda17446fbddea755b004b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eed7f21f14cabf235b192840fe302156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d629dc5a122ea9670676c00cb2f325157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde8d075c4694f8c65a89ea77144f70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a15d1777452b1c9f9f583e3a322649159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56015650f6a3755bfae56186a3e0081d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d79c7c617ddbdfd7227ca12bed642161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f353341adc7390db5726671d5378a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed60b6afc8f60e2b60abacd5e8a6a90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e285a563ef6c5cfab1dc11764b8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec78e6cbcfa6e120c98438438352d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eebc46f376a869d41cd5f495ea58d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a514dd3c9d20dae06fd861ff9fcd06f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134554e101f5046e607760921cf7b8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d48cdd239012c871743bf49212c4e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361a2a9be1a2b0ec4430574708e179170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149e22f96a00ca776a6cbd8cd685c65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a403592592534f37b1aa87aa23372f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc542483f4cfaf2d3ba58cc33b89ab76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035e67ef26e2112cdc33f4dc5365194174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bab8eaed3da084a68b33b3823b21bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad6ff48f9e74dc2b308706f17972ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10280dc23ac0e51880ae9c49c87c00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48171a6ec5e76a7ce17f033e7a028f91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b565d522266fecaaee5bc2df46ad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb43eeecf5cafaa45b67dabef25d6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ff272d6c54feee9970849a93009d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051e97f892d7c5341ddde2b27fd3164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f7d1beb00c54191f159b3d69eb4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64836f4990affb338e9e4f04ec40e54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d77bb08e40eaec5b570477cc1922c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff2d1e895748e65983c3cabf76c41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cb5ec83f015788d593451f85367f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16cbc1f436e559cd5055cb363c4b81188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacec3f5b8bf21c1a6829362e7103a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd93b942db7d652527652a3b593b4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c6e56ef98b856d491f30bc38e9045191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e3ab82177cfb93fdae19ed4f11f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35938eb29f1c0014a4b1e58bc94b022d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104df0718860872fa373238985323e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943923d06502f021af4c6be1ebfacf50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a10748fefae058b7db2be9e41507196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a929de0596d7fc9827e6764b85ba37e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85646888d53b9bc0190c924ca8f209b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f74226878d9cf91c648768239072b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd716b8b42a1cf77bf6629d8e594da4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee914b176cc176721bda3e421720757201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06409ee366cdec5f25bf3863a062cf70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188296a44b0b605913dbe2e128a6cdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad703b7e4bda130ded74c8125f27fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7999ea5a1a85bb7be7ce75a80b56d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b484c514119376aab0b99cf1517d2d6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1307f4ed3a8e844867a395f37c800a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4136d3e69488a82e73b4f03e00e2a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf60225ecd5a46a80f82c1608cc262209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db8a601dffb1fd47cec44c0f29fa5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a982179a1d4ec408a5bcc0e727d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8da853dc1c207e30b7901723defc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb649f66437c20520f64f5575d7f49a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf873418f8f551d81e6bcb5dcda0535214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324b098515fb466144bea73c7f5132b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c295a8560308a2f6acf6cb8d7f3138216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd317ef7fba9edb42aaeb97ae5cc7c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899188b34fbc3de65d975c7fa90049f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9f57b782275b1145e88c7ef29755219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee65d9d40e63b552913bfacbcbe9d1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390ae76b259d468504d5093040a5092221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017231fd2f52b28cf91eb8a3aad239222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666af6fed3706a8847993b39b1de0eaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059eecbee2643e04cbc4fc81ac213f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be7fcab590c0459569e6d04a843c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecfdee5d8f32d73ea3c4c6216603e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496cf65f2e9f8859a815ca3c5b4be4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ef71d2aee4bda62a61f519972b52d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ebb9fa621fda2b8bc6c73a5ef4e03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6241f0222e58b79a92abd3623dccc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5688fa0302275e1019ba970a503e668231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8bb9b42f4e50eeae3bfb3732339b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0bbb4c5bb8615f6e6112768e58c93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b12522ab8f7cfa83876c3c71ab589234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ef00ae494ed93c1ddbf4fa7f7bc8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c3716f9f61ac017a460f0996931a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306627cebac81473fbfa46906cfc3b67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee016aed68e695bd05933488c48146238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd5dce2e57eb205d61145e6eb1059239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a6f929f9f36cca1340fa69dc61d0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f98234855beb7a3bb100a250b252b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e9f243bfc5839ba27e35bdda1316242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2272da6c0cf74ed8768b5606653b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c6a753281bf8a6dec8d5d263a0136244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf1d6148161216b7e0a481f55d1c51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8696dc22b087df747cf836402699f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838b892dc597e1012b3356a21b9c5df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72361d718270c254863155138db1428c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c32c59febe3b0d772350557a4fe0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef444df8ee93b2fb45f6610ce8a8653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3df795e347700cdd3a717f24fbfa0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ea65bbe10aa59cbc743b9dd1a1cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371a771f47223a05bfee6f7da9c335253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b96d35240eb20800f6082d1b715a9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd6837bfef0f7031219671f3c76d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02f14d8cac8b0deeb1dd3e708af094256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615235510191c97d667a5d994f6cb402257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263cab7e3dcb8ed5f70e728b63b2096258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d72eea9240fe87078467d5c6aaedae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925de5e39f4bae858619a07d98bc4c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34475532f020857f136c9e4fa2bbac51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faf167998ce75c5b3b9f548f3f9767262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc844315db064b847a1312f7c572c52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6ebfe68bfd58330f6a0b079249ac4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8652f95a253b3d1019ef267f61a99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e54a0a7e80698c599016c51a197a1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920cc1e07584981a9760d5c85a86777267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ac092f6f3c9aa20970ef4e777a66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464260f4dab57e04d0f8ec8e22f9928269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12078a509a7b8f78100b9b0fdb424ab1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a54abfe12a43bfdc33ac7ad21eb20c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa8266105fa4c7a3e4d4a81603610c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879f60d55056cb78455645850479009273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c26cca964bf49595490b66b3c72af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b33c5f0131926e12affbd3347935b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5663418abeb716baf6e1fa240896276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca7c0b2be32ba8f96a2aac4308b7da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790f9c53eab58224d69427873a133a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60943770823d486876e7409d8e2855f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ce3ade280f0af19290665c3e7aa64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc51411db30b0d412c4958fe5cfce1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223174a1e5212cd1776cd6e4fe568283282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c25439193330c72e9aa56bb737e43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae858535c3a730861a1fdacb3284a262284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f6eb25e235bd2f3e8f52dec98c18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3141ca708569c59da256563b7141a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cdd9cd0af8f3ccba0ed01a78aafe8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36cf5ac2db1a224ef493e3a08cd7af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af65d51c1876ff93f3169a714a8af91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81a5b8dd6ff15b75be9307396bd6db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679183eb5c25c8680159847e66e6242291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceb7be2957a6dc4ef26e5f8ae8c3a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b019584ce3a2f98fda349d6df9548e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399d6e9156157649d8bbc5c61568e58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee64ba2b066a80b6f7d4120663006a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1447a28f2f9c126cafeb3cf466803296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44d27f3dd9c0d6df96ec90dd0961fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db9d8d912183468a9e37ea42c49e4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236006c3ad2738578e977a8f1edf08c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901938e783b5e46f11664a1389a01c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139abc87b23a6bf61cb1e3c180f12d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bedeb58fa86760050d76aa6d6b316302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37372d9691a20f8c8996c82faf7a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0697a842104400e78c0efd44f5a03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9770d78333ab2a5426d295f21748a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7510782172ffa9e8e1172e137b1183306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43a80a5e80e098f358e381f7328892307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa137a77ec94a671b6aa0af48b27fe72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138ea26c2dfa18e2c34815a27e07966309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ca6831866169af988da551877796d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedacce61794fd00514e88e2bce9a0be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd751b9ce5666de7c064bac5286cf48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa39e0bfe71f6272a5761d3bd988653313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fcbfe35f101f14076fd8f5d8d04c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485426948c5b092d39cba0557944d49c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d6922d3991010b93ed9bee7c97ed2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d7cb670938fc629c65fc5280d409a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbab2339654272e2b2847d9308112d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27237428260a79d1af36aafd1f19d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40e062b18753ac4429adaf882dafb5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097f0482155966a488bb364cab700b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f75336ef6de5010d6a5278a91e15e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adef75b1548a92fb6b21b4d3f5a5b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567c6759e465b5e2411a8ac70a74d87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d232c4763e741e7cd5b317b509f1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8778a49f583adac7e844c644633db7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec57eb0de9168ceb8691e2463fb10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a104e23b02ed873458a2786146ef56328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9773473507bd1f90f1cf150107d0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24df4aef02ea8e5c2dad8aca48b931330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2bfa44761d603664bb3c6bb3e301b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e9459efdef764f2e95c55f5772ac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bad40c1177505eeb108443c4a48b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e419392c20b17255709c181d275309334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e934890ca868167965a933ef005b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11e3bb2edf04ef34f6449edad8813b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d470beba841ac7e0c33d8a9384cf8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418255f4fe193df8b6157ef4fea97e79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88debc70080b5fef3005d55db978216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c8e4c22b0e3ff18875e76feffc7ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eb409bfa2da523c12bd46f79e524f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83dc56e9bc61862805d238e4452657342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9737a02bbe6a4214e5dbd2c419fba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce6b1b1f24c4435947a76bf08b40ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117706949dd635c682cee613ede343d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f851dc2ae48810a51d7142ae4fea8fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748f2d311a57a5bc660d2ca67388b4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa24a82a3763e000bb31d9896350c24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaaa890a67c7bd2a38e9fd9034a5c7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3fb676abac0844d858bd8766fb3db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c86f6c533f34a49a110b3ff5894e98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aad46c5a22ac9578b4bc13bd7a66d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a5e15b8ba966c75fe92e1d6be5ceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e212622b6cb966aeca2725c41b6fcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0b815056479a0bebbf3206d5f2cf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d69eaf559938f199057229921cc509356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f71fca28b69f0801d4c8772677d3c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d0f30d6959f458ad014674781b1da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed458922fd1789b4dc118b0ea9105779359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767683188cc908ac6baaf8d6b1e800360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e28785d359d954e0e06172219e7bd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06164187c38affa34bb11a665dbd3e75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b0c07ac89381a581e769d26505c71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcece3f53b3454097444746fab6560364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12a71e1d644e197088a81286f4435365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8af18e18d36b618f45e2adc16e01d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d172b6f0416d4b71a5b796a4c52bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b43250e6b9083ca1dfae49cac5ade368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddbaf31ee02969388ba4cc63f2aa9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76b5b2d9fd58d20bf185a435907fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56971e0b14ec5bbcab954b07ff26b59d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd33f6b48d6a2c0b0e53a0ed0ad31a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4d472ed1028f6fbe427e5a490bd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba284b7ed123b976e34e9d6ea410b90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a99a2aca3ecd15c421681619a3a10f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0aabdaf3e19e321b25e4c3493cd9d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5772a3defeef3b9b718834202768a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db32f6bdc2d4cf2f45cce4048fb0edf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043ee8d4d92435cecb00eeab1c677cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054003e284a4a76e517938d2d320fd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228738f004caccb10604f068091d41c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839a5cdbbe19c8992e980393452e68d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b908c2f552b6233e5ccb92c10145c91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b8090145f0125e436e3714c691fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547bc7962d8700b81014c7666338fd4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0fd353bfb6c322c3695d5b6420f28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920b0f7e8c23951040ab74c7b74e980387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ba2bbaee4c5857f9b94e5acbd95e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1e31aa6b0431d3a4d8f3f32d1ec8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91876d8155b840ef7b55b330d759edc4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e205b7b7bb61a97ad3975e4996b4b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782b4e1280cfc386adf83b378d6cd28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082f4e0b512717b55566ef9d2e26cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab2b4cbfaf5f8972e5039ef470d271394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fa410c00cb70b4836026946010633395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8597aae834cc1ceab1de822c636076396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7a1e3f0199bdb6bb444ff5074902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e8e836609ffd509e0ed5970968b43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66facee67c00bb4e3fd80300398467399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30624443f108af5c32d358735abcb13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e16c178b05b5ed2be1ed231de689b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9d7d07b5239a3c9feecaf34b936e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9388c6c3b5ac66650e29cc0af9d309e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea18d99c8b1455c22cdfdb91fc7433404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e454dec874180728669cb1a64c4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee52ead5c50ffc39db4497f2f75ac6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb25f977beb6cacfb1006f73c9c15db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51885cf128e63b7629ed8cd7bc02fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f162024da2ef4a711138f82b7701b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605eb3f0ec80d63e6b03e2b529a20c67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fbd417767f1d24f11c9dbca878b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adb9fc0164a7ac36a90cf45a525073412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac5f26a6596b2c58d06d7b3c0128ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c024688c99309689abbb0f62304ae2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048357790329205ed633f697e887789415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb908e621975081c37bece56fc3de99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5ece7b058107fb510ee905eaf09c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ee638bb6d046f9dcb03d508d7db4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddebf52f5415f73258202176454103419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed06a258afa6b93e04c1c163cc7cb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7898c9f00d96ec40ff0fe6ea0d4cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee316eebe69030143c74771bc214ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11668cd82a9425516c2f2a16baf826423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50317630cfc995c5ac6d483e4602e092424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a76ac1c9e4077d342ea01bee8ec130425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631475dee7e80a8ca749601f33ab07f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818269391074d99628ab70fc1318053d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc5e20acddb86e0e3270144ddf44a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43746d90d7e35734f2c123f9f8dfbab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66800be528f37f01bb39cb7a3854e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d55947574a4c5988c649cb0c85f7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc2bcbfb0e9a80a8a7b373572a7574432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016e71ef8fff196e9ba87e2c61ce68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa71f8ea911da85cc4d42af6df4694434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598abc2480296fde6f842e91eefc3d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c99fc2d30df372940db9f6c8f6d542436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a879e35158c05ae4d185d1c59f6eb32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e94c49003869649867a6c3adeca531438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9651d6197c882c308e73f10796205439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43a788643529d606fe848dbf84d7f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9819dab759ba62dfd16428e234fa66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b779222adeae079e7e7c76de9fdc095442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d18b66813561f99544b134121af06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e4b353b4dc057e393a7104b053421444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b9e4e5af6f48f8c3f7dc793c30e37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b088c23d926c49d49e4dade80a5cf2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d7637021e2d900d740bc71ffcdb4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d629ba6acd660252cf319a104fd9919448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432e1c1639018977bb49e7552a8d2d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e46ced1d858bcfc2eeb39a7b80dd9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49630bcbc3ef10506cf4a0279d76cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625653bcc2c2faf3d5f745cd6091c2fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e657408b7d1469179d4ddb9857ee101453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409092c143122d7a47d5b425de958c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91a6103e6a6adef8921c2ecd6a9bf1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0031fc4ab878cf69468ba702e0fbe75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3529f2163c011a9df29ea3598c2b72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff7912bc1fe84e065463721c07d80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082988f3ca32910866a18336cb4f48f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a20a5db675ce750914d7478aec250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b38aa28f5bc5a91e682af21ef1e649461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5713d154cc1ea817a918512b8821462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b0285a46646cdc4600acdfbce5263463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4094617d2641ac41a848177c54e96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb051b0b4d1b6266b7e700b8da403b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e778692746be0f57c8c7f56b8b3586466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb51cf69c3e967a32e78c68b2c6080e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba718477687605251fba68a00cb3e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68629a916d706f22e1f714aa37bec6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6361ee5f4cff799a05a9480b23b5ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c4bb5028536c6e2113fb4cafa1284471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5b42ae30fbbae29532c1779aee907472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf819c0b46d64e7ffa25b1b765344473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a6edd33cb196660c791490e596ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f495b7f5df61f6e7ad35f543610e0f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7df2c10e98825c9bcff203f63dd0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6c84727c905772eae31bf9e49d0b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2f9121721e1ef36ed3731d7497712478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a002d76f75d3fe7777f99bc99e95c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7563d804877094700497248b2884660480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c8cf396bccfd66f6487c1932f76eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bbe261ce02e72ac8410ef88011490482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f60ff6bbe5da176bd69fb0bebf88f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e776ece20b2faa8c5019a6a89d091e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd327dc99e4383bd04533e4db776fa4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065896081b7b697220f85375b4787712486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafef2cc0205079664056eee2ecb9e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dee0f0b0d5d7f0390fc8fb0785bc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169dcf8ef94ec0551341da4e058c4c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc03bdec8f842b22e0967d91351cdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58304859baaa7b79be6258845566e490491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cabcd5c944ae96d32704bbf5b74da8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404df5f120f32553e53bdedf5e9ac04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35983a13fff8b4c298d164cdead02115494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26163842a3a6089957ba10a11457bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4abb32ecdc744cc7de1eee1e176f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba489ac49b048d9bac3d8110d700dd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5017e321ba4017ec785fa679c1ef862498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0940ec2da5a860345550f070962fdbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957143d28429d67781a6482ffd86ba9f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c43d4ca37d3499f4db4364450d6c5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac714a1e71a2c14b471039c813dcf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0810552db9cbf3b81b52a445bc756e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b444e3c5ac66134b5bdbd875d6ac1b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6425d797f067f478c1f235d66b323505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad9809aa40451fe2b9a5b941e096a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc8c5a6cbfc4361817dc45dbf3b9d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4322f8410cce7f10461b325f03f47a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5937cc1ce86483f611872b3ee0e64509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918e52485114cde8a8feb883509d8ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bcd7c4426e9ef7d79dd6c3390d278511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27025d581740a28ff57a5c8942faf44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977d7e10074e9321a0e667265e887a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b825d3d57f56d250db7f88c58e82323514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3bf721b1962447256fa12db865d50515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181475cb72972dabbd4f2b1c385d854516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb6b1c1284b1f995fe8a07adaf876517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02940916672562cf104c239b9380d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3f9f5d6a016544ce1cb523f36a8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006c3586bb3e9158421961d53633adc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b594edba31270e7cef0253bad9318da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59807436d310544f964af0bb4f83a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda1803ab3b440d0ab6916920754f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a97bd8b05f6d748e93844bf134487524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db121bb3b93fdbf337243ab22ce88695525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b2bf29b1dc0843682f1baf8bf3f22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b3f51c55a0767316c45a79282141b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013201a30d25f3ddc7e35189339cdca6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882d2e0967dc46047f8595fde7b43f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90af1bed93f912293a653c7494b1d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96b9b05d81fe0863978446c799e29c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a338d9b8096a3b0f49675ae57cfdbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c573e58e9b287877f775752c15b87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706f489a6c81e37fc1eb478196c34c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af150edb7dee65d23edc3c7cb4d8428c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270a481e55d6f0fb375f8763b774bcd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd6f807abc562c0035f14bf0396074537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d8d4a452b02a738d9bbab18179df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0b352b9ddbd84c53a6d883f1f6893539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c701fe78fccfbd21a0cbc6dfc76b78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a9f8090dc2237b35fb6cdab0dc15f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a00a07fb24571dc57b927929e38dc0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a3880cb795784423ccde38bd8d1d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8c1d40c36605e0dd233f49fbffe7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f90e4c8a55657e5090e2e146fb4fd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f059c690b4442c2e64855820f99359b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250e1d090d18e057525f8b25cdd788a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd70d7b62bcd02725e5799aa9452e2a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f88c583198f703db3fa9f1505ea5f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffca5f8e42e4248bc17e8876fbf4bc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305bc807cdf510ff50282e73a5a14c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8760c482ad5b309e6c62edbfb352520552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9a8e7707b0e6c0472935883af3d03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb17d7cade0ea50b3c25b21d5b19bc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19718d757f66723cbd6594b877d1fdc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651375859a808250b06f11bc6fcd521556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedf84d401e14400315aeb954d2bb3b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e59533f2549b4c4bffe87ba919bab9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2f14149de6a9bd6451a76f6606e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b03f3234fd1f3e6eecb40c537caa1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d23952f62d6de589c974291bbb42b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a3903f0c3000fd91b24aa077b19c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee953d12cc561483d8b9cf27c96fc9d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ecc0dbc70584e7c89e4a8252d199564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc4e60cbf80864a38169dc0582654a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6e12c7fbad6b6167b929ea41b7e51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f7f3977ec63967e38b75b1d2b570a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef308f64efec8050b32e45f1076d30e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174854b9300f9a6f4db0bfc34d88a238569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1027b3b0fe18a22a20c73fd0af5d638570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f033b472107824e2daf312c65492a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24acf5d5b58bba1b0c54f32cfb553f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02e9201135068fbef75e1eeb43ede573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387aa4166992d20520e578de8bf5b4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80b5db6775fd4e35e64c23d0c051ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050af74c424d6b5559a609964b2f2ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d249a15d33c07fcaedc76bde484eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac832fe6935ba8a78288bfa492409a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3501e32704897667ed91a36d1747fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae2084c08fe8ca54f6c704c978e863580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831522b27719e3c2a68194f68238c09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9debd80aeecdbbb1eea5327e9e0554582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018bc01462abb3374f8d8a50eba100583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78d611f15cd1df942a87e29384bc8e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a644d325dd7ceff843e1c0c11fbe3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb41d8a3a89afcdf68bf567a54b0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65a6fabc9e64ab2e1d772ae4cd5be3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd17d63ee03285bd524c5d7c1ccc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04fedac538adc4e6b11f304fba46c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123580d2b6198714bef92c1f5c8d59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f56983697a5f53d88a00d8dfee42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b3d2cc8d58ca1add8e2788e008b07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7bc3b739ae353306163f9c08bce3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb6fa62f49a71096d137ea2d9fa8de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdcbdc300ad00e50369c2732288ae6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c6e0eaec28abf8c143154ccd811d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38e79ffa62b27f78a50e48bd0adf8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6ad69414b825a9eb54bfaa34a7107598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a48b60fbc6ee9bf9e36e8f1d5b7e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b414177b05465fc81ab79f9d244c3d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4cc2ca57410558240e97a8f2ab8e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb623a77b126290badacfb75bb7bb96b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaac3326e9ba4349b1b2169056ba99b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecee1cce817eee388eff3129c5ece3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb991a28711ad635582f98b1b5a9059f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596f9d8c11e6c26c8bb2aaf9802b525606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b7c0b3aba4b7809853a020ea46574607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fb2604b87a945199fa0b8c8c4ccec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c128c4fc20868db9aa77ec760b48e84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4efe09dc9f3d301823f9907b9ad3c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6acd3d1d1cd798eeebb836a7338df1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345d5125844f91bff7951f51bc78119612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7714a65df804d985a4b94f3700e8d75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f3338be5f0175b8032da2b07ef034614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a646bcdde6fd1fb6b53a9448c802d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d72308f28b4895851e2c69782331da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eedf4b54829d66b6cc2a68d49572a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b4bdc986dc510738019985269400c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad3051511bbae47e4d755dc3e54a45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b42c623a1fe1d79b46da78d9771cd8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8ce58fc081dd7ebd2720c8c880b88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5567e1a35ffcb0cb123ba91e948b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd4787cb27d6e120699f32e2069f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d38447409606574f198c5a311bc23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db160555c7d8eb14791da694824aa6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aba147938c7bda84ab15dc9fe19356626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859ea0c7078497a1c6cf1cf2f97ca58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336c795b1b7c8ffa5f648123e37293b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660af8822a1e3dfbd42d62fc655ea91d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eb35511066250b6f689a799fa5e48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f79f84f57524e9119351c7c7e8671631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d5dad0486c4a25bfdf6ea6ed3f4d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8da9b588abbed0728c51d9f2981a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed73db225043d081ba42982ae2b50e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980db2cd911bc547b92a9c5922946fa1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8cd370ba2a0e628ef5ea2edbf4185636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73717a6f672f0cef0a405e19be455637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b2d756098d53803218bffb6ba52d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e473f2bc4dd378821c3b45d578bd019639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e74965579a863deb65045a6404bc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8245bb03e5cf75329a4e2f948dc26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d356e969dae3cbd8d155683876f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef940ffc321d91dc5f441e3e03619643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444aa4b9243268d2afdc9460d357878644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afcfe441b724fe0b4c053d312196c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c9907af7a19d8bb1cc46c70ee344c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d4befa4e8389919c9e87a1717422c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8352242096763b5ae2ea59758c907648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9ba7c1671fe58709814738be7eb17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87518fb2ac0d4826217ae7755c05e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6ec5c901b1c87ed3edcf1d59cd9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d1887e37101a0c049b043313b354f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08cc5911d0a895760208a40c73bd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548d712df667b23891119e64ca97a18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb91c8135a0c4f3b5f2eebf28ad0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a823bce6e10155d11238ec956564656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd761fe9344042b657d8f5bd5d786d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b76c3c09ed85a33da86c9a26744b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbde404e78963a9f51dda14ce0a96f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7dba657e8d98324ff628b379d67a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610fcdf4453ce9be1b7f7c5899d7cf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845c8a5115aef0256926fa7dff35ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34992a123a1ce4fc661445aa897b2936663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f480916da70fe95eadc850308c00b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58d39fad36989f662ebd26e080c33e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08e5d9d7faa5c4d2610ecdfdfdd52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbd2b935d2a70179cd6f9761fbb741667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46913bee7a12aa240a7053834fc404e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b168ce370aae5407253fc3bccb4266669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce897691adc2db4c1eef11ca1bbfa384670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b193462c2a97410861b925b089c5e7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b628ad1ee6f97f797a1ee681b36c08f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfdd14980477faf19b0615a789b62b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62634041284e16a98da3848e35b791d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09185f242a6de13f3357bdc7ffab83c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b4d00f3453b4f2765b1e2195370fc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59801c20a5034ed617026db5eb7be0ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff1370df476308f2e43881f71b9262678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173ea5bb2d94bda113033c1303572c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ea499347aca6060445933f3d02134680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2e69e954c3b38f8d85ba2c61c8520681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac64a48f553c40d1980b8009a2af27682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e9adf1b9681b8a71837339df06fcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5c4f9950566956e9a81466da636c8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e7f3c0109a77aa5ba53d10d2d8ae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a260d7f9ea106aac4baaae9fd97d4d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179198fb024808403288693294cbd468687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063047edeeda36cd1e0e0ab723f0ddf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715fd86a4ced5ce46bfd26ea61ac74f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e916388b82298cddf08efdddb8105690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ae7e11e400f7c902afdb9323085d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdff49ff21ecf591e95bd4239c56628692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b5368d44d4de0cc89f9e49bd036bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26c281d57670a95c774e913486cc2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836208fe1ab32cfeee59e87de925c1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8ecc447578a284508af17abaaad5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b065d706781a84bd055e1fe0dc6354f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3695769fd6bb3db322022ef128824698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3613d180b3e620841f6601b7449dbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3575b20949c655b2faac32943f85871700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29a8c3cef8e247e185bef78be8786b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c0a6122075ebc4cd127b64be12c93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202f5706afbb535184a662f624be576703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650906caf8c5321556fce2f9a792e0c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d060daf5b95788bbcd3be6f8b90c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67f772d952825022cbff564e88dece706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c06ccf774ffa59c0023e1e426ff2b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88273df0891fed93ec5824bb06379e3d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae8fe93e8708b14923b6158b219fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988333e521409f6098f8e8a99dcdcf9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c4b3dccd98c48201cbd205b4c2005711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c88e0e1967df9b7d36b3336b68143712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620490608998debcdaaa76e890e17b8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76dfbde832cc87e7f294c945ec30d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba216ddc02d1cbc5e4176ca60140d08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3caf423484eea82f4f2632adab30b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe96039963227d2150abd4abadd73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b032178f51d8614048fa1dfa16601f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f1027a99a6375309b16cb2385ba9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c63e413cd103ae06569812681c22a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53a7b02d5c87bd23173ea3d482af0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179796f83dfbd15a4f17ce9b0a04f6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487140f5fcd023e6d31d74b448558f86723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2008cfa428878a34e0ae614a1191724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87760df7f39edeff3f0cd918116e760725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997abe6a02c6e7b6b1d0d143c7b1ac7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092ffa7782e4f3b916b683edbdf143727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182da89f6952b38ba473e43b2330eef728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed2ad9022eed290ab45b987659e973729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974be5cca984bef17f459a0ea3eecc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d217d0e7ebe7188b73ecbfca95a0836731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e455dec42ac8984cea5578e5bf67803732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ab29278e4926d5aae9e27cfff526c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c794b000e2750ee1274c6401f2d88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29695c2dd0793d7b7b22dbfdbb59fcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d1eb21f351fefd712aca732e76273736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0000665d09e01bb2bb5b2fa4045eaf1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cf321704853fe46935757c0340fc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3b4cf4ae3e82277d2cebdea581080739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e3716f229f61420083506d035c3e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2d72656c3a1ae8abd3094a2fffd4e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308221e80cacc880108573aac7a0234742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a4e12dc4d51ab551a6d1957751d88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be315c1fc39429f7da411a983f2d87b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1f64ebd2e8c8ab79efab0a50ebf04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f034b4e17bfa7410c8b64f070a8490746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea603534eb589f5e5f0d97f2ee0c14747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46a5accc0981b6b7729791604a8642748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80794881df7b56c0f8530c10c36f69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42586ce36cfa0242625b2c06d6c3ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e09f0f540b18344a89308fce3056ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21e96c9be2fc089362fc118456e924752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c5f9efeb0d97ba318ab47159ce7ee753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>