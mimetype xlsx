--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98ec320704ee1fdd11b31b2fab49651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038d601571c82cb9615be54a23ad8252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da62f3f78d4a6b6772208a0f0a1a0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27aa2cc2aed8b4b4df029a574f1dae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1de38d8bfcfe67f6b85c821f52ae75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757c2a025d2376a04521a6b033572906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cecfa8d877b1fd3f37056136521d0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c45543c3e39560d41fcb9097839f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d04fac9d792c0b287c9908d04acda19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e903f8819f736fd31417191fbd4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee35058a42cb601416ba105ef270e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441940045bdc8cc549239d2df4309312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc4a173d0873f2886009aa2276f6e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb367948837bef6437d97c1f3f73276114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43b93885f5b2e890f7a3165957a4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99cbc67b88776f2f8829e329ef8db416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd798f4a5e07836a7bdf40c1c721b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0e1e210b95185d8d9b2ad82bd4c3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d7278581edf5091c3bea50b25daf319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a097670e60e322a82f665ca01097d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1c53baa42c8b632d23fce48b4638321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dd5685b7d900681b76c172958294022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f7a2c05c53ce6338a76c897f9d87823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675cc16e4390091cff04b69ee73271624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474afcccc3ee39a6b38dab25318bec1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2d50acd174cd35696433117b16fd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b376abbd74c63bf9449d612d4801b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b474f3631ebfd53c9a922fe481c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551046b4e11ab428ef2a001bb7b8437829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b060ff831256df046d4ab3df346ef5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e2ba6637fd6b43fe6dd293c4661731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288ae1c0e11e5db9ef2f696792c903332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d547e856e6c3d6835ea6979492fb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd3bef9fd878374cf74e92ce87599e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de27210170e2573b432587749bd3e8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df1cb1513751bf1f81b224552ade6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73b2d282ea6e7ebc0ec2b3d1f0630a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c451f05758e5e69d212d7131cba0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd959748172a0192fdd42d6608eb03d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2aad942f7737c9711137f3f878f9fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237994e75cffcfe67e4b2c52155e6a5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e62db4ba9e341a0dad13beb247e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a28b709738cd38f539ad7fdf798543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfbd6a1e2c687da64c255b438ed88c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cdc1d9a825bb7ed5b39bad6060d3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce4f0a6e8828b8fbf90ec5567bccf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9b26e7b48ab115a46548fe1d3126747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482a3ca9063753547ab9735b53af7ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f08175d090978ff2f31fe06bcd16649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129ddd8b5ba55660584b02abc44712250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164296e6deb2f2038e6c5dd9c3cdeb2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e843ee8852fd06d9da5aaddf7d7ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da62b815e7ad7d7f7fb6508f2bb46d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34c7b247959e8df8ebfab12bcd5c8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f16e070ce959b44da1c615f14861955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe808626072426034e0db2e91bcd3c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00e6a4c25e5539e59e1839a596a33657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a410a68ef413dacb60160411226f6bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbad608eceb4c8558b71416e56d011859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a0186f0e89b96481092510dcf58be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3ba6b0f45f55150bb857dde458bb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d6ee6941b9c467e1a91189702fc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea97aeab523093ac9790a349f7d05063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fff30f0013eda4ae24b43377f5b0f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38770fe9673b784e7c9c2133eb6df80065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4487f0ff438052336b673435193d5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3f8d87c685be34f518a60e0997a6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17151a73285992949cf4bfb193958868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d6041a8c5968b80a3774cde8d304469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b4e8a0a4c6ae028df83395bbf36ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75a8f76077ad08ef06191c3507e31e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c51c54c5e98eff9791dd7cfb15436172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d125a37cabeac0ce8534a6553ffb6f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d31213690b9b2edeb5838a1dffbf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911660d6ec4d41ecb116df562073f2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0ac60b1328e44886a4bf2bd8e3a7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac6b428e594490ef1860ed6eca73dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c18d5f540f1e7ee1ab15e1c4cb3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf15f5d36598c54ae6f1fefca2170ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcd7598c8644f75459c80562cb6b1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735bf367b8b9a69669b1eddeaec0d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707141445f6e87313121d27db2f2b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fe9b0293038afff11dad0411d696d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76a7aee938ca7157b89f2f50a2939f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab2f116d92eaacf929cb89915591185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d501ea5e0534b08ecfd2bfc1ca32bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d632bd9b7c379509ca4ed3176972f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c654770f4078bfeecee7019254386b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f10ee6add17a6bcfc6a375360d42ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9e516c4a1bdd36c4fc2924bfc106490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912becabb197c1acc8fbdbba22a1f63a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf7575f3a32992bdc2266bb33263fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d104892a68abe18cd3a872c16a15a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78d1d675d528e096378627b654975294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06cdd8efeb1ed2890a4b9fe47bc45895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6716e20a3ce482d3f2554d3dcf03dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f432987b922cd6f74056cbe861e9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc449712f29a321a8f7bd970f8961e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540618e87db416c28da3d9d5652b5de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7dfef406889d62c56325acb2503aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9654706845cf7f297198c62c40fb56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ce4b9474835d3f034a8f8ad058b8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3faf11eb9233818531573cabfb9e7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d98d26c7562d9085fd844c85a9aa9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86770a3b264e25c997df48a5e271426105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69edb90878a3c95b19a43c9b2972ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd9d19c7d06989459e4395d60257d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c961dcf6a2eddca0845fc53c8602f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0332d74b2552842e67cdf6b7fab6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add02bad018ac25660b68ac2baf34867110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cb42d05348e2198cbbb6048000d34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4696d9e10881dd201dcd9d8c7ec0d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703534df15ca016a6105697294805cf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159e5b8aca296caba341e4848f9f2b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1671e66eec104c4857007c57c63b0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dae0b7b56329fe5b1353dab5dd5bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd3b23b41e04c2128771a7d2dfd9e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100449f11a3dc76f519bebe29615bc7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b3ec4e22c78233613350e3a0d0a23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7790f6b401ea02a04831072f8b348120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dda6668dabe6d59cb773394509fd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b0301957d0182a5a548f66026bcf5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf19bff6baf932bfc67a0613d221f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a895453bc7fb2259dde7452b0cd845124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e0664613eba0cfa2bc4497527645125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac773295a0038276a5e9b036e6c947e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbce9b423a86ccaa3ec441d820a69f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3e55a6bcf5b910a2ee3eab1e715d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2174f9a648417e81094858bbc6364bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35259cee774b600451741bb4b13a8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b27bf09121239aafbcfcc5dd99aee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052940ba7e154a922da0c9c9f5c728f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbc94e3462543d539aeef20f51f50e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c046461e889846da47a83e281e6a42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d3b24b7598ac81cc98f06dc39cb19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340801a5521d0fb75b2eafccccc8f89e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121d16607b5fed7ec7145699ccffd11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a948abc6aaa631cbf035d873d090e75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624face0558a8f05522b22d6bd85d7a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5eeeed086f14164c449339bd467b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc25df83267f1f3c9bc926e5f20a4a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b5bc75c0c84c0934aebfd6aa1e936142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13143255d9584c425caff5b49fc8e69143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce3f22fc1b4dac9b876c1dcae3c8b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f9d9e687ecfc75f95ce0cadc72368145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a702040da0b60beb29ff9089c9fed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c45170d1303afdece1fec4b89fee0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500c23cc77c8710b755df6761e22914148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b40fc7d9e324c7f8df9d44e2869bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf37039e0bb105bbef9e18456e57f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74433aa36db8dd94274679121ec2fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da50dec8a256f3867e6a1dac5c140d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dfc29d54e0236fc9250d1c178daae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77945c9dfe32d9b02749fed708a191154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5200d441e543efa28378be0e2cffe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab379b6fa77ec770d2d8ed3678d8382156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c7da5ebace1b1f940192494741fcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622757c7989cd928e21097aaaba76e8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cafb3d01c578bd4e8d1deb592da9d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c144b73ec105d34af622eacf97d5a80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6521e12b9f89aa8f8a07acb93dd593161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfcea196730f84f98e51318bb6a0e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b409ef478310d16d0a7808e5d3b45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85203e4dbec60999f509f761d27a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe5c879da38938f1e70cccf2790530165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867dbee8491147bdaa78753ed5eca6ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e42c52071783724b0485281f9ac182167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a863ae023e68adc7fb31de376f8abdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e5f54a7b50edfb2afbc20249c8339169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e24788a0f212b69105d10257b371170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab86f1b1367aaa6b8b82953fa3987f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef42447ac88cb38a6e0a3b1e487fbaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da4601a05e5c8dff238113fae8a2ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f69eb723a5b1a964ad9215f130884174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a541760af5b6aa0b28b4caa72d376175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1d7f6d7fc40a631bb92b60556ffd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22adbb6971fdd6bf3ead00f02193f55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c357c8ca6f3bc286145d9c16a0cd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece54b19655012a67007b5c0613631179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b988838760fc700f2824627266a896180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc72c2372af328ec539fe510f9594d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8c19f8266881b0422a51e05b856ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21fbbee74f0cab13a7d25a30a2fcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0fe53422aa5c3793478bff8aefc45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e293cc10258ac0c1276163ab7a406185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636166446e55229294b999b5a4841fe7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34528943de481310a22c94ae3b01ea2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661308742f9073f9ba4db05fb6803614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435a3adb586b359cada8254d561c87c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3f2eeff66ccca64fa705b857e387190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964d47c2c779bf082cbe2fb053a5a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab16af174b27c7c101a7450b55acf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6faf75fecab251f9c78fd5f2ea752193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720277879584dabb3c4f037f4a8530194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c035de2d8ba0bb4c7b639399f4be5ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832af9c6d641ef933b98f625d59710aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd887487a6865fc7a76cde5814cce4cd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c736867207b63ad7fd3418207c2c2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0450babce33034499341a18b44ca6c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa767552a42922a4bf92299ea68462200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be369303b78a818a80b758ffa343ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4705104c69f2e4c3eded3b24d0ecc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b63975d3170ca6de6a21c6054df29203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f376f6da33ab15d04001a5a02dec6fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56308c39fcee13e4bd904f222d372bcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b8386fc57f6fdc7f1e181b1442b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7739e750fd460201c22cd728207ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094a003fba84b7cf5d18db7ed9154ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68983755ae78b9863b4c6a004ae20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569205bdefe87326f64fa50d3d1822ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76783b7400d29c0fef9c6c9e963e2c93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb6cda55bf6faea36381fc510e762c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9ec7d7fc4083ca72c0e6dc50aacec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0216a91f6354136e4ed7cda05bbfbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef007631a9121d7cd88c82a51da6026b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee120ed65ee0561973df88013f28c50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e0c30398261e804bb0dc7375ee0f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bedd7d46482edf74fdd3f28fa002b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5e9cf94d5dae828face6c53f42a6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e912522cb1ece6afd3487d2b01661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c240066d723f0d402f21b492e40dae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb99f05402bcbd317aa18aab382c1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e302718c642213a90bb96b6a63b7d81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c9ac7522c6454b9b92435187b7396224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dc5d8255ddc579e015d1b79ec5771225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3711f543d9155d757e113c54c50ed9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0020e16b3a9439edea5da55332c7e38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41e5a4a6ce525f62ec21875d977b0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296ae2fc30cbcecfb07ad10e8c630d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ec1f04014a92fdf6dd4151ceba4a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39207fefe1480b9b2386c2bc4cc3f3f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e97711a166d8cabb8dfe141ed948ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f661254ad0b036f117f6707cc0d1bac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d178b021c4d9d13b65a1c966190412234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1fe8d07c5c368b961d8fdef2716e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50420d44960b6d850fe81c81682b9423236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17e93725efcd786c6ca03dc52646c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa27d6e6fc444fc01b10ca32500d64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2ad40f9aef0ee7c2c722b36f7828239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5244330aea61ad4355b19f2a821acbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e8d6559329b2114a91001a6fe3dbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a185359ab0bbf242d8075c5daf753c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286873fe1399ada82087c415e3321e69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1c870336b139d2b3b4b8d09a1ba5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1e0cbf6a9248f8e0790f57a29cf4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c29453a59ee386704e2c9f9aa86c45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d10c9320d11cbfde1f1203a087263247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf6d84bef54e5bcfc0135fb2e608c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4c7a5880e4a6dc836f6f90642165249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b511362e83f39355b345a0c476bbd8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee0d79d98666eee7a76297cd588fa1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b45edf4326b452d032047c6bc362252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6229a2f2ba92bfcb012aea37dc90e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb720e75ed0cad93cffb787029ddfb96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b84cfbdc5aedc7c1213a552e57d45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242e448231512abc28debae21236a66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be70f8e9ee8875efe5643322c17520257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98305b5384ff665b785688d25c8ae2da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a315195529068517c37c2b1887e1cfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab22bb247adcc36c821b8169546b93a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a166eb28dbbb9698353c6861c55f5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6157643bb081db32f9a717a5f1945c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c373f0ca8fed5cef805917adab2ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5ee7ed2bbbab363a5e77e58d1b5d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62ce80ec11abb629e587092d1a1d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3200d448d3e38963d876c74829093f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea0345f6852ddfda72f20d3abee5b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3808a46c5db574a8e4eb788c559230a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5373df1149299bce3af2505fe2dda269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70df39e2bdb38e2d21ce9efcfbf435270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa3456d9b7faadbe8508a629be068271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8ab4237d86c9019468a68094eed6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cab47980091fb6a48142b9e80a706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dd64a4a41eeb76f2fe1cab07378e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d1a77a0a0f77104b4b3df25996742275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bd46da57094307791ff65e7af9d85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0908a4651ab5ef817bb11367915ae4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d85de0081b7fd82b6bacae102b7d4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ba8b2c789559c48816634fa6b23e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e20762710beca9df314e4e6f5c37fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c32b7b6d1c0a940012d00ca012d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf62680da8305dd561893a89bc186282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fad967728a647cb05ad156158d5f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef6583aa624450062c40c0d39a201f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188aa5bf8a0e20d022709c448f6b67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd168893131308064c80ce2b4284b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e559caeacfe55f414ef935693b57b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8f4ee6c0d958e9a4cace1b44e55d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ac57264e61ae6cc79980f0f7d4cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf420a8a86b0f2f50fc2c639173a25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212ef0b34cd39d284dddfdb5416b14e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bae44c44b28ea57afd4f8dbffab1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ee5ee71937d96ec3368565ddc1d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13fe51b8659f6a11a28ed9a2ba3a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14712d4d762f1eaf6b4442da1fa2e40e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e662c225450feaa98d0c9906e0825296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf517c7f5ecc1d8ad8575a55fac833d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a07e014e6f73ceeae720a2ea52c19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c105ca389be6ad28d2d252406c92c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4289c697f7dce725418d53d0c42f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3ea0d0992235998ef5d409e4631ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985d663c87f68a8b12c48a3788b14f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac2f19bee12a4467a2c27a3de1260c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f403b6f4cb6dc347b4d46592a2f22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc91be8bb5b273381efb8806591e6a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af083aca330fcfb9ca905ee0d03933306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a89b673ecf543d75751e6d0b63028307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e032ba04044b1309c251f43357bed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44395858f3b61b4dff6627898590e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5cceecd4fb3f64738dcd3f8aaaf72310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04344a5e6c87ea09a568968edd51ef9b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca595f9a8c5911ac54047e42620141ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b68f2cd1ba04d22d56d9b042f2dbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94798fe210def9c654d23031d300d6e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d073729865ad07ae1d473d6959f0a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e669eb040506626dfb8901be45df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d6d94919833a4d4df1452c8b7834317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d504cc274cd2bfffdd91eb0e2000be7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0667044f23e6830ffbfa0ccf8b00742319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efea24e8c0264794477f0f229a8a5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c56a6011a866a570eca53f3a84f75c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44fce0c60fd7c8e64e69e28b0033cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d087ce99c5360ecd2bd84259ebe45a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ea390bb527557c9c22205b1d38c49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d12d0315e22e6774d3f72216d00d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f977014d66d9a53dee95a4175bc15b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090f950c6a80f6fdf16c15ae9081502327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43782226821a1837496b1c77b7397d72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3487f9b24992cc88fd7a038f04568329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40b6ad5573ed2d8ae7babc3ab8fc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcad8611977f3b1c8a96d0bec43de63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b88643f5a99f1536688b53a857dbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3051514c3fe44624826affe9a80e088333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eca337535a6842eb40292648bf1eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661121b9d068bed684b4fdf419eb5eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f89b8a3a548ee898b7ef002ccda023336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b836dd8c2bae04c3d9543adeb3b92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae230c140ea835131d2e7c34d3f3114338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5e26c5bc7adb37e1d4ac8109b7a37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c825fdda15ab712f7a39d58a74859c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19934295b9d7c27d9fbe159e382bf96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228b5b16d5364e6d74cf955d4d7c187342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d04974082682a40e9b7a1c24c377b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56536234d0ac082a481405d8d270b90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea77d0cb892307871118c88bdc7ced345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c64d3fef49434f7c857cb0529913a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47c77dc809c0e1ac6a95cf3eeca2e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da329fbfe976a1c05c33397a584f1c31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1387d859671318a506fb5982ac685349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e49fd55e82d7dbbfc0c04a4ce2345350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caf60215feddc784a871bceea4e143351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53a37a8ffd4e0be77fbbe0a98e27db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a314eca6494cb170cae1c2d32918116353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43475773d7c97101893934f23684334354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef930e708be8cde218951cc5084562b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9bb75c64460a6cb2af699e9915362356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee55d3bdb1ea362bed841c8874030d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34005329dde9337feb6081cc53c5d5ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eeeab807e5d6aea485818666d0b47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de00a7a6580b24fe4159688b7f109b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2b48676c1808990a87cf4039202c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e2697b58676c8c4b4dbf5ac47ea18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702039d357b6d18e501d5b2ca882a6d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91013b7c5261efc184e2b1485372fb0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd15972ab24263cb5e9da95edef698365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494949e3a2cf37aa96081c56f7a4b83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280b50d62e13e76040eedb97cbf5112367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc980a0947818ebce5def0fabfed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d457eb6a73eb6a3dafffd6f3b4e190d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb5735c56f454636b6a9b4c806532d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148095f04dd1fc65f2b8437f4d95e9f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3e80153fb423d8fb8b4f64e686422372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66dfc920bad6698b63c59cca11c7da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855a321ea66191556f953f8856b2df8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd42fdfb8f8490eb2c548d07484e414375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28602fdf0074f736518e1044e4f78c5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c9fe639616b5e709ccfcca244e6f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f17dc9353c7e7e67fdb1110b188442378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfe864968940dd5ad8dd6b0f318680379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1826ac9e5c96baaa7abc93660a9a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3152bb78685d9b30b087a2dafa1f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84607197c8e19b662f3f9895eb3e41382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a203867ce5140114841c4189366339383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e363813ca25d3e41a59410e5339cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07aa495662b2cfad25f8b3bcb4da41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f553389a89ea6a4f36703bac87678386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d065d17c53766d82024c164e6e9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117200be7515460cce0b5b9f2b64594f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9025685d293000f912bba965f3da28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263023018743a9073a1e562214e3e4b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f57e51ed346ce6b08ca566206e235f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54e7e552dbb9dc11b0dbf5111ad68d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ca48ded8288f25a607085e17db71f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7af132405473eed61e03716fb03a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ccb666e5b37ef104cdfc6ccb01332395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15325e3589b2632d689f33d7096aee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca00aef0bf04d33fbcf266925d1412397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843a136db3c7b12fc472fac16c4ba7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62dcbca473458b53c5c222dd365585399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc4918d771cfc9e3ef033a056ca71b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017a9417eae9624d03f6891c07bf0e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4092c854b571904f91eec145fdeb5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cba6a31317e116580088489ba74c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b3926a00c27e619fa9f9624d285e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8072a570445df031c0327f8eacd11f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eec0d062c3f28e04066ce6408d7a5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707a2f98fe5753ff1f818194ddffcff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e51d53053f5aa3d10ded788c0e998408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518c7d7cd237a9e0e6ffff5f96ef5e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ecade976b0b086893d96c301301f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa4fa155b069d63dc6e1691e2f899411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd93d9caf9c7a2d5537d4e7e204e8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a1b2fa1d9363083d5240bf851250413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a415c785d6512f6fd34f89e1d29df74414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56730639b50488e1e255b06a32bfd7b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49e067d9986f5fda756035e9d9108e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2234919e9e04d0a9f2f6876e521628417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf66012511eb1ca13a470acd4f8737418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648a9feb2be312a92ec060a9fff90d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe934cd679c4b60050b2331ce56da93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e51dde38ab47fae4c74341af64d2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73935100a2c17a138e32a099e645d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720856bd009bb36bda6fe786361bd9e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc659d878fd0c29de139af5dfed35278424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6c0979d7b9d0eedf35b60d97beeb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831f550e932c7013c4facc0dc480063426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d72bc4322de445e5cfa9cb38b4b99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45c8c9f4a7591bbfa94c759e811cf2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12bb1653beb090579a2e6753ea69a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de354a3ae2495cf403892e1003ff71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bffa0161fd1eda9cbf7dbaa0459c92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a29ad2e4351eebeecbaf1e51a403432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0fc59ca507f156f595758277f582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624353a5a81201e1a20e41fb041382d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b4ea87baadb78cf50bba282c1b5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09651afdca3043e36e91e3af2ad390436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9b2c5e60123d1a2a5322bbb1df6db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afa0cb47f9c085caad000bf9403a49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb98bcceb200a4f77caf54e1d246d76439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de5297d668347ba48293cabef0de3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534b220f387efcf6129a8f164eda070441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f09420e2fce2c1fa8ebe73d433544442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ea27244ffa965634ea41ff956e35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f2ddc3b0580db0202fdb85265247444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55367921e4ad4898d5091289b4686c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90779234c93cb6bc4e4e4db58cf65eb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accd43977df2b48d6487b6e084f2cc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0f2d94431abe29c4fe674b7d3c63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfd8eb843b27eb66889b92c3f61fa1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b5fa71b935f394ba07fa8f08c00d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b8cbb7e45e44ffac141f9553674e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2797bb2aef29d279e60aa9a737741452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8dfb884303eb6f114ea0545c509b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b94e7cfffd8cea5006dadfec4b92f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038c396e05622649ebaabc2a61dc3fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66315797a8679fb61c59c5d19645dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e77340aac4b0f383af398f9c2c7ce1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a43ef03ca9ff83c0d1dd36be98e03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede9740694ceb7db8a112c67a6d5576459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f0a106905863a3736d1621ac6ffe1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decb5ef63d23b5ff3a8411ff03d62c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1369c8c1d72a96a5798f7996e91f7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6de5150086151df1625438bb39c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09144787a99e2d6081cfc1ba4d1457464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a17ba9a925edf36fb5d0f002495f07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037458f72fead9e4a7a80cc8e23eb5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157375630d00ad54d35a6f79a895d32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf5fecb04c096b6f67dc035f4869d1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7260849f6c654d22cc65c3dfba13df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b04c3a7806592a9cedc81980218bc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537fe0f1ade1e5a9f3b04e2874b643d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac553427e7cac66a4ed47fb4fed4902472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22a58989e6eeecf6d0eb41f13db4c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8341aa60e549612bd938e376a87d5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871b46e4af5f0d0ef742ea12fb56291475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef984327934c665aea924ecf150329f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880b869064a636c9f309114a7760e19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a0c647eda4b0eddb607cd7620c380478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c20be92eeae3b77e86852c0b0bbda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb8ab35df201c71f7d85a338a09390480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434d0bf3d5288c6bc61f9372a34c82b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57588f3510e448099a003479abe85b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a6866ffad21a9044ba58620380b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd55715a17bc24d14d0a8d40d001750484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d1e2039a189ebff2b164c20f78a88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fc30fef782cb285d2772ceb61b476486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe33b36b6ae19ced2549fb06266fc75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd24091c0a869d5bd9d5c5a7a9d0d8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdaa3ecbd5dfd37dc46d6f007750d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2aa71090dee2987e27bcf446b2977490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80f9b986521bdfb277369bbb7a5fe2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3576e291fdc16ff6a14c27371509983492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae36c5008bba1fcf040e9b02f1534c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5897b38d1df2f7e99c585100f678494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09011d1733f2bab0759eeb4f581600495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9a477a4a18c26c5ad5cf42241c74c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704936223ace0d162619e0542fc2b74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741684c2051dff2ec3c5ab9f178559fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c29741a312059377f83ced84ac60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbc2d91db6d23dff9b8c5c3735197f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7facda0bc62d39a6e614acc0ec0f141501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f8a5441249384ba07da6f6883b11a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9b656c5300c961660faacc3dc7f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fca960aa5ab3764ec9f7cb39022f4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc443164d228c00c8c6efa822c243b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003ca4d60f879463ae676b82eefa1b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdaa7f01436b5ca8879a76373952a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1434bea4a421628e93e29a3a2a8825508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09485b1166385edd5e5d6e70d062dcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e0beb939f5eb85907324fad9d950510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aa062873c5661f27ef07b1e1f7b72511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa128f59a08a60ff4c3607fe34fdc7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29a9436624a35caaa15d423fd484c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a956ca9174bba8c9c43c61db7a7e284514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80473704cc2a3ecf48b8342b0dea9435515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d20e605c61182d49a7ec121fd1a6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcca8367e080a632ceb590609aa8c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b3a1f7740660e6f555fe2cf4dd975518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad576a13bf6a6f3182ff018559b6ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c9647a32da13f7d797f2ae94a419b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de27a79e411d6df618170c39fb5dec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b208c76696ae1f0fffd6d75fb324a65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18582e9fe4a4ea078c4bee2092fdc916523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5187a6b1ef6b760dfde1f376ca46f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a83e0f0e87e45f3f1169447c1e528525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0488701d95578a24c99bcf057ebf4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db61b83d817117e4b64e9828750ba5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffd437b26317916936440f85c7afd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3741154701b524000a1146fc21bc99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ab788f4c7ad76ab217961197f4946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d14cdac0d6a072b8c65cd035a5ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385b9482f2aec7f252df4f9fe358b01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95a643bf7819d3dd1d91ed54fd784e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d835fb55b9ae43cdc58c682b1d804a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec853aebdcb341f6c3e0b7124229312535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ba9ab55426f7160cac65fa0a9e33d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112688d11afe1f82a66a12cafcc0a2da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537d2ccf7016a63ae64d95aaaa619c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf912d89e6bda20cb654164d83f8386539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846641fd42fef6035b6a95b0d30fc224540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3c0bab342562a740dbf0fe26040c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf6302f5a7decc6171b742ad3d7b52542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cf2a58cabfbb21268e2c6dc8cf281543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cadf85fc61aa9eab3382a381ad9e2b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f32b87c66acb1a9d4ab727df519b72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33604ae3fe2d9934f6ee4d3ead96f60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b7843d2878aabb4cf08679a16651547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca9542b40fff2020af08f711be8714548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e492906897b81eb894b07ea4a0cca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39726a179e8b995f543822caeb0bd3c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf29dcf57321566b0b809e3c6342ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1b9399e1fb47d95cda35db2fde1ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36561fbf85c028d2f5beddbd5324cc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af75539569ed2e71f355f4283119de9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96693635e06fb647c663e623a47f78555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6665201c5032581c7c8f35d24e2e07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ce9bf6ff9b29479073c1a26f71f9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f44ea88e1747be77c478efe814197558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b796d71b7cc50c086b137c813eac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb358ef15fd3e5807e36336d5fb540560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa4082d300056ae86a1b4c7d868e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969386e8d0f1515ebfdd322b6d6b53cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c121972db9d3de1d2d9d6a2313ce886563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a4182497cf66d1eecb7f7f35c1aba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f3d7afb7621eb236e9e20b8e489f9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b47a99ddd66e8f6a33fea1fbca047566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9540f439bac653f6d649338039296567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991359102c04b2d635e780cf2f2f6e5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052536ad6ff99c1bad725d0cd2e3cab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec43325ef522ea59949d7f86087951c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb580e63ffe60805908efdab18aac86c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2320a2055ac528e1b3b8cee608efa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767c1a80f9cb049840cd756fbe7cc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544375a14cffe12a76bf0ecc1cf0c13f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3258eb192dd0f8656a0e4a7699adee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad80fcd23316af37467f17dac36fb2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9effa72dc5b0507ea00fd39034175577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd53d59b1093ba93ab04ae818ed073578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03259236dc30a9e42f1e91168a48812d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e15b2292f2e12ca462ea0272bfa5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10adf73dce13a71051c2270f57e85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112542450cd62430223ded80ea19f411582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ed6f46473402bf8fc3bf5bc5a4d69583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821327b87fc1f5d32ec987f5cc1538f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432bf3de98a14a068e2397a242f6935585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d5d47aa4a2d0b7740458cdbd03184586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0a2914542efe69c6f8bbf4ebb2208587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9cf7eeb9a60e08d35dc02bce13df8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c55e5013f6a8a7ee2bbdde9243b61589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a249202cc78bdc8e51c526d30489fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3ae21e7235d33e497934fd425aa9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f867177f71a5c6de5de649b3e6d4d18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59825f7e9f64ce91e7f99fdec8b526593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82484d92a0f2a5d2d0045145825e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6dcccbd4dbf5abbea1afdfe9d7937595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911b1c6f4372cc03eb2dedfceccf668596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe488b1359d20155c5adf7b34b247e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf235a6b693e03438eac5be53a44efd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f52674a46d5bb9695f1a704cdc6e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd30ab13722646942e184845375af19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605ec909c2597317e744cb9bd874e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6734d38a75b2e810a016e2bdd75c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc006ef0c45dac571a4d055982a1322603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f5e9373a9f4c70721151935c1958e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ebed66fc7a73149dd9d7d80c48bb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb49404b26d2591201fdd546c5cbbd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248005a6d21035f1830af5d05da19ef3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f05100a9187a041c3bbf9b7c83a6df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5040fd28aebd529deea536cb841ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d20e73c97847274c852dd63e734c34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d616c0c9eb3fe29fab1993765466b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e286ab2d850097af4651326f05ce2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6afac980a837f7c0e64955cbbe197613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abceef8a9479efaf8179ea9fb29e216614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8025f1bcd15c0703575b89ed70cd2e1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47b5198d3069d4ff8b7ddd8895f733616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c7a4a78234685a5a2fde73238a3f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec9b4c607aa8b978212739980cd80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fb32fb1fe2cf14b24e3913c1add62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831921cf91641d194e1f933ced348cff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372fc35e4279948b98cd4ccefb2cb59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015856bd2ada20a255da4a287f2c8e37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60613a3ec50efd72a177f795dc7653e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb274abe782e0e74cf7a3148cddafb7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9165f481b6aa3adbbe047323411fdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b59ae2e5bcf29567bd1ebef504f8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be8bfa02ea1b7192312db9ce3073a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b5604678b7200eb16f22527ba8cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63edc35f65723154aa70a76f9a980c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106902befa3cd2d559d0dd38998c043c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8dede9b2d5eddcb4b07df4f122aab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae70f766ccc75ca26ecacd7368c02b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94895f495d0a573c9abb324461480d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70781ba88f969d31e99c75fe51f1a58634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14307d091440f49235db1b577803fcb8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fc26bee99192724c307488641d1e3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea674d54d329054dcac4b18a5af91d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa3001bbcbf1ce8652340d485cd4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4c696a56c9ac45696a95bfd70783b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387247f3a2b46885ec9fc2f2610bd44d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f125d95a3f87bbd7b48bdea989536e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f1368d8fcb75e7c04cd41f602d84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267ad8cc8cfd6d20f73ed805adcc75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9470f976da39e28516498d17baa70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b62eace1bcf336b78e64f40c127f06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f818bc003083439ae7df8bf4860590646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ab846eb6d906cf8cc72a604359ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0adf424ee3ae4a9337433e83faa42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6673618fb3016e7730649c5fc7f03b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93e11b77a0fa04d5a217bb3c6b1bd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0dfb7afe296067f90e5a0a5f8259c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409ecd31059a9e0a8d1c29b6ee7218652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bb235937843e19fb25146466e30ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca088f9120c8ad8fb455d4c4d637a28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b08ae088e55f4f4aa9a1e9351199eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58434ed0df64635fb3c2b0dd6b31cdfc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b980bf01198bdba86b4c73843355a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410a3b76c911532e99cf74df99df7b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305e8805772180b744922bf56d275f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa335995740709e59707f97c3fae317660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e2bed0d2dacbd9648d14e2df2a20f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6f0bbd6c3e515702194d5fe24a2f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2551f8d83d2008358519f41ce5a80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b135111ef34497d63351b7286c1139664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f4226c7d0668beaa79b9f6c58a6ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca3aea86122304a8de52415459136a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab70dcf2fab0f9413997e785138398667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b7f730ef1aa915a328e33881e4681668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d6c98bf8d82a6855ee702db31625669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314e930281f246764adb40d61351ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f638563557c52745dd5dfbad42866cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f595f2d8ee7eda91875aafb2cbee5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e316091e62dbd6161f8f2369493d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f0e0b8e5680e6d63bfd00e3201c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cb8e19a0139ad0168c117ae937a92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a97188acf53f1e74a208b196546b93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22d5cd009f984764968b63a4101cdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e059f62c944129a876280d1c0a45c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5012a845f78043fed41ddb650ac7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a1b5641167f5d16c95190ff6f6a2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d2af3a38a65325ad948a79dc67274681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ffbb36c489eef16337f17f3db62ac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f058678a75c1e9b955a538712ce87d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b7edcb7613d34d359ec053409477d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456df835051e7393d402c67003051cea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee086311f65b7115d7c22b7514cab2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96816b3ab4b957110b7bfea6922a0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdccc0fc4dab3319284c42479443c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001326ac1f290d9266c10b0a97603be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a120ce60fe1accc719cb5c70131e84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5c6352a6d89478ec87d6d9dad7f70691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7607777cdf53811b854cdc16f68c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b6b669755422130bfdf688aeff4f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1ce88899326ba036524d9c8063bb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccbca9ea21e4108862cdb6e8074d1e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d1175c98fe1d7967731c3726e82ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f48a1f8e5cd76f2f485607a0a6aece697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb511e313c6f44fe8485fad97da04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1dde4ba71f10e3ab93c37b6be903699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca51f2bf036a55280df3e9398f4ff8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556905a12b5b2c090c50f476534c9379701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e96672da3f43b257b6412a69166051702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0efe0469610830284f9d5e45521dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663fc651fd2a9e92f40d4046ce5d29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15183a995550548abc38f986dcae03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69f5325285b5448454b47d5f061a21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd44b362c24aba31d69168e612179dc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3450b282775ab5123a08ef496991270708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2c93fb71dce661b61101c21689cb2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd90c4b2140038c50a07d846916ea1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca584cd320c047c823db0c57b795a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab258e43564f1f6fd9057de1fd837d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f049c9c41751014e8206c93a301b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee82920c701302a962b8a8a2a5b7a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d8be268c7f21b657cbbf647d5f84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020289c24d44f22b0ca23f8a24dd68f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bca04ec983cb4fdf9e17f1bb60788717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc72c3da1448bf8d4839f311b48997718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21e795718571ddde52e20137b77902719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9da4658f8fe2e2541353dc70b72ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65311deee1f32966004b7d2b5dc5f1b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad635eb3f27c9d1ca19d6d7dd46ec74722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6850003e3a2f0ffbd6fd2f08fab68a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16741163feb6fba3b1389372f87ae6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb442624bbbadf83703d899d60b85725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfb8b45930c1995a2e453b40ed6df0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e39a0b02e2ced58348a5bca6dc5a4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95011589981087d0d8debe79ec751e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e6b0a0b4f448a8bf0f56fe326014c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71645f45eda6429f6064ed5e960e13ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca61ae32a2249672c0bd5daf8d795c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd692abbeaeafda504849131d74642f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b1a78464fc8c4744af1aaaffcc08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1c850f2327e0c0da341798c616ef9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d6cc050de54682dc5c07a8a238c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98de0536b1d9fa8cdc0b9b579d890d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84a8254633cd6614a21e9c5392f86e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109ed55cafeb7bc15036898ac532145738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab879a878f72ad802e2dbb183d60654b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fccc5f70a79eafb314b1d9aa27bf4e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee0e950b8b568f892711639116ca2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16ba0248b398594fa06dcd9c5cdfb8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f25f1f258eace82be0e02857a9d7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a90310f905276e22ce77519d73ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b31cf39096a16f0a1ae176a52c3f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d2add514225de4edcee7204b1dc01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871fcfac75feff7b5d0dbeb4af85a31747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0477c2bfc766b7886c00dc8363f9e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f21302389ce7c313c05721e0cb2d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e7232925b4b7d4788b53a712e6c1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858f3d119b4a9f2bc87186d199fd6e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d265c727fc1b651e444621b6f440f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a35b20622a766e9a23c2307dc400df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f966959807d949de3ae4e4fdc06093754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac52949296fe97f3e1c79adc92a39f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd68668d2fc96e3252b3a05d166c94e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea507da3bc7d3b709dfd6f712fcaf81e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eb8b5e407afb10ced06d6361b08ae758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c399fb49802170293feeceb1ace1ea3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4b413ba8e0b1427524fe0bbc21ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9509afeca85022a8b1d57de6b594f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb2b1b8cc506bae7f78b2efb7bef03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912205bbbefbe16e93ac57853ae9d7354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99603b9eef4824606d43e046e70fc4395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed574d087ec6c4bf6ec725d366806fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840d86786936c43b8564b733e7360d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3471550036305b60dcc554b47aff3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b847c051be3648a97ddd7f5c61c6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083016b8d05bd4ea6eb69289ed99cb7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b120826631c0de52974934cfa66ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a89c7b4fb03c19a22e1f3e1cce31612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d149c470b65ac63b6bf678f4722a7db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75add6e07f504c808895c0b907eaf47214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af725a6465f8d55e1cd867f4bff740215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8d0c4b7b24e210f49ee75cf1f067816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b93218485f10019a4734900e1cf33f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1009c7f93f13fa06a3441db32d0f1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89cb21aba2b49e4293b1dfc731f3a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8411700cd4d910bbcaf9091eb412dca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242982cd92bab730bc8d6acbea7b52621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802af593542138c11e12a316db1393522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea489cab0069e7ecc700732bce21ba6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4406562854f840e3bc495662a23111a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bbebc8d0c26546b3cf41d498ab79e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30a28292143368e781d440f8bfac4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979cee7e8463b0095f8df467456081c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d39201a470ed27a719d7b84b9340428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcf6571e8d4e1bc9a2eefb95445a6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd4adfeac88efcbc1bc70e95c85f9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c3bdaa20571473ab92d18c612d2aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261c7188d959c1093b718e2e77eb95a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be5f2d3e278d457cf8589473a818c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f122c20170c5c2715787c1812d16834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ba806754c5620efc1be9e3b4b41c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0216144a853f4dfb8956f568a0449836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3ded3d2c298787940da78374c5a0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d33e0cb5c2d845a6368e91a733046c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759af426b81a96f93d58deb17c6b157039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1527186752d8b1f0edbe4bbbcf21240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ed8f7830b87a90697c1742f94e50c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2af96d45c7aaa6e9f853738e37b06742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f79d25a67870ab917bb4a7600583c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b30ec7c60b6fd90ffa02df3caa54e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27faffc44756ae317057bf596eb4cad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006852c059bb1d74117ad0fb4d6585546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8830acf72f4d45fd899196b61b9d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb0a870270b5d3b67acceceec9c41948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e78ccb8a4b50a38aee464329e3d6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5faf33fbd4d3035c4e2599e7c9fa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d73ba0de50dedeb819bdd772c4d9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a914ffaa92da9598b835d1cf384391352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e99c6a2058c9228b6d71f293bc83053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215e3bd796943b290a90bb2507d833354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d355b6eb2951ed5c3e86704442b55755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd387b09b7a5ef648dfee10f88ce1056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41552317e07af3949233b316e7b8786e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da059d50f68ee3db4f9854bc7a81aa9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991452a21019b4272922149eef9d54d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43941e7f78cb9f79b304bdc6f06e73b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95993bc84709eaed637de1825bb3a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f124ae20a369b899d2c3694b643d73662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15200d81dc6b7047d7b7cc312cb8e1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05661b550191f37fede8bd318cdcbf4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55492f79f487cda07c660aae293ac765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22059124d6df73698c3c20595d10061466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d5691e750dc0cb3328ea967be412867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297027a0a2bc0f9d9936504b508de3f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ea6513c48ebe07d6440b60a5785069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97f1b62b66da2f54721133b18711470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fd0b3261b0873f5a1576ec6d2d08971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad00933e26b2a7b896b8822b5b4355072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e53097b79e3bfcab9d9bb8eadfec5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceef7981f04ad46f77a3c437955a2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea05957d9dff087cfe298bfd873d0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dec2ca9211dfb3fda35d087a75fd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d8f18b642eb0973b69b3ffe3c012e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e563b37d1cc2c944ee09892ac3546478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3daf50d8da023bb0c9e53235df32b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1625dec1bcf69a1b86b324f16078a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de653cdb066c4c997ff7edad54e74381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02a687977f5ff1673711d83c585bde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2666d216f02f63b64532e8e3894ac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffd1bad85dcda6c3a91d05090b12a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c9018d9d81673cd95e129b4c778e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b70c1ac75d1726908d97009b6d51c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bdec6ebc59b731ff7ca8e12a2f79987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b2ad4ab1d42ccdfe0ae09e07f020788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010394563981971fbe29402d9c88feb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754ae4c71880828102dace4bc790ae290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b1933a03641acaa0c196f4bdc6a3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44fc3e870be66f872c2bc1cf829a9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbefcbe2361181579202fa7d8f390493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f783f67abf1c306b5f59eeedb554294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f15264446a15087150b1b26fce34ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6334604d3cc363af4bd1fe8f14e8a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df0feef516afdfdc9c6d0cdf3ac0c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bf94c10743d71c2a8b5547797f38798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ed4f34963522fd1758e44dcd010a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c2e4dd460b379c614ec26b50f4eff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab056b7fcf661f47da0046076e967c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda3207c8c6fc531c7d1b4dcc89d959102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c524f55232d9ab1e59e64e1beb57637103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709803030ef5cfbf23966171f5d7e9f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e7ec175fae7fa420d32aa95e16c78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b66f10e74f332998175dce82e91d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf97ba006812953e57841ef9fdedef1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8617b07a7a139fe2549d235a75b53a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6b54067d4a56a48b1949d42f65cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79497acf051863ee4e0d0c494a0a158110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8532bc4593e7e0fb4136ea858b416111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeaaa589afb2d6efddc18360c88c2f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30336be5458925a4f8e0a8a3f068d865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49ea78715f59120bd89eb46fd01c38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f8ef74f4ccfdf5cec27b78c2ab10e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ce0988784014c8e1143f20bb4705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d0a10de787f1c2412c4f0740239e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c38eed91de5225e45b768bf5aed6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa09ad10bba21696ac6dcc38edba1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff21c6ec94874efdcf94db372e8eb9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d843ccf58e9c3aacb8de82af08c373121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cab09f579746a3d37356730ab47a2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57db863827c0ccde3015fdd2ff42f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2451f4e12ef95c76107a7fb4b2ddd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cbf83484c4039497d848718332138125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f42c94fc0a17041faca1cd2ed9075126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7912c9e2cda91c93acabd8bb20ef89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b67aec965562c15653a9d5b0fcf82f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339135696dc67454b80c4d52c2b1d8ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaee26b17205ea55f3617cc056167fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c3396938eb1e327eff3e537384116131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aae35fa0c5f274f547f36f47baebe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd958a501e1102dd5b23ab918c12187133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9905398e6f8a6e843ca8cc4c7257c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223448d662a3e8a39eff697c8b3b3611135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c21a3e6c583076059d17fa57bf0b83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418741c59d6a6934987b445c1fb233ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4087a2297930fe8208bab9fbb4c6db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c25de743064def32055997cefa5c93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b203d26383215553051732c71f605140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beaee07a47fbb81b0c074362870b41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c773a24346f8f86f62297b0a11479142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfa55bcea7a8d1e73e1d630d47db9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58631706f706983f3855510c26a38fde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83657f564f81464a1fffbfae5a53f244145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa26c9f5159288cea25d5ea2246e40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2264f9610b708249f84874f9c09d5ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9abb3c8f8775f74e195a8e8108d005148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32c553f05ec2bb54436f1167a202ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaaa55cc0811e30ace244dc87de0df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c4fbfff0142ffea4a960ccc85e148151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e946dcd6db21dbb4ed7f470e43c28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89205f6dbed7c3c11c184b43111fa460153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624455616125be57c5c2b089e1e7847154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6dbd2ce7ccbc2dbeb0ef866935872155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9b95604d29894b895a8c2fb122a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecafcee5e89b9e0042966517b103150157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80281c8cd948c0a76d49818dbd801cff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dafcf2d58c91485b8abf88c407a594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8365f68cafeeb6103b764780adef09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca1dd7728c23a588cb9fb9e310e211161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c38e6463e9fcd253ca2d9642d823e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e65a69e36c2db32928a2dbc889b41d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378c2def669c35df62423a40da7ff72164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86a841a03281802543e10b06616dca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096679fa00ae80bde057d9a643768c5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10273409d8afd0efd9c32cb9847438c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f86e07cc50ca985cf287b6932dc7b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275397cb464be859eeba0ae2088a3a96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca54fa3758db4a470f767066320013f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136674c905b31d3071e860f53df619a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ae70bb591fb574e03d0a10df28f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2976df4b3b77144efa75b6b641e414173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2e7a71c7707bd46f04f8f23927a62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c95a2876abdfe7ba4d37bd12fa4dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03a8d79e888550efeb5d9d764fa377176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ac5c37bbbe69c7d6734986ccc56e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da336f61c137d03c457a524c50527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda24b0fbade3a9faa5f7b1ac000ee3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a6fdab11a83820b4e9e5944460f7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb468dad68e3eea7cb8eba3fa242950181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990f9eefa9a7698637f9d328dbf8e78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67e412679281b77d3677bf3b81a78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b4e81e8e6bf23b8e48c92851e543184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a5e88e0e2a1d88de77033b57d27c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1ce7b006ce8f37cd1fdc9384f5442186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff0c483a72dca7599207bfff88e944187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7ecc39312ccec1c5def7eb56d0f9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb272bb06bbaf94e7908a3adc852d28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed597e39f5df1c211854383f5ce655190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4b90a2b8c26636d7ef86b1ac62653191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffc8525dadbf78ef9053a3920c3ce8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeae67bfd5b9de1f6bf5a8bf2eb369193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382fee1a200bbc9b5abf2e69e8582b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc360db539690a99f113bc6770a1d67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4635b9c018634b382f6eadcbcf2cf5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61dc838d7e9f38eb289b9173c55365197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bacf94539dbc1a1b2da1e55bc507c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8768037ed5d0599e5acd398ab18e600199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fdcd03c4ce23e692a8e2df3087916200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdda4cc0d582722f80cf681f70484bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f71a61913dcb9662b15eb73c7594202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f3fa5d0b05434725c6ef1242303fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a62622eda36efb14a0881584266a22204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b0a190b70a4f3d06e7792efbf456a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1c8d8019ddfa2bc0f6495ef068e73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9beb2beef7b0774df3e0f123bf94a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efad83eda701108598f1893c6d02c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd945385889f53db8fb1a58e39cb887209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218a6f5b1d849810a4f3a5c04ec7ab2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210132736fd705d30a75b0604d47fb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a6ff1defcb6fb1d09280ee5b17892212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72fca525b011c4121fbdc9192fa90b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184ec860ed2f2ea8a0192bf0e385c1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5437956316ba082b439d95bdbfd3c7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10431922ccde0df0d71eb74a719990216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc217882071c4019ec96f90503fe325217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d00617dacbbc6101e2c7d878eb6ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39db2002ee1620ae1e683d396dc4e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690a9982dcfc30e80e7f5dda1d87993220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441567150015480a9f8f46c04443cd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247e4fb7989b62dbe7203f3f78e2241222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f276828edafd4186dba2c996b8d8f45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5826e23e8246a754a9d687a5d3859224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6cc9abcaca855025929a4f049733f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6ea4b6ba9cac2865666e8c10df03e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc075a3343773e22b9d18b085b7ffea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ea62620ac6d4e61aa3ebb2b9f3f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd044598fc0bd0140db82706b17b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b79b049bc3f9746f0256abc16de930230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b4973cef108f114c3ad6774f76aa7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bddab4c1311a08beb00825b1068ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d818aeffc9ed0c3af9672b2537994a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d10b607fcceab0ec657bc7689577e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d027bbb75462150fc10055c80846c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf83a7970903b4b09551e34bd81fd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ee266b2eba8a14fe812c3f7a374b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bdee88a147dc19d2e61668778f517238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d7ac86aa5827c72cfa5dfbe4981b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2fdfcc2a6f49f3229cc038e3a3a9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2eb8c7ff9224421b43072a5991b1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105d07a804c48c2bea72d19666e88c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ddec0167a522605344a0b0ae57f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c5df5f21e17ac0bfe9e5d21b6641244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cc3c0f4ab5f14539e734b6d2c16c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c59e48202ead4921af6d2ce3debfb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6cf4f19175db4fe3f8342af8db7b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3afddb3c8c8899eedd479c01aace7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9f5f607ea191b763fda983bb5cd33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7e556779fd97bab11096a26ed29fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637d32730c046ad25de5026b7fe3f84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef25264c7a4a6a9ffcecfa505f1dc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e041ff17daf2668a46d0f8a95cd5460253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4254afc3b2d79bfeec8c992a9bf9b22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887f39e6b4a3a65eab2abb10addea2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db2b54e97452c84e38454d00db6f24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151851626cd6706572105f846a285921257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c30f63d11ad4b2d96c9701c3d9862258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82b71553b698fbdb295f07edac7f88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d39113fc1961b07eb62f4028a86c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104c6d221da3c3b212b944d6a5b60f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a950f9cc4cf00a70143074eeeb148ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d41a9caba0052df58bd7c3baf6e89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72b88c37207207e212d8bb2278d652264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceff844fe0ccd534784def778ef419265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722aef7a3e21e716ba6ccc3d645148d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fbeb51f02547fb25343975b952169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4baa0c497dae20188c54f8702ea5ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c762d9757464873beeac62c0d5582269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da086b0cbf65039b10691d75e0a80a1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34eb6de94a44a025e26fcb717c8465271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee120972c20897b8b28d54afe11b56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7900f8cf93c25ad3b66e9af72f4e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60155fce006268ad17d779d688429274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa2dd3a667d58ab1afca59dfe4190b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8754ed6139d0ff1dfa92b909a8a62f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09d1bf349c8c07ee5ba577fb89aaec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522dea1f9d6cc9b92bee43d560eeb69d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e51d759d851bfd2ea8349d637f5a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc058a0afe1c5f126211effe9f8cea2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b91174126cf6a1050de4c5c2e1815281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d385722cf764bac4cd0f8628a3d3596282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9528d70a8f6aa12436946e02b0764cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dae38b317824975ceef1f0d2742eaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe238998b07ce4b12f354007034e9e05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1c46fa20b1108a903adbea735a50c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bf7af5f03f69a313b08e3ac6d2a32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918fd2ee452cece064205f37cf0e577288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cdd590c9d62af1428ed9359740276289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853dc6ae53c37db24e6c18bc0d49be4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b85faf0fd4a0e13668ece5d07191b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f52630b5231218aa17ee04972a36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e52745a1438eee00c47a58bd4b92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b8904ae90dbee08496282334ff40b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aa94fb72891b2fe434727597b2d63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e675dccb26faaa1f175f2039033c4f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099851f5310c01dbccd9ec32f7735d8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eaf82599eedb4b0317df93cdbc1ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103594f4e6ecd2dab32cdbcc1e192b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a132552e9c219c440060ff0640e90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5fa9e4bdac281564e96deb3de7ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6881aab8cda971be4f6e38df88ffc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaf97deddeea963cfb241ee59daa67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801997102c83a6545d12da93e6bd1e92304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493fdce632167675131fd8b8f83514d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498fe390024786b73b8bbec8eb0b4e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71a09dff971d24cbaf2d5d8a4d2e73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfef2bf6d11b0dc586339c2f356c911308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518667b5a817c58a97c51b50d547e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089132c3f221cd4bf147ffce1ebfdf94310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5fb74541d59296bfd49980c11a83d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f487fbc122283eeedf9426b875a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba30b499564751977aa70759ecf8d8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409879a057259a6fb4ab962524347299314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd02c1da57c461fcfd05cbf20b5405315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be7828853987fb8b5e28e90008ef5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca875ed983476b3cefc11b290db4ac33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def49de00bbe67dc0973845ec86ca60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f821a913bca8ef79a7122615a86ceb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a013e01eb3e5aa26152bbe0e251354320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e051bf3c6e93a17e1fc1c6a3954fa9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d459362c355ca2e8e41558a43eee98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7420b197c335f2d4ee8cd7223a6791323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef579f2b128f51d5cb6d64856dcfd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5e99f8ce9b8b84243405b11acf697325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0184df7a7564c19d743fe285bf6cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436e72c3253d4ef72bf32a754a06e37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115a53da1cd8f4391a9e58b2c695526328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c7d264578a0ebaea0e5a3d9df7bbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649dcdb8e069ccbfe1790e8b8acc13e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c25477260f1f87a22fe63ed9871638331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d91dab154d30000e1f6a1b357bb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f98afd049709546d868a43883a73bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c5834d54293565bbf0805eea2c85f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655115d325d0ba3c5e94d34ae8c92d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3a9b0e265fbb83c6bbc86564ae35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83af0c5774eb36985b20053db7af0d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16fe24cc5421ab0793d43e42028254338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af76c571c5954aacb6cfdc7b3be8b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c0c372316f151500d7c6657e1b112340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261d9bc8e222bfab19a1f86e85c6664341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186ed176ca14ba575bb791d61b66f1c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae781d690645d63abe2f9b739867d3f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9d4ec4a20c303b6f121e10b08f28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31429a06777f39cd7f29439d6e4504345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5779963d9dd3a7e648944c48b5a58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935961aa735b656e288ab6d0d823cc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237830608c0751f78790647d31994fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af1355e24fb716613231995d44264c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7c3b9af49f07f99aa3a24fd871e71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f193af04a13d3cfcfd9698fc679f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13518c60f26d48499328ae6fb6fbee4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c894a83c1d7eb1f6c6377cc2ccf8211353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4339b00ecc32437fa5ec7cf48283bde354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2585346225dfc2240754515757288355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c9ce647537bca01b8ff3f00b54269356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1336d5b06c3dfb85ca143e54083a4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff564401afc66e61ea023f4eb75efc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7359d0c57cbe7768d17144ccaef7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d88d96198c3793eb3266ceb67ea08d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1738f5297e5f3ad66895d307f59ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da169523d08110033a16c9ad4a7d17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24629d8676893741066b708575d22d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc67ea572304b199e44d798b6ffbd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bead535fa5677bf010f872d26f0c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3d5e7683e27b93ddb896fb2ea7d26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1aae8e9a434a12ffed26156a7671fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94724863f714a8222d0e0d47d55cf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e5b5293a01153c8b5bd78e8cc7ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eabfd7532e11ecbebd45f4929916bc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8c8326a3e25fa01101213af1068cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5779a94dc9e25546a8d255e167f1ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cbe9b5bb62557b449b80710eb39a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480721be5197fe38d5614a77b373566374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa27f29d1c311a4e3ea239cd43de79b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07c95bd885a9532630a27d33b0c6a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5025f1441bd97e0e9af48ea01207bc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b09044b09dc4f5eaae2eddcd03af9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610db4364e1b5a6d164a84deba1c76f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d05b1c696442df1ca925188dec362380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7c7705dd06121d843547366da65af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61b5dc8510aeefb92460da75dbaaa6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe72989bfe623fa3e14b2b2149da2b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a193dc1e57e369de0b5793a60c466f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b563c3ae4f0e3dcfc6b2ae5a35e58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68f7d181bac052ca3d4bd33f2d498e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce975932190f81971df4da3e2d8b67c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64d9c1f97262cb2356901fb45f8c1f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac017cc1c51539cbdc17c5555d6aa19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336146aee0a8ffa078a1e3aa6de8fe18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace7327592afdecfc2be6b97c331246391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc445489a19daa8047ef44ab179f3960392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff70a3612556e3c2f337e53f246102393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606258caab4497b135dd0d0257f437394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a429432d5fa0fb8447597ab1406464395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5b750f8cf9b9250bb353aff05ad18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5f967e45c9cfcf5286fcaace20be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec22ba5bd21cf7319f542dc41e55494398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81f2a13d3d4dbc1789544cbe82f2c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68fabf4e44d15b8ddfa6118956de56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0582b3ec5f1df3e45ce6747d88b9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe76e022f2cd8856343c263ff49286c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e947da305f35241ee0b55003964e6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112556eb787bbb9fab18d09cedd21181404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f2e44f8848088718244541a909fc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20960dd86e085763df2a03a7b22e6c1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d33017b6208c74e23f2d7969359c25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016f2a9c1c8f127d14b49537d8fd7de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73773a79b4ef826df6cc7a31d6227409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931591800a8a92960a00a065b3d8eb86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cb06cbf1f8b54e6fe8d62b0ea571a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10e5f27553481104eabe03bdb4cda412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f2dfe1e0b0a96aedf76f6851b2aaa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad545fd515db128edc4173f8256a57c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac750e0d57ab7a17bc535d819e207b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1e3892da50dbab1cf863e227b6949416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd574afd61abd2682da0cc8c6ebd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d4449353db4ff9d9381688400e180418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89303c8abf254fba73a4f39b2265a10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a140a48ce996a744ef2becc6294c21d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e15234f6e3f4379118b609bb4e585421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166481bcc049e4596ab69ddf7cf9ddf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eebf89f9d785124fd558a66877f2fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317d440dc49fb8db6fe446c70d8126424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2578d486466deea249de21332de56b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa5ab256bbc32f0b1a946c46f2228426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab644a5fc03a275a475b173c651b0c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e8c3b745bf81e0cb91482e810dacf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b53b8a2e6ea6dd563092b2d9b95af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc80d098c346b887be294c3abd4908f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481eb0619bef7bd0ece8f709880321f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bbb9b167b0f5f48a2376e373df2a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe88d6b62274739030bb19cc7f81c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06625577fe6974e2d507d30358fd1e5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88086ea7791fa2ac5c1d8bab01831435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2de6406f7ef0fbf38e09ffa9400f87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff7a5038e78543da71728e3239e3ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50041f714442514f0cedb96b7f964136438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abfefd01d488bbd170dbca2e8c36bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d0b9faac6c6b6248cc98aab5511a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f174592824553a9e6be53c99924296441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ebcd47410a8fd3a0721cec02203c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772645844dbb14c4342bade9f5bbf94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0fd7d0c2d6fb76c64b221886e20c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dcc9b287fdfefd82a6c227500151a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c544a4b5354cb30d0fd4528898798f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29cc6c88b1bfcbb6905efb4b9504e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffd6690aa7b344836d259eebec0097448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d647323fe061fbb6a76fe8e79d8d24e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73886f20cd0abe02cbf4577a3ac279a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c1fd01ce1a745897e9fc0153fdde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d8643896479607237eac9114df91b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec6f0552d496f7c864b3078539104453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dafd7520db03c7acad21f5fa560cdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416669bb7dd406f4c357e1ad603001b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa883e2cfccc1eaa75a0c9baa91429456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8836d36a6e163a16d9c58f61bc9aa8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f80ec7ec1ffe6f0f7eae0a935e776e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231cc451893bd6551d1c4753350b28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a318fbf70d9a7ce64b72868f80f6a9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518fd4b17d2c6304d6a24a2be36f259461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf4e3521c0cffc2320e1426f3fc47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346992fc154bf4e8ed44a6f4a698b86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd8220f67937a99f6bc48798cee0ea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4516163b0b0cc83bb152770f70eaf6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d913cf0a30cc696c08291c0a9a4fef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef69afb0f402eb8a8477b1e58644fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ac55e68e8d98f6aa8d9e57f09c7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff0a7ac85d365d6d374fdf38d34bfe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b96fb6d5a4f9f1fc571fb6d6e1c5a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e40a5ade616d5b1e56c75df1fd70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d8d31d7f4213f6ade2d308735971472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218408f6d7c68271d9602cd8d843a5f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518db26c85ea692f6991ccdfd3c46b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f456b641f8cd8939d1ee8b7964a27b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850a6682054f4d949d713537a5c1c88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab24c6a33551fe63de3ff53a01c8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fae88f6a934cfe1bd48c5387b3d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3834b8ebbf5a869f1affe4494ddf6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6be25efdd62ed7e034b5e6ea9dbbe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739acee2d44ed359bec2434e7cdfef9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf1b6f8eb276cfad07205728a059ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc857f190c1b804c90c120ccee88c59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abdbdf1228d7171775d965245daf7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5213a8837dd1416f2c6218cdb6433485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422ef1520a9ccd9ee94068c32c29d97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866d9f34acff4554d071680e59d338487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84e81bee70cfd1c9cfd3473a6c8778488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314bb2bc9dea6e5cc4d05698655658489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e184178fb6654794242c607455e39e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b3147f49b7fbe7e15c7b3986b4e95491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9132a06f44df4c29b9e8eff858b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94475535ae0e582eb1bb3b69cdd1ef44493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b01750776cd1fb1c433266d0e38207494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3acb8fbe2caa01a8d8512ec9645ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa670d4ef6d0cfbbb6ee3c923f168de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902927d3972d119aac607d777f21e9a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e71567e9766a8c5828f15dc99968cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9b53117cb941bae09e82bf558da07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22141167f7ac8057c0191393814e65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e804910650b80f780fbc94706949f5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80337bc2ac1b1a682d06eaa9ba833d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e4cabb916d7699f96ea87d5383925503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c9ad66568c2598c66d2e09917fda4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6110e094688209cd8aa104221dbd309505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c972a43330d334f04065643dc000f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d47b219ef24addce3e8ecdbd36db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd048d365be0b0162fa1306ad1c40994508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adc96de20195212bb56b6ff72c0c66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741ba29f1460a1680270b884124551510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e94cedb2ddb230c3cc7d689dd1865511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c31656d090d7880bd8d3d201cfb8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ff5b161a13e15c03f93652e92290d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa00b3474c632aaf3eb31310127b922514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fda3d9a075a742258d8d28716324a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857592474a3fd6cd1896371594f1d9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37101faba5a5a5a52f56222f039ebba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a045be1aff39690c9876799df6c213518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030440054ab97592140a855a8dedcb76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9838f5e75bbabe79ffca47eca38b630520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4d342386b64f4df6dd716a06018a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e24b2903379855f86937b1b16a23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566b768af5df7cef78ff6a4cf050963523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d48e57797699f78ed981d74a0761524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69463a357bb95032f89de13283fc1c99525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14222e724d44ac683eaea7056707ebe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b81b3e8966d18b6ec149fe7754c90d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5272a2e45d268edb2af14622e09f775528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b21d8a5ee1acbe70276cf1c1ead41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd84d20f742378f9ce591faf8fb4be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741fce4641047313d940ce7ccf04eef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461e43519618c9063a7c0e73e8341f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8327e19b257feeaba21628427e42b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0cffa5b2dacc8eb8dda350f97d5552534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab799d2459192f206f78f951768f3cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e137d944778ac8ab62c2b23de14be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e544019a50e949a1ef5b7359c51755537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8e216e3d414dc1bc4a2917fd1632538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16157207b055767b90a993463639215539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb28190e2a8bf03e6623d3558ddf0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51704a31bfe32846b045739206dcc45d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8b81c156ed259a8df833a1e7224ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb41adb14ba9fd48955f46383595a88543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab2c424d68531b16e154a69ee668da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832188d1de3badec2bf2c2e64d52a34b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1e708674ba55f4e6a910a751735a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef3c6fdaea87eb0e9220d9e1623f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1066aa1e6acf68c809f44f390f6009b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d2f56015a98e89eaf6a193ad67c0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0edf6648f5127a2c9dd4e0361044a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba929dde09b2cddd673f53f0e572a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01849f3c091ef77affb46bfd9af647552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096df959da03c91c17fa506d5772c73553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3592d04e84ebcf1560c87716a808554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c9ff4ac7d9a5d8a416b948648eed4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc5c84743f94e3f0e523134c08458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3525184da60a1eba08dac368aec6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f235371ee70dcb277d53065801bf9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186966e1f97602662745606ecf47362e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadf7ec823f33993efa1da2765b2059560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967de56006e7f70401ed2e2a787b020561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cbd9dd038524d615405c2858d8581562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da983db41383758b1f2f9adc81c77056563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82516eb0c797d30fd1f58d3b67874a30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5502ad075d9b2ec0ac0a7f0a9ad6f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbad463f4363a3e9a15860f546426e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01eca07b0b31d955b44ad6605e1e97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129688ea3ef3d58571d15cf77266d3d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0d65fcc7868e44cc22af1137e1a1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e90d5f3b53b65019d03bf8c0c72655570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c5f1b0585c7d97eed4ad8510a923a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d39f4374316c522f96291f79be4c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf45a1c75911f51a654e5e01fa67a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fda6a96964aa266a4b6b986abc8ded574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba44a38af37ee1607b5c9602ddd033575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991c263f7f98b50fe77edbd48116d96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e8397091a4ebfcf7294dc2554391577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab281269e237236cad26bc5a61d3e82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef871c878b7e5fd1d9b8fd3c0de928579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cfda2ac597ba14ea18ed0559f497d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b725869d8aaac8523207b9c68cd2ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f531385c18c3e8b2c2b86523c428f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5adab3a38234b892de79e3f2d4346583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749741d8735dba5a735e5ab0fdab249b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0b69fd6c2209c4b8b08484d6b691e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ced320ee7f544d6277340baad5fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24dbc486c0e7671829623f6683bf6c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d612e4bf4b8beb3280bf5febac4e5bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d0a812f477c3b920475eeb092d5d9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b649f02c6b5331d9db82e501910ab2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b55964a7f24243b440d618b56b1d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b306b1e0d53a53266878e36ff86f4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a1bc9c6fdf1806de75916f8a4ace0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42f64709135992cab0d3113a0095b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4524109e9e3e68157383aaa0996c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c713247185590055ba1f5a09d4bc8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b67e2640de9866baf240a5278d9f63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4033baf006d6602d11e7011c576be8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f766f5161baab4e3f45eb87cd792b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d09244e310eafca8ddbc034221cc79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e2e5269c6ed474567779c8901075601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fcf740d9ba84461ac6e618c22ef7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0c014e85ad0e1d7d9fc2bacb59710603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad82b8426ca36ef13a5a83db4d7c957604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d86f87d357b27b2b8d9b0ad00ff76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8134b3b8dbe68a6eb197e4977eb630606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747b47dd401f3cc2bda1021ae43f0bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf74389b2a4c76e81aae4313d00a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ceb2c14441832b076331b682c02ab4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fbe8ac9d861da4651f100ddb7c57d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514addb772c5a1df255c1faf1faa0e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a19d630490b98895de810044cdf9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bd5a80a727ada7a1452323a05177b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a77f38baf46bf2d3693fbc7acc3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9497d4e2f46f9e7c1051e1cd34aefcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdcb71b0c992425402da2c868d7dc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28906be5aada5c56223a625b3e81ffb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022a0bbe2137febb6947c4c8bdc904e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8e3e1a75490af9cbf9e9f84da4ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52d09bb76af67939c6d2e853f470b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0ff9782d5b165803157e8d457ad25621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05362b55263894b02cde072dc840e0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e70faa74eda6b83b8f72c4060f7dc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5335a4a00a2b2de693d2a61444bda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04701cf1f33763793ce31a47bfe5bc01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504b0337c77f9f05dbef61459e087c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd585bab01ef6d94c18e3d72edbd0f5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaeeeb21510a4f90dacbfe70d6fe04628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84ca8d8a734d8bf1a6f8d6d145f431629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3067fb8a6c03455ae0bc0ffe80f3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797b5c60a8b60fb273c0ac04c7d694a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf32fb304b538d8bb9e2de0c1cad63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38dba8e4a4fc67f185f5386514c267633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc1b7a8cc5c6af93eb66c2553d228634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd9fbf39a728dc4634d9554ecd5f59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c38a53566d6b88c77eae89fbf75281636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573528a042a51f77f126f061f3b73c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc226827bedb969752d6763ce85de7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7c9414ac4cacf817ed2d9a7348a60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072135d6d8f70132d9b35489104d75a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbae18610fad9fd9c9acaec42fe3e84641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13e8e3c7ed8fd64338c5103b228c60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10069b915a590796e4911351b87d1927643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c3c5a64bf52db862a01b5a148239e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf43c74d099bf9b1b0dfc88e490e2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb65bee6c566aed19771eb5eb6627d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0e6401f36e780526ceade302eaf98647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba8add87405d2d9969aedd7f90d12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73702491fdd75ad5ac4cfaee2669381649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cbf468cb04b0f7a00b1e72abf8778650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84687ba4c569a814a06879be818830651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141354a5e654ab104f19ab8c2aae1282652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b492c515136fe7a67fecd4a8cef2c13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40505c59bda7a80cd40ea8f1643887dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f581f86b1841663aa1067f422b1010e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944deaa5499e070cf516a1f2d088b5d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea12002364f0a4f5ada211adc41ae52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70471c3c1e3ad5d6d2ef5163da9e081658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68be8d7436233ce80d1baee55838ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d1bfc84e913c2968a4520e536f260660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe73e038731e12c0a48047b6bdaf4ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb27b88b57f8fa61f6f5ab87d421da1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ea7acb936a4a25f289077d9d0b3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15d8552ee82f970e3edcaa4150f7eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bdff58d9173c1466504cda6f9a090665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c770e5cc69fce6883f2bdb11ddb004666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1352834d5764070ce2d267a12ab00a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaa849a37af1805680aab87e9ae55d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb380aff68697c6fc3aab15a96b535669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91898d300f323c96708a3613e8323924670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0891349a92804819a1d3be3e39230a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad301abd3212668fad840d55bcf7fa8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1763fca932abc179c8a80a5d5be99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c158e1f49a0fdf3afffdb4169d55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67e5a7db831c63fd2fd4a2b397ec0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c250cdeb7623adfa6cf3b5cba6041b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7715d2d6179138af1495babd9f0d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e56edc91bf25dcce20fe558adaf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1956e362c36dae88cfbe1dc15b3441679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89820aa18aab49cf47bf98081fa7f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f9769fe4f18e33a78ea8a1185784c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c9c0f70fc9b67f5f32fa13755f6d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7736b5c7de806aa2eabeb903a40a01b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40514fccbf12b29b305c271d2b2ee4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810fc43cce8ca10287ef958472ad79b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4df32d48e3aaedc9c569acd8e4605686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf8c0ce3f8a18ba495a682718b4d32687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe259dfa0e4971e36f74ae513733c59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3cc5febf2afb5b89d390d7eaa2b9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62739be2ed4817f753abb47b26080a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770e9d886677ba5ef2d3d25fcb55dfa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1895bdf65db7c4d6dda2e38ab410d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50792658660a08c3259a96c1d62b44e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793ab4dd8cc61c5bf93bcd62503d57a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1b181b0bb820cdda00755346d9207695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8edf11c34e913307e5eb1b9d9fb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca8161285737d5b136e10b91a361d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40403d779fda5cd7ac391834a3601ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139efd65b48afb73077869195b8e5cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3012e246a4f4e179e8677fd09cdc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8e422e41cd55f048f9a8778a08fa0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b84dbeab229a242bb1c3ab5308d49702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7904157c8042df5e51246c80e70fc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13493d58964c020d9c5001b92510ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef7bca1c2b75581f715845ace3d0e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a0745d7ddf74fb9b466caf83fe415706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a744b13979f775e7cfb3a546fbad2c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be7d9c679b9bd9174ed5c8c8ba274a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b173f6994c437c15e4c98cb533fbf5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be27ac59fadd431257042d83479f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073844def9e9793ae48b883b14adbb9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5a67c8aad019b522a9c988cd6f410712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d20c4fb19307a23c9af9021d3ce9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739001f201bb0be35ade8fe67ad6086714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067baf4f628bb767c02073bc59ca7446715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed38ce3a5629453f81ba222432eaa2f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af909c1cb181e15dd8283e958ee373717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb19fbee8e1f53c09a626e74926b24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa0c24155aa93bd9d34a48ae80c5bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73281c98f11ea3aac21da42cd2fd53720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99b203f1ca2b502e7ac7856673d165721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52c0e06920354082634e8970a9e93722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c49c4df867b3d89b8d634d3a0f8dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe6a7e48cdbc068a3018013599b6c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82341be31e4e5c35fb00af05e5e220725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3c77e105531a45d71139ab92cbef7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd64eed1f667f2ae35526d6b42ce7d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaef5ea412be00254de6049ea36855728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01623c8070b83b98a467977df87ffcde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0a83fa06effd5650c7b5fc3d6b207730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d02b3e488b8c4cbafaadc95481d65d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2e0126f538f2e70dcb268edd69bb5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae274c9bb39fc36a2b66c2e18dc9b0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cf50d4ed8e0302746465954f260a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb68483748f12bc33550cc28d1c574735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c0e5fe4f861ca9e34128404db9ef0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182d8b6c9b13a57bd61bf977f3c1672737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07219642f4caa7c6bb6914e5f38613c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10593b5dfa9161c1719e12ae55851739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c1793f4cc7b49a52efca40d0b343740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe708496ddc869f66ee8d0a7785597d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d342b7154dc6f9616b6ba7246573c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f80330048c1dbbaa14ab10a30e0ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10201474ffda708b0f7c99caa24bf3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9a9420251512b0f0768571476eb47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c1b667807ad698fa6418963b3e991746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37977815d8c0f86cb5d62701d69bdd08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db5eff2f1eb2a41d2c4df51863cbdb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04816120ddbe37c1ded68f000126b38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a81e4dc94f5fdcf0324f19569ec5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876261bf81aa7485110ca7fdbc440bc6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672a7001563b2f0f50fcca97de5e2b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae152b370bda483d6919d862a046fdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876aa538eb1610ae46ed197f7c7098e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d6fcebe297b5b880147530802a71e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb02166e10e08d73102baf2870b5ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9451ed8cc986c1edfc18c036e9e7df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1abd4d50cfa67cae7c90d6590037758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411189dbb06c35090f7c5027da3d8ae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>