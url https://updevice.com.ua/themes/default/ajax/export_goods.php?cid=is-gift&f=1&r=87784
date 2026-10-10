--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe11fe6a19945c7975dd088a9f0ed491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e455dd719261a6b1737cbbe9a829672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc8b72db422c7629c98dd5b80a287c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ad3e991dbc5d11f56db7c5c2999024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d05d79f73ee7fa6593672832fdfbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3efc4f62cc0c860f8603c2d096b646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4673236d8f718809e3ee408d03557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef9d65372e4072a75f79caabaec4548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609096f893ab1e517bafa4ad4c6ed3389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50851049250decb54efa6457eb04a29e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135e895a3fb121d90afa5df7860226211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac534e73388c3f1eb7494b1a30f5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d13af2ab82bd0ff1c0545dadb543c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6e1bd4da276d46ddc322681e70aaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcda7c0537d394725150c7e20d7efd115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786433a4d08699007c4169f9bd40ebe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e4309be9d97923cfe5e30e648522117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be1e81682a4ada665a8d64ee6c37818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901db673a35be0afa9f5a133f3d0ee219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf757ec9090da81c2361af6748725520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c602b3966ddbe73aba03a6044fe6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463101a4d836ec23dab40313ba9cffa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f220b01ed415162c224bf76006442f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14811eecb6fb1a145dea85e6ed8e3a4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9de0de8d38865aebc1cd44a6d7b54425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4490a53d967128c680b94731db3b9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07a9f9469770354c41bfcc3e3115027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d262c0e6a9d2da12bb1e4975526d0b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8931c6576eda626d11d48a4629b2e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f9e0bc4ee9cc9ccb09fc99db7ff4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c664da424f0aae62d1730816f4a34a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87b0a066c17e55c5defdef8c7e550432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583edb4a4c67d2e5d8ff4cb8b094a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994613d3cb94d817a29d87dc4540f2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f0793698f3e0df96421e9d3bd0aad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f228eb33c69558d36581174e9763136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370242688a358903e0646dc0dab8f5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e75b36a4277793df1dfc8088fc7ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2825a35f2c1bcd19c900de519088ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780ad6ee130f34726fee29c605daee240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1686c90a9411d2b47a93d4144e9fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5420dad845873177982a23d74d9cbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd099dc30be4f4226a32fea75e1622fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189d405b1801f0de4ae1ee71b21b29244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d17ed42c30091057a5699e8eddbf5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd78fd253e8f22c8095c3043cb2367d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b0926bc2c21293ef00ad7135ee6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdba5703e3e4ee8107e1833841d55748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcfb27ee4eeacf9dc1ea274663d21149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ec352ad3dbf514170d2b4a61be77250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40262677893c99fa60e40d1ceeabd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eb49362f7426a8c235b596763989b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42664bff52374d1703f45539fa7bd68e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed513ef15d13c50a8efd29a935f6ad354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d2a2a66afd36ce1edea54a0c0f9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4356358df0fce6e9e44ff0b74103456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8957711d69099253aedde3b799dd8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb5128b0b537599e3b47a3c987b0c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b77ad899e739cb0225bb2bf12cb6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475afd62b99913c046b7bc328f910a3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac34436b94e71f74c40cbd18b558f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76894f4ff1b3fe2b566e3336f87de1cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3b687986746dae61552def4dfd13563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452e29a36d90bf7b18ee485e1bc05a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27754e1f3da70e5fe794918c33cbdb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f75cc18f03afa914ef2c4f32bfc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec942117389864f64720a56376d072567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98af30673ed2a673319fc4146f7bbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181f374cfa96c4f0b5db20bc3eb765669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8700d5e5483e6990a3c9964b0472e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27cc9752d72cdce27471f6ef19d28171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0301914a290bd608d27cc33399653c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c72d8282efe2c61eb0d969d784bd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b5abb59a5d5dede9b08a9b2ff500474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e4212ae73d3e607061ee5a6c1b4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dbe1f662f031c46771d26f05e07ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30ee7681aa247cca49b00fa5e0fffe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826096faa025e4d3615a9d396da973c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f4006542ce8c3b948e40d05b74e7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f91ca0225e3787c6e9827076f4816b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af096bb9e067763e9644a821da86f55781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79966b7d6fe6ea301573465b2e4f79982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a513b048ed0eb660dda466c417262f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d116461ee85f5c46f92e5b7d843f6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb807d91a0afabf5e249fad1b258a03585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e541c30a5ccf90d9d96171ab03437386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681e3fad505b15102b627acb7f1f4ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e947b91869980888a7104e20963c8f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df0c529d15aa6ff0cccbd0335f19a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d01b56750a1a2cd0bbd57b6fd007890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810c79f32084f42503904a88693aff791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28443eafd0a946ec7d712ced560d8dcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4a193eb702404868e97345171263b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb093c92ca218e1736ea346e5fb3e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce74ccf30fec4065e8a12d6e9465a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875accfa1e87a04e56f9589a3b79e3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aa2eff76ccc619379a2541eac086197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c69179781b4233853204065c05d3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1398ac3ec9d517f730739c8bf55c0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a688b9debb4f0391ea609043ca995cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4629c0086b58d953fcbaeb24eaf412101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49644833207d028bd699ea12b1a7af3d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc48519cbd17b3ef3d6e598f1244d33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c569bedaaa64df2ea0bf39ca349d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ff33aba7a57c707b58106b53bdd09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739aea15c3e10563684f22182571aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739118913795449fead6bd6d25c1b2a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c2d5793b8c66ed8ee644e514084c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb124953a72ac1023a4f35927bacb9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81832383acbec450607d12e446b07637110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6995daeef66cb24c81a1ce2c8111c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34112098e886a3e40beddaaf22ca8069112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0df56f42cc5dc15d39ba1a1096ee0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe0c588c65b98114cd8aa8fe8b2e3a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e775cf076f7cda4740c3eadd100a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e08250b47c0f86b1c372e8ddbcecbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f609bc638088f49421f35ebb4111117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e244f214d87474d4724c05cfade91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ccdd7f81504a2d416e0594ca0642a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e6af9951e00c18e3997c39176d477120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f983b21546e3e608205a8a92bf1d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d322560c17d9924e2faa6374a44ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad039d76f72d3eed5e636851a1f1ca4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05962a4da3182b760b728e82aa1fc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec8b0079244065554b5fc8dc01d619125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691395a6236fbd374a16c61a2dd043ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27b22bbbff37d65fcabe531a1873b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bfcbad169edac8d105c7b177beee1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddbc737d8ca9699428580e3ebcdb9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced8af4bb9154167f8350ce340fb0a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed303e14bdb5e78292b7d39ee92be9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31bb2f27717e668349d740fc128ea2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648cd3172e2ec79c0b35130823d8b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aff78b4abf3ec5af8c8109a8b61dee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e44ca0995c5f314d1a17662b3d54a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab773023eeb6e4ceecf679f4ac35a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376a18420d5543b2bf88f3da825263f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b6de73b133e690556522c817358a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb1ead98e06d1fdb4c103fd727a4b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7fc52eed3b98bf5b16d3eb438dcef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc8267a41ff7ef44813b94b0cbc2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e2aae48695c34ad040586fa99fe10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff2fe46a5b1008f93034968e92bdf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac71d1274e4a623b0945b733eef3c1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f966a0f17d6011b1e7da01ea81d8b98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cab723ef5cf199e8a7a3004a37d988146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986a875127a4d29094188e0eff75c63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1225fa5c90833e76b9bfc4f2b279f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737387798091f342897bb89ddf2b0029149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccda34b1520b89901b3a43a64d6ce63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77de07382224468f8fefa245dd2b6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aca29f1e7361902dcbf59b914bafb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a120aac537075167b1c5ab5d9062153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f621791f7c597b0e29088e724aef133154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f7ded2690555a627c42b10fff668155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16addc6734936e224e7818664bf09cf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27a976d25954685ac76b0b041cf24157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e8db18929b43d3165502bb8856d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f4363b2700e620d9713e60ca59019159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba368bcc3469209c01f5f69366b46bca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1362dcdf85c742e09fc79fd2dd055161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eeaaa650c195a2015a432d6add2d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813374fd517d4b7c23e7fd9fdf90a94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dd78ee3207fc569d65d5afb749bf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac10dd317b30fba914cfb7f6473fbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81015e5022e1f49287f376f494d207166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4892d0742496060097b67f3a1c783e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38a63e3edf4e1ca1c9a9ed69c0c01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77a2ad0235eecddd84d949337a3b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830837d99b3b2db9a02aff9c099622a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a0a6fa5c8002ca3e31b1f684ca0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83274ed7f816a5298eed40120d9ade7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3906e187eb6a3a6fbb559147b8478173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29663c8d5e5a3d6e278bd218a73bba86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6cb82cd11d89281c6cd1bad8465cd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00696f651b7e9c2383275a1b362ebdd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336e139cab6b98fe4bfa2222c66a58d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615e6ff02fae65be6111e1dd563ff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6ff923133146c599cb391f0447a78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2fb60f83b3d1a4d03841f8a11f18d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a98647882c333a5fdc78608683a9a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18edf6c43c2ce0c167fc399fd7296c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b42c0429c2eadb931b350c22833a69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4f1af29fd720f9612d31346351bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908831ef95b674bd6c715219d23b8640185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1fac335a4a2538a2fecd8c6a5dae7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d29a1ef3f814d5fe185b26391cd5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa667be67f0000569c3bc99a6a95c70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2d0eca141730d0d513f8ba77e2dda189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7953219d327be99ce64a7d59cbff61e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945508a25709f0f7998366449aac3b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ba60b1fb47b4131d2a12a5f20133192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67914d397aefa8f6182355069a8fd56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ebf62115757b6741af011716a0c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53059f1a2e67faf5ef5089d09a2639ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982d95af17bea0999ab502af2629fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223d283e555f6f80b3fa44c01a855ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8fed652a1789e083ef19a753603ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adb18e26c897890f9a1493c7774660199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814bc0980627e0902e4d73f96e1d42f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3a230a6e86e6d15abf93faf3e89c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa21350219a4270843503798f1184202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb853369cbec2e9a1494d2371efac5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b3c66b0534da273bd497f3a083a8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5f35fedf95d67d0da2721ed49814e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852843b1e6fcd4ead041b1cb884d8d7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a85d6623a137a061ab6b7231b1c03d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2121a382b1366af99fdf00da828b46208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b092cdb0dd3a52418cc17bcb720b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1b3086761046119dfad3e076a957d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83facd3ca57ad77dfe5e6f583ae35806211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc51605ee6382dcdf8f385f6e7d7238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e2eebb74680140a1917b0df8714a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e480d6859ad08526f1b5cf74c662c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f6af316bc14885bc9d69e2cd50ed2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c39f25aa3de6285ded850933b946216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8681739c28b85b2bff67d46d27b1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88627a988664f2feed23949318ac185218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092220fa7f20263bec9e2c12b922e25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d54ffe441b34c29fcdab916dfc5cb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d151bd7b57c65bab8c6a46f4f5e197221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8424ff0975e9dd80314d7d6d4d6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd03bb8e4890019ad0622fb6d5e5ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed622cc3dd0343a932105f10e3712161224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179d1e87198d3d9410697f30dd5f06c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a73bf733c2e225a2bc5feb611498d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda384541734b52a41163bc8a595d7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3be2d0f8231fe0688ce5041fc0376228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652ee93fcf4c3f8b1f9abb8abb57da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e793dd287125af2f5cafae79199585230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9594e8dd6317e3112b709eeea9973e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d100a1c03251aa23b607f78661b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef88a5766b35a93ee349ca3c1bea079233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913e67c23f96dea476c5ca09400f621234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d351c56cf66b2091cd84bf9f8822e20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44714734c58280c15f483377e4f0fb01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66d99f6c88e27dc8df26c11163c1ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684f1cef708215cea2a6082a87cf7d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74b683fabd6a34445d0047baf28297239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518fe5d38ad25c50ce30583477c525f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81682dd6360135fcc63b3bdf600a727f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ff2b356ad42f13369c45c860b8a16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa490b1efb0fe34175ae6aaaf6b91de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fec5f483f7b9bc4c2d88a23543c4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662282597c63b8ea7641ccfb6e6e9527245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626449e950eca324f96c61346e5ffcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53be8327432caae1e9051662d71ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746f50b673c5b6f31bb2d60473fb43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830e40b914f067f257cf35b5420c57f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7771607d682770b78de6fdcbd043a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12761268b4b8d239ecc749045054d83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90071269c7c0e1ebf1edfc6035c794252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657aebb279ff6093d2eeda4de6f0a53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157e688781b201c7b0f0b35dbc2fabd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062e4c342a554a164b87ec8e67b9746255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d39ec4249fb5374afbcbf675924b5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35ddf4f05ef4a854b2bfe0e94b41c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a728cd05ae2b4e97a38716c41e198258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642541104928fd7ff0a7ae4b2706a99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d91e8d18fbf65216d184ab150abf0c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdb60b2100c357d959faacebc2d1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b7a5d07c8de1f428a7a68fcc00f68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa88478daf7c21d473402961497238263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e220646df4b9d0d1a0eb3ee943bc993264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09079fa14868367dcb1fde320e529ce1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b673d664f1975360ce7fbf5889f0c29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6741d78b6842b1acec4290a34abd4d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61670c7c74fb96715066cc8b104b956a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdaf36cb9a455a5f85428decdf3e71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b97532510c90e6c4a4cf50de5d283270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b855314583eff5825484e9f0c383e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fcadf5f56f9eb7d2f00ed35c8d804272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6272c893a34d0d6fe45728e37d3e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9751329cbec1548eae7d64b9f3b7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8670d36ef52d2b1accfb8c105c979bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a29d9e6deab83858a44cdfcc97511276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f687986f5c158d254326daa7b72a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d1fdbbff575d5179724b5e4920b63278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799990460dca226e6d20f789a7a862279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295f20162ab1b76072a4e4e28e5391280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c2e9812deb1ce5947be9ccbfd193c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a709d977bb0bb70891ca71b49a6756282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c909b109703d6f8c90adeec95b5819283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50863066db49d40582ca2e597226e8a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac700e3a6393fba2fa9e61bdd7af6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8a6c52c3fe4fc57a6dd2594faf62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80eb92a6fd01adb0435b6730499e16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a9be961c7e3a4bd48d07f88889f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5eefb977c9dd0d758f188df254e29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac561d40a77a78f8b8175bc3305ef084290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeaa9119e66114ba1095a8aaf6983e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d13de3f78ab0521722346c2a14090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c394d3d68e2bffbd4467fa9c4efb78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a59f2e5959c7657c96b9bf4b6af3d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94995816fcc51efcdce7d6e232fe70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d99c7963f399ddd8ad50e8b076ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24cc4eadbee26ae505d31a3461dd18297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2889a8eb52c945177390f733e3da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d72004407da5ddc75c5ace0dd0594299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea47fbf6e4db18bdc4b30018337bfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f941c20f154cc8ded64ba8f8370d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b893c8e66096788ae0c98bfa28332b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb62f2695afef92ca4ac1e9b9110f42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f9ec025fecdbfbba80b30d61cd9fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b724ac0ccebde92d97049eb97fb1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22511b336b3aa46b9c65077a00d80788306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb751b91e7b8dfa094b09e90aaf37e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a684d8efcbdd53c7cb29a527d6d78e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f1196faab61a17d7116c83d438f9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1d61f4c7f790f69e9ee2db1e05f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a640b4edcf706044c970a49b3d225311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55dda44cc51f3f538c8b5d4cd391b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86df8d3c55e4e6dd384611d9541d1e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb9226a8dd847d5778e04af199472314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728208b452e96c378cc76529826faf3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23498eb2eca3de220937245bbe32369316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012e1cf12bf9acaf3b0986c8e7010c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32daabd5fed42e30a61d1382cf4e77a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10927b53760c9dce8b543fefe3e7c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e208589ad7c64d3b262ad80e386b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c65b3def9aa1a0e55c912fa7bd6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a5517cadf50602b07f84781e1278322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441153d7f406a62b730289a5e2584789323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003679eadb8f18a26d921f96776cc70f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe5bc82f3f8d8aabf295da4923a2c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc85a8ec8023df52e5687c25a6edd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43259e852b8ada9077453813e9f91eae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85caee09565a26d6b2e01f32b25ce79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176e8a2a1ff953399274fca1b9194f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f066e3eaeb8867cf69db9b0268d4b68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903531e691cebfe9e6360bf3bec4c73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b3505478fefaf58b20ce856e8def8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cdf9c9c39b8c2ad0014de3d6161ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf416657d8a2a50041ef0a0273bf27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240caa694404b25e9e3a2b36012a2c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1077cfa80f54366cfae4796315259b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66671debe7f24c5824d8b1d6880fcfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6026d769e56e1808bbe8eeb2804ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c222f2a75d571b070c7faf40ed881b3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fbdcaf427fef58337eac32fd0a0ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc17c152fabeb1743a62a580094decf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410db6d2244257756b6e539f12a1a55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02113cdc2ebb45d63cade93e28765569343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6065eecf89c1bbe880057793f7a1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49719f67c7768881c7143db8fa22f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b073757bfc6c547ee17de2785290346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cf4229b0f51538c485552e75b9068347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c683a15478d9ef4d21aa620f0526f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5994bdf5bf651ba9e009e2ff56692349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538875c9f82b0389b25702930c317a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839c0704bb71e3bca9c28a42d51e48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37040a1e93671a1df7bdb3b73597b92d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12ca5e9005cb9ac7a3242257bae0e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b00c16bf58b5dfe8b4a3087215150354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668dab7c140afa2c4bf36d722d0459d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fbe9c3769fb8e5258c196995e86a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7058596273f9023f26f60fa3b4167c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551afb34db80e752aa0d3e9a028fe32d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e07a52ae46bb6bd5c8210d039fb53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e271077f1806961f41309417cfc0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c9f8ef068819532e2cf9666523eae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ad65b56172bbdfa4c118a51e6b33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e127efba36b30015ee9e9e2f82399363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e7d10e575359b68592fe68b6e8793364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf349d88fc45c23f6f3507cfc8b6b16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb4add844e1a15b436bb0ed928500d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295dcf296748b66a50bc6710dbc8e37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486854a9bdaa8dee89fd4949dcfd15fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6259dbc0ffe7191f473f2accb740432369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d0ae7507272058439dd00ec60a87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394c91cc9e0274c70120d2abe6adfa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195023ec248fa2d31efb5377a817da5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf370b10bc86549628b28f89e1c017373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b393364741563cae9120068ff63d9bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42733f974382404ad16d33d552c8c401375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebc4261ed0ed971d6c09df0e7fa1c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9efca764b13a1b4a0b4ce6aabf6c2e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cf8153af3833db1a1c12aac83ace2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfb55815c17c291122c18e1e32d23c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221d1d3305d21bf91b4a10d823c6776380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fb1ed97121ef73c3084b1afc1d9a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81403a58ece500bcb7e91bfe31a27ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc5aae809a3b9552cb2b3a5bd40100383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b410e4a3a4f2c7efb5d5dc40644c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03f6239dcd9799640c21481f73e16e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a136f0c04ba83aacff3856e1eb382f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69aaf459dbd9dd32c176f0c3fd029387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dd4c2cf1b50a4d2818a282342b4cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ee4020a4276a40884165afd0ba27b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b088a10e00a952240d57b90dad6367390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7af78059c5a9ff43a4b0b1e5b39e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3e52984b5726ffbe0d87beebfc701392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756317b2cff38695b212cd549466bc43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717bc16d99344c65507519090f5abcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772b235e4679fd617b1a0f14b523898395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721120f1be0f36e6277440683f20707e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3621d0f7d0387669983b54066d06c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87564eba51e384fdba7c803a05a23f8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283257c187a471b28f28c13ae0f27adf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85557e572d82811a498aea2cc635f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c633e75200a9aaac1355f6b2ca10c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2617a5bcc300ac2c6a67e10d0a14e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cd042a081eac1014278cfb4734f30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0657185bd96c9e7b98505543946ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361767a601cba72bd69afcd0b828d24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae814883b2e40addb5bd5e86ceed7b3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0509827685337f215e465557f55ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef19fd13739ae0944836dee2630565408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ed452309dbaafce31e63bbc4184a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5186a0d8e3aeebe538121d577b7d179410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f4234ec402902bce6324306d2340b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b515fce252d8bb4748c01a61f4672a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6857d5dd026afa03b8d514530e5788413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b9308d6d30c36fcb6f25bf9996db2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d95ff6bc2972c941c9011d9bfdf1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5415a9d7a7664bdcd41777476f4f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726c1fd5c6887bea5ce50444ec53145417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803babf4539574e8c6e9b25a017d0ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066079447c5acf3f1dab85710bca776c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d232b48bf73d6ff20579473adb757420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966830bd0f86a531f1552fa8fd0e835421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0474f013d399d17d0bb2b3420f34e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb70df901e6adf0fde5f158ab442b81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c99350a04e47ed9de35092cc8fc2d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd250de7223d3d9985faa696ced4205425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279a09c40627203553fd9fd289fc52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b04e04470b007c91d74fd472872de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a485df695393a7b7d12aefd5f64876428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e7f8475f8192b95d196dcbd49acdd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679576a6a22d9429690879042401325430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd28a9234aa8e7224f52264e00caa91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e8f4c250d5bb42a0b8408fdcc24b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3cfea81ad7ac67f9c3983ba03b2cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdcf6f993e29cbd9ceec406745f18c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb29512c6675b03547e4c83d4243d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d43a6f8dde9bd0c779daa623774f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796092064e82c115873dc1e9804c9a74437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee41e24484edc1266dfb29f3547505f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191ee257df8c819e77009d6e12f2e35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf10cf98698d3f34411acdcd095661f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9404d5e630a7d2142f80665a97a459441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a159b0495cc5dd323fbf0ae908b7c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95900573b8662ae5c9171464cce5840443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c077627f73c210d811e4b26bd3f678444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8fa3dec9abfd85943a3e3d4715eab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498895438469b13b53bf4515ee7e78a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa72809a4128b8d01f560439662f9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0f3e1702f0fe734117484a96482ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ec570fc4137797538ac1f5c495ab5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e73c804e4c81c236069262c3b914e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bc7401ac896b4ac15fe0480ebcd3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ca277ef44438ba599b3802158cb07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ca646e6c1add71b3647dec6606ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62836bab16b88ec20aa6f3622c7da2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2c762d7307df7ff2bde526a0b590a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc3c0af98ce113650204b7555ea485456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54350d3fe5d7901723351064798f65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fafe284b1e436a807c537664a9cf0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef880810174eef144ef2bc544cb13e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fdb1b87d10a6c5cbcead63ea7371460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2702da7528d8f264492a1edfccdc0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a653ca41e963adbaf3a009c390535462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99848d421eda92ceb6e3c8b6780d304b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c27beecdd485c5948b4c23f44e21f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075248ea35cbfa7635825b43b064d041465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69960b9e975e18716f1d1e9669b5504466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba7fb4d1df971d2a988aa599b6a085467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f64744bfa8c9c3f85be286ec6737468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c923856a0bc9c8ca65d8a6e4d47917469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b2290301333a38fe18206faa3a57c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2be617fdc87833a1e216b1cc41efc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a2493ac60482d07926ea78855e3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cba1ca01c00603aabc3ecf8fdf1d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090e0825a6d96f5559449166b045cf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf019010038e0ac2ac8782d7fd8b0ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7bf337701e7484102bb120686e7d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee041e0a72b761edd73a464aa48dd99e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d49cbb33417b551b37fa49ca0e4e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29d993f5ba24242b2e1dddeac5bd68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7231173f226e4ed981c3542255e43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e8ab0577db8506718399ab86446db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4c71d6f4c5a99e415434c048477f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fd2c9f0362b075b923fa3c972a10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911504c0b139cf1044162843779732484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae207c28cff44355907e39cffbc8e48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a36442288606c2b590f9e4910d038486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5fee7647d46119e4af77016e50b85487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5985a7800a7e48f3b12a05dfabf20c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a3f21329cc36782f08354c8941a36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e75806ee1ed0b47a6fbe8e15a4eff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23e0dea51c4c563dc17858117dbcd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68865166a1f0fad80a3ffe52d6e9c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b225aeaf8a7e307a10d8640b281ed6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2948e6a7a50c188de2cd0d974440d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c25176bfa3a4877b885ca33273b15b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5112dd0c22aff96c05c80950916de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7a4a3bcabaeb627091bc1276398a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18e3240fe0078caff213e5f690110498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd15c1b3fb2ebeeff087e64adb84a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158c9878cbaa89701cc437ab9579942500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca5aba4df26f319ea83fb0d2ebf5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64adad5d185a5aa6fb0ef6697f0ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25987b1062572751c732f10c90112ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1f3c2f05f8772c9e7fe5fa6215a84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700f26f04d3b9165870ced6534f7b4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f85564ea81672587ea53d12d1eed4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840442526a5a0d1065a78b69d75d502507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2952979d69f388db080acac4b1ed3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285cd36b3c143732bac908d534359a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501956c1cd3149807ad937f4de1a786d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c611493550a8808fe7d25b3e3aa34b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2621cf7e15f63480d10bd47794698e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dbba0416082408fd001d198e85bb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ced76d37dda43ad8defa1d357fce82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77520524c4a4dabfa4b2451d8beca45f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b975b62b03a5c29c57c2cc24cadc99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b8ed0365ca685c551a6253183d2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80e74048dbe6e2364ad6f2b227ee54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9303c8a62ab0adc523d436cc7503c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8556dc2fd2ad6251d998015186afe7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba58fe74e1c64a438ab7c1f7ecb8e83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff65c435e49beee6cb43117b60e8d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268c064e08cf0ae32bf9759bbd1db1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15857a35146f3f9093f8c287a5efe48f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abb09e1cc95f5cd0c6304f3160cc95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c334fc2a7adb7390bbd427754376a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589cfa659212dbfd1aafcbe45cb88a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbde435df30d471f194d71346ed8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c7b03c3bdc63f866a4356aae2853e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c69899a06cef6ae7f2f5c612cac018530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3dbd1392d32043360666c03665c14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e87580618e1f827cc2de0625116a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aa7d06e23e6792dea816cb013de39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc149d873e3ab89ce70a941b9d05cb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273317e544f384366d3f991ff03cf18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42a49e27a62113349426366d02cd96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f720c4442080a16759a8fd9513f7ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41551d57f26fa4918093e9a23f6607538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf878853456d0f57740c454e307b3a60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562da3aeebd888471786efac0b919c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477b5628ce9050740d40ae49af1653541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11b06bab8d2fe4d6f245cf6f153c33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8d057e2a069e8d6c37390c95e252e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc4eb9ea3e81f66a982d73d71af73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918851493923fcf858b36466e7de2470545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb288f03125187f32da17a03e1477a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13ebc7fbd13611597464353e02ba95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e2b5aae8d6166cf2def63994174f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014cdaffa3130b0534607a5260a3681549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247c2a2354931bd9688f56b807c787a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e25b162c1e32686d08def42246ae9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58cabe132cdcbe34512d839d2299be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346764560a5091720071916bedafe16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca77c0e42fdeca4f39d3423bb8b8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e94d81ff238340f1cc24300633bcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e727a2e88e39462f4ac8e8e55f8dd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4150dcb3b9b32b67205aeade050d08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc2b42438b43df27c5084431248349558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6de546797944b47d474611d9268e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d462580df9658059b434c2a609a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c377d1ce20829f47d386ac0ff2b6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be285e838ad8effd5260a069f7209b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bafbe02510a1af6dff1d8f9b7f16cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd90fc85cbe2044fd0640fb332f5fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a1b3ad4ed6eb0c45e35cebe7ee52d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4a0d54ae8f57e93ac880a84a130e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dc3f51c03068058d63957e817e549567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0f35ae01dd61f60c5172a2abe7ef4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889dcea903d6991338df4a0b3a6207f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8fa17fd6f633366da449bfe75724570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb138b2d590e0c431fb30d5678df5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb61d40fdc5d118d8ef198f7559f3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88873b9911ae935d47c0dbc09c6e8fde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef62f6964508da9ed5082f22ca1655574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e62cb96c916323e60c4508458ce70c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568a63b9862cf9d847d18904cfb3f1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ea6ba7c68d003c08a033ab217074d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd7020273932f38ae96ff80e14b7e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa632088e58696abfb1bc6c93c96c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1a92af9102d83781bcb11e2521c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca87b55da6e196497b16a8c063c279581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00650508f401cace0c4aaa3986cceb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb0f85be341e29ed9e49ca416e5e87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc434946ec00c4a367720f7626726718584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8244cd779b9b0a9ea3f1177421a09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d86b2f481663f3dcf3c58186ac5cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af478b20f121d4d033c17b5e455090587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9867dc943bd6bc84105dcfbd9efb41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b84ce79a97309dce4ea3874ff0709589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac8d091d9c3ead47a612450448775d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30801dbefca1351645189897fb5481cb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d4df130157d93984d1a4d32d4302592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77c5849a148c5b9a660524ef1cf220593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c8d0de4b25cb5ce79ea08e83447ca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee038ef2d3ae5b6c9211eaf349194864595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b27f1778347c6cc2175e2a4b090fd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485773210d104d008bf4cc6d5373088597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a0679b1d7b2e669ac1edb0fb040c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533f05b588705e3576ba981e192884f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22404124184d28e8b8443b801ef709600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a2bf7591f152ac931f77116ea0e55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cccc4b3e3d0b41c19e2b10bc9d312602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f47411661440b8018ed04059be090603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d70e21553f67597d98edad1a5e1cd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20222d129424e02b38b8e21c69a3867d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ae9ec2af610903f7c0b517bdef468606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71af301adb7a1fca1301dfb3733d58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ec35852cc30f903432f6a01a4c2b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0429ee089dcbd4092555c1191ff3441609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65012351a2c191ab3a2dbcab89203e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bc699657f67d5f1adb40fa13e1d23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029c300c442863611b8a25cbaaf5a60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530011aa156b6eb9f33666c73a5c47f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1e2b941521880e2f7a8e952408075614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa880d2913d6b601912958bab82eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbe01d4030f552c154836b2d23b97e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b1136f659d187edc63f5c3e287cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873647ad77598a77a3386076183c0cd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b9e99d2dd956ce6dbe55eb9825ab0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026e3589e81830ceacbb55fdc513ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542d7e26ddbd83f18f130c7c1029f95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1b547cc700fcaa3f5c7dc8889bbcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f1bf7f771d0a21feb763a2397644c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91047c50b51ae0c2fa607ae84a3b80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb27f348c8384fb78dc63f188225f58625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a7160aec4db476cc6baa8313d42ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a7568631e28ba6927b4820962176a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69991857cb71195a65d13f265db838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf51986c78581a98b7d816cdcec9a28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d366464adf017b17c7055f96ed988630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5deb25f2a6a447f930a0b1b6883455631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34a13780fa50976fb9e423c2c290c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b75cc8914d8f83808a837f4fb3b27633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5f330ae8b467c5287e85854614320634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33bc66c9a53f643bad728a2debae51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245d87ce2e890a069039464c378a484636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882cf2dfbdc916af7e09dd582ec8464637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb1580355c1af8610463482c1bfa40638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf86d85e45f1edfdf80606237a67b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c17d0291923e91e0eb5762eec31198640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31bee9215ad2c80af1d88cd0e3af62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554101e2d4311dcb48e6b5f21805e296642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bb1e925f9bdcb6fc0cc33bb30d72d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a927073987c6708459bdc701c2607644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5578dc3ee36dd9c6a748ab633055740645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c12ce04e1f4cd564c8643f1f6a24a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ab32d4ad2057175c3051c15914c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061da0e788cda1c279e1e3cdf6d1e6c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633a5a5708911311aa48785828c71d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5291d2992da82c2057f4095630b80db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d4906d93beaa86c7cb5c6c32b22a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f937b1e233ef6208ce45fa5137e6f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6770af8e48339e1f0cb8933497a25f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bde08a056275506993bc5daabd9ece654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637b0ec4fb0baf550aa33bbf97b97f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907867bcc089e86f67c0b4cf78bdb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943484adb94e49487230d4c2ed550a36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65d6d91fa47f77389ab0498a312a5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4694fe734f5f7492fc36ac6c40a2c9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e5105f019f5365079e439ab91067c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0d4701f6f89734112229f1626fa9e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6abeb26702c758db6be770b3dd7cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e39fe98484f581d680f1b88fc4a12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37c43ef18d050f10b121816ece65b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4bcae258c4cd5fc4606f82177a7b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b255cc54047692b657831deaec31b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7eef3c7a0d99c63c7f5d24b36fb4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ababffc6681165b9bd5fa22f8268668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eec823a761c84647f3fe315c79a5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a2cf10d6d89b51284e64178eec84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf95ab9deb5896034841e72d2332a90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf64a8180f0618dd7c4e5f920bad8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db737c8c48be835363fd96c9f106f9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c869edf265edadb6d4bd77e524d7e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1db3c18c90612000dab12b7c8d3a63675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9325a5ca0be5a055dd16cacecd8792676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc964c15616fb88a32a4383c27cbaf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a032c5114dc46b73264929aefa5b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084edda3e9be2eb8fc35ee29310158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0627e490dc68240f804f3fcd3e8eb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db1c1bd6ba7de2b965c1100bed2ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdd95d67fea1f9d41eb60cd87ee92f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b060815f7e3f23e25416c7643574f6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cbe4f31941228f2113511d0445ed4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040578fc9dc6bc17e02318f68c7efcb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f816ee9aa3a0c7a59fa830e2772b89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d16a3b174faad2fd4dffdae96dc43687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82434fb8b50412d4b729c62bcba6360688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedb75fe681eb9b36c33c10baaf5e2b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492535405c9339fdb756988313c65af690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa1fd74bba3eac154c72b7416dd7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ef85325b4fed3d27898f83ad72081692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f7c6346c2fcfc8c79fac014935018693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabb1a20e093ab128c4c5eb9ba7f064694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30a709251452ec6ffa5f3967d66df7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eb6ea6682afed3db658c663905f47696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c6e2e8b992ce04768f341954346b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef629d00d3331b1a7c42c4a7fe82092698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c194f250d8aefa32aa67e3628add4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642184a1876c6140428c2a4cacc79fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebe57e04ba0a6e25e26c52babd28af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5b1af9c68d1366dbd91a019ded61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f1e431bbbfdcce5b646cedad2a563703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df070874464c9a3073c391c0805158704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c1685e8fa5081c6a8aed36c4bd5b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec0f1796b0f3f3561f6ded808e0dbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b9fcc16809b5a3b4033b496c799d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f719454c49932f06879f374602999cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca7555c9c6a1fad1b8c5af314b299a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f9d290e988091e98fa7ea6d1dafd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc1d5a47861f3af3e40ee4cf72a5d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cb9a6f1378a50ec2c6f96f2c36c1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f074298133886ea55f51fa4a7f3164713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f3f67383d0462e6faa83486fc89c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175b9c5b36e40f5ae3002a060c2bb63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38785df8dc88c321301c14d3b5a73c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0e990f57afd56aa38aa42aa7ec403717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d87aa3ff1f0746031c1e89e4810df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92406c84d50443fa08f6d4090fb6b9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d041f177e74527a784d4170d8b1c2ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c15e19883e535863a01c4e220dd9c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51888b3e3e2003fb7bc23ba4dfa96a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119202ae3b26f13210f4a783f5c9641723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d54335597675cab9d80a75168e5bdf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae70f77bc4c6c432895e8bcd6bf89ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0bdfb73d63f9bf5024ae939c92f15726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099fe059baae1f08ada6b004b15d08e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd2ca812f047d02578231c372dbf57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f630cea82ef72116f0dcf06a5157729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c10b6ff803c6dedd18e9c0ddfe7c39730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b4e597ec28e1e5dfcf2cd9e9645c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe33ca92d861507be9be2223f4300c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29961125ea71d4c80071e0755c124ad8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ddbf2acc5874f585401c2a0a50407734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92d6b7df40967cf92b9b1c6976ccce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef9808bb096929ac5be1cb231054a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b40e2db079d4a8535e1ad0e7ea21b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4ab84100e284c7017558ebddd5ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce79357bc415f183951c5fa461e2689739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a36c147383f60f5ff492e9e3e8df2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b2eea91718ad2a1061d16bf12b477741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6b342ed434617cf5044f1dd21b9c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad400006942106aaf17da34bab2d4927743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce26e2bb05405ba7050dce0a3d8a9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f233a8a8e2a00e6642625226cb239745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c28eca727d13195e96e8068e018bc7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4deb7d59ba756f9bcfe25327665bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80021f53f561536c2a334fbd18b1ebe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c881e231eb5ad821588de3aaefff43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bbf32db898eea0f40a38133972076750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e5ff9b21860915fe34a41eecf3a7a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43df789326e08e2e05dafa4154ba24a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d77d9ef14e5157bfccc8ddcbd3367753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f630dbae6d31e58768bc9565f3f0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17d217a8a3c9ea391dd74ab0196e6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268448bccc5a268610ffafebd138f5563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a3d7a826dce0e66a458ba1e64f3ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c409045a1f0c2f50ac05d8b9da2005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939b846ea58903432334e161a7099d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd8e410302d8418d36e7b8f8bcef857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996df2127c62d509e7ee51f826160cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44288f67200feb9d9942f192a1ae95899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf55f7c2d70798c9895cdcf0deb846d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6136b941bc53ac0ca8f77b7ff6ccd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ca844ec64f1475d7018cf2ac44d5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af271cd3479d88cb209a13f14b42ee713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f703ad3bf18454d6a8884e45746e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9274fcea1818119899350b6fe2362c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e310e5eb883cf9d6c3eb4fd32603dd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef650346ec5616198236859e2f82dec417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e5d432e19566d63a109d7bb9b65dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b6f6e86b4f0005d6837e51044d5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9c095a1209202709f0f57e826b56f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841c05f1f1eb353cb2b8336fd3650321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a491db0103bb8669cc4aca150d7789022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a55ddd0f3c91231d50effa806b2fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a03d3998587481513bf654e95b2a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c9f3c6101ae52dc7c12dc611d69a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6456714b06de28a38e0972eb145b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78c4e42f0c4b275a2b496451e28e8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d2cb8e2b639a0e07930f24df0e4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5731abe3286003dd16a03221b2a4d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4e487c214ab42719add497ef2f9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc703c718324e8bce354a1cb05061731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6673d7eeca5e8d7b77f84b35b1df0732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c9ed0b017a6d45322d1edef69c6bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e80407090a9e5b99df49255cbe918434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc607c9722221930dc99afb3a6eca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f3bf837ebc88fe62ab7bec64319c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ead20f79f317909634092768c893ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b17e70eaa6e7ca5d7cf083a032ded38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29210ba442de6a333248786f3497cef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a3d141af7cc32636437d9e71dbee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff28000ef3b62bbae8e9d5ab4ef452641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71db5ed17040351e9555565f36202242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c521dec193f03176833945ee2d3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509e4ee9eac9d47e89f6b678f418b7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36be008885beb7bd164923d4a684b7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0100c25ca973ef3226301fdab8bf046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a294a4ca2c0245c4e9a2e5fbfc135847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b289d8daadd2c310574f92c07c4d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c3abfc0e7a43a0daac9c82221c44e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538eaed54e3e5ec86f41be90e5086ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d120c586dbf94f485ffb47e658663551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f374abfae607323a48ece392dfc2f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9a2ae4aef2cf003d388e6b275eb2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d8e9aa104d6fa436e9277e6612b1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b65b7923d022f437d1d1cfd70e61355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a814f4577c485e595c884d9598beb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0887aa287b9017a540cbfd6b5967e3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466ef21b0d07fb4e37da6117323677758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74e55660f7e4cd9b0fb712f240143059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c2909786dae39f1bab335a4ee643d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92938f630c63695ff1f90e80c740d7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5d8a5255cbdf9f515573d90c2dc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e42538d9b3fc871604292fe5d697163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df244bd33637fdcf9c2154e4fb8d288564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06812422e1c7448b137d235741243e8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb56738d30f7dd71a052779c554fa866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82080f17de06ee256a5fd6e09c81148267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161731fcec6c8f9ba856fe202abc19c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee2bf21ce39e71fd712d80971e79769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d4f103c5590c77cfeb374de23d7d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af453cbaee25dbf04b4ad448fe8f93b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c1e72d0afed1f2a6e0abc0dc4ac9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048c79b7e12aa783a2a789728cc56173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c8d40788994ed2baee14be4635c3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feec4d5f62e862ed2d77a8972841e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12765099abfb0dd8a2b48a0bc299a1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af640cb36e79660560956c31828547577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4ea14ef8f8d4c08488962e894c40a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81943fb70468306d99b371a98e4804479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f6aa8d273c1b3f82b88c46318afac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d268f4f06145ae1a5d10dd2e3063081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4d4d23eb481238e07773f65d487382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f26ac531c07f4f4ab8796354edd6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939c96084f7076336af3540d75f0bbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf74f1ee2ebd724e719209ea8abfd2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24d76cf54b17c4f74ea0cc6cb7db4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb96adbcac58b35a20ad370617ad7187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ec3cac020095b34c54ab3871dfc4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae792afe6588798dd2220e86ed6cb889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ca52cbbd56f092b22837992b847290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ccafd01ee03cdf9683582fa830f5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8703bcab4dd830f967574af4db9a4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431302e0d85c551d8ab25e24c2a22c2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0cd573534833aef44b00b350bf61894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727a801e0e8b0942705e6d7ac158f9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e61423109b678742589a9751e6c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a188a8da12d2d4552122ca53f40497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad5ea9e85caefb9c1152a466c76b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e0e305f69baedd190c01438e7bf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de43c405c093edacf8a4094500947d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a62fe4f4acc1db52a07582b584ad27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27feb74741820001eeeaf36ecac33d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7c7ce0c25ef70001b66eaa21ca981103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160c45e3e671d64c7a722c964217604104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ce6ccf10bd34a107d24d1894c3750105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19442b2a503456939d1fbc8dace8555e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb8bbbfac1d3725f91376b92494890107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b1ad3fbd418878f05a12e32c8b6f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13595e49fd3616aef043651f96930d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f7cb7f20e941e572d7495ae968051110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447bd49e6d5cdf8212953572bca695c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cac883aa5841add574342deb141e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc1d55ff671af87cfe4e83d27c3736113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9289f56fbb1ce2d007bf38e006e132114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75496fd92dd0d2f25fc0c3fed2f5d44b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88da7819f010f0027a2d9771755c07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fe477384d9f42050982f98d87ae85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59487bbbde7d1fe6ef4dffc48da222f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d2b85963c793fbadf4653b84926b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb4fa5a046592e3e4c6724dfb3d4dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0338bf4e33d44b559ef98fe031e5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44309ac51ad2e473e11c5e3d3d92c390122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2669bac16607b084e7f01b95ae672d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa2e361ea442ded5f2f463b5f90581124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4fdfcaf10a0f2097fbbc5a96fccde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadaacc206e7b0d4ddd7c5d896b58fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d5e541e18a59ef9abe3eb53ed57be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737e6e4f6cf1b4267acaaa51a1bc64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c57fee13a66550bb781217614efed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612bd4ad0660895cb3652bbddfedab0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377fe3ea3caf112fd90b638a6c31d2c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7183342594dd061b35c2094fe896132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36488967719837c3a90e29987f4b57e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8acaf6333652b9c9a11f6c2760a60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2c04513dea302409bb2fe138e37c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256cf8200268d94fc5dbc2965c3a00c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b046e64bbb62f1e9132a3e86095dcd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9685cf09923aa27ec2a1a028b1c3ea3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d51dbfe707ecf8679cce68c05c5ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0654f91e7a18fcb0a495f9748cf08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233eb59133d481059d76707df976cdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5bbfd8cd57f047691ddd6c7d812cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd8ea489194b57e5ba9c947ca21c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24757c0a5da8b80a6c48071e6598fb8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf36473e641c53590022cc369d36aca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136d9577c1308f35954b9606b5f0caf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c59eb98a4567c6c410d6c24074dbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88cde778bf2be1adfde45f98c6b67d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beb913227bba8fd59a36c2f7c6ef42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d183a4ba2ebf18fd5699e9810e3f60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1bd57276179ff45c6249987010626151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56d82b26937ee05937c5919e2114b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0906cd055f26149bc15831a6d6166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15438311338273d116c30061035e4381154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13563b1019cc8a3a13770aed1ba2aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e069a04378481f4abae13567dce18eb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e5044f94eb5e2a38d4b8d28fa8b02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e9efe26170781cbf2e23b1b34622158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491b8e77d1a39fea5080b6b118203b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb6898afba6a67dd10d7b8b6ef5153160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f83d6d48cd53c93964311044f14540161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be15086a3a1c29a0fbe918123454c99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2348de0cc2fc251802f44d8b80efcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951313226e99ce8e61dfd10f63cb1ec8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae299be9e2df899906123f54339209165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c022b85bd39d8cff2853d1a33c23a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324eaa5fbdf39b4b7f74a34034969ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9f2b0894fcb66ff39646e0c3ee5a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb99c96d8f2cfa9e4f498f052c8005169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d978d7d46276e751175db5db704ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a97dbf4317bd2064e2683c0f01f5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b7165ccf5fb5d3d09c7853888f01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe3dea71b60e1a4bd4a3eec5b0afaf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcccf3ce3848197ace2417c7f1ae7c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155d13acfc92b889c6627c3c505c34e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23b789b1ea851258dd2b75570ea04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d317e87df4f9028fd53530894c3231177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbc22f5bc951b9f8c14a181e7028cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663227b3362317ef6dbc4fd4c6e7eb3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f8c4066d45212c7401602154dd82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e50efd79441073a0fd90a43d80b275181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864edbf560bcb3b522406cf1dd936d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2c375b0d6469b0a5de14ce1d675da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595635ad716b89158849caf299ab24b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad0f1fc5e9fc1f79d7c99356f0cdda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c764255fff237bac229029eafeef51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30307e46aa88ba6f186498b819a8b0a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6d3ccea33961b28f8dd4dd9a511af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885d63b15bd0e0e27d88c16cacc66e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7676caed5318ad6290f476862d878190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aba6191ebfaa461e4b78740e07de81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87bbdbb84fef43eb7b1a257fa2873b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d778c84a8ed5716cc55e843c7c80a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a7ad739aa52371fd8983cae347193194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f40e65fb9e43a761c7977790dccaee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0a45bbbbb2313c97bab98872d2f14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ebaefb747f64c19fb1161c196ec0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27d6e9db8f6f9b9be865a2d01b7caa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed2c36f86f0fdb9a2c590abfe6564f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78bbb9a974fb25fdb6abe056644799200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78460370c5fa4f74d07fc328afb0bb76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2699600741bb5cd0a1aa2de37e3d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d637728abc1bf981ed8b8c5e5c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a9187abcd009258ce594653ff9c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793628e5dd57a680a9b4d024b459db8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad183cfeaa5b956bb946a846ffc028ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908e619697dc61cec223274d09e2d19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851118de8740d1955490577fe817758208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b104f74884ce4a0a598a50bf4a49a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754549ca1b5937c3672d99cd1712c8ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21980d4235cd777f1e7eeafa4e5de760211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d27ac0fc50c3cef092bcb451821390212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc862808f1a080b041ad312436f97267213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f3ff2bdd4cd1dad1323ee3e3d4631214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1949775a7dee70071e29b220d312cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4280715fbce8236b84428f198a2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9479cc1d440a0222fa28706c75e08217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311e08993cf554f1e4dd45a84360dc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84de08eb85362a7224fd2f631ccd2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660522989134ce513749924357ce7676220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e953ab24b54f6dea414588932bf4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b92e68743c7914f58c7166e4edc86222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b847c3949ef38a8407bfefb587e466223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171123f924a4f6f5726c6a62bf0eaaf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba11a8dd25f9c2a5bea03d5e8e08dff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b305f7d43a80b202aedf7e522fedca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79722f11d3a2ac658e2aeea6b44104227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e36528b4299414f0108715f187fa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cddf3e802082ad5b7da777177c0c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8d849c04d8a7f9a3d1438b6434765230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7274fe5e320ba2dfa5a01a4356aa94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100dad56fd747b6091152f39472bd55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e74be7da6a5160720bb563ae6360f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd608cf35824882b7b757ca11722f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524cc8b4ae65dd8cd65271d2c97d12a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce02b2a933530cea8cdbcedff67eba1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20039aa5da5cde17ed8d526b5690ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa957a938a6be14a702efbf4a5b4d80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86430f16f53f81872c9189b8f276de83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b53745dbfcae643fd3842102c3141240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67656d0a7727a68b2392c7768934cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a262f7f0ec9ea098b4140b7fa90081b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283cfc63a0490555673a4586a47eb5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab6f52b8788c15bcf33cff283dd451244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f5591f500190706f564201c220380245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fd9f3219748e495bf332e51c060e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8559157d675e9d61740525f93b94bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bafec918fbb07bedb1157d62a8937248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386475dfae50ca4a42760b2c4113a19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340d9eaf146ec45957a4b48e8f4750d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30996e81166adcf6e3b0393c6b0166ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cb098615f08018e4fa4da660212e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6496bc44c1184dd0677ad8a500a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5dabddf7ca53812dbc0e6e395ddf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12166101729fc416b5e8287863d34cda255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d756a54d85322a56cc66d94fcba114a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29ade319259d001d2a6dada78956a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f124a478af5875404022b4d0254752258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373c11992d09f7c2476b0a35f926a79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7e039649ee571cf9b3c354ebaf25c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c44e267b697dee3c6c4596970faea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866e75fc6a8f9f746625c4796b2deca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba11870b565f6bb2e10051ace96b5db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a87a9c269d14e6bfab364a96fe77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a891d204ef8f51b6e7973ee6ac94d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0aae35f49ae84ca0b4b513ebdc2b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce22f37d93c11cf1b03d094c376311267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf1f9a3d7b3c85b468b0bbe54df0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54667c4168a12604cb557814189660bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd7bd152ec82a9002a02cc14c25b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21fdab3968fb83e02b12ca6abbd950271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f64c115db35c6a2f7a19aa5f3597272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa656f409e51bd190599128e98c031273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc88b8f7247fd8a2b5f2b9acdc45c00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63212cef2c3b8facab210c03363702b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d7db780db124dfed04d6ba7645e1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bb22a604f78727b19fef5b674bacc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444f8ca3186a1722c522c3701be52b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ca28ec4db402433792ef91d4aa0be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0f8ac26157b190ebc4fc2b74a8ed9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e87a09824f2e2efebcf604db93fe51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af6fafcf77581ec3455618374825f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd14838e378e8b2c3995e9d9db758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202e5a677b7a2c4fbcae9b9ab4e8e70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71515ae7589e177a5d0a2f0897c7ef1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5d0a8d2455061bba02b75da246f21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4cfc4ca6baad64d7e9ada2443bee67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f0987666702934709deec3e5fe7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379919777a38a7e3bb729a35b9b83c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05fa69048a0034f00412192b000f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ce43a398ba67848379dbb0e47608d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5ba0467aa9f68f7b7b090059b28e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1554e79e85cac637bb821508242dddd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d796e7245c4e922ac965a8f22443cd7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7fde1ea48c8bfad4bc354ce833ed7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b2128e78dcd02070d521c3f768310296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac4ece9c9ea96e3536a81ab40b593e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b1124ec3b272c61b240cc1cc5b65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eebcfe27a3e4977481b2b79fa1d8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae3f09a6ab8d3164f6f79a52759a98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322bb67737ff96e69f5c70c8db8cb2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1f0991d272ee2ba5552fb3d25b2f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f23a20e6a3adc254f2e5b8a084c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b21f85b7fffbad3744c61c12ef3f34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f83b0589c8361877ad31a7ba5634c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f8694cb40c19f233850765e10c15c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fab5f23181b5fe7e7c123c64c84b5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655d026d59eb99b2b9997e17a33d133308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2819af7e067c5e51befec57151959309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a69c570835654bc1303a8471c2c68f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2013accab70f11ddb834a957c1687311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf6ba3e440879ece3247fc712121e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9809d296c7258cd7789f36f054139d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5935c5e2a67d8b8e1531337b5c30c84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb3213c954b3ce7047d20512d785c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc844a31e63d709199dab6a752998f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b90e6dd29e6d7b690a6da4027b6a7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafd3b0f4d42155b3a05a91bd1d1b13318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85bbd99625a08a6c962f476539dbf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d02eeb34ecd62368551d6c9ec4fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c6935a3139017f26e500d31f9c418321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591fe742b34ff5a9d5ee815382c6986322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0b40b41665871ef79f4ffc0ab8a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991880374d0b0d212657c97522a95ccb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfb74d3871e9030d436b0eb8ac21c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc4cbb0774931c15f50759e48baa76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d581e581d6cef9020bda37a58db796327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ec827993b97726414dbc3cbe2754328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5b50d55a34df3d1402a2785dc7096329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879aee313319dc9e78b392d181c7fa0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013268377acf49edf36141d6bdc294b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194238e0b8d2c29e2f50f7f7152f3a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630209a42d653e2f44bc4c5edf79dc80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e81507d783f8478b35ed247c71cc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35347ebcaa7f759f92e4c87fd15f585d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ef5f0d7ab3df4c5aa267ada560b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be804c315b09ebf91a6db86527f2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d65b1866fef7e7d670da66f99b0e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726ec56a65f1dec669c6ad8e1f79af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ca1e3aaf614d6e6fd3980ba9200a8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfdbb5277c4173bc79f638cf6739dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0177e7c668de19ed09f703602931e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17d38b3c1c27a63b77709aafabe8a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c49fbea046d429aaaae7033c6dc4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ec0b87f65238674feb8e90ceb10cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b722f5a386fc9d01fff8422b5b4c64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd1d8039438b9b8523c4e25549110e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894e57cd73ec7dde4d825ca11ae2cb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f89211910451bd8bb1528061a88bb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70793e5b064c04d2cb3c0f579629ce54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852176127cdd5f32d1ac9c823cfb90af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b28979d53613b8614f7b3457bc919352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02db5dfe7af37e8b26dd9a7f29f664353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819358075e488c4ce2e6a44f2325a97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b77dbbd9b9945fe14910c971eae458355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0f13edd930439365440393bd432ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb5b0de9057dd1d47916461382a6db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f3595ed619f229feeca509bf55360358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e0c230e81a5028da66995d003dae8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617a90a89bc6d29998d115419e12b87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd99edea85113cd5dc33a32c3e4170361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb9f79f205cbe2ed45f77fe9f8b71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c2813fed6258829f5bb085574d8b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa55d72789b76b748ce6aafab91f0e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f293ae43ed683c325c1f28db93d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237484942be75f20b2e8115f9c3efe06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c54b2cf67c1ec43617a7906c9b9816367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e10c0de8d834873159e768aaebbe0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff00132f06d22580f0c997df9b8b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90721ecbc3ff1ea952da248997aed344370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321daa9e9deb641ac8bcbb5f319cffa6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033fc077531d459a4955b1e4969cbe8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b61974e527ac8d31fa3826dce809b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf64e3a1ccf1aa6d942f1ab7627343f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf50dddb976f946fa6cdcbd1e15227375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841923fe942b20cf3463063cacddb5a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce767086316d59e05b3bfbfa3ea372ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a05131c88a33fb202702cc478a47b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28fd2e1afbbc2be4ad72aaabc9862379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b5c563f2e8eedf453c4189a973193380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb757547a1f6bf3a004921c5d28db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c85ccbd42f5329b5ee1f34ea238d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b28cf02caa35cddccd7fb4341e08e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dbf68d6d51e6352509fdd64731d97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ee3b8654acd7bca31e462485bc61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b450f254876014b021da84d52a42d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31730fb078dec21ad6e4ff0c465d6c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef2b49636072d372017c087f27975d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6292a55eb8d11b857869332bd7ee35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f3f9670c16bdc04db31a253c50065390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e27b4d41701b5ac7ef84cd9fed22b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7af65dbcc2c9b9d94a5ff45169e16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46988f4bec39458b239279500cd933393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea670b87059173ec063da27dd83097394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02411f9add2e18a9944d8cd6874132d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ff835d9b465ef1fb10ec25fedfa8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441708f2dd24c0aba511b29510990269397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcac777f10750a03be6882c389213b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdda5b4e2bc4657e765474755540be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb252ac99b8230f92fd6aebd2a1ad2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89208ef0916e167d61d69cd4d36f43a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b119fad4bcaa7c79416a8826c978402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb236dc95e85750d1f532ef3d0ec4f2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1aaff2d8be54d8c155586d6e955ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b766b33b6fa3e96e183b551ea252200405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3bf098b21ed7dfcf03f254ea11994406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b98ae6c6d42627bd8f4451e6abf017407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4447e681762c7e613bf95224f27c045408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8a50b7566cc83ab6855aef89fdec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7be1586f6ef2878c45e1960a530d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376354dbfae8f69b2558d7380c39f9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e272797884c8872eefd92e28fb66c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b81411cacaff2aef3686ec8f635a8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756129045cd241769d6b49bb6001337a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a444f27bf87dc18360976162a3833415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce834cc86747a822c8990ac7ff536764416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2137ad515f33970fbcd23ced998d8d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36733f4eefea2ab240c8a8ea75ea2c35418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa27db7ebb4f4b93499ecd13cddab4b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc2ae2c8a78e9d78a14a0caf8f76a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3b40dc56d83d5774e7e03a564ed8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2b93539128b9623de27e898d090a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e601b2f1cb4be14f0e6bf69b8f3adca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a6d3e399f5d03ca25fca14f1d836f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d45dbd807032ed999a9e33108b9f63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484e5a21f8635a0620f58a121e71cff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d34b8e1217dc2db68be0e7152b62e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53978f230b747720bea3cf127c59123c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf438102172fc8af3cf21bc4462d2cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083d21662a72acf85e11da18383dd3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6897b2e9ccafe8660f2bb3561df6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6fb58d03b2f46b9c766f3fab17087432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3134e042587436ca85eea7bbc2a31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15b43ea64e96036c4bc30f05a28d97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6999350bd8c7df0268868e75cfbb737435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c78fb9fbd156828b6386fa42a9b53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3922bb061f78d1889d05c1d033a687437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132daec8451a0fb929805ababd35006d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e754ce6f296886f5e9016e766ba0f00439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb573605281599f57a33582d57a193440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac97002d2f064478b3dc89e93a26e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd96af6f1c0d4ec479924fc53ca57d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a93a0bdc614b58703f3df762f0747443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0245181d004f4e16524d1a2700d71b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951534aef731fcc9ae9c853a7027cfdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbf31d2122e5a48f118b6c700f28ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a7faac812d83f27169f623c5fc28c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672057571c68f53bed2bd3c04c9fb692448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10c025aec3c58900350d553b813954449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946015b303e7f037de557d608bafd42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7cf4c66ca45dae44ce17b0cf5a3ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d09e5407e7964c4fa5863f0629cf6b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026853d051e290e9d5681d7295da54a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14617f0ed9b2d333e53e56eafd212974454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed263cf43d0090d242f59743de19b93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447640f2ecbca6044371af6f40390a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef909bf134b4adc9cac246d5e207d531457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435133aa70a4d40bef194e03610d518458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ad46d0bb6b353f9f72f5aabb7c7a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35b09c6655eb4660238868e3ae70c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfda7f678808483a0ce32f3e9e4f88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd657efb92197c759549bf7c6c4a34f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be169f53d3d1224f048e6c2011593cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1126774c915dafba1413b3991615108464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338258406eeeade25dc70555bd11e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cb9033faba8130b7f7bad27deb040466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c0f14c1070cab7592e6b3900e80be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e14e8d73b7a5df780182e30c41899468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f09078ca19fc46093d061bc086847c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdece65d4a45b4b1d6ca65f2541148e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b020dac44b42d473d70cc5c4d8b4c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957b4b447e7fc71699a06b6e627a33a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc6243e3e91cbf3aeda1beb92cbdfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e91eabf2db3b25ac7fb57c685c855474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f0eddbe94e73d8756aaf1f7f8a190475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdba1630af36a82eff9fd30fb1d8953476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e44ab143438d02d65ef7595eabf9af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad1f2bfb98f0294758fee0ccb52408478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ec66db353b5ebeed52c08af2eb6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb04dde15ffd8a875215bc15430721480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0264b455edf8db0f390a69fabf624481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699690fca62de9d87dcebd33ee76d9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7939d9dcaf1b9091bb6a925942d0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f8fe43d8f6470205070d020d6196d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209b4a692814c8e8290d5899eb9609485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a59fc0615de5f49e7594dd6df81bf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e2d2ea1659735b704569fd6d19be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c044f649c1011fae36af81a3685d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0cf583f81f43476eced593daf1273489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24665b61632c0a48555edfe5a2e84c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe53147c98824c627b28e35ee25813a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cdb30c5bb79bca9902a38b539bcff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81397c5742f7ffbee8ae7d33abe2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63801dbe0e5c70f058b45ed442372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672b09173a655975deb95522c46dd74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40491e9a8eec0a43626ba5d3f9ffc6e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6545f5f79f5dd6a750884b5ffa50c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c90511ae4b36b55d3e3cb3c86ae0b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d465348b1f6d6e9fe184240bea30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9d786eba7fe29093d4ed138d9919500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616e2da8df511ba4b42ad1f0c858309501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0400eeca108b62a6a5b6d4bb8e5c07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc50a7e8b01de11bea2e91b8157af44503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af63186023012d994cd20138bc9c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d309fa6eb774690abfa26a5d79170f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7cee27ec42cc214b8e8025bdc3f5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd9f97ec35b93e63bd11174a7dda4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594f40def09a914a9810125464f4d54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8cec846af670fa911c8bf93f7b23c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eb722bc77142e2f5014052c267809510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091cdb5eafd6b2b94e04a96db2c5867511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4429e1f068194ab3a82aad73f36df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129343a6b15b7747b9b150003987887513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c18887b5cfd8f2e8bea237b6c1238514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499a4b24f57b1c48116595797067eef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768de92d31df19a27752f42742886b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98904782eb7f9b5b8a6b9842475ca946517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246793df5600e47f58f003907c1c03e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0366555343649fc7a593477155a5582519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e44d7cc16240da986ee351ce342261520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5460978103f5342e8908004c6e87f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89462165ae7c632da63eb586fde21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b6e98293ab7262db60edbb663c031523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe3c132a6d4e4996b40d1386704711524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce90d195d0605f341b7eac8f987a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6302647b1b4eceb50a6e0168278df34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfbcab10fc7e03b16fbf9760ea55fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8340899fdcddd46415584e5d70db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887dcb4db210cf6a7b40ac7deea23f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0102af6cb5dac24b04dbafc0e72c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5073be2f17a28aa9e9080304f8cda1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff3a6b3bf9a11906639fb2fab8ff8f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa549649dd96b5c2a6094269d1e8939e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca4b94437c2a58439147cc7a04b101534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c3629e5ae9d40f57ea8ef8ad7bd3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35ce0093291b2e7d3eae2fcf0faf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039fbca43287bdc095089322a48fd23537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934b51226f1e21e04a885aef7698e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719257ae7af28a10c43a2346ad2f72f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67afb9d8982a786666cf225e3f48c63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de0ebef96d9a442f83a2685d4ba5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d7ce82e6b68f20aabe71f9511f8aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ec2aa4c30cabfa67dd667b7fb02d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3bcd318d47a53618ccd06940dfcc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439bcd8ea00bd9f271a8d118b6cb50d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd54c6a31153a9f909eee77b1dde3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34e296a98906ab8f978e6feb22c602547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04672f375de343ccb48f20e7ff23d121548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec56e52acfe42894b7e50411892dbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb27059a9b59f8541bcd51bb0c6ad3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e345eb42fe65e2d0a1a24ec9203b82b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fd5e56fc43f65994256e520ac99d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46fbb7c8c4f6d7693c6f3d1aaf3d30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b134d115a18a01bbb457496612b046554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaafd2215bb2377cc0268a4eec2adb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3260adcf0d1d9baa246a3c3eb432b71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec28a23a62a8a8e3ec29adb58f23969557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dbca0d0cfc20db5e32a17c8423ed8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e05cb51a3e3eafbe5ba254345051c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42eb1c26ac46a287b1fd543e81b3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffa606e0a9c98253b59b4031de69d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92097372baa51db89b909317cb0db7fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc21daf36ee4a5fc9496fed0c5cbe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd49e87f2628e164b4545db7f7f2f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc843a365d93febfb699dfe7c732774565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce8120f57851b979f881d6994414d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a9f0cc637708038dc90004e3eea51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9eda77ec0623b6d9c0eb37ce587db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035a91d4e1d5b75dbc9e9ee06dce97f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d438c68ead02ef14e707fbb71948a7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaae64c6760fafdbb57291e93e9d78b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff33f421acdfce1af2d95a17070193a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f3534d6dedb204b900e379ff03186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb4baf5ea0dd4d372a31776d7e67a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb54ee0b70e9021f6e95e1dfc10a6f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb076b225c5b08a9d81e90cb59f2f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb99d7349f9a918498ec02b75c741b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba39c58be22f9695ec1cb96f5b42ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dd3362b2e368d2d1aa7ee273d31f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e5150b39d686354dc08275baadb9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118559dcebad891f84b5d90f01dd415c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7028485ce7cd68ec1638b7678b730582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d911b47aa360c10efe196033f308e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c774ee84e73ca948be3a4a803e35a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ee0b89cb47ebfec5a4afd78b6057585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c44167bcabbd8e394370da20b58cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e504278e2cbe3348f89c5b68697e1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5cad3c656cd08455a597b97ccbce7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2e64a21521f02912fccc47ede7431589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410ca5e96bf6e68c09f463969cc4aa9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf6483e2e90a724df6e2912903a61591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419f6e70fe21aacea24c48e9f0b933592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0075a29490f46501a5f4b482ce09fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271a7312017cc742e93b098d83b46ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde96399bab53db6db35804d6e6e95d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3013a6da090291d207463ebb2ce96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4bdcae28ddfeaf1d477a085af50d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba967ade2bb6e2da25f19c4f8b1b11598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ac6eac8d0d9e77596bbe3738c1990599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb15948f998d0e9b95c03760e3bb22f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8636a48a1f18e540397e039c56da30f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65448410e4e0679b21659569244b2740602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6c07b079a7ec8a88c5cafc4a33d3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f0fe33317fcbbd0c3fd0410cb583604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b617962f613260a0716a20244888213605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e01d8e14d887e803e45988ad5027d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812393cf8c7a5cb4a8de2016cbb85350607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a85dc5c20e38395e396c38183b7ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8e64fdb936f1bc3ec245909799ebc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704011553bd229273a5a22d3a7c48f70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df4fd4a8e2b4ae3f88ce9a157dc1ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe1a6e6c7ae19356a651a24e531002612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b639695bb0b07039903333e60543613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381d94739f4e725df88a8946fc2ede5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc5bd9ab84622b001706e3c614801c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab23d927a520b5092f261714c60a5f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff72ea3b964cc2070024644baf435b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a37346ebd0e975741e56318f8e3dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3fcb8b6452ad25ad06bdcedae5d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f10e62c01f5e7b7072abd8b3ac19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8594a608fbc4e30b14c8b0bcc3e2ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7062e346e5a678d3646fc6fd5e6514622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b32619b2863238cbfa4bb3cf4ef1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aecad6f9eb064d80babd0fa0754fc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca7a05a33a44a8f4708f173c5e1866625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10752943f98139eab332f438e88f41cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2ef68c74de2ad31d79c342214cb4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583a19fcb38a3741f4b1023f138947628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5b2e18c885eb1e8e833e985247d48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7359b04d463a4ce6ebf8055abc4b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501d51d353c7ba091b85b0519d5c956631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e6d3eef011f534f69c9733ac5db2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e41c3514812bb1e761a6f2dce4ac8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629587e7e429572761df2cac73dbc2d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2488f40d10cb11b6d132a79c394e3c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f95a1b1aa1cb8859b013a0f6b365636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062e9ea46f8a7a5d4ba149ada70e844637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9299d029c79ca2c6c1b06e3ed94e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc7b3476c49ed5df24ad74072084b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac040f807776dd33558e4171ce0467640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d5b723ca3661330d4381078cdf980641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950780739b9694a4d2d7665e74dded37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695aac04426bd1f5506c20a7d5996ad4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4113ceaa661673a771818ed8a36f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccf1cccd3e9f0c36da7faac450cc1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4348d51fb07d1872746eb29ce04632646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30b79c6ed62b5f4c36f7e0109f6b2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177818ebf1e7e93c573f08ac170291f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2e5ce905bf9bf6255776de6494e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f0e7fc9bd8d6766b94db48dff0004650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138588f81eaeb77b44452e50cfab6d8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35df3c4485ec4b65b8d2079116b74e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9c675fe5b165d1e78d873cd64262653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ab7d995247ef35763a74263416636654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bde5e64fa5e3cfcf37a358d628cf50655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0a06992516d021b296316d6e3abe4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218165ac2211e30a4f0a22d927a856b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7267f408c821bdd5433dd8f8fa8adf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43f0f747828a5db6f2b5055879a9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9aa2692e2db4e97128108ed46f429660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da859ad996cfc9e00ecba44fbe4b6444661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a68b989b962638557887fae0ec79fa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a627bb5f480db2ab9ebce468a5995663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae63a5a7f45fd7e364f5ef8fe2b2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ae7eff4dafaa22a9349c1e59065b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b94a5d74e02fb933f5722866a2e91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b58e68d0994695d0f49b94ed5134667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987a946b6f75cfe7e3c6ee96c7ae3cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c816b87437a28bc5a7bc285673b519669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844a742ba8dbce5cfa8c3a7d664f716670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58aca7333b675d97c61423b12edb55671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feff9203ccb46229226d70812e9855672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c4d6cd0aa8aa7a21e0c0bf48ba4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a06d44579c8bf97b4cce56500c2d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94074f929040c35d27cb9ffd9bb950c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc40ffa31076d3279f4e8e4c5fa01c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7f56e87a2a147fccfd693c8ef544a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a80c0a8650ca5f84c40b75b1f777a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a4d17d078cbf2ff3d8da2375bd51679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c16dc357ed79eb71e20c9baee27e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea32dac05e4001960218276edd6f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459b8005b9c76d1e22c3a3cdf8ff046682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb39199fb769771ddd0c57cf8612610683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbe2ad93049a39918672e8890fc2c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851feeb4371b40f31dfea9a4d56fe53685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f2be36676f033ed53c21484f978e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40fb713ba82be9188d54363b4c797687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7897e19a1c1cd6e0fbbf9fda3b963688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962077c06e2673725426e4ea3308dfd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe07733d906e0dc79a963124e0c5d9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1799a6b19025ba87f2050815750a17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12768e2a4ecef9021db154eb1726693e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a0135842867bd44f9ba2db69b73b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d45d9d63d76387fed559df5c69e63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb23bec6d9bbe59b150c39a1498d65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4da1a7ea11aac1ec99c3ad65d0fcb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1dd25cd6ab070e2538c7869854110697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f94e1bf332c6ccb878d7fec866707698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa3d4cf91cabba590865ae8fdb5ec1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719ea0db97e60f02bea871ec8cde254700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9116e93346a650bfcc1a6b91e4360701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd365ee8c54d24c397b341d707fba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583eb1feef3e127f499824460b6bb15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf369e69dc19cffaef8c53aa8b13d706704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949cdc12b6f3474bce11431c9147b3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cc5e557c1927c7f19239548fac66a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8949372fc1fe6812eac0a968bff09b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d6b9008e88b90ea802d3b08ab419e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36563798ea67f7139cb5b5ddbc4f715d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d57765dd0d80a64e540f744c88423710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ac26a5060c1be700997f683fc2fc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72c849f2bbfc2274da2fbad29d900712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448c5d18fc220b69928ed6be55e7be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4103c904624e511d76214e96ea58b22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aa6ad81c35c73fd09a69f36c821c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2380b8c92f3888f9383c3d32d53b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb34ab53eb5ac71491f0d30e19b304717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe44feeaab8ad4553b87700fabb080718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2691a2aa30dbea4b0befc935550007719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519f67875a8f38389d91d08051fe769720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c3de81e5d00805bbaae1aa044255721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5941d8f1c5fb8defe3ca8264bd58203722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0bf69d9b026dccc378b812061a227723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a69faabf02fccb977527f8eaeb284724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d722b2845e7e5e96a6ef1ca8c5f7c7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b5d51445ef1cc6cc18aa08649ba0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c14937263775a9e52feb0bc64eb78a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b852f4a8a8d3f164db155ef6dd0420c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18262033615b3dcd3cd13e58dfd21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba286db606e3f4b399e66b21a506caac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8977b196a6f1c646d44ef307576f220731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd406b860d036049132da2e71e7e343732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7538a1b17a16a1a04ffbb1f95dfa54733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e45a821ce8d5e1a7ee5f0b156197dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb2dd7e4ac6c8b102890f0546cc73e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999b7d4d26d6d274d3f6075d02125ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c611ed92e60a4da43e80cca8bdd96e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15cd149147b53da85ac13560636852738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75833a48a5546b14abbb23c4afed16b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a475b59ba18336278253ebcb1938740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71911b4630fff655b779cdc6bcb05e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dc87b0ab5112a932be4427f2031bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcd378d160a432f7df83df1922622e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194b2d463d4377e0fe7ddf1961512d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc91706ccfdfd154824e65e3802ac8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f271257a8bbe045e6c9bb40348790a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dcbeb0f4a6c97174ab900aa31db92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14450069d407baea914b1f6376c5bac0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590988bb8272c32852f7100b8edd038749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ccf2ecd617974d7476c6ded7d108750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354ddc405b914e5d327db9398b4049751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be642739eea053a89abcb129661e0dc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37aa69bcb8d228cada78afe9d5cc178753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>