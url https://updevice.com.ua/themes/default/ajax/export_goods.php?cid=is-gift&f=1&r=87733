--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8e4544e6d431bfe4f1ed82e3cc341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf23efc340dacffdce094f159092b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fc8d418d4be65a8fcbad14a3a4fa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538d04495c02b61bf2eea025d9de8314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6b10b35f08dacdae0ed2f486d40d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb50cb80815b633deb2e281fe0966e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e73c38d42060bea17b3a4e3f5c3ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611fec9682860d79322d8210fc8698d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bf9d17bd9d4e14bfbd1a10b817e329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d80337c771946cd9a618884e86655410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab14599de452ead876fcf2589f86ebd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116d88a99a05dc4b7b69023c541010c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a307b8957f67d944fb30119308328913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d46fa63ba4df8d2ba3cf7188a480314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774ed30145846459d66ef3b1f22cadc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548ba8eed81aee1c64db0420dbf75116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c889c6cb1503587252f421bfb0cc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5766d0ac4e56bf59ec59d33b9f8f4c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f28b79196b3be038638678369e76e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812ae6f13f9259dd7de119cc9876fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ece86bb1eab651b73760ff74123521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd63a3d070a816eb14448620aeb3f6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96bce3232b3983109ad55042598eb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f60d84f237f20e230ca1fe83de52324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c23c3bdb0bcd7dd3c9ffd56a34aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501baa3c75cd48afb622435eb98e84af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709480646ad375b3068ac0922a0ba6be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71dee420c888d72ec918978d5ba42f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c83fbff42a0dac97789538920ce9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125167f1f15ed644f22ecf6059b6c29d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f629198407b690a12e60be8a3e9a4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ff6b14fe7f923a56d9d2d3fd2200c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f9c3439727aa223f6edfa7f1bd62333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ba5677e9af480c946e52d06516a3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c5e4e74fe13194bb20c07366ec1e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed529c5fd35683aeceaf76cf67ecb65036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ce97673bedacd124f74ee88e1d5df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d38b39a09474622623e13d2bd714b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e254a1bd8ef33957c75363c553abe739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac126d341bf2a7fa9d59064c78271640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f86d71952a3d25f394b7fcb0e609c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0b3b5ef11ed4ddf37822504016ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c309200015195e0e64bbeea6f63b11043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc8d4df13fbc8e5e80cfa8b91841544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c5a48fb3759aff9c42bb2902586e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b0f88be816294ade6a2d6f55f3c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978089c65c75f4b0a63fbfe568bbefe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4506b29ce18c7e194db92b26f76bc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a3c2af97edb3d5590657c6a0893c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ac3358714575392ecd70d9b79d0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae072470df076ff6bfc8d78186b5a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bdedad39afe5f74b56ab5aee855c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd38563f5873a596f7c33623b8c7d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccd6cb352ff742dce600a2c264fe6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7bd89f26faa0a5b9793d3ab15faf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f87d3da6dce0c4c3e24e646b9638756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8a7d9799fdc741ce9b41812342aeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f067f3796e0efd4181cf5307a4ea0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c47a2510aa2b0e4abd30220002d1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba255db4f4647c2360883d3c28ec2aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613313d295aa2058caab92e91ec1bb6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cadc05cb9b36e36b553b3a63faa65262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d038c682107cd2b9d4bb84cfb8d470063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3d90873b6609917d3d5b36b2b5dc964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97052eebe50e2b888068c2edf384e88565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfadd837415f14d2fe1f96c0bc472be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa602f4342c9054a2266a2eb213824567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a61797e09513f14adc5b69a944e5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3032c9efdd0aa236ae0feae5f6d2169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154ae45254a5391d615d675983c4cba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9afc60b60014af6caf7a75b426681d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b82d6a312c613298e2dda4c5dc4ff072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254f1ecd6e6df0b4a2a2a3e3542359973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa045b74b75fd5772ad2cbcdbb1f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ee5de81efbf4f99a8257117d968a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a98c78a45bcbc3b1dec81904841e0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9c0b1c7a215945e6969b4f6e8509777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c67e6650c1c09106d2d14c36024a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef6705a1968f27be95d1233be3636079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c36ba5a926e85edaeb3e1c7784faec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de24dd96be79b7e6b5a8e73789bbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550485d89b762c77c8aebfdd0b34818f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79b0733306964769bd5fa25001de383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed3915af32de9ac4db895bef28b01f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e32ec4c5eb8d50b0c73b9e73d11c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe620a4fcb4815dc7baf851d24a762686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba860f5d15b2859c009c535a6d26b2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c3fbf2b1ff3078823eb8c8eb9c31288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf66092782e580b0da3f1126a1c241389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f8c269849f571f9a5ab2bc8c506990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7094ef8dc260b97e48d7b82a454b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094a1aef42897c643cf8c725df8785292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b5d5834c23a5bcec30a14e741252393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432c6bac719f7e16af07068c34c38b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c769b9e67ced5a3d8fcb9a448aed495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c9d56e4c9ecf9adaa047736f9951f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebfc861dfa998adb2ce65c66c0847097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39692cd0241a77b8e611f3832f7b5798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b20e33ebc08b67e96cb78c9686dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf63159c68815e1a2f3a2b438ee3669100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78985cf07f1efe28d02fdbd39ebc4fe7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05310834e258f7e7564d0b08c9c6edb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6964f185340cdd755e6d5464aa9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a53ac416d575c9d4e85d7975ae4a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded117725bb734587e52e8ebde0d71e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd0fed4c8628c32e0ba7952972cbc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d98b1952dfdde63380ac854c86b6ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c0b17bcffb51c494729b3771df986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d88c04060537e2b2bc33175c13cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b8657ebf7a2834e9eed684b988786110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d4c89f8698341906569af1ace26c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac05c25715285bb309281f54d66595112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526d0362989f5e5820c1b340f7bfb72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dbbc13069d24d57f7bfc2222f177c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6692194df5b076f1958ca189bf4c7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f21a31c82d4ff6fdd3721b58ad5420116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3230ea222ed5bd94498ff8098d6d5b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9922a336e419eb92a61bc516c74eb5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd861240cfa434c3e1f93b7c9dbd01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa28f7ce5e0d395823317e49512716c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cade8c0115cf21a79679c4e564a49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0d97bb7b46d0ecd1a1b7fe66dd073122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60fe65f1612833e73466d7ca7eff9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8c80fcb423ad04e319c9a41e29c84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab9627808e034b9062658e8e3d723d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3266b894e6160d2e3af34b15c045874126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dd0e7ff7b0998b3388b55141e2f9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0517f53913ab9cfb874938e6438c5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b4a6baf48d591c8c9eeb55f0c222e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c8b19e47bf432b4cd1b8372b87833130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fd12c99dee6d88df662347925a054131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0e5d89fa28445476e5fed3df5b81e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215e635425a067d3e334af68b3248d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33922fc5237672be342810e35e1f54d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82efd414127e4c5551cac87afb008135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da2a4a777fcf044aa60b92a6d1fa8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb393dfefb7ce4305a1bf4dcd8113137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc13d5b90c35608abb66e813c1571e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34677a6f015faa7c3dc0243bf4ab19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438ca7a6122bbdf3c5245374193c84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110850fb80ad9257a0b1cd1112fea7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806bbf57b53538925ccccbb1975a8e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe1011759a4e2c6220052c5457d7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaed2f4f8a8f29aef0db62734434185144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b54e0bc16aa6bed35f28016e63f08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b47b452f70b104302485d6c6996b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d694683a15e07f01a866b375f9e52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa713164006e19a7b2cc85f3146c3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd98d7a4617392e41b51ccce3d891c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5de3c212d759900d2e8629430300d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc7980a97e24e81549e4462ba415d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2eaebacf8329bba50747b694e510152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e2ea4102833385412f33eb592363153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262fba47ce18bc0aedf2559be38210154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f3e9824b105a82d83ebff82d9ebf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a720b808f7c60b9f6a1f59f457c82c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ec84fd38519c6147af5e37e385e7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81000579f2f80235f9ea68712cb270f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91095045a643d2027961ca4d43a62d99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83af3526e54ad350ae6ceec073ed6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba1456c81f6a2c6a59da46dd9e31c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0dce0abb583881513465ca2b336f0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3652c8afbc70c47c6f3ef7e12da7ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef029f11bf3d4692ade51cca7fcc88a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade8293a95cfd1e77e9df91d1335fa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f7b3186c06f8bd88a8e26231f91fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f51c30f0e622f39c35f2c303e2e236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e27252c898f41c643589dba90731e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f407f020f774350dc3ba796820bbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18e555fa7a937f5220ddf6404c2b4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f374907d6f32ac1a751b604663ff55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6334ed231b19207b72a647c2883d3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb2a6f879f16046866a90dbd8a8159173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4507d9f66edf6b0119a4c148daaeba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794d4336770ff4a2ad6f81b9fb8405175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c46f091636cb7d4e904132f7ca529176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaef169bc4dcddef619c66524bda6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b242ee959193bbafb05c949ef13509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898839e1a366aa54c5aa8c33609cf488179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e491243e849d5eb5343e7ffcb1b28d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce660e1b9951e2226709552d9638a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed015a2b7b28bc4b4f41ccc930ac81dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5fede80d18a431c38826ed19d5601183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599560a1bf625fde709d8bd651dbd728184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47c7ec0ead3bcb5ab7ce0a03ce5ba7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5835bae578b65017251daacb7c996186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c42374d955f97a991b5f1b174352d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f0ff80ae148f8e035c3f5e60f8323188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310a4b80ae86afac7a4e31bf5f4123a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f61103bdf9679d3db3257b4c7027d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdb1eba490185f5c18177bc3a4ae03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2b5d06eb5eeb326fc13ceee2c1adf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f794704accec18e3c422d2f55496e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c178aec9e803b7f82f15de998cbea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97320700b4d3bf32b7d18979251dbd6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f2e53429ba57c1832eb505914aa7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fccf91965acdb2e88e556223a3f6bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82588e6f33bbda2367f077e186ed1afc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b488a8a9d9fc943a3e4758275adf753199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1023480a2d4634145da9a77db9b12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226af2b1f83cb4df954fb629e056292201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c89a7cb9248c97014f9109790f5f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8439b085f0c15f88e25cf67f380c2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996ec5cf86af2c7c7cf62b3a7d94ab6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897fd5d91b3270ef54c717f05f9d55b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30470b50a2702ca1c4f4cea4c75285d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64451c01b47493d0e29db9021112bde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54140d02995e940e126c912cc3e879208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416980d382f511dd3d674fde11d18ac7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf295e9445b91511b69d09710caa7d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f01f59257460391877a3dd84521e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda01dafb74c04731b3621705bf5941f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1c48a4ac9f3d553e072d7e457d521213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46f7ea439377f634e42e961ab51ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aae3e105d8cc4901fecd3726b5604215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fc43e2917982402329a55731874df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f724ff42188bff993f4970239ff07b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178809990c2bcceafde2e33cd4b30122218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c22da080fba5cb1b653f8211ac790219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7ace1d4e8ede22357b03a15720002220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bc3585dad9fd4657f486d6c81768c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2384855d11f281f6f7b8c7e9ca980222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e625a0d2848fbfaf916a2e50754a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b57d37dd40f08c2bd99df011bb7d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94fe61995e7e7dad4935bcdf176387225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd54f40f2d2bd7be02dbfd371a3df1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce36a3153cd482aff73e97b64e08c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2525ee8f27540b0f097c8b3e82e9bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655123f152e8a80943611b8588affefa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de849aa38f03cd0a58860e42065b4d90230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb892e3919efd6b455dc472bb90341b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d84fe13711d4bb79b5229778f3d0fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346f1a3deb1b6e0692fb61156308c26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4885af2403d03ae6171744aac78d33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840b758dfb3cf82603b2c9b99f72bb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293ad1a19c0a4aa1d114ef6155a5201236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a36d912800b2caa99ec6d6b624b188237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81869df2dbf1979b70ef0e40e5c97ccc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8b41db165f4e283af45bbf2f34c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfe9a2f4b3da716a0619807dd61133240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299c327c385bfc60c5eef2f84d13346241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676194d5498b447a69b548a20d0cde75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919edeccea2de9d4b0354142bab3baf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37ff59d731686af14ad09e687d59cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89696c06cf5fe2ed0599a74973240a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a825a1640a5b687f798fb22318dacb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d90254688c75b6fb01a1410a63538247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab2f243d617ad7e15cfe8e6ddd3526248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e301a2076c09191164d9558fa67c596249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79ba395941e186ffd2833644b7337b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306bc86e4c35bca39a76409daeac5db251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cd51f701cb909a1afdaec44cb366c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec0540394633268d6572e3cc83d096253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac655007f38e1076876edadd302b94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f443012b4e0ed48c413e5bb0d17a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbe6516eb363594a3c857876b0028256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f240cae6b6f6e9881b725e18471347257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4a0ca102a4b332e8c6098d4d17e7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7021fb0b6af488a4bb6ff8021eb0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39e763153c66b3624f7c4b9b7ee77e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0dd33d6e5607d36183e1c50b0d329261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac750386c4c9914b3d2c9fb5ab3baa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa3ba5141334229dc2b750441c185a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2884f126e0214ef0e36b16fa399432264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd68fe769ce21d2d48185607dffc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0500d4c2164f74ec3d19a9d97d3359c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4dfc1010ef7458065fa70202026b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861d459255898108d33cae941d62d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2931a622ad1320dfe18a4ae05ce6f66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb3f4c787666a662d21b7f0f84b3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2a2782bbf984f3b4661dafc93055a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8513f0b7917f0b21f351bec574b03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69d6d7b6356245d5edac7e4316041f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0b37bbaef229ac4ed6b48306297b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff437b36781d9794e13a0aecd71fe0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d89d50fbdf411308808814258613b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55390dacd2566879925cdccd0abd4b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e699f81e9d07b9d950066f0c34ead278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed245c70cd0ffce12481c80f79821e38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075298682b8b9a30c9acfbce6321433280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cce0e150c9a1c15f8630a6f8a57ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643a48d4dac77746480cd9f1149677c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea933c4fdc4496d605f8e0f99daf1b19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca827aa2362f5f8bf769277271c8aa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3166cb9c8af5698b8f01ed1a863b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf4fdd07045315f286abdab1eeaec0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329f91d09877ba935df851ec38a6a93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec1d04600a7c3fee14c1f7fd1b9764288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dad3f414371de2cb3b01c450eadf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf069ea7b4de21db7376b172233571290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9435ce195e02ee64283dfa828013a9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cbd8d578c28e67b4000bb420daad5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3276f706788f250dacf5f52daa862293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309e0d8f1a8d44504d4a49de370e0db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783c714f873f06f23edf7dabbcda68a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e9fc500cda71488ad9f7fa1761e02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ec52b6ea83e93448603ed346ef772297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46884bb4cf3b827256a861fcce0db07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa183101a7d373233d88c712ff3876299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be74e651734805efa5be9834a5ba12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066b15164e47b67ba05d29f296653d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a75d49ac1ff1385c359b5f7750990302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e3a0f78a2f6df54c6a29a5f1e5f9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c3d418fb67e581a521b86b5003de9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc120307f632e9b78f09fc8079d3216d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf9df1dcdc67b0dadbb55512826e47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e8c052389a8431e2c10ebbec6470307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70527ca787bacfe2c7c2ba4448b683b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eee09aeb223f41ff9d7cd83f45001309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123acd11f7688e3b8836efde7b8d506d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8f14c0686ff08ab6c244c44c238a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed4d0b2b7dc4965365f3b8b337a61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea27b3a9d224b9a268c70de4f5d4959313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeda00940dac572e0b5a337689668c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dfb67c29a38e4284c2abca1fbf40d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec016db23e5dcd37a0f0b03ddada22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fd8d1e309887b01b60d956e5a75fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a739993f9ef7e9cf596940cae8eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5fca5aab77ab158d738e1458150c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3580788cb656abad02a3c6c708a30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db19623711b0eb22d3683c4d63c3267321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a348de1e7f7bc0a450f82c90d64e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd68b38858de05ea62a177dc4463f06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e2b6de5918673adc4154c969eff7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adef05b5cca22161cbd4d5e5f47e14a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f0294d650512b5e2eca885d8b2011326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c42f2a0645caf72a6dff64364068b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0bd61a775f1b9f40cd21f2d3843d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba1588ab1ea0acdc4c17db4f431d50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dcc62d44b6f01fbf7205a91bc27d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe0cf17dfbdd112fbb36165e56e48c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46a356659501317266bfb8b7169ab3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415504185b576b429680f107193dbe5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa158cba1ba9ae8f9f6c4d074baaad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718c721c575d0664dc894ab0c44b04b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f0d723761920339e5a0f28ec13bb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba75392ba5334ac7fa98b5f28c2c9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66600f3b2f4dcfba57d49529a6dc0d39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d836a372398e972d023a35f11b30d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac24d6828372d8db9a67ddb74dd14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d77d5398429e65db42638032328b27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a47974f3a535f2594b372d6b36206342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32c9438dba2e1c0a1acb17f6833a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c456d31bae57fd4dc64225175184d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce4e1d49385f366a67fea6ca53aa84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f4fde926a3088a308e4ad154bed9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893670d066ec7d290497ae1f4126521347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c932117f7d108c9174423f994507443348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3d5598bf6c7ccc37aea6dcf0217bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc85b23f0fa87ee7c22acb71d1ac4b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb3f00da5afbd2f567757009f3d84b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6558bdec8a2930834d3e2ebad60130352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45918ee58d4409b17c41a1d47e645ee8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020acdbf12d362d38615cc8ab040dac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb07f87a0419a8353d9d5438e7b5d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309b0d6e7f1f950ef5791106f4ef98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad332e40bc5d2748331c2977036c43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915be951d03e09fc41241f3ebb78b65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bd0b165dc94cd3fb99f1542107807359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281027767ad18a4e5ca9ab86154d2363360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fa6ad639c78aa997bf6db504053a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea7cd8b62032a496c00f88d90e6cc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c6cdde42b39f3d1ea1129537a0730363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6250b0342893584f2ee6d66baee1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fdd7f6fac3a5ee17cee5ec755d565365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58c29a3319f0f3bb104e4ac3436331366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61cda24111bf439e882915cd40a533367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890445a9d89629301fff96dee06b199368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220154571ebee619d27d1852a9f8fd6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bc5cf6342ec643bb92fc783f73074370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16b6b919825aabaf5deab12060e7ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa410b1f12e13a27c107205619e58d6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f15b8edb8cedbcee3716108826e8b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ee84f3740bf940602f4f07fab1425374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fff0d30bb39c18002b97004957e09375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293eb4adcab180e7565e5603883f103376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49875982262f24e46efa99aece9f7278377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6c38688a3ed41c5ffd6648349fcdd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa0046cb56f3f68b73d3dab4f9e00d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03dce9fd56ea4e25a413e8ee680a01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acddac4de4388ba5a931689f2df0e09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371a8e7083c92f51a287b9c0ca3522382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55abe8a0985a397552380a936c9988383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6727c57cb1e56137909e0a9c009ec0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa20300f4974328c2ae1d9f1c1590385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91e7f3f342a07c62504d77e735c4b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f171d70c9da36bc36510a590f4d90a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d3abadc82fc44040419c1f7623334388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5894a86c8dae3bb623165ecb874706e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4842569b07ba684a06aeeb5aa2a18b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1293c273ef09c08151c9c887e8c9dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8ae076c1a21f3aba69e67a9379dca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00caeb91d19e00c5a20575778be93c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e5ad36d1ae078462c1e98b81106f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1fcb23fd22fd5493318724d86b289395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234af412f887e9badc0d67c22cd75ad6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cab8146c6e97d6eeefeec2a5d666d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051abab760d657d8b87ba251e0fbb62398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae29359caded5824e44fa0173466695399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fbeffa35f3775def88ca7afb987c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d2813d153692c8faee4abef6dc15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a86669386bd1b13479ee4ef118bc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994e23dca75670cdcabe0fc5ff3658c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cda949e01643cc1dbf51b3f35586404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b807207be3c1f54b77ca95a4b7bd05e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a26a7ce9bc470020577711d8f0ae4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada23e9a4d18db5f2ddca4a8bdfef530407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c205102cbaa004b4178a51974552e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaf5593ee2f13ba7ea55ce62d449d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5505d44d76496ef4b67941c2f6614410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f8cb273b4c1aed4f8095ff57e27f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00886a624b082f9b92f7eacd1f453a7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a3f135a9211b5b988a5408688860413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a50af2b8cb1fd2fe2f3c768d43c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066c88e19cbca6a45c2f953e39beb95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9978c21c6354126c6ef4c4c07ad4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb71a6cbe9abe60937f02ce338620d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129e3df04bc230d47578e6c2d33eef2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cf6d52c63c071d4c6e8043fb38e9a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0b733d2f97c2514ba08f840c0af19420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb302e2ae099f9f8e02e0ae42026a527421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73509ff164e1e0d55ed06774ba64c3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f84e65626f6cda8105577ff77038423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00311a03acb82438350d82386adef3bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1893d1a5e14311bbb56cc115d8cc10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3f813ec4e82b5e948a89757b74de6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7d9895fecfa8654b10fc611938596427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b9e300e1c375749502338065436ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef0dc863ca18c0b88c2211775c2293429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf025126e2a2711c15117285e7081b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc465de0090d522906bbbf7da8d4476431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1446bf6a5dc732aafcc74ea3c6f85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06450121f3ab75815c7476149472973c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e124949b5981e896b951741a9b7545434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2fd68c423c283fd1b8ea458d15d48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bc8cb7d8b7acdc3559d22d358ba26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d63a50ad0d49b5ea2df4222c68ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12165f2ca473cf7d6b703dfd3bf7994438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbcfe2372cc833eba9fdb04efb2280439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd317abc7ba0a08447a3cdd94be7f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a23cfea3b65d185fa53e1c2a7b1fb7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa36b8c42b36a0627a1eeaee1035dd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2ffad539f02657d74ea7341793bf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3b17698e32f0745adb7aac9988aec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341866c1c98187a13618e9e6d32d9a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911ab1c9ea64b8868587e45b4800f21446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef3cca2cb67cc9c879dd893b0d7576447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ba76ecf38b36b6feba41773dee12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f357328de50b3b3365a9f9188a1be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf7519c383ab39f79c40b4a8938e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f27cfecb9217e27750820ddc82b66b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c8ef7c0f3b580bedbf9608b2dd43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e20ccd05e13a92ad08dc327ca3225453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9b7ef7e096daf7ea0ad2d6e5bc38c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f5658cb556bbcc61c22400d958aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64352b087b636100a7d4668ae6738456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daeed2f9fe4fe623c9b248bc55a6fc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc22d0ac58e6aa4e7799579301f86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0defe7ee5275c0eb85f099688e2694c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f00f01c041812795dfa39d62d0fcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15474d13e9ccd8d3ea7441d653128f73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec2973b5752752d5b98d63c007dc0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8aa59cd77f0b7fed77bf66fac669e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a440e8532102749de417bf5ae1a6a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8cdf759a68bd053e64dcc011a18ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ccb8ed5459ca3bb61a5d055afe6b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7fbf6eaab1c652c6fa0f67ad4db09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033832b3d23aabc5dfca4520866abea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c80d2d949f42c661e339da4835204469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313905035c9444b7fdcea3a9ae82a05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863677fc6dd956a803253e951132b7bf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fcdcd87c79307d7bd0a20c2c3d765472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668915e3571e1e3b86600a38274b0c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28487ce26b3fc5e58bbbfd19f9a7fed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be10f3582db99732e5443bb53f636475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441e15cd06e419c30914953437f17bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d737d9584f2cdb0290e95016cba7e69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226192201625bc853a25b097b549adf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e998202ca4ec71d7e0e598f8d8390a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e4cd45b093328f4bd83d04864d297480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127431cfd2a94b6282852a262a8e1c0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186652422cdcce9f978741909597a0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6793352eaf9b7ed6c6dbb010427102483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc007a09e9c013b6e8b1953ce671903484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae24b5494c3bed001dc3b87f06bd51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c866f21177b4f651c472f4d02d4dc1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb074394e620fe3cfc98e65e79915bcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3c2a05df5d99e3773e70f573a614488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04be5f3b1d5145c7248d08ee60838c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cf5a76ad267ef65bdc6c948070261490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e032c8329daa61cc28bbe519f913be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cef43b6d1739a7547d489cc21f706492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973622973c7d6ceac4f512e996f1740493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c388fd004eb0d6c27a296584952794494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7729c4877210889a5db63fa3fb9e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95915e8f73d4cf7ca5d0f10bf152e15496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8454cad12a9dc7c3367ad72a361f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a39bf5b4c451bec9c0bf47b3848c80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e30ad336b0d3cf322e2ab6e2bd810499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac65e1f805b6447a5c13bfd6dafdf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5232a44f826479602f139b6a9258b8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8f3e1b5d5f2c4d9037b4b0954dee8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8d3b4c5433507c8af07b17643674b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15cf68a14da9faf73c2189fc458997504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf6668f14541fab55a5001aefe61ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c1cf9383c6bd0cb636bb34e52fb17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e5940f0f9dcaf4105b4ec1fb85073507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da95ed916c05e4758c31bfd35926b9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce515a9865f3e6bca3eab552c56cfca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a2b1c69d3ee21fa847e7eb1ff0ab0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade23be0e310cd61a9f23af5a3d711c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542868b3f9c7896dcaa2612eccc5231b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f4e96e1c22756071898e7fabc8fbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db626d4535a32bd5317e299fc31e83a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802910429c5da96c28e7e9c341f741a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b82e708b02975b5a4c49394c0e4436516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7a474bd83fb448bf7df19c590a1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b9f0949f0072cb5a525175cc96234518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9c370b0b41d1ad4edac3df2530ab6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8190d671bee496f37111b447b2070520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698a3d2ddef2083d03a40e7f582bd5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e0938a1fa2b5f4cbd95e39938d53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe56b0758c28cc09c2728e50a408e46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003740b3221fa920db3f23d1791b89b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a843f66846eede9e0d8cbc0e54c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0beae399448d0571db67f471e2601526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867ce3d5146cb63a1f120a74afd86d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7505af52fd535a801b5bdc176fb01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e69458d636ec0de8b2a0973a28cef5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170250e4c6be1518e2c5453abca2233530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc09701e31a5fa56aa1698217788492531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9dbc980fc33e870d9dd11e6133bf1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a4b06cb36845e8478e4614f85014533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e226a967e7754e9a4e11f9ce28337534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba07716e22bde67a66dd3f635abee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb608aff2efc2b831937966895b9546536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd71b5230edd828d5fc36cfa58ab3d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66783464746b2c1340e619b6a53878ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917f57b726ff6b744bd5721cf3fec94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58921a785f17f68ad4f4f7c68c62f6db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dad632857d1123adae273616aa750541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a6b127161300f41d18487114f3314542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f26dba59675f48ad96a0b867e921543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a9b71d0b07b73ac5c0443a8506cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb3530fa2102352ae2c1cbeb076aa7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa8ab49eb0e8bdf74051af8a63604c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5e108db28f9249ad6d2f4da7a1c0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8b5a8794c3d9cf108a05a87baeb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b29eb56a4933b8985c576b682e0138549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906b263750b707aa22fa0586f1dda6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2680bbc4e06fedb091006bc2fe5b8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b99826f38d1f12d81cbb20dcf7d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65b689f98899837fcf2c0ecad2e9e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22f8e9ff21631fbc4719d407f257d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea55b1a07cdc29c5ea59944b010446555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27031da2f5e815d863d6cee7d43ef6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29039b3268520ebc0dff01c181a55e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fe4589f8d854e7002f0e128610005558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad0768c0f7e0af383b0d9ef2433499559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52456b0bfae6e17d28ae8e934c059c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8aaf6e4695b85e31deca12b50c9654561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d25a34fdc36324a6cd8c922a458f91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051fc4c20c3038312cf61b97291b6d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88679037c94f8f0492196dc31fe97ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74d3cd244bef6be8d556e87df8c41e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda08d18d069e6540f023f762dd481e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff155e985eed4543f92148cf8b5b2545567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9d4d1968d43f7b2b34853b26d15eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0899fe6e114d803665745259a525c3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1186db4037fea03b668458491035dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88695d078f55ee638af919251f7df32c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6632eceaa7f3d50a59255113d415d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131af92a0817cf0b8f886b1fde99224573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e728520c4544505747ca6326817d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfc02c7d8e7fa4de1965b0bae239f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6341668f7a0279cecd3a00ed722366576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd792663840d6aa4e3d29534246e34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7973c4bfe24aaca63e09f45327147578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b049ffbe4ee5083c37942981dc4f5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5b15600034b408b50cf419bec562d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863f88593b824515118735d5358eb28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef6042693157f329dce39b1b5140ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d2f7cdfd9fdddb15b3d76419d681583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3c0f567fd3403dcf713cf006f6771584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4912872f24a401f678ceac5209549ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce658e1861461949de6c25f358a24b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd901dc904d043766b9bd0ed66d648e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d861dc8c0dbdc199942ca0793bd5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316200a7e2abaf4871ddb757bc9d0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5944c6a05ed3c55308c23587fb18f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c89ba98c02911bbc978653db7b2fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c57e06de71524297f298e5e96f03b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee711c0dc371a4833a754459b1d188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f73c6259bcd36166274b4963d075ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060f298ad97fb1b365277e325a85be1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65541eaa851f0845281f8495c4d56ede596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479606861f6ddd93548d5b480e448bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7925b668794de0a2fa7665b108ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148adcca3565ee771025c4f676361a10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6135c0edaff66ed654ad847fc15ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e4291a2501e0561e338eafc594bfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac92a554929bb238438a7cd083819e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aa1650538ba18fe039ae66c5ce086603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae45afb828e44e606a4042ff93fe32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb19fa387a2202bd5646b8d243dc5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910376bee448b87b45225807a4220365606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd05c3ea96fd8c6fb3a2c46a12e93b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd99b981bbbecf72e0647b39a5fcb23608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea1efd21d73ea379f0969a0d4884b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cb6791d2b3ff243a82186c6135328610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57841676752e88d22adb6010ad00420a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a0d941751ca6ab2b47202003ead25612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e754d13f7527581c87dbafba23eaac2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503850ce1b0dd9b6477fbfddd7b71915614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dd755472f30eabe602c16397249a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57098a6cfae2d090bfa9d1b6ba0dda95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ef94796e27399c89ae00c5f18bec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb87391d3e2329d90df64a6c224992618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7349c2bafe0a046a6151b47cd4ed92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee080d31234fb1ec6dda69dab5f400b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b229bf571707daf523d376f217e02db621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811e4cbc2d5278fb33fa0db9e16e510622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4453b5fb75ab9d0819672440f547ca9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fdf25034b58f9e504656df823ad2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc681bc323f1544380ee8ea4d213d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684410e446822f98eca0897d3274a867626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ba0f102500ed9b121f4ebcdf8aee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d712544bbe3f47b1a2a3b5e6b42d4d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd563535a28c8b187f21d4b1cfaecdb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60fd5721357b4cb7e8d4c0eb233ee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d69009e4cf553701c2c8de7dad7fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91fe654b45e752b49eaf54c0b4d48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73838b5a1b60d0fb3cebf9fb377fbad3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df5a667a96bb2030fd4e92e14b823634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f8ef6b0546108a3765e25d804484635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352b2b1208465d60f5b08a6bce072b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c53c53579038fb7cf2403e70272a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a10de8736442f2db88d5bacf7ac778638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23e0845ac669156c17f247b3346edb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db6a8fb7655813b91ff45f9512d29d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c8285fdf09f342627e8e840d10ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96207ff72bfa6030ad486010a5ddef22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed6cd06e4777f32de598cc3971a521643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26e903248de90cc5eca28c86793ba2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40b4c025bd6d563adf540e3fa59ee1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85953cbf74f62b63a2bbf05d51b2bd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abb68826ba2bd03bcda1254327a248647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ffe14222fb007bd8d16e0e5023394648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37029468a0ec8d71acc37efe9f0dd632649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f220062a45176defb7ac8c055df60d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bee917f5938e741e3cf95e397295c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bf2530905a09d316e29899485cce8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2ce2244b8a7cede8f2a21865ef535653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf6f21cd30faa4bd7bb1837a5a78dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107fd6a88737784a9e7f4122e16d54655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2fcad988401f2cdd1dd06ff879109656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cca9211d4c811d7499884dcd58238657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5d2a76f3b94970052b6c497099f2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbcd8a664732d214e94638060f70a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c00dcea41dc42ca2a36c0beb0b393660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b1b173ebd733c7d6d883dbd317c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a09783bbf5e8b2dd1dfd9c98bad02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2576f59550e7fbf819af47847e3c3ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc16e473fdb100ec698fc1f4d235c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdc3d1f8ad420b327e5c708ad34100665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d151ce2ad72ae079e31200e379547666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f529fe5ff4c5b8e58185c6533e7745667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3a32afc332dfa642ead11e5499f1a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea135b38fadc658f9ab70ce5a008d33669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b551da2fa50f3c57c205549852615d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b49fa7cae008357eb5358d1e68464e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f98768abc8e91ae22c1381d497796672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323569445fd86b90572033af3418a0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17d4abf7203b6c2708456746475fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eb5d4e2000214f36835e127c471d7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd09a400ab9fe34b4db2e1ad261f2a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18007bf9340465c0067ee08f01143677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec99ca0238a0ee53f8f249495fe9e80678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59197ddd9bf9446738b71fa4086d8f73679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe32e256e6dae932fcae5e7fc6cc052680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c63aa9d35240b40f2102b0878c5f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3fd5d603c63215422f75917e9b63f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3706f6ad62db5fa236dad2e92c327683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e61c00a74b84728ffb3ed5b57d9b75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686e7f2ac224e9b3b0ae1e5a5f47203685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73fbb9f380f6ae3deb94c0f7274888686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35847ff9a79e038dabf800337a4fa24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc88b2116221523685cee922792d15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcd9e5c653cd53cc59b7ce98ce2e92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c151feaa391a6d5a9adf4f3eae6744690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20883a8fdd5706d0429a79e3361cab43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6cff5b452b2db3b6a1c75eb79b45f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a041f744d0e5e63ffcda318f31f17c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b206979cccd3eacc6f1d329e6ce3e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38becd6b9a2499197d810f4b9f1e0e41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17015098c9724c25f168a3d037cae255696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e615f25976f308434e8686ad2367697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a61deb03a3e1ed5fb497f6a1a17174698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f64acef376dc6d5d44e38ea4c164fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15240c5bb1b00c7ca7a6f7910712f986700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c92a9b4c429307f66613375ceeff6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467755602d8fef6221addb8a5e19933702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fa6873754a56e3a46db07ad3f7d9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31644bdf316fac845bda6a2431d805704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcedb5a2a11c69806a318bdd08d8d00705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea6dbef37435f6526c7f3f6d4beea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f382597c23c6686d0b92814a2c83b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7f2974dd2fa40b3467d1e44d8d091708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32c45d1fb49fc02ae88c195b8ab82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55d55f9cc6ba6d64e604104b016172710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f664b3f7b5a00e9476a92accdbefff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229914aa8832d0b1f703175f587fae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337ccb5f953a2513fcb8c8ea4aed1b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a63fbc61f6b6ae7f0906e1d90c732714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe336b6095de56941e572d4ee3a3b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb597769763f5bd172dbf430d3a6f8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ea4076b79a61cf3a3f5c2af431f6b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35f1712ad160644e74c1f8fc50792e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2edf0be9dd32b425a320d1a9c6eba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f89af9491ac7f546bcd84a2449a7d0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ee9ad862ba73325886993b92fd296721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be1032cb6e9e1eaf2f071063144a6f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302784b2c1a1e89ce77dac9d07be49b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804be06c962dee2eb377075fa066a2bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e90c7864d7c690e8156aea0ecfb9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8522bd062e859c89fe52dee325a894726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057328dd57c26151f37e0a32e838296727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e76a85c9324f7216c6354b072afd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3abf44c1cf800e4beb55f9d42cebd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70e89ab7c4a2cc73aa82a841a110ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c73f9be07862a1dc93b644385fe4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c8f6158f01156e924513f2e4f7d30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9ea2461084eb8db202d79e14048f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79dbcd3c11dc4bbab67bbb0c73269734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6e085071e8c1ad61ca5f527a86d54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666327f67190501fe2dc6803904870f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d241dee350b967178411077da8b40a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f04d18f2386ef31eb9cb92287631f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee0779e142ec69204e195b4ada6c2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79417e971cdd1b2c463cf0d2ce1821b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e822750ca3f9ec21f04be170db24e61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf05c6ebabd66af98969c7c17f9d57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dce875cc7cf927968e4c2c1b0b396a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffb53c263e265df5f68327ec38485a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae13a415612e0ec70a1753cfc26009745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f72c4fcdce332ee911aecf03e9dd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cec0856a92d9136f6f6ab41df41fc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e692afb0a4aa11d2d2657be8fd4df46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053cc0c71c90f8b27e89e03c4bed01e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980a0931283f527311f9a379841e311750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a81966b0766ea25bdd432a188b4b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076491008092f088573237c0d44128a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27facb66b612f3c262505b83ec056b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e022d8b6f2a046e44681379a8b1db0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5be874b8ed517d8b59b2003075ec54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733185945aaf5d22bb9272adcf84fd3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35517824adc0c13a3fd59268eb6c728757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281906222668e23d4184f3c5a08d54f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea6833cbb7b9da8a60a9f79365229759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c14041ae09f0d88fc6efabf78a4731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10229fc48dbe8e8fe09fd66d8b8765e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054461888ce9de3410a87a38490190c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8fe2663fc99b467100f5d5c3db3b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fb7cf77956bc15877ac521fa2f9985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161de9bfcd6780dde275f45c3993918a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e13ddae7d2e8ccb03f91f2363a8ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7041ee1b7936a163d4548df3d1c5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adf4d2057e245000baf7834b6758be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac55e55f6abef9864f8b4261e506c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fc940aa3673b47cadfeb9c3a2d08011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1f0479427ad17e24fd8b634e4e1c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38241c9c9c56deb80250e3b8b9db1b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78d8ec955eb6cb681bc7534f739abd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab8b8981d0a60b4c53d7b5592ca1e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0f0e89aca0629497cbe8f3e64b9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1f29f257f912362975b8919fe865f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea0e08f20b02bc2c67a1944b629f1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ec0220bfe42a3ad5419f86ac24dce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827f3d57d04a266ea5c9f6ee4d281f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b09c12151415912754c563921344621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e67bda6f64f649b1ca7560cd3bf5a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c31622685667e87106dab98e9811623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdbebade2e1d092a01c487f0931f8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d88515aa3940e7020e76e3256efb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f70b3cf2f8e49d3ff2ac849d0f29a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5569d7410237f7334f2778f59f19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b35e2c3a1ed7ee964070e7a8512d0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362b44b32747daa90100f5263d38c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bad076cdd1e2a29680ed6664c526e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5955abb0169e3d4e4674c44a37ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c9abba6769112ea7636819fe0918032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0a1a4143d997a9b4c037720cd47033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba588ea190e59afa3a7ba114a0c4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12ce045b4af579be453cef6d4b7c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4499644c3ee38c223314c9307c3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3df30977adee14473132b81dde4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fef454ae117cc6c5079e330e8df8d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6f58141b913b8ce2c183e6bd16c8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c200658f47ecc696f601885e83e54c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1a89a5bd75676af805533e71f082241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a946798b6c9ba49c1d4a0fdab7d28742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a2c741e6a334c24c2c5ce1017711743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c69639604635e2687172e4628ffdd344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b024811764d50959fe43682010e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3ca71ba51eb163462fb9675f1168646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772100b079206f465eafcfe9da674dd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea524eac9fc53342ad72ab621bf1a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f3573ad0d133f616ef88dc27e1cc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600612dfa7627e2ace9244d43400b3550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122ed902288c26c2ca5dc1fa325d36a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65664aca4c1f802ab9cf0e38ca8b745d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d8fe73abb69d0787c2b7a0952181653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f78fe45e32ce1fa45b1528bd490f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b3e9c37fcd2b8c4f81c209c7b99c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f54247373499d627608b67297476356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84077c2abd496e62231a262fd8a23af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a545d986074ab8dba07c5e07c403d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f25bfcda2a73204bb790bd2e9137859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2597cb3ac26a5ca615a12ed123a3ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09226ee285ed8bd990a70bfe927ebc161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552701c6a87146dbb1ee80aefcf6058862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f7a60f968a59a07d5ad0027cdeb4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817829cbc75d77b184a9a21a4ffb47364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e74b95899a79200e82fb45d8786fea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbb1e3dbc763296f7b83a0c59de6e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea8b64797de3f2f215f224d5a3dab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b6b1ee22c634956348289b6270e0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08095a07a8f09516d5bda9a7b4d67069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f79e4d056a3e3a4a1b2c3c05bb85870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ca03826b7ae1e229476752d591ea171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0bb56b5dcd7ae549653d2fb2cf55872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02975abc9c81511436de44e5af6c7daa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d1330e480f6b6ca44a54925bb23e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0fdd99f1c2e3a34acebb1b5d99cb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea5bbb862fe2f0fdc23ed22c3cd56776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cab469c801a5aadf1777263d5f1d1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d23cf866f362e488003d8ed48056478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ced7e0e45f51464113220548375db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1680bd8836d0e38b878e60eaa003ea480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dfc7230fc558f2e401e4c2c93448881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350418ab74b7c718d8c2bda6b326b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce485280b02d7e500c364272e5edc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4212eaac54051f13bca1e2b30ce2e7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68dd787ddeff1c4cce9fb8fc2da2d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a8f18cf8db5c293f6e2b6c9c65f0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ee25e10a5183c82a9a51bbaa0c4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00ecc0c0ed3d3881c91661eead51ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e9f9ba8eb6e4793d1644688e1bc5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8edb8d0f5d5e4a240447bc6905c5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af460201d0f70625b0b3dd5e340129ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851ba1768f0d0ecd416ee7a61c7308d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2ef8d89d0abae7e09bfd21c3f061493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2b8934aa5404f9eaa8b98a06dda2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85782105840fb9d1c10482ca55aa38af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c4bd62ea8d12eabf1f0be4b23a2d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e68fc69947a9eb9905f3586888ee297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056295b3340ff5aa74d4161d9c35b3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868b521457ed5c4a3d0b889a51a2ea499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048c5c0a54cd4372c92091ee253cfec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7a071364a3943d8f695bf486c5b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e1a8736901a53c8b8013b62ca359e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49c0f363dd0d0e63be9ab22bbc8543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33267578b52d0f59b8734d6f3cef12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa0e8ae480745dfc66f390fc042ade105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb874044cd77fd860ec254d74b095c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25579547b9d2b4b5764da606966686107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16268f659984cbeeb840b1a357e7708b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ada3fca04b344fb4a4bf7fbe3e60f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adad24365095ab907257865225e9c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77facad4b369cb2091bb5538a826c88b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f094f489d96ddbc02586e01b1022ed5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75386aad661fcd71f7a5cabc093c65c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87f833000f011a76b5536ce46d7e50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cff9a0aec31b4a70e974ef9860644115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ef48e932c1f7fc6d1d3ac3956884e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d248c572a7d693c9018978a7a5b7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91ff3d64cca3d064cac0ec69ae39b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de248e2620397b2910c366b172cf31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0002fa0dbb8ab3b1067fdd2a838153e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28223b4ea90560cdfd6460d70d7a2be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8c11c7a1875fbdb0e1d1adeb9b75f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc760546468f3f3c818fc408ff7619123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4948efdd388ad9f6af529cf94ac0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952b275d39d77d6937d37d08e15d6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedccd43d13436b2d4c19f757db11ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe1c93928792d6593a881385d95bbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b5111c628b83317829bc7fcbabd7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b8e1566a70ad445556b3c359e5e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a6ca25745e2f71fa0ec741c5be621130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069762bba82efced6ec77ad0fa09a270131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13cb313a217980789a59f6d3c1def132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d33ac45afb56b663605e7859bfd42d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654af8dca4ea415bc29dea49843609c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5549717d5f7633ce06ba65beb2a793135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21d182dc6655ad8bed03750c238ac1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30aed550beb3a038e13233748f657137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f8a0d90c026412f942d99714cc5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c489d26371b56050e283f49541f2f88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459f5fdb6c474b2b0659185c75fe930140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd7de2789f7a75a6ef3cc415f8e072141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed9ed8cd900bb03bdf9f1d34c45540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e65e298dc601af2203d74509549c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eec3f4e0afcb0ae22efb107dee295144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b13bca054912a634b610721d877598145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97116255923959e738ac2520940afbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498662901b100d92006ed2a38b339eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397fc47c5d8902b825cbaaf2c40d6fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eabe483ceb0bb067876b846971227149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc5afe39a6495b9b80d1d441851e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c371d46d5d19bad2241f63490d0383151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998af7d97ad83e3dbcd9b44e4837840152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d91a1565431adcd81d30eda2df086153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e60613edca6206312270c1cd887e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae4be724c0f69045b7f293630a154c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95825706f040347d991d55a940e73c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c592c50a87f3476c91e273ef0ba31f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b014b93e462c6c86100049372252ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec28821216b71a644f705d17ea34dbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b57e57fecf9f397c136dfdcf279c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a551da94479698d6c9474efb7e198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f7a4d925f8685286adcc06effc57c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2944c3e9a81f154dd68a034640485163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e01e7b2d61b6e933a8b3d0d3ad04aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fc5f09391e695d9aa2e6977e2fce0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e615098025eff1304845ed109c2c33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11a141449640d50e779a3174a1367167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a32feac5eb8fda6b7c0615732f10d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28394a855abadb026bbd19adb5fb584169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e494b42fc09bfa9cfbc0fe43070964b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc23b22b67bae8ffd7093d8454735171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf7e74169bc0e911ebf99bdc95f21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb94ab8d6b11ce406c1c8599d41a49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0cc31e03159b6e8d899c35fca1eb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1ce5b65739af57a6b32c98185ae2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408c48eaa96c3149ace3484116f0b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f0c1e60c7b7eaa3ea8af29dcd63f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7b16a6806b6c00156b296499ec7be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e82ab9309f83272aa0e3f5ecd6c388179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174216ccdc5b54ef1bf9ef97c3c1a29180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e293b737c1d71c9560e0eded2d5253181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc803df7dfdebb7d5bb09e245ac917d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64758329f09ea742919501fcfede580e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235a4b8523387c5c6b3dc24b0494dd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874a2f3b23eb868495f4095ff5c1b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf720a50cb2beede1353c9b0ec5ebea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85805e1a125a9f65f7e5095349372c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91afed190c7a6744867cb1502f8404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ca5f4b6bf0b5604d4d41931df48b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86156191a5620370cd0266c172140852190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0652dde9a474e52d2585cbb42128a06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9294dc2e8b615030a3531dcc03ef3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bdab0485ece099c1b4594cc9905a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a4a6e26f163b910d11dfd11587d87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054fc2dc5af56e1c337431922c2f8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d65a39803f5e46ddc3e8749878fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3162070cef8e2c1c0648ce60b0a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a353a03661dbc5f54063852877c02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78557d0844aef020d73e7fb4053d3e53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5c569cefe135bf84b3f0b08dbe298200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79f584c992da8667b89942ee8b4f43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c352ae032ee4c1180733f80e76dad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622aea77ca00aeca5cc3d4878439c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90922812d14525b242c84bfd1451451204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ded54ca65dabc8970d9e414020cdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600633172e0bdb5bb04683ed448dc77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708351e3083c24b62d0488ec7ab09757207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c2f35b2c069933c9aa3bc34fb08b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643ffce9b40b029ff0aa57845f56c98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565847fee03740486258066f2ca79fff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166ac510ee66268ad07284d2abae101211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a55e2eda8a50f2f72e1b1730aa5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048916eb6985bf257f7eb5f1c2e8f5a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004346c03af7990c8bb55b3aadf1c480214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7f22081f6b9441582592d651ca705215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f996709ff575478ec3a34395c046df0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e8bfaeafec4a293fb7a0f097d3e3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a7a7605acdfb23da3c7aea110b95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110ff8b0a9538470adb28f653f16f06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de4143469e560e9232b6c7faae497220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a9f8a7cffa1ddd3ef70036fe2f1eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a064e2d8214f682b1171406b945dab3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e856e3d10dd9a8d82763273f2d1011a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e12a9e1feac24e92e8bf17660b058224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c7cc8e48f21fffd5ae992f11db2fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940df849ab5e7ab15495201d6066dca2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba940f2a3ee995d16679a192ecb00b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6678ed8dda5c86e2915ff8a372507228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09ef2909cecaef827a5ce5f272f8ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8831b8d1aaf4bbc74021d33f414e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bad231535f4c6cafc4a0314b80b1b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a99f7ebc80d07659d0c345f78dc3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006677a78608ee94d0d9673ef76e144d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b369febaaceb1f7a45dfdbe4cdf2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009abcc0933cb535ddd3d05e3fa850235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6aeafa729b5f54532cb4c60e5b5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af28796b35d2dfa2fa219c364d6d620237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed03c457389858480f51d98a56c95c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b59fad23d5a6bf9e05a69b0cd500d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70138cafae6ecdd17b004f2779266240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b81796f40547ee53a3d62da0559dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325b86fce4140660b5b815afb2c0adf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91babc8fdc96f128cc8507831653f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ce76d2b431e8b33a2446079f3132244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1fac85f40a8ba4deb3084dda51e79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254771bac7a3166d42c630075a897f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588514b194b2db4f02ed06e99346ff7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56991a81be0c309f638143d4c1e225b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a91b1b525ecaf046b28354ddf94331249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff6cbcc7de3e482cacbe764978efd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27ed3dcb3a16503396bf19a5cb26f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d542d4b8b9c2bad29d624dc0de9af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe844b8550112edadcdc574964d770e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1ae1389a3d71cab32c740b155b30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd57ce8f21216120499f61389c001d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330080ec3915105580b8a872fcdd0ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091c1a7c73bf75c5f608d72cf091c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b9d94a89162bc6a3f0c36106a27d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505510cc51c44d8d82c1dc8d61dce14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed32da7f89d020f6cbece9d73a5f78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c4adf4dc6839ab0de741e525aa2c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55c9c6095139a6d7126e741f532aed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a998d0c08cee599220e62d887614c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb9e88a4aaa1d0d1c3f24355f1336f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949d27c944843dab7bb6d356f41b6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb228712a2ad946b036469644ba6087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b766c0f5b04e38e71fbbdbbcca9eed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9037a022994b9cbc2ef37677cfd9dae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ae2105ea98eb2dcbe19979fcbc3c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d02713c58bc181fb2d173d35efa525270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063235b7aba43b794d8561b896c4878271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b70052013d8a37969fb16651f5948272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04f9462c18eb423cc48796db38ec19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8097b45821c3606c9111047fe9ec35f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c21e06bc12923f2c6930520e43ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3d5097c4e357a25ee8a0651babdad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022a9c072b4a642beeee45d71268ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce95f8dde78b2abece2dd85968d4fed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb38c45df9cfb3862e5cbbefa57830279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8204b9f607db0ad939b57abbc49c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2db7f275b2ac11bfcee3d82a8aae11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa98ca5c66e84e81f6bb1670ef357cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fe9519eec1e8019ca0a9d727d5d79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5212d664439bc607f6d796a7add93b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8a4483db0bae39dbe9442fb7814f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0fbba4d6e5f825797822685dca6c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bee56f413aae30c9777ab8325bf9c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4be38a6bf3311c22fca3be0f54c44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ef084ae0479d542543603a13d1a4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c304edcac389fc81b7c8c5d933ee2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27611f161ce041259f34528e87e54d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e958c89e2e2268237f9991f724abd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3760343ab4e7ff2b6c3ad0858fa1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a13dc7fe243f605c0c7da4cabf9f5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3f65110f07f6e4d59230dbd0eede0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc62a5c870f255d7e3e8db1e01a68a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dc11108fceedbf1704f6141329ad9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd10624482e6f56d275f44710ba7457298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555b139033950a47c17c47ae31e9977299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d67dc96e86e95a5c62397cfbce47b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c6d1d541651c82c4d8e2ad27829a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e70199bff601e5ce99fa53634da47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf21378203940a5b68a703734dfd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec040a66899f5097605efbba7acb1412304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb797db001fecbadf705b804cddf37a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5f52e33dc31721677afc14beb531b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df16eb74f0881db4b75e99e60f1918307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475b0b7ad74a947d1c64db547ec4910308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9eeb80c29d594de4e2de3d10d6334309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbabafd8e4ffd3d822b417e005626eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936bcbbe7c06865c4dd3be1b84ef2ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c24c0656a3be20acfa5efa98f8188312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0483952b51550eebf57328b84970a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd8ba4b88c68f910749639ddaee808314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8583180b322eaeda2d1e06c751bf6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d2186c9299c18e6be4bab194e5d9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd068bf662d9e02680ff06fdb861efb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c0b83623ae7a4e653373605fd9ec6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376e1fbbbc02133b66072b29b41dcd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8890d561dfa12909c687c05fad0a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578bf6a900349e3abb46a3e0a483a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330765bc0ef2e920be2bf54c55c132f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22463362751bf57aeb54c303dd908fee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b54dece1058217d2a093ca9de24292324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c82373a1d018304a516e9dde7528a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa122b9028f6c7bf09a312033809eb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d314cfdf0b68f7fca4d300ccc02c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d14ada64c08d75ea291425bb875a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8186faa7af5869c542e76536708bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe6814ba18505fa6fb67fe79c69838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e132653957e2e1fceb481ed7735ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3803e6964f79e6b50e0966854dba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfff0c53952444038e61bef3819ca41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d294e36c1c8f2aaf8efa463c1d24449334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e4ac05993a4c536d781c69bde6ac9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82c4627cfb7661cb0b5e763be49451336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7cd7aba4d4b77ce5bb64b266f46c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ef4629594f09e38f567cd525535a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cdaa3110f7512630b70f5fbc839f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6f7c0f73cb0627b7a343610bca389340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9532852af28a42dd773f395c8b229341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4801e32e59be7e3f848640453955a20342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f74a8c9cc48802231c43e1a151854e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe694015d1469e8c0855560325337e85344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3788a756ab251eace5fcbf771002c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae4efc4c4ef1cffcd043b4b5c33651346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05785d8e30e7929697438b8bd45d6736347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7c5d0f5e3f2bcf5ccd0367c3adbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6410c9a21ada1ca797fa4287b07052349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb5a7ff85234cf07b4c2d13cbd2b51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201e4ff6170918cf0f902e6fcf0ad39351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef922a98251f336a0011b52164cd65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3d9947b28f369bf7df190eef1c40353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe2f550c696e232cd8f844774650b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c098075e6fec7dcc875758d8782ea64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071061c77054edeb86ed883452460cec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7061c01d63fceac6532aa6615dff3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c697a80387efd234df51b870eb6ee0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047fc12d9565f10e392ca03073b6722359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84348a1f8cd3c9479dd2c6b3bcf304a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a5ab7bde7a946d9ce8f458cdffcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ef76370d0259961f4fcc80ac3aae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04430912a27f467a5facd6ba5b02b208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373bcfdf665cb24caa0f73200dab2b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64287cd46e153926be959bcdb0006fed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e81f925218f82d56ae4fbd4c8137b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff06125b7d7a7c68549f6baafb97db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee39f483d2f2076877528a9ecf1ce8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0c5136aac96b456d2572d51ab495c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5269a1bdf38b13b474acc78c84ff462370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cad4dfba2cae3508e03ec536b5527371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b95c03a11027d0d511265822dfaba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a136012d060e39cf1a992e2bb1f0c71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5eef54ee5232deeb1b8d556173895374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccdf7d356fcd3fe49fd9fd6ec1726e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5610043b0bd9971f1aead96349661376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ddf865452500796cf9739e0ef95d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f3de88155feff868b9a1ca4a862e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0bbef07d4998c30a835e97085c364379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9aec48b943968543f9cbd13066052380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afcb26d083220a034f32fce33c3a42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fdad768c266b3e6308ca40e233f31382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64508b5cb9a081bdde275d47edeb629383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c47c425a4bc34a336b0f5bc6a0ef6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3399fc6c966ebfa6421690e0806d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61dfc8fa4ab4964cf1bb91c9a1c47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e788efc5252674c48f18b9262829b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585f29db087f44266f410ebbbb36216388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fcb81d0d12d5f491f8daa4244638389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ece57b9c690ebff67cb74fa058096390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50220529bf9228db5cc00e72cd1cc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3be2811efd2745dd7b2a4fed5e0f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc60ecbd49ca8873b53cfa196289557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aa9bb629e8e4fc4c09564e4ef0049394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a1f1f93e8e77825a94665a741a6fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333caa507424d5536369bc2051034ab0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7828fa48b92e5d5e5c347e3691be4b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37bdbf980b982d1ff6800c98d7ee54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639488a4bca4beb98b93fb8561e5d66c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdffdc781b78d78c2fbeb28380bbbf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a54330a09be0ade790d7318511a7af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edf26e035eec052583488dafffe492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ef09c61dc0d9917dbe7ec871a94ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ac4b7d535e0668118c198945116ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c50f95d5d9bb2d3416f1008df4ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927e0224766612865229c7bd9cad86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb685f404740df4cfa517c670e7836407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a9e4203ec04f3d082d28a1ee09ce5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249118a2d83cb58f14a9f314814338e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527b150912b1588bd38b7ad657115cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7a51199f35021df4bc028a378ec9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985faabfb56403c2b103b07b498eef05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b9fc4cdadfbc1563f266463f459d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3cc6be5d3ce3027e974a09bdfe8df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ffac3d69ebb35dafd384ce3810f44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40781f7a00aa1073ead820eb9f12ca4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1962ff62cc2d5de65a41cacf441556a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8b9be67496af80f30baed1ebc844a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1d56e6ecc299c1e3405666c84044b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f08df9e37e52d2003d95bbbdaec75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f337817531ea2503df28e5133af444421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f5746efc71b77b3f6b6a9e3f0aed0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58425cd741537809d5cf44277874964423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8e15a7261e1b69e7901566a10bef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e0ffd4d34aab38d27a3ff6d6a78ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3392242069c16136afb87cfde330c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffcc7b4f87184ae98155c9f8ea2383427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24af8545740c4827ff9615b73b3a82428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd278f52a44576c331df1deb79a87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f96b23c28ce5b4319097f8d82247e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259c958952d9cedb06b3b12c2570507431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53432c13dfee0e3355e7110de1690231432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d516fb94483ddfa5448a5bced5126433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817919a196da3b21ac379909da2d798434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5962436c11417f40ce57d8ee06b25ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7175af5f764aa99edfbf156fb4594436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1088646bf286c3f89641cab252096437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a917f6401631590ff0577eb9a810d37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9d04d8d2fa3d7fecf4313ff31f6a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c013ee9ebf2a200753a97fe4a7285b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85d17661e9a0ed2d280b08fd2de4ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435448bf9ca4d5ad3b6686594da983442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a207d26bf62bc8ab96a761ae97f71d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49f02a3384812b81841541e9de9327444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be2f6e0cc66a45e568a7d2e832adc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037529aa648aecfcec3d2b2c2a16f3eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca3830195c6ee25f049c6bab03a2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687462a02bb49d62fcd3cac96937df17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c846d2f03ea912afaf5a52af19795449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183cfc703acbff0bff3e1f90596312f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec298e8229680942f6b8484fa2cb71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4edfd4f42b1aa8ca50868dc07af46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77c879c14930c53c7f722a3db012e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fb7367839324df21d67e801d2de6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e1cdb746d40280d646f90971a1902455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa93d3265369ed63758a6b487ccffbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e6a0a7d8f4bb29465e49b46d03a93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cbf30d6fe58b7f4bd3087ae124470458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af856d000f24961511cf72ac7aa336ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38773ee0c9776d3d8bfb138cd3a1ad1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750cb99ed8bb2b782faa10dce65a1ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db355737932fa30c972aa1da1227c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281622c2a4d67757aa8607493c9700a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8552d7385b463d6133ccf389cd8381f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef9bf32f1cea8dd6ad001a4cf89935465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e070066da6a6fbc508c87c55b1311f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14ab60979b8d911f56c98b2eca0975467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a407bc9595e68f966052e6b2d857d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14c338b34c88d69589a93587665838469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c81bf9ec7173109c9c0dc9832f729470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1932654e2f174d7feb07bc8f76835471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c823183df4d7dc51d071aee3b889c0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7375e39e88240852421aaa9c3d1be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e2bb18d20298828d0d5241a75e9c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba611c2d42829bcb6480716be94eeda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95e88b365f1b21f1ef275116b13d46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5fcaa381ed2ac4232d039983e2f48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a0dea2ff1329cf8c6fb35a3f2c5b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465f04b8c535a278e2f959d5f74032479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60611e147e58b80cd0cd67383f468418480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae4479e9c02e419ea9cfccc125607f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffc438df75fc92434711b7ab2a8652482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a1f140908088b4faa71c13436aa55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d10920fbb5aec9aec34d72582c7629484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f3ed00ed06a3a35333f14f3095ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f576de0d77792f7425f4a62614fd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97331d8550a41a738fdbedf9c7a28524487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e9d9dd599df3bdd3e3b335471422c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39391d1468af9c860167d7f05d2a9592489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe58670b7654d3988986ecd8010a965490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f6c5b01e1db2a04aa9e952a0b20c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d543eac6cb48083d81365b602a349492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b66ad6face54beb30b0aa754af56ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec63aa374b501d2210be7bd37cb8f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a673ecdbe0ddc2d1184b94b151ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c894b1e4607e7772d69872de784d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2fd04069c4ffbbe203b82bff6eb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42cb9997d455a164e95c3e74b5791498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d23e63de06db93c30f5aa5d39a84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b8c94489eacdf8517b5b8f6ef97d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a283a6f75397c21cf042c3cd3ccafd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce17e490d8d2d48d856e7df16e2185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670f2f1356c834e93eb1caf6a053bb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77947c2311533a1ac6f2ba9fe78c26504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee55c31186ee46aae9254abd9c76849505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ebf5ec770c89ff1d0451f61f1da8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32fe79ac467625d2dbdf384d5c8351507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db0a31ac179f973c69761aabc1b9c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b3997c97e98f510a364db66dd52d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0695b341ea47fe10d506138f223f70d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aa3ad93b1ff854352b6a9494d55c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f05cc314ee2f4d1970763d4f65af4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ba038f178de8ea8da92bbbf35f61e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444bc951579764d2db6b02d8410842f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877cb3f5e33e3cc0b5d4604f8bde258515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394bbe3b6697f0fe39818cbea4e8204516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172cfaa403875b8069d841d2ac098df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a97ab88ad1840a461b68fba0fcac3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28281af9528f0f994267636182922519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f6dfbb11ca47458ebe45e11ee97ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeddf20a6edba3f3beba47beabfa38b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549c4abbbe2a9ee32d05e7a94e4406522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96969f9f67e65b33df4ee354979b1bd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d653ecdc25aa45e73ee1a1e5865644524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a2fbe02d0ce04342efdbba80df63b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb2e578cc0ccd24f76b1b5ff7dfe04526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a804634f488d286bbe2abdf6e952f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb6b68fa849eb4d038a8949a994843528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1fb4e5b7fba8982891c1e79b32cc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1d230487242b3e747a1069ac94501530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a5511156302059c517d2d9eb39801531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ac85fbb29866376c6d9efa74e90f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab13f6e5e829ad7fe35e0e655682fff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb3af179c72be223937ee72055b8ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38688bd0f2609829e0fdae780d72058535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85410190ad86de17c669f217c9c36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939897674298dd7bdaabda9437f3a337537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc7040d3d3ff71f9af694ad68098f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9396bcdbdff5a8e426b1dcbea210d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc782988823b938683edd11d6ca6f95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcf6bc7cc282ac2665155fe6399810541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56861dfbe52a9a174b353497e333939542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4475de3d70652ea2cf1061ec6f5748b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4c8dfd7560b2bfa8259e7ea51281e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13913fc1f73a69245506ff5665b654545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b033f23efecdb744371323cc1fe73546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc91dea277e20372970a62746fa280547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10b9a04d0ae87d0fccf60b58093511548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0f146d8fa590ad3ac54c87656e6b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375abe8ae9726446cf33d5981fc9c7c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9c9d6364b17e44a92f4c904070838551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7830a13e61f54f20a43972c8e54dfa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb5edcc1266641b79aeb176be76fce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dac014cc824d28708e46b389fbd17d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc7c42d4151d1815cc15f36260779555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527717151bac553245203c599b3789556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08396d4fe6df71f2beb5c3a2dbfdc851557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54880bb8317ff796970b25c986767a3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc412149546f5c7105cd6bdae097830559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263f05e4b3d68e519671f0b43c5ba0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a614c0ff42d21c2625d3d1f3d4d52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6b1f1e5e1173c680923e773c43858562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d6277bc9de5877d6e324020a376d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721cf2bef11cfa9ff7e3a5b90c15c85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555a2e4076aa3abc7df68d9c81641fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f55429e06b04e0c3751402d0cb226566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da73eecb490a896fe37c93b20d09efd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540586a509b064e2a81f6b99e763f734568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20634a0d7d28a28bd3af3ccae20a694e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d86dbf8d246a11e6984ce365dadf42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e497dffda4fdff1fe6c0d53fb8fa9e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebddd7e63eaeb7b0f4ed6ccbdeb8374572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf1455e299a0633899e491b1ea1567573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6c66dcb2234e02add6e0cd2becad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039e0a8429c9e9205b84cbbffff960575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36113525fade4941d2acd13d65b8707576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d863515aae7db2cd1787e37e6358e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4856c724d33b67eccbd27f1a87e43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde045d2bb8ed3ddb8d2074a7f807c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc685418740d2f6334aefd4e2aead77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c291bc3f6590fa68d80089fd2b7bc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d31204e115f524dc8be7c0c95cffd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3624bcfeeecacb1f38e46d158068759583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3b25f8fb4e0c697b0519abc2be099584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f19f3a9c3e43a6f784431b5a88d14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf2c9779fa6144eeb59903249c26ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cc47a70ae679822e9890fa1a39fad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb664be284986f7cdeb5f238aa0fe97588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3744038e2e250cfb02d1ad70ed361589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27ea8da55bb25d711c065ca0be1be2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a5e1d3dd79a63f1d65b86ac1b778591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da2a87ce96fdf1b98d9b0e358a03e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99522c331d6d26b620e3813efeadaf17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f0c4138ee5dc42af9ea24b173c1c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01d5e31f60af3d6c950abdc29d5609595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82daf5ed69484dd831dc3c8561d116596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515fd316d30847fc1e6ea50c61a1c88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117619aa4339b4cb1efd0cdda218393e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227731eebb7afccffe318f108a3b5d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617515c119ffaef8e58dec69bbd7558600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acc5877eeb9a5c3a113cc89ec7444a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746ae95914159cf8a14bf657a97d770602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d825ff53a85f1e48b26ee05f301ae6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e7cc7fcd947db60696a0419c1598b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98cc79e8b6cd4e81edf589e51c7d43605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a73962602d5ace09367d693772ed1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1f4c180e3e1812aaba60fea827d4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142fe675f8cc61822a04dd81b7b62ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d845428d475b5b7e4fc37844396d62b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae071309ac23d8ee2a8758630c1c39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de0b82e151e815b7c322f2c884af20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37c6f6a1340943b7274d55907e20b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348b2cc8bfe74bfcf5bec474657a3a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d900b2de45bb25578e7ac6251243376614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da50809c2796a49072736b8798ccc5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13d8fc798052123beb288239242d31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0238d9dfb6634154e9ba9b9b20a8ed6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8335a445248a5d446a11b00119fae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343ea223a86837bf4b4d87fa6390d85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086ec921977cd54e6cfb2e022d05325620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3c91fd3a68a61f875aecf5c12f510621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5aa2da44bda9ddecd800c154d7755622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd843840acafb731b3fa29d9bde9728623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde8bc0478bdf873d5983aa016f950624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705d62437f77d670d74cfded988f9fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9262a10cb78951e872c01820b251df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aafac6cb00f8bbb0a1bd3853839cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96922a8da607ff8f9e68ae5d6364090a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e577b0d99cca929ccefece450375c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274175402aaf0655e35c474b44242e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7278e08d785c9d6e08984e33fa3897631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8152b85055ed9c8cde12ec0b0bc04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef305bc7756f4a2eb64f1ec39a200b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f87a49331208e574187e7faa53024634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2347b46030a421434d3c20c8af77d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1507cca36cbcdab1f1d9e7623f8b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f7c9edcdbe8c2f195064b3c1e62c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf33514f666f0a6b40313825a2fce7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317316a1a727b50ce149a61292e64d65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6ace6d3776dbde126fbcec09ad26b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fb372553601ab33c38037b2a10d6b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8e8d2aa077368fb375630aa7d5606642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724e93e00c76b37af88f93d91c97b20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929147ee3688a6eece443c17ef225391644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a7e652c3d142ce2cd0e9cc84efc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ca0dbeaa1a4fc742c141655fd861b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23e6212b3270f88d2b54f494fe251f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563f152e70b1f09da8d696576538d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e94e1c45c9e7bfad7c5cb853455a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3469a79c49d24a7ece8509eb2946c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ed1d1b5291022d5c40c4f9e8ff054651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362eff4caa4416f5ed69ef235b5d8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de50cc00f28a5d5eb57acb8bfd826e1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df04df5772696857f228ee0a8d922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eabec5376f79e478d09223b248f36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b4d9c74c6dea05edf0e0b424ce0dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d469d8d24008409f62961328d5bc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158bb292f4ec751dd7a20de08b62dd92658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dd61f2fb8d6ae94b76a98814ca4e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5050907a38b67f19123d776c458243660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb249faac24676a65faf02c4432619661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35481d21b7886d10ba71c79248e6890662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd2a6bce04c6ae790ddaeeadeb5c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c120a61888d32e66d8a21cf8603ad6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca073e019ae7611e43bdc7de60485035665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89e4b49e2e40e9fb72960e21a61a18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7a6a80ceeb2024b110dd7bf9c68d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3a56010f9814b0f2cba5ded026bea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ba3328b6a2d3cefba4bf73348a6c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9baaf13d5b70610fcdda1ec7fdace670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fefdc5676745da28dd2ebf31fb2317671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421887671dbb6fdd92a96c9bc15a507672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307063d59519a911dbce29fe62b61c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ef6cd6735ab6e99d48ebd10584d66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b471263ca6b89f65a3fe8e894492e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef612a668bd7e308acc3390eb31866676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f01a00182a3f039e4a29ab94ffeb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f165b4a2e27166ecaa2aaf0947280b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df8665d877ae55c73cce711044ff75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16452bee5cf7a428710b8f9f03a3b59680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2641103fc83ac7819d573a0ec3030681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51d072b57ed5fdff7c84a88323bb50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a14866c6cbba45684d29d2e931abf3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e2c3d4fe447d053410a6fff9a801c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a511c06d3fc7d5e5c52c811627580685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836716a97491e70f135a1432908f4c40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8089e6c52803d942e391fc06479e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57dd6cc951bc989e7b33b7b2f3dc69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae171898fb9d6684f0e24c24469e6fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bebbd8e43ea0cb92fb3e4b7d3a12c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c484f1e06a2e987d00a370a3e08e9d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9288519dfdb2f746e8d801e35e789a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13926ef2436e76860b0809863c745e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717a1b9926ce4a4043743f0acb390b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1180d05d45b3da8ff18df2ba4359ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c641924a37521b060f09bab02522720696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda95897b1c106fc49f6df200b8e3128697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7c47be17ad646a71cebf4ba349a0a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3124c74ece1a6d72e5100530f5ae7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c5a54bd3cb37449833df13432daf5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe24dfcf955a78206fe0d3659df94f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a9d0dde83df88ad76d926c9fa443702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184170bd29984a5b47a47fca1f2b44c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f337c23a3cf340af9e5a55a51b1045704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e806703bf55e453817ec4fb27508ab4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7abee736596cf4da9bd2b1de3155af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5e5e5255096582cc5fc6cfc35d90b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee9a2a8a5fb6c0ee6d7d939e310e45708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521872e434f4ad394e1f0123b6502625709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480deb3ed0930df81373fa1dc50256710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a76b15b68d8c727fd9fc4d2cb67fce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069365fe3e30a8860700f0404be07d66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af7302c719798afd09643564f2cc41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf1daf181e6ca97641a8942f475813714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e3c643fd119961ac7c65033b21c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61937c4f0956908a53485a892e2ba0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86570724c32ecc7c836c49eae09391b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc701a6ca0d5a417d10459265d24e60718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871660c5f3cc019f479521fdbe49815719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3f87779102cb1b13c20acd082a6ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56704b792c4c0e2cc6b652e38f6e8107721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b0bfeb43b651df349f29a068c56d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc04fda155e05484c034fd86e4b3972723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c73ed10910d0287f7d95110806a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd26a4a83cbabd07876a52721deed3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd8e84fcbb28ab4fa166b23f70023e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23373579f1ef2b321762df21c3671a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b0b036f464ceab5d55f76f633da2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9ef5154f707fce9f899121a998a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3283c94238e4f1bccd7b7d9806462d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610e892c3e20963765d9016173c4845731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d1c4c6b539429cd5d72529b494f8d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f38e05b211fed89c037aa827afd74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5848be8785ac6d4b96a5595e498ed6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d57bf7102a55a4ab7b9d54877fdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fbf02e91fc30eb7d866830bbe61cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43865cc51229324555baa2b4245586737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4298545f4896a44151adf59d2fad117738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559016e2854f993b665ce1b3687c726739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad832bbc39065a6595b5f681aa84711f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e861378c1622fba50296f1b636e56db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0db930a8f14b54f5143acba1a52883742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e96247bdf0a158c748ce229c2803743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889402fe63654d40e27fab8fb62b1704744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8ec405135c4f9f58a03bb9968e3c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf6d559525e7e2fdc7a1e67f814060746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de212548f7e07f9e461fec894b496c50747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edd92c2837e85ec11c030344bc06b2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a950a2b8720b868bf2b025a540014749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e755308f73ea809eade71560743a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54826f0d1c7ebdc851dd9213fe830322751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeac0d722bee8e8ef413e2baf21561752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072cc083319f5ddc90226cebdb8d792753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2eb8e10d73d259e8e6773a9bc33b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cc4c98b7268c5a6b3a1ff01362ce0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c33b2b2b076bf7071bcabaebb9edb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b57bceb214586487f4b9297583907757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787b15a13f0ec7ef572479e46776a14758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791082f1c5e4c567adf8a68993b4ecf2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>