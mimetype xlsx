--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e122f3f80d48544754d648886c9701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f3dcf15e9a60e060921b0cfe9055c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae6d592446b72ef84a37fa4441d2733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df4ed825aa2fc020624bd2c66e3514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302be6d25a05f6488813e19d447a6da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0502903a408c83e6fd8a76f92c90876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8c517e58a769ad9e3af0c1b8feff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6516d08ac81d7f956ce2692d17f9fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327938b8e5b397a26b0dfcf0fc3e1a649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7298f9e3d4ef42e5c131ff3ac2ab510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec780de3ccc737f21226a06eeb1efd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057396b9b4418a12022d3c1c686b46012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5680a2046c1534801c33e795db903a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434db2a071c5d8a5f981dd0c39203ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed697b763fd902950e299ecc833742d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c34f42d18de41be0245f7c566dd9e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bebb5da9c57f7eac157d2f768b85dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a02c752168ab45018580c6d3b88a5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e76ddbdb041463d92b8104a5491519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27949542635ae889f9ba185f1e61942420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ca69c149c9439e066179c5252d1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77f5bd81eef01f28da8459e9f30a0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0271b7cf43066337eda54703de6ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97cd2625aa928603d7080b02cdf5b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3419065155a54a509843ff2d6f675c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a88cba1dd9f361c079cb1e4e0ad3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7679c29f437293ced8f80284481cd9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a5a605762b6aa8459a74e2517325f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead99f1e615a0004b5f4a122c42fff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e28c4ab106d5065c8786587101458230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b8b3eaae5dacb7bf05e877966765f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418c36168b8576d35ea6c8342ca3b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5576f7f2040dc7453c314cb98aca18f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1be5292667e76890a60bb4504dc89934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915ea1b0f58eed7e5be19b17cc1b6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50fd8650eb23818779d23febbc089e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44244a9bb3742ef0449e39ca5c5b8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a26b72e75f4535a5bf29cc643f50b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba6319bf7b45d7a8f87dcfa8949b8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07694e7c4cd1111391aa1b233d4432940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206694d2e3ba80bf739863efa465296b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511600bb818128f06fd8ff97cd7e5bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f296ab3f519cc126f21e26a9150cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429f00c6ab18bcc38461f28c8855f9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227c41c86de9e8f34257dd8c6d693545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114b01b6f104299eed946718f528d7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935836f8e30353ecc8596c2201512f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7ea621e2ac35a815b42d9e648ea9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff185316ae8c95055115e4de56aba11749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8c196a21fcd08f419f0a44558321450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e64effc7e3ea495999c804bdb58dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b259eb78425a87465bc0e97ec137f9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a633ba111eeee032181c9d0f98ff053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781632e0c7b04ce20d66d000123fa93c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4ffe9d7032dff5a837727faf77ed755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4fb2f09750b5b09caba380c2aa6c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a929f9cefc1be83ef17342eebdefb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbee84b7aa2d02a9f557d9248da445558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db98a8531650dec00ae529686f87ef159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109c626c8c4c4e5580b413df2d5c3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cdf1cbf5b8e15bc95f5319e33398061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302744425ac37d447516d0a0f9168062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297eaeeeb77b0b2a3a91f4c90bc13363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc091e76273c14e9aef6f02db4f6226364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49831c54adf58ea61f932f53261f101565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a5b86d2e094f60314fc3507f487f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c652cbf3087575df0e59c62aaf9dd4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104810ffe8d1352fdf858b1e60b3f82668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ad421053860aee50616e1407971c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7150dcfe656a3d48c556542e076c1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843b7f956d23c71a00acf683b5793071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1432264ee13feb36db000eab34cb3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2f6073990b2fbd37f5aa1099e763373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd432dbc9774c94b194b2be7930735174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4b2b6d58fd57840146429af3de0bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c6425e43589b288bb50c1be79a8a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c3295853ff67b5db70893c958cd1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636bea6787f4f065fba301728ecf9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd74a80f3d078a62cd67eb5d4b7855079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3693c5629429aa9a2cbded72402b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dfa297ba122aeab5f8ffe92a7b75881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0334b78f0f28d9d4b7893dedef6436a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e44b309363c8b4402636057e05ee2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106624b99e855db6d8e8ede59e0cc3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e38b766516e9440091a463ae989385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0f276828b97f11e2600399632725486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6733774162e45a92ce32101368d1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfbe14d92f4207c6a8effd3396d7ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538468b585870df04930c01d9fb0af6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd469469eb3771b79412bb57bc9c40590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae633c3a7a00b625aa798315b4c4a1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3715f62d90dbc8210f01ebacf6404e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411aea224ab0d9ba3810337c109ea0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c8134b85e7a97f22c0da3cb2a173e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fa60bbfc934c5ab892bcbcf66e85195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63753a3afc7a6bcb7c36ad0d6db927bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bca6ea9ece4e048e04243d3657a1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e35a1187836798c559a518c20a1cf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362e6df2ed1dddd72830fa8c676f4fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5b52afcb26c133f85dcc214a9816f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407718e180612eaa52c2c98c61901fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3ea1b6750caf26128d78b70a7104a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a83f06ee58f70ff97bcaa5611c291103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd1b45e78e7a72cd05fb882b5777a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa72c8adb7a35b32e59795577682bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b552d1521c09bedd62b43b08e7fdf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681e8b3c57d80fc2b07648a71010f22107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c66ff946ad3a6335f91148dc8b240108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdbb8722d9713bf6892f2119f820bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e48abfee931d0f7363d6910da2059d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64d3d50dac3d1d32f877fff2220b0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e25bb38145edd8f7fa0afae62cc2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3be06b310d7b0a825ad7e8fe13d48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e62fb1cb9ba1935cc98ebaca8073114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34edd19218149234b0463b2b47e07a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fc8cf15a1d2515d5ed45e62bcd319116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f844c64772f5a54a5dd878e31ee5d01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb40fcad9af54bf3b958cf77f13cff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15fa12de75861a3f284690c45ecf13119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305f3842d6e5e216b418fbd1e00dead120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959fcf6c453bd07e8b2a70378cbb66d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d8745a12a7a880cfdd068773a3db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831f7a641e9e0f5d4d868c0e113633d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47d256888af993e6558f638c00041c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e9ffa01945096c4a58d64c1148e2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35f66441d3aedc7e21935ca193bed7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d36f1af22ec39851bf1f5835ca566127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277940dbf213b061da8fb18b282c65d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbdb84ebde9c1e4965a562254f6f50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b523d6a9edf693329eceb0425b05bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4b12b2b98ecaef5b64a5d59f0ce06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6e6a6138db9b28c03a8a4bc0daf7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19350651677c1e9c5c42a8e6f61b4d8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00d5602e3813ce800f8258a451c8cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23cc74d5eb0a1ebbdf04c9034db4f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7cad6a9f9377769c2b28fdaa78c1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd6e0a5442179a56a26572cf320667137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d85ba1e50d2d881b20f4dbbc72ee53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c11a2fb8700ad7e6a4d0cefdcaa9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d89552e197b344ffbd0c729141fe2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b16b2befaefdab731fd9f3eef46904141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc7f283a127e28587b02b06cc4f7c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f83a7bcfb9d28d446f27fda20ff14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0dc7f4bbfa468f1a910c3b89a055f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe646d1b4441317e890d88aebc3c401145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fbdf3658fe2965c56bc132a30d15f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f96537eefe3982b0758f7b364c0b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467888f338e3b8d03dd927d148992e44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ea3289405db18fea82a0824cf25aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fba4645ccf0bc1a15c5a570b0e1e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8fcf4cfc2ea17a01d7f791f91346151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e5aca3185370eeeaf964f32cfd808152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd76f6a719258ba47eaf22edda44ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b74861579c2e9788cfb4d1a103e799154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50d3503d734920f8de8f895da2fd81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258e21014795732989910ac22dee1c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869379873174bf09b387c841fd0d8155157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a662ddcb96509e75cacc7cd175b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279796520696001e40578b5f0c1619159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0404a2955ccda9d66406f87f562b9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb88c77e919b9652603339c922b58c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e35855f744c06c5fa0b99516e6f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e260f0d73fa0b324044e7a124ad9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6e3cb94b2b8a349b951a83094637b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d68af51fe2db2ec1331a3e0496f8d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8d1f2bfa7754c6697b5e9a8754eaa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2568a30b6b6669b7a4a113fe5ec216a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292930724866ceb5f8974123f760090168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a0866f8524148e73558a80eed77f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53beb2e5219c067caf96038a7147944170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d885824bcac24c9eb873e3dc9b2a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c5a657b7b343cc16820f8cb9e9fc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc02b4633fb866a78696079d985542173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c170768f455fed6e0eb073b056775a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb617afeb78afa0a578210ece65f59175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8e384a04fdc764be4607b2ee4266176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c71115c2f3599878ececc6bd9329b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a51efd9eb67d3024ce537cea9c2e2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba0135eff5ac341505b1a480317d47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a981fa0f17aed48f56b451e5d0f4925180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a1040403caafca57f5f259251705a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff0a37f9c99735880152c4df0d2955182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9bd147d889311c817b5942d6fecd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cc100c280691a511cccef826c063e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188507882710a96ff644e66c175f55e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd0086333ab6095ca06d54a4921065186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee34823c700d6883989beba221faaa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee3c01b1970bf6c40b9ebaf662bb49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016ec645d57bbdba82bb99e33c287c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6b4a69a4813339014e86da8ff6330190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c315536a2082463e6ff94b1b6097e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ced87948f63a5f51298cae7eddd83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115ef27f497d9499e45dc0c79b3bf0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0c00a3ace09a01c473f5cc768aca5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32773006ec48235c1e6ceb3c9d3dbbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02030a79dac065c1598a8dcb889c49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d11ee38d6691a291666499f531a22b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859c663c3ae432e1e79fad1d700011d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bbecc227966e2ff6427ae7dbe5412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0f50ca2a1618c379e733300ad7ba4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6e370910df492a6054e357bfd0826201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1170ce90cb0c1d39b612cadba1330202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771b0991f54f5d170efc9fcc464d788203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f53c0593bfa89f3bb7c2d06e8f2196204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff1554baffbcb9221338b0cb806a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a98e0fdbe9268849ffd37ea089652206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf524765da19c16a10a739f5f90b3053207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da4a6e34d4c97c684cfb1ca7bbe504208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd1dace52efe0ab812b2be1bd075e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792ca269f1022b3478b94a86be6f86c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880ca4d4ad2ffd1a69aa7c28e557982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd825e228c511e22a0dfe820d5c5d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57023e530f2b74884d1fc100512a912b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e761da6d2ba44a267162da2c45dd8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e41b5d1078668c5262e5abf43b06cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950925585f1819278e345d4fa59c54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3549723b1149450488ea1b427725ef1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8214601308a0c90cce9936b5bccaf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85642d0256c31b77c88bde28676b900e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c6fd1b803fae1c500854540ee5c15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b27682cd55516014bca85c320b43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfddb0ce60d35c681d230864f8e376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560490aa6179a7f7ed10a2f7180e25b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e968fd7e170bef7c152cca45616e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a89133a48ab09272eb1bb72163de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4d6b133409e5a9827b5bc1806cc6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66879c55e8b7763ef625db20b95aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20897e7c0ba135300fd1631bd93a1ed9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cc044fbc7ddcb62155a2b7c3bc392229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a300fbb0b913e73384d01d2e5ac1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f774e8e86c5b485d2c6637acce05b25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9332340b42094a3853c7c41ac4b9223232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecf20503464c5f5f574fda550c1d7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacd050233c911db074a2f6aeacacb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04696adfa42f21dc32918c0207ac1a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f2f018f688bd754fe1063a08210e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743eceef60a44714ec340aac6940840237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815126fd5b61987843628c51f6312c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31679957e6020c05ae81153db2a8c7da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394593b7913d35d5b893cd82bce1d40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887be7849ac2aecf2911618bc64a9cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb21b2d356f8e420b72f3d3e928def8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e7179a0d2d541af29681dfd23ac1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362db9f376d3bcf2a966a38b04317ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db82ba7d12e996af286422f0c9d78d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb25ce0d94a9c34826c1f8cedc0808246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46097b46ba6bf72414c9c0dedc0adc95247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5931c991fdc1c9c26e5597cd3d2aa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ff107e687d2fcb11600b8ba16f827249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b9932e48fb9d741fb9c620fcc4692250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19b7416c2bd4977da08c83e20ed60c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b47704986825a7af9b97cc752c11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bc9d3cbefc124c9a3a7405b87c48a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437d91ebf80923a9206fd1239ba934254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb4e784a15726712a9d73fca3ffea5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97563e6767f41c188909fb1179287e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276bb299b62ed108f766d6a24e7653a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af0d3dae953d68064c28a5c209044258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902210c68b52c43274f50a20776c7ead259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5573c0d1442e87feec5041b440136260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c02ffd5d7e59a9a539b4550301941f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc3bda49716cd11fff44871877163e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47861be121dfdb0f4e6fb53ccabeb618263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfeb84a8c08328d6852b0c55eab07d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a19936736011ada5cd0844d6b82ae0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6e96bfa67e5a826a637e033d8d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915901ab05329a4d82a2ef672b61f9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cea331a5e9bc1fd927860aae35adcd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b05af4a7d2e8ae4b24856ecb3ac7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54105fc89fd0b351be95a8bea3db3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a609faca035cf377edf3aca8e4145c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039790810d2bdb8499aa682b6a71c4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fe760e441dc5d4c55e33a09003562273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e4b018057454400c4357fafe897af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edaa1e413393e7fdfc550cd57a2923275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35f7c3c260e5c3cf3f4704ce2a9f54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c268275e2d3a3a302f2f03cbfdc2487277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c61a2a3e77b850a739371dcf12005278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a0fad53f98b14754db471a82cd988279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bea01d736dfce11df3e05907fcdf5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9509531525925073f7aa6a48158416281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5233913b28f15277599b9e2fe847be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcc0f0a5c7497a13029a44b647142283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5653ad5f367a611df36d55c285abf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c9cb8dd39d422074fc27164d8bef2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36978582433567a3ea12c2fac2069aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df028e2647b922fb7d76aaff51ca8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358251bfa60114038cad322c7a5d6ac6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629d8493e37d720eb908642a0be0517289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59bbb77c67724934c04c43ecf4c448290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b2b9803b916abd1bede4be6d94e1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d1b16f1033562317c0f09e2df4c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abe53f49bb026685921d6a866d210b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f858a6fa26c0601f15e645d47540e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df709d65265218f14f38f47468e65729295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad70ef2259a33415690670f20f1a8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786f64372af4087fe1852622e705787297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56247dc2bdbf6ed50823574f1110d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e06397823b5684a259124728513ea5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67bda8fc1209d06c534569eed8970b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2f3979ce51632b7bde12a9b0586de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18b54e78c6521f961b9947fd3aecb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e394d7b925e239b6a92685df2518b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bfc18441df123904fa4e7dd10d895304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a161b4a8fbf0e42f7e0c9f1699eecd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afd27164446e3627644e4ebd95a53c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25443ee88040f6dff128d773b437f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cffec4287f0ded340f2065a67ba2fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138336a1892345241f85f539fee7674309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186583bf55c597d6727299da46e090f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66520a11c795bdac654218835a1c5956311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a208dce78d77b6ee2dfd6e96be0f876312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cb946379e9128f6bb77a330b07054313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce2ea192afad6161f01e4a1426505d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0a9e815b1c666b2e6ee69684b71ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed16c58d63dccaaac0aae84462a497316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c44647abbd5b4aeb494ef0962772bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475f0a313bd08e8551466a77bb80b5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8b4ede6adccc35889d1fd268ccdfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c25d57060813c1628993807082440b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96691507ccbaf8923c727cf59b3d56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f78756de178d91d52ff275cd60dc97322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25de7f552554e93365e5500b6bafb57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a336b9ae3ecdabc2dbc8a0d38ffcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16fe8c66017d186a8d82d4a73f825c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61220dcbee6cacf6f4ca5749059ece3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b384e8aa80615e9a8d7ab53675bb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5beb92f011d21cbac60dad6e664b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420b08c0780abf5e7af31b7cbbd3ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0205de9dfb8e8b4d3a1f8f3b6bbca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d0278435fd0d7da25982f7d3daae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f0388b198e0cb8367eb6c9936b143332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c8ed0b7284e047d7de3b334ea5bec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360d78f57b2b7ac67fa8f9ce9fb8b21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b52e18d1c6caf5014f74dff321a9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01643f0c036b30ba557c9d6b0b56f1e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374e2f3933a6bea5107eb00995b2d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27244d2d9cbf20280dbbd712980d0fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64348c616872cd7e107928efcf9558f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea09f0d6fbd0c36074b1056e8366cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d991eff2b16ca1595023462ebb4a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831a4ca4d5404ec8926d4457e94192342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb387b7c4389397b6afc75328623c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667edba89338ed1ed947b727c330709344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b59f6cdfb340b41441db12aa8bcaa0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5c0af3c6f15b1c7e833360e033264346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a5694abad701ce01e84dcef04ae1c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695dbf9360e3c4b10137db88aecad48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2b9c741f7b90534567689e0a59991349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbac965862044f9b3d566e128f900b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f1c7e8714fa36d04ecada8c21ac24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5453e53c40696844547b47ca66dd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850e66b9b590bbf449ce9b63eebd7d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3620c6b0bf25415d2bdf7af836ef9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b72641de1246d7a6c462092dc9798c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccaffecfffdfb373c71848b4c0f8ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e90ba083c336953f36cedf9431fc3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5580a456964c6a332e1ede55614f92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bd3dc25676fa2432ccfec346a70c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b120842c3729817b6d3013e6ac300d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26800e9b74be4e9cd03395c2f9ff8cb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51272822a5d435073f65242bde02a7a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c1e326d75c8d0ad104550e1d9cb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b938ce3f2f3f84d537fc7f2fa942364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b6200ec48c78d1498117499771a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333faf56a2849f37fcfae5160a1f51ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb320441ff3c4c4f818e180b3490feb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ab3d1383a33b39104eadfde4f76d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d63c7ce72837f680e443004c367f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940042b749b63a06405b128d657ef6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d2f3ab405d330f6ca69461d4e7e28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3e543962cf0fbbd136d13f514f974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3caea103886aa267e4e39a2e304e22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea9df363ecc6ef1cd9d2af00167a14374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c592e97e5cd93ba26fbabd17f7f786d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493f2b76753800dc75777b3f8742300376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6387d59a3d0ac648e51ab8d050edb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb22a4bc3131a765d1a3d0feb7203378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bd973faaee6c4442381eba8a936ab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f4219646b28c12fef58e779d66c6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63641b1ea78914dbf32c1f6ee1a4e4ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ff7d1df3e4f3cdd4d81795e90a95e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ad75e7a974f19b01b4d1008956023383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb8f822ec38c7f513714a6177426d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8870e8da575b18ed32bb165e8134f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30e971fe49476db2a136328cd771d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff66e688081124945722754019f14c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219c8a1b693a83032651b3262ba09a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c12218dec57333b10cda0f8e913793389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95345d4c1ec609e5e422c6751ebe13a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3a80b5f8420ecb0fb119c4bc07e90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d02f63e96f5d45ae481bf12cafde9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecfa0395f923acbd1079a152cb2297393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2396401e7b1694641621fc419a63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3001eaccc10f3a25f0684d23f75739395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbba8b9529e1c57daeb3e2f799734e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653efcbbaaa29e33fcd83f2b93c9fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8d9e63637655956ed0816de71c1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c50b590d775221982e0bfc9b07cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4638d59938fc59ed025e994b062a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e526ef6b65e4fde68d8b097e679162401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19d90facc7121f1824f98d963a0910402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce001e7ad0ee30c67b9492e64ceee30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f93d69a7760785ab6d91c7973ac0eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dbae32f2108cefe6d891d6b7c367e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c0f7fee3f59d81e1d7bb12bc018b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a062487034bf47f0d6e53c9dde4573407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0544f11ebd2603b9667015368afaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701d0e73e96eff6eb4f83458619f911409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcdd8f5c3f9fb94e1cc43a45cfbfd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9709ab09576554a15bdc33381e3456411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf4df7f03908c7021f06db8057cd76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e266395f0c04e523a353d7e30a816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd10857900c8b207da2683ef707333414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e83aacabe29b51430bf529fe96c9c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc50f0b91b3745443e0bf2be354ba9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f16dc1991661797f951756dc82fbf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79494abe9cce86d667c07f4d37d8876d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134821276973d44431387fa81b625b06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5315b87bb90db9af469c98419935eb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa77266c699db5fe653c0b8c1fe07c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef7a14b055003b92b9a19de5545c57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec67dec91c1802a1dce30cefcb7a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ee26986ce570e576646b54bebda0a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb7a7678ee0da14b121155fd587cac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe078afec401371a841736ff3abbeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de92a8c5915556e0c8e036ea0d8d66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c54125fe61ec7dffe7028f00548934428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2af4b53c964e09f0f5d4ffb1b2d42429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2153ec0419747bdda334abd48df41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4bd10fcd2f34cf842ba0b05f5211431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275aa4defcd7f96b536efd0881b452432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45bb0ce8cf74e2db1f0a4e6e32eeef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7578ba8f618df3f381c08dea2712b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9d4d38192abdd17f500f1e8accb21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea13e9074f8b1a25ce62bde866d3564436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c6ab30306a9b45a8ff74d29d07881437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c2b95130795a38059de67b00e3376438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d393d19c1fa714a9f9da8ca0ee9216439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f1b200651b5af987e1a8dafe5b16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99abade9f573bd6c4a7486689e2ac6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ce72200932b3592d86c5a87c0f92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf23f128a769fc3ad08978696e7e7d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87dee19637c48de5531754cc22331d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d4147f9bcf52b08e4458c35dec795445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f86ab5e4f745086ed2ba5c8ad5347446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb081f1da8b55eb0e2a5dc88720834447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9131947ae0e8778d6a7ea399635b08b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ee49b7800e75afe232f811f9c1f8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a306d4f29d35b1226e28b019c21c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cd9ac78b06e9f75d8a0c03f147f3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c53f19892e730095510b5ebf515fa1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fa5e371f2bd2a274cf823bf15231b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c17fcd20fc052dd42b9a94082ccf9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0f00b487de57f0ae14642feb733da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c10cd7e8046533f6e9cc5b421b66d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98457f6e9d85cb047c74baddc6b19e9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d76066c97086736dcd66ca032506a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf6d4e33be9b74490c7d4d1c6530e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a37676c72dedae4ddf099ad0f88170460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f96d4b49b30c470a4347dd631f4e99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52734716bc5eff0920a847ea9bf9500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0a90cd65174bcb67953efd1888115463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb776a4869d9cfee1e28851ef7ea6b2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f360713a296577ea8bceb7589e0ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb79c87e4268640e963dc943a840674466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c35708b3895896edc396156c905d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2e53154f8e3d3c35b1d8011983eb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bb9a572653375cc37183b7f18c90c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44df5d207daf8809eaa96f48dc1e22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e906218f0be0a3b94976646b06cc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc43de6673f290804ae74ef7d14bad0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85ca9b765600bf72fb34dbfc6ccb19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3645cfb91337d56d0ac1ac50871b389474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380c3e4418b2bbb7a43ebceb7acf620475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b951486389c4ce48f30db4a1873b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad8cb282b2034d2655b8a6e34031a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02b2d3e2ca32c11211f8cdf6a6492b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c316c72a0f9e849f0ba947bc17fdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80492754a33ecdd7e03374aacb67c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3342ac046b6a053c9e0d095204a9357481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4ca6a0871bac829586e11ed077af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ce4a59070cab3ee82995e872a9e15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939dbdbd5248f96f6b9611f39f8d7fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea2dade0022215ff28d34c57800667485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e60ed905de8e5fe87f7673e64c2645486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdf65155a029fe225e77b114efccce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda111a1855f579e59ec7ca6037f87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958654be91dbdbbb5a131f91734990a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf4126475e35be462dbb27a8277eb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a92e6730fb2b75065111cbe563a56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1fa4d1d4cb3ae3d3877474e0b94f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1befe70697e57aca06803e94295c6b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217115f9e95564b4b6072ee11f50b70b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ba1f994c6e12e0bfd93060c34bffb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233b23c896bf7b7c7e7378218fd1133496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6b53610ae1e39a18b009e4c2cfcff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ba8fdb228af1a8b9f6e39e7417657498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab577b2dd5b94e6245ff5e29a0fd56e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2239c0a46b41af09a844cee55da36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967301c0241c1de388c804de7dfc2ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89d61164a5aa19e8c71755be4f836c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208abe240d50a6f5c0b495ab7e31f8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e588c8d1334484189865ce7fa707948504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1573b43a94573f874b000592229ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f90c9084d4daca403b43fa393d5f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6cca17006a324bdef7cef4494c97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600273a57f86bb5240fd4b8a9ec4b95f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6bed4908517d3ecab9d64cd019f2a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f81e9673564e6dbc02235c75bc9812510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698aadb7ceda51df414f5de6dc8ded8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3fcbba3af48b71af105a53be19a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e2bedf4eafd6659b315061ab317d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc89ab49aae86c8fd9287a03d5ef8ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058242109b35e38878f640f4af63d77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047b97073932ee97fde19ebc8fb72f4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a81796b2bb7f873dcb459c2a2a86d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e47fbf275e5ca93eecce134635165518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00902570f1e0a5471633b3ffff6b1f90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29c6e7101905341d50fb07008a7bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13726ca4299b3865b5b0df404cd7bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e480a85b160747a955fb7afe09926522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dfe4b0109cb12e9e54ebdf5a4798b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5cae96cadc80c013f8d5881d756ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c98c29db674518b94bf5ee5476bbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b051549ea77367c84adda64ee35927a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eb2d23534989dc9b7a7f45c00f1fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea06d7d84e52e79f46b21dc48104f5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee0a752e9720db63a5ad8ec2c6b697529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97862cbb3a733d0a6cd4f58adf89d14f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a1933cb547da7f5ea6acfaa8ff359531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f811c331455fb2ce7c9993c364cac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82191450bf8bfa640b1b6f1cfad0d27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c30b9ac580880fbf795c17f1db941534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c8b30f295f94b6b9db21793416891535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7132f21d329195d458307340e77f288536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7c858b3739634afafaf3cd47df56e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6776787b7c0e865aee92759681739a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44641fcca0f4a21c1f3f730e263635539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddbca18b847596c1660a671b4a5cf4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ffeed723fea1bbe50e74477464109541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2f52186a822638f2df5beaf2c46f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a265b901f3fe2fa4232f9de941239a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68050045aea2815b9983505e013354544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d23bc8cdb237792f2cadc7169d475545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5c823aab2ada3da5503123f4010f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dce7708f6f98ee0929d363f028169f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e777631c6a50538405b856e8ab88f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be09ad8843dfa6f61d4a34c4e19c7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ec5dc47040a6a82a5e1e37b880217550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad32071e89378c8acf8d0c75e6c30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68cb653ee5f72f8477486914696756552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c69c72d3a375e5a233659cd30ecb11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2148a2ee84b7b1b2749424f7caac25554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09824504fa4b5a6fdc8f3d34dd753c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733fd3003fdd02bf96b2beccdc7f0dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8305abc64baab96e3fa4d7c8ea4981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9215305f0254f12201b5abc563cfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047cd2e4fb93520876582d1a64ea1eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e871f5776a5629f125118716d5b15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed2ac953f2f364e60970c5ecf8aee2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d7704ac341b983aeb50a6304e8151562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf7ee942a43ec4b0c18d85675717ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebd5bed110f8945774b1ff340cb209564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3e92138febf6aa493373bf209f612565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bc4f835b53bfc4eaf7064e627c389566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed569ccaa9343345e3c24ea203b4a21f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2e3593927dc0d690314f156405dc2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476691eaa9c9ad6639115b574802619a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dbd3cd65cd25f4fdf3feba3976123570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eccffb595bbf24d499a5fcb076ca2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3bbd0334840bda107a311fc8e955572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc51ad0d659fc87b760715579d2af9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18fccceca3f0a3af5db6b4206670c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c597aa5f0c63a26eec2e4bbbefe3e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e2a49c886e5267e642ac14b284f1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5264bcc4993ade6b20f2f7b942bdd36577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e62aeb49afbdab6b43d560cf3fec73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd5b2ad3040e0bd31906329de5f16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77ac13aa6e6077921d259fba5a047e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5cd73b8ce806497d58b89d98db04c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03282229bba43917c5bfabccb5b14c2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f935497292d877f58a789f32ba27e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aac851e07a40d942e9695072bdaf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09395e9a178babdd6c636f41331afaee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030233053d17d717e9be84ee7e5e3074586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66962e8caf14e14baeb57a9a663a6d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc792364e647ea1466492dc264b92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336647a8a3fe083ce7bb98150a8edd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536c9e3169fd417f50f70e30503ba7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1a27490db4d770482a66e30d75500591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81a980b32e3d06f7e4ab6c4e71e76f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed577b42c28fd650db5d9cabe11a8ae6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad05fec776c75b3207b864d3ae4ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7448a76be74cf425070698a738feb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dffff172d96dcf0214fd1fe6638fe7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c52f12450a4c87d675367a6a12eda0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17738bd08ea86b1123396fe8d29db6a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335ac83101a91066fb3a62f26b62173599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8531733afe3da47ff22a33681e3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7c80d0b7b291e39081fb9d76fada1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d35e124bb3f72aa2f66e4ffff30007602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d211b5aa004ce10bab10c44513fd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4332204c22e654c50b0345d2d14ff7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35161040f090303fdea714c33cf055605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa1f900545addf0e5ec61ee148d3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb0a6e0201293b720ab3bb6076ff02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b48239bfcde1ed38ed576791039b63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069721ee79e48f41138bd2d160d78f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c00e75cc08aee8d6cfc6c8e08a27e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a587ac0aff0544630490c52a09486611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1950b2c6001aabe0891808aa61f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cca955b0ea5cff5eba9620cacfefe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae70b220cb39cd6f92323879a9befa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf465004a4d2904d8c48e41e54fd2ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4f30b2850467c77a8761c4a2b174c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb2f3740f1bde9f5719ac9dc369b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8d12eb9b6c5e908e99c41bc84cc85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f8b666da261d39a0cdcac38730edb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160636d7b88849d4608cd94b9307f5af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd70d0b42af2557fc406da3e3792309621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4071a03673c97ffd9ba953344f23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce665641b3214893d7c07ac7d2f85dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7efb34563f246b57e7589702d1da87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c765e10f98904505b70eb670b9ddf3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b32b49383f6b72a95f24d6513e3e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16488ea4cabe05fb96c76f8ae584189627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e73c5d560ebbc5b7092b7949d0953a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eab3ae44ded2785ae6f9e1f1f169a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f99f02468a0c23d3b9fd8ab839412630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e4797200109078591cbcd7a1fbb2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0003acbb7725df1ebaaa1d6ccdce45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510581a4057dd235118437538636c92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833958fc9a71e2377e84f2a8c95c4c97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6007993f30e7b856b39e8ffb4d6da0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e5b3f73f0d21da99c26ef0ab18ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469961038fc37bf000a6f097d2d3322a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf0c8baafaa0d5c6f63ad8cf55829f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e1999ad3d83e3b6a7df46cd475640639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d53d2e359ab073cadd1107d67ea222640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba964af292eeafc9debcfd94baa0c5ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4797fe8637c8864fa3549e31f4eb7e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91513724f785e1a788a51b11cc71c4f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21d7e1b6307e6a6cd333bbf7580d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5785405dfcfb5af4c021ece351fdc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a61b986bcea9044f4805c90bc6d616646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa3cc4775f2ebbf8b8721b1460648b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5fdd568c856561f1cdfda94d78d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e6315c5a2149188e74282e30b7929649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16080180efe6eab97b7fb718af9786650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa9d11119764691ed743753dbced73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f893b5322fa3d92291ba2ebca6e6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534d6d6777e5bcb050600b759965e77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742e2cefe7be1c1d43608ed96e3d484654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c81289d70650f4d76813ee7f194530655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d18d5a3c8b4eb4bb9468b950471eac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32245711f6f83ca3520c9b9aa769e943657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e73f745d4b2da1d87d594cfd2fc05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9ac30157dfd3cf26542c0a73decb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf642f2cc55791f3b9ddae5421ddfc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bf954f810f93653436fbfcac14ef4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18b0cb4c91f389a92edd77dca81ea7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0e131f1a7493335e6abb6ec9b003c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8364e60df2ad9d22c3baffd82d417b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2a0adb9a2304b03eba71447ffdd1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef53b6f1ac56ab10c3b0f22ddf143ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bb24b24a743e7a324659d26efa1a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4b0aaa579f86246702cd3a90a3b26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe1150cbd137f4c9bddd33a263c6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cab34328acd46319b4a0e417d90c0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce734e37eefd30cb29f642cfb89428b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d17011dfe67cc01e8f82a80ec3f57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1885e5d443af081f909d74a34d0c5a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaced77296cf7fa0235a4d590d5777e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3bb5cc0f7035c9a9b37904ff01652675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e365dad1d0cdce4caf5671e3f819676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6a315935d398c365c5025ec7e91af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bfae3c16bd2df0cd599659d77c47c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cccda7c6f19485b7afcb2dfb3758f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92068dad1e867fa422685f93fed07aea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754fc96632c5bc82e535b26347affe4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ef1d6bd47a2c09940713fd495e153682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dbbedaf759922602b4f5283538333683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fabe3bd64be6b6994ed2e1b37b7b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59cd517c2a17952ff731f09c799ed5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c025db0d109b0a6e78fa92e2f1dfd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cf28011c058db9d48fe50b9573de0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250541215f562f93f12b2b8f02671451688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9028100a0870b49fda32fab9170702689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df2aeaf4bff2ad3d1c9a2fecc1eae6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481d409a8ae28323e9aef87fb936dac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdd6530104d407e6a7a745b22226f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13976f54e210849733131e9007a3d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c17c7579c1d04c472c6a7f3575285d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea26a3aeb0f3604bfd51a2b60784df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de4ad0256b6792650b3d86e4740ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7bfd46d0927c71cef7496ec22a1d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d3e90bcd036691ff767f250b5025c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1f0f87547e201a5506a80a857080c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad535af73eba529f19c75e61173e0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180969f6dc4635984bcbfe0dd28c2706701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ac190c79d97baa98af57673340b4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db602e6c68d33eead1eed07d4ef1d262703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bea07729fdf9e3e97b9017876501c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d2aa49f40862663cf53672230198e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5aa876dc6541600d4e041e5e555d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58666dce24ec09e8930885ebe42c5cd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec721812cda26bd5b436cfd0287af56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee7f1420e2a05c39c434b84aec4e19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeda13e13e26d86a45294475b3d383d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8342659ba9832eeec64a15c554ddf9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ece5370ebff600db0a290d086a879712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21299d0482993e929b6b23020d7d49713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04ae3913b7e4361fb1369f5f78201a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9dff6b626a72d289929b14dcd3ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5d8002dc4c8a8677fd715374569c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797cfa7f22e09d94304d0d03f020638717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af19eeb5079b09862ca534c7c85a97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20b7ae7c11cc91deb07b9dd4b988f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b6693b010e41ed3ff4e5094b6cdd1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757de0af15894a72f4cbd1016336837721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b396c634f1f2a899d4f2ef5d36e36722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9908d34c707bb3049b3646308ea88723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e20763b18dadbde4d9daf60ea71b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a12da4bad20decbda2ba7155fc875725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1861a7488a87e52d738e281ee215e9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e64c1c34cfc8f661304efd8b6fd0d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d05a08d05243d1b01bf00ccdb7df8a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb012cd47d262f5bef863e30c030b6e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50df233a8202da312b5627deac5c70730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b0c87456ae1e8e55f1e14a320f066731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d47da2ce35265dc16da1bdc449f5a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f4a83c5674f1755e411759c2cb42c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962547184a56d9d1d95af6193c2be939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae5e8fb4aea1f3b8d2ceff072225b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa7c3d4e120c4b749bbacb868c57ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc3a898446803705f3f14b8f2044d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31661110e6cc0b697f3b3fa68a872336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba349d44f3e09823f60d034083144753739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022bd48e25cc09d8d4ef2c95b731c42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aa7204936635ab6f34f963df5002c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981faca2e36018248e22389ba1c4272a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7bac430607ceae36fc2d66df3930743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f38a048fe2aaec264d9a6975db2dbf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53024b50ba9da579ffda970e2f96f0f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140b80671747550135a187134c4f21d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8df03f8d58a2d478b3573e7acd2357747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496de67d693d8206521933bb5ce2318748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32725bf867bc818348fc32e7032677fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef816023ad222b5d89cd49ffa59296750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847abba0770ea4b81ec4ef33d93d774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc5c04525f1f49aca4e9a49af93915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e1cfdd5d14f52610f43f4beee9b1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bd4d2632ed072847db8f235aebe8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242732495c710f3f03224bb1e14e451755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918b67af0b6a5e7ec1a36a47d45753756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cde54d24c6de504988ac7441b0041c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0064f50916d928b8d74160cc7a470758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a056cb50304b2ea9e9b533d7d9c4627759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86506278b48d9359066930e6c336051e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9d1955bdbd9c7d7930ecaa667ee92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffe07b7a94073a81f2233332f1456e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec10a41adc04e4b1ed7348d1fa497664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b29353402963cd28f90c91de6097c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ca063f1487c235701fdd3d2be0456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac699e9ec345429b31d269fe117b9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ae53f00fcaf0d4bb72178860bc968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ac1fb018943882accbd9c7a35aa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f266e13cda0e26a6196396fa798ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ea7c8f30078900fe7f16f50c6f69b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d02f7896f774fe7e31ead3c535f5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaf5cce0a29a0a913c5d0b8f942c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274bbd31ce06eda9fde573b96f2e54a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006aa33f0867b4a4bfbb0585b386ee615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23a72035e051d36195f84c9deda2c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a03c01d9f37963687fa52a6a2505b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46531a75ce2b727e503a8af846f7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0645f5b6d56c4964ea30c2b857b220d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976b35f7a31337331dca364dae1a6cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3117f8d0bee6bc377290dcfac9a3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd416e3f4a8d72854b20c88a028a49522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dc60f732aa227ecf8f905df9d86b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a08a933efc1df6f6fd8bf2d4b92d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82867436a3253de7cfe97eebf3e8a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663701b186eb570fe37b2e298897a33826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a7f8d7ab6a1e4312d7d461e7f40a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7bec3504f0e53fc5f1cc18e615bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f17a9982ad91c0de6b17ec1436bfce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2ead0cfa748fe379e45f8e0da4d4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbaf3cfe61408c327490f8ce26764b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb417f5c7315486cafbc0d62ab831332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c7b079506342b51f5822c4828321a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3461f93c890d1e272164c5d817de7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f60d538eb5e749059cec080f8f63735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3421ce498d7f2ade207fa8ad62981736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc0cd1a92335e0ede2351584f4e21237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ac06c05a6e74c26df204711ba463538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe73298b22e321fc87815cf9e3b7d6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ff25c4bb2da39fc109a560c96f49140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e511c759efd41ed3eff54b8c1d0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f79d4eb5a60eff7e474aef8c9c3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22180a00b3e414b5b477379d32a1cc6143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac04b1271c7a10a09924f7367a42fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa006afef6540a4478d385867573df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbbd744956ec846079de59284c88e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8987a8c45a0919802c85e918ee33c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b505e9e45fae65b57c0ea634a9bd8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aaef8acabab3d9cb887f44fc59f6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b03fa34b1f76167bdc7a931e08fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed9c2b7ef30f673c93b2a9f35fcf2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af876a7e3df1aebe1c11bbcc88c0af952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf84ae6212d30df8e5f4e113e863fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b1526bfdb9e3ae8e6689300499e9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0ffc4ca030b319b855f2c3e01652755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e29bd6699d7f8f3df26176d58ace7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09496b67cb23a0fe7e55c27e5dfd0c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2178b4b754eb1b26c5469363f05a0cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca5be83a8990d88b217e5d972e69c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9a77ff6b1533d94887a7e22ae5d4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b923e818dfbdfe1f9fd40a2cdfba4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cc9dfab67fc4b45d0e426ca0cc9a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b0f3b00cdf80567bdd9c850631a9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fb14adb6c1f7667e068ff89c55ab564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb03ee769346d6c14976f5295ce0b9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980772c30c9a146ab21de0a14b2710b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a9207c843a2172a8131ca10fb754a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953a0e044aedd7ac6e70bdd362c0ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b8e0d8037d3989dbc1134a3dea6be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7a682417ab55ea628b722a26827e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6243a18a45a8ab1494405235e4e4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c69b03b582278859a7a1fea0d56e8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c086b9faebbdd2a8ac12a874ae447773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a9548ff1c5cb902379a98221b358c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5e5ad1bd8483b72349e7052fa73c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19be3e3e2533afae10f6cebc4887a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce4e7a3f2b7bc315764e8c2127623577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e34f4c9423b5dcd84f7035419028078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947988e25cbe20ac8d70418deebd184979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0e69ebda7f4d7e9dcddb1666c8ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192351c3c670cdec3fd68456fc9c64581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f07f2515e4d2752c70df5f7739dab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71ffa1020559f3e6d5394d61b9d3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcd5aee5c2c82cbc19b378b585381484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e304f38da5655e4009d282595105985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7ac3300c3a720db968702f5b2a9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208bca835c6393b2d71cb81bcb6437287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea8fc0611c432be95619682188f2dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6184fe5d24e46587452821c4ff663f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8705a3e425910b65994c2d8a6e378890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba685f12548f13bb521c6d17be44791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874648fcf61439f457f267e79e152ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11887532a474060d5acfc13d4b26024b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b050b3794974243923bcad7e0fe3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c2e337b851d1dab76121928c7022d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb519cd52f6a8bd2f7b05f930b6fac7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffece13772a5a66a9297dd74e06642497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fd83b1a3303a1b79f60d3b9fca07c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c50cdfbc7697ce0d6f048208427a8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1e606f8d711d7455a8bee5951cdba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3fd77fd5c068567c65a99260ece9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc105fa69e2acd78f5f1394f0705f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319afa1b3aec36c4eb00e3cf77a819103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2d9de4006ab67cb518990beb9500a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966296f0a0a223cad64455c10275929a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297e016eac7d1920995fe7c22cc7bf2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49d2860bd4d59f3872e958fe60503b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d12f09619dd1c38ca87edcd70412a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba364e0817754306f2647babb994e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1cfbd995ce919628eeec6caadc20d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d5f8dd0cff5a8fc9643fa262f865e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ade7a1f789435efd276d04273ad20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bc605e5b2998f3f59f9b7e3cd7d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c01db0a8ba2fec2dcf3b0b8c2d78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfad3f27ba143528e4fbd193963cae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8c90b01d3f1cf7f0bc36c06a053f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1b2a9c6e998d261858c7e6abc3b13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38e0a867745f638c1f13688e327da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8afc29bebd72970a9e910e50e7c094119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1aa2933ef2216911a55dd446924b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f1b47d22450191edb86f4351b480121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe871ce488f936fb24c5c6cb107c7e41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a3f08823ba51fba9e4fce72177ea9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617202d46f70a3f9e54d0c9fe78d42dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ebecd7db367a4c91fc64780684495125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9e8aaa0e97a6dd436f54aa098f095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207c6a9eb52be36287f0dc5f42c2b3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214ac880b1323f7e046b2271a7a2b67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74e27fe01b4e27aa6afbdab2db1a2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6356ef3ebeac05c32ed8325fee98073130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c787ae1d844edfce3f0823c651e4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56866c78d546e1999e1b0d0f274c51c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76620cc69e8408e3c548cd0eed55caf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39858338101443bd16906c7d3ccd4247134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3d783e79a1a7a38e9306dbf41239b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb473b0c8c804eec293fd2c1dddae92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c1d398fd0671cab0099af3c4b07e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67762f0fb1ad36ee98482c7bdaa8280b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533568663fa7d2e50e5702f53f3bff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0370701b26820d8c6796f0d8a68a44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce268abbd52a5b2279ddbe04b6deb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10592a6e1038ec717464f0902b904478142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf8ebdda68af674f2f872c1f9b8f16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b607ef5b1507cfdf4454293a9ca24c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e07ca167299687092157f781d9f017145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f21b53dad8647d439166a2161db3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b91df27248903be99618c110f171d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191175d073f3290cb2cf555ed9f583f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6912a98f037d3bfd6a8503a4f9004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec29506b16970e51b958c9d1c1a26a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed16567086833871d1b0c2005df8f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1f0df5360349383ec234627591c9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c06a036a892ecd51d2e5b41adb7faa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943bb918eb9b7247ba4b4470a854446154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47843ec60d024877d24fa4857145d444155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcc409a13f891c7ad47040dce901ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e89c7de697b0cbd003f101b746831157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211fc32f1fbbba9c0a793140df5919c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3989a9a29669cabfb2a4c91502d2824159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ab3b5a11e08cf614c0614664aa5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e552e567bddde5af75c47783a5a0a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca902ce017d5a3433db63941bcfd6d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046de18cc4d991f8759e8045fdf7f56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c46e5b620094cfc86b19e8c01b7930164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6822ca0ad5c25003969a68d06303f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893d93cdb850a6bcf7871d2d357504f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f034bc613e1dce8c4a302e86b3aa53d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b8dd3e6339f6bcf7dcff435912e15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0341a050d0a536fb28b8c33b81fcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850233800720c16fe864d01055bb931170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bfccaf55ba371a3cc43bdad024e62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9415f1733627c0286c3d6ee6d0552c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e232b2ce9f480af3c7476996c644173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0a10f781edcf560f6200d73e44835174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e58d3941f1ee4e2c9ee75fa6e761f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54769378652283325638d2bd7fbaffea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17934e9fbe4e1f81ce6f8f7d9e566d41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd7c27ff294f038c0a758d1c8383de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d889b48ab094043e05aaa79d68440f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35f916b5e64f1bf56a192e7af4ff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342068c786835f2979c443747f31a935181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e31f0bbff25e84ffbaa2ea3ade5a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41d96e6790666644432870518fca99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa7d8e142494d0caf7e7af20bdba63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3c10a5b5148fdf0538b235f0acdc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94d81634fadbc1ebd64ec0307e2cfd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17104f3895a1de27d1f501a01db50614187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d9aa5e27dc31c2d0904dd00a3adf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c4cac3b6b1050f6293d8b09fd353189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a283eaeb3b0a7ac33b726f8fb12daf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd75fd66a908060d37d7a9fa8e1eae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db130917b82802defe210c0d5fd0016192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a4985b90707ae2be4f64a8d6b3726193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5cf03b00646362b962b0a35da74eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3399f9147c7bbb9ce191f4dd06f965b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def30f2ba0cee5ecb41f6d3646390305196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b77906e8a50873fc6537772601b00f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eff0076a4f762d29245ee429f178ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940eacfd1adcb54eae08428e4ba9966199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2909d1ff050e98d6c4afff472f438200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895f40a2884c8c68ca38b72aec12b6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7f236f3158f7a722f20b21bfcd45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a450a9713b2abac114926780c0a288203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ed97c76f1aeb8ef076556d4556e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88745f118ca68678c6394e0f6a89cbd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ccd27eb6567cdf8e4414713e2079e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a85752e5f3654c0c00ada22064b7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4577b5454f749f20a653ad09a67f1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d7718c2ac89fee9f310d5ab339fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b836aad9429b3858d1d628244736210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b8c71d951b72c04f0306d9ca0c29f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a9588eb80ed3b05e411b5f0accf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe31c16ec806d0992d7a17c705c2ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f31cc90d6633710c3ccbadc7f15418214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844d05fecd28e0123a2add54bf4126215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe452955d409c6f4ecce00162e1e797216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118b591ab579f7f58cad33442ad07bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029aa974245a612f9daae06e164ebfc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f1b6015e189b00bafeff720e2f62a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1898e92481e5f30cc0f36b9e6d46e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751549d9394c4d9579a1a198a8b12bc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8323f2ac8b7e15632082df71193d518222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaa9ecfdc25320c464bea93d5b49a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c98072315fe7560664862b2c730d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69e300c3944330d891e082ca2a5906225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf37a5c78a7a3b3acff8be4958de958226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dae10f87c2e9efc8665808922f7eb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dbd41ff685d9d148c5361729e953f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7855b8fd48a55a8be43642bf8993229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b845f2905eb1a7d018ec3557bfa58a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66707eb353775172ac31e8834090d6e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a2be11b5d9cbb7bf03b5e52fb2e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565da11ab5e008e06f31847473c4864233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc53c43db4aaedccc20f2cf25c669234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394f309646c5058c7213ee41548a3f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b3cabf28868d5f3a9cfba8bde1a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b16e22160b42dc93f5c55f6288a70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54215ff8c9ef919622318418f29c35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94cbc3e3442f5f83356a1cf02b7786239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac9371cd674455efdcacf3f901af4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa2911b973dd21e2ad705e7f6036cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e1e22aef91fb03d7292d748eb08e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a144365e44c6a2b947e17a8fa1c35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad392863f1dcc36208d859ddd4d2a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74ed686547987c31f260fb162468da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615471a4f529e038505e6ea3724eebbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41341385038542b123e03b6530297c7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d119374e3fcb6fce49a42758a6dcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596fb4484a84373b5fb5d94476d4f97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee9a953384aa922594d5f5c11bf0f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3425e7b85e814199fd21f35a27423251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fbb8db65062dae245bf81d3fd8260252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea6cddafd3d2698bd03aa8be7f2a1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88531f438f12eb97bcf3559b128572254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6f18e4c42f6c33a7749e0871bda54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0072a0e3bc3701450c9873247e192256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05343e91428e3f49b9953a6e3d880a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f677e6ef3929a77c703bed60266b92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ee416163a720259b92474fdd1ee21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359ba09b6b760b5001212e4b93534f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1b580acec0f2d15377f4759f0a391261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8dce8b9ea4ac7a28314c0be8e1ac8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bdaa25d410eac4f0fec120a23e2f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58831cd47a60fc2855a5dc2e6e3c4d5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c859046e94e2d355e1f78c46a3f6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbbd5752d919ccc6ac6b9450b0a5a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eabe8eeee27b64f26ca655edc3763c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e244734ca006108af05e8bbbeea0f43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae677904ac74e403502aec6d2b77c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410087f78d4b05ef0b0ae8fa69963e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4040a15bf520f05a5c56eb9e76c0d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c0111c3010a36a6d686bfb2523a33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524c21d82d1534bbb71cc7b275160c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a3965439072c45f56feadf85340d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfcb6d35fe30685de8083a52af0246275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e417cd7f29664564fe0465a7514d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6f4f9c7826a79586752072f029ac0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54a59a3d900c96ebd3218661690e29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898e409c381c9d6dbd8f2b1f2199775279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea114f3def907adf18fcbd0a52f38e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84309e8eb753709295375cb96c5cd27f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e4d364f986c5250a21eb93c95f536282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2ddac05e4e6f75b14b57e625a071a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c393b5c274961859179ae238ab0c1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b89d853f52d3901848382a826ad38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ac2d7f4779fb541b3648c3ab9c8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c271e24574c4a31c27e4604fe8a85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f376377175d8e11af982a32ecfb2c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f7a74324c668eb3318dd85212c40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb8263d28ef503efaf19f98d81f8bc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f4c57bd00f94a8065edc91f7c9c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a57add3fe4174009514ff4cd4b3309292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ef08b5615cbbbab36c786bcea6976293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a01da4b203fd07c41cd248e34ea763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec3edca7c06f50b647370bbb834ad8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b6984f16d785331fad9ea0701d86f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba0134c7ef8e2b639a4b69349d586c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d317e2defcd8d3562aa1064325dcfa1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94462c027e070e424667345095612da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81636fb7d46a61a416365a3211f1b0c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381b28f6cd55205e00f08fc6f66667301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f8c14ae688df58d2ce918114ebff2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984828f8ad1e5e750e248cfcf23f033303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d7e0ee2bed2a44fc9c5ab52b78db9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a613042a192f372a3f018c335993305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f49f022682a619801e2c875b061d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323fa65bdd7caf6a5df72232a08c825307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18526de1b525e0a4d1dec8f883cd535308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e98494a193a101c8e1469bc542669309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bdab372b6d760de2c993882b3593b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e4605aa73cb85b53b7f9b4312460311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad96904d1b33092be6dfc959b1e6ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5b67f72d2175fafdf092b946fabb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3d4a0a5c1fa1c708f73653d915b3d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56320f953e5a5b1483b35a2ed14d8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0da2901dd614f59818878acab16cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf695ad79df547f7419ce4d35a1f06d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1ddf3050a4b26fdcd010709d35ad8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e992005895bd34789160a036a11dfdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4501af1888fb2ff4e10a21ccb855fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768f8832d20f759e6e4c5ba0b39f517321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099780d5740da08b30633d716a80c92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67092e3b2e8b1dc2d3a6cd3681d57aa7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e1623494ecbc233d2000c7a4d69a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78c58877c1cf9fa255b4bda1f058a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31370f3ac558979b486bc443bb8cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b042f4a3985bc170da9aa8d19385c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c450a78d6c6ced9551f060566ebaf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c0b32aecdaaa22190b87185ee7ea6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d671caa58690c19e82a7068de9356330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d79307a794b9472f9d6bfcd6966822331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9783bbeeafaf57d8abb88b97f2b1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c5734ae42ebbe6e19faa5b4514f58333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d1ee555e4f78bd07f9bf5d4ca83c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cade40ca2bf558769872a3673add23e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689f5878bc16bebf9c9d61b038d1abb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3b077a8890b963daee1a0a836f91c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1ed6054ca79a406cab10841c112f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e96318145c84a8ca3167ffb859eb46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c14af644c1d568d24b7668f226c75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c4d7194e0daaa5581b3e567162c0f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c640ce227c99f2e7482720770f665a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420531b213d0baf88aaa43815e9204343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cdeb3245332d91d3b32690f5e7c64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a447d8a2b6d8610ac287bfae77f2219345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b410e0d778f21c4800122bd47f9cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de961c97886d695d6ec0a6cb8dcdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2dbb4a31f83a4b54a836ac42593f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3867a93dc83df2588059363c02dd2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcc2d9dbfaae1b1e24fd097172a52a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71d314173978a5f2aa86ed15e42b5c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73ee4ec127734f53dd0bf6df4dc1c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd776ac816061936ba489112701ab0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55439647d40ceec5610a982847ac4268354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48586d6e2138447ba9793f31b9629fb8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19fe282414439fd70da6ea47e886b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931064e977d8f41e48436b9a10857ee5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602ff7266b6139b2b737dc2f283226358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a9c7bf04b4e1efc5abdf47b30afce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482e04157d26a193bc1c8f3850f0030360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f4a886ecd186ab98b503db2d98de6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a27561674fedef6d6c07b603829a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388afdfed58cd46920614d26c625550363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec85cfc9cf0f45950a2c3fc90c573364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffba4d30549ca3947c00f42ce30e25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6280e937ed8855c965131f6e86f040f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747bf5c9fb336cea20fa0c87ded5e28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eedcff55b6e0e6ad87331d6578c7f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f270ed8e2de9f970661cd592ccbcb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c147c4d59b8c20154c33926a82621370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c69d8ae691a5b12252d1cd4709e48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d13b424fe0ddb332a97c7652986b7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d55c353953fdd5af75f4ebe0ac2bb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531a071bf6e80cdc91308a26b7848af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509414fb8f7933989f8cfad40c8b5e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8e7162fe11ad8e596b195c957147c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddfecd17820eccacfe3ddc8b20866e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855c0b6153930bb9f3fc3b76366986a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6df8cd6621bdc9371658de2397d8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba6754320bc2ebb2f815c5e0429912380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45054ea2f9ed58dcc051d1d91c3e9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99e1ef2c23467efe78ba44be44279a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6a7cae5bacefcbf38c102fb237a24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22713e8e1c26a2cadcb104548c6482d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33932f50f66513ecb9051ce83624efb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae13a9957443e3387b938a53f9cda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce13aee8089d27574651f4f055bf6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb699c42054dff10ca7ff967b74a11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9bc81d31041dfee88004cbf47572b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a77ab457e36199e5e8cdb5e4dde06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc87969b203576cb6f00acb54e4ce1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28222925572ddf5833b607d57227c84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b4f5d5c4f994a2c5c25755c2268cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49ef627e8216d4b2803d6e4576ba70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba93df62e53c4c29c1f40ada7fa502f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fad234c27f20f55d9715d205c38ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d7a426bd643a800460724ed64890397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f50b8a1bf8d05fc2fba5c7a8dc1bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff3db5b3ca2e08635920b3141acce0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867aa0343ca9ded2d30abe766288b26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ccb7851c8821985fff22ad47f1a52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b2da3342a12ffb9670d2f16bcd2c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249447999f5e3bab922c6c1bb5ca4099403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2641be2e4361f6c4659610bca1254ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beaab3a715849c913802758c86a331405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e102c8e9e7a65243fbed7a638133dad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d23a20f2608070270ac4a16dde5de5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346624e1de379652394682c51d6387c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3371cd23da7c867cf0b9f42e7b40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9fb206f7a66a441477d38a97e5e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b01c52e183aa17230f8483f49f14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3348c0a36992457ca2b81e1ece7d6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194d6af5282b4c6f4a5296a4cdab3a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f6349659bf6c128967b1dd7f8a8a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a29d2594c367a7d933015856c1a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e63e9e967799390a64561a3fa7c524416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c41799dacacab1fe4fafe389b7fa92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf464bd051236936f42bee594c2196b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8834f321594ce029c0c25f42cc4cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76c76a542528eec06baf87ee2dc90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa4f5c8bb38f12a4d68078af8877a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24692872369c87f169a488bfdf31f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d290769fa87e23ea3ee171d747df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b415a3b9858abfa78a7dc0a60e3758424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dcc38ad64a9eee59f1cb7057413ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50c270f32364d720c0313bd71cf0eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc49d2a9c6d3498af7add2e7e903aa6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6052aeb2e2076b5aca3482ac39d14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae645db9cfd97562f266db8cddae5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5bbc9168b51f51d157d9d38d9ba3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23295910a2a9b2df89e62d96db45a0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677003f8e07fbc9dbe6f47b4ffa450432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce7566ec0348faff95edc41266505433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dccfe0e6bed015c360c26695892c02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94296a4bc7e05ab800601549521cc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5712b13609561bc223bcc2f727a84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fd035a40985466d52092208ea050c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6cdae619620d5fc2dff452bf5e6d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b97d4b6812ec6518b7c4063e6550f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00866a004e800dea9279fadb15d224af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d85812e660670c0823ba2a86a7b94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791283d00efd13b31cf0a4d298b77da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84696c080bc30b71bbcddabde834ff59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f535f32ca03a22f32d6239e301ac1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec3040866dca9ca7496e1236fae89a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c687dd28deb89d0f5a87ad49accecf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da9dac7fc36b85930d7f0951b5226447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b473842e6e4faa83640cdda843fd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185114d1e650769afbdd6dbb391082449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee18df015f31e899c2c1f8e7e7e2a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0603c5ad7a5c93ad00e8fd971f954451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e25fa5d3418c45eda53cd78f616d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843e263c985bb85adae0f66a56b2dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74cfe1f1426db7db0a7c9adb8a7732454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38131d00e3cc2c3aa3a7d0433e6fd569455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfbdf31ae2f4eb7a5c55cac3743a53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a5bd534a83d61aec10c6b9cf48090457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045487d332baeb862893f5ead98fc4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb729ffa682323d8259a7d86129b70a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909adcb25ead286fd471096e182d2680460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4daae25f26b4459912635104fee812461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe28cf1aea52f408c70f5905d81ec0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afefe6056dfece08174213b8639201463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46835fcd2fbe91639100f46819e20fac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3719669bcc644d11e10923e122d49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b573383613c74b2d04c57b1be1515466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecba8c7a56e432471c6174bf4711c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15399cd5a6965c1131f532cfa1740468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4fadef51b7972f2b0c6e25b3eea4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c8dfffff31f4a8889e470bbe4aaf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4481502d294ee46053283513428a420471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c5ac808c380f8c00532cc3286c106472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e77a022d1fb8c41b6c23fb0b9dd32d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1e1fe6c69f0a6a2991c5af00ee9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4cfeeda594fb8fae781f5907b86ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6161f65c6ad6ef6096e1fae130afaee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b46a01ea46d5b1115e21b6f27914b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7025d4267cc973456e968e133849f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2915f18598309ab5038babd7e06a0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dea6c147299f0162b46273ce220c10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df7a94de1d37831075999f292eecbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca5d0fab45d1b3b8bf4b8ca7e93b10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce809c6b2b66817076039daf6ed6987483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a41f23cfd511001a82bbfdb2ef393484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be8e113c8a93e60c8147ac23cb569485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e4ee909ecbe5dc3715fa048091c57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccec54bb512ebc3dfb2d82e7ec8cc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674c2583fd08d507d247882507cf903488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c633da024a3abae7533a2fd4a0df7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed438b2b4773ea9080155f09d626e1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea277cdae841a2a31d180e49399071f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483e238cfffc6b5c13adf466e49c9bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae34e6b741f8a0618ad566dcbcbfd2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b180e1db3e0e77a1b865a789d3f4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94d8e930d90b9d42868d39e9af4672495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41d59bb498634e4c64354f1b1857c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174fb4ce6560151df2097c29ab2cca1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92b32c410f0e784d42c71306ecd06d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2a93aa3398018f74c3ac11c1bc416499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38bf33f9e604f6882a2856df20bd65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fa1fd3e3b33df3bab634309533eae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bed7ac539af4a8a18d87ee82951bc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cffdccdf5e0e019b77305faf148af4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c61e51b0a89eb1297dc15490bbea8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a10204c9e1530a82fffc63862dbe4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fba4e67936b1b2504702f81d16a346506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d7280270dfb0e5d6d03d972a0ce1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb06f5afc6ae0ce463ef222c2fd2604508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e58991459dc81f3d64332e13d3718509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b51bc1babb1dbc91f8fd9bdc2d337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc93d33f794e87a56514b7c31559989511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267b961d43fd52c782ece3d5464294c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d95138fdd285c13116f95f77d1512513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbe473ac3d07b4ec3da80b22a40551514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a05930616a4a54ed268639d827f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f3d1b87b81c0c00b8627468064923516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8965bda48aef50cdde1494870e38bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5655ff3f83be996f80e0196b956a91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0655f42ae5191ac86942e5e06c59d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809398ad77cb1507e28ef27a7c6ccdaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ea9a11cf65a06fb9af0f6b68a564a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54ea3bbc1ac2a0dfc86a717a891edc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a985cd82ff64ef23cad450e2a8714e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b961eaa2b27d3f8ad0a765933d65524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa94ff7d9f991505c82cf7e00f487525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ba92892e9c849865b3534bbd672c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae136e0747e224857ff0b5fd49a25ff0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abcf386d3251f64f83de7d55697c31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4feaa435fd1e471f18e417560b311529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98b3946ab8fb893b7d562c5d9ca283530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b8ae9c4caaefc22ac26d5952694a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d17d6d57982424bfcf58270385b99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c250eb78d28412b46817dfd41f72ca2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ef15059326a8c1655e996fb2bb490534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d3f5fba4033eaa740b21ae3c7603f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6a7120d6f61586337b22b3b989e23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f274762a9cdd603726a85294b9186537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724fa2ca67b4bbc7681d53b3c2763f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d06209ab9743f69bed2a9c300f4e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31879e396ebdb65f86e9e752ed88a609540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd208bca738d0e2e8fef2712cdadfb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c47f821d22c4700f9cb3e0f1c41999542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e2ab873401c45564e0fb3c2c88979543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d225f90f669fa0f73784c59552e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e682bb5da88725556aa01d5caa85e3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223bcc4b1dd4e77ae365ee69b2ac85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a99d187f38f859c3525d118d6306e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fcc3949f57f1283dc1cebe968a261548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538afadc684f6da1cf04f7ee4856c03e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2bbb0e756477208742ffbad0f0c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7893107120fb00973f72827dff655c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc4eefd6dd24e362a6100fbced290c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65214d338023026803f82f9d96cba0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8e747182148036faea0a8f00537dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b17c876c564878069e84e5f5b74aca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af6e00b8e32e5cc3a7ec0bf2f17a88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17266f5dd05d00aced9e4946ad8068557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972fb362f54980565b92d399f3549cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a1e86001b78172443cd3dd0c058df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724ee4f093a10cb2264469370eb5d6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029b419c6126d7ced590636167ba0d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84696365dfee86666bad67611831428562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b81b26760dce2196692148f886b46f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37de95ca30eba3adc77e12d88f0da3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e21b3fdc04e48ce0b78a6097f660e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8043efde17f9931c4a60c1d0f9ae6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c46fdbeff4e3dbd185372f0eaa82c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ceaea16c12bf12c641826a9c4fe53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd1cad7bf3546eef4076cefe7978d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924fc72252349f294be33fecf70c336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcab12646538e9ff03511458fb165d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fcdcd77ac4deeaecbd167b0bc6c49572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a51fd30c3b7759a580c1189c5de90c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096abe90c50bf21ce3aacf8b54083d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861a119caf2e1b4214a7e57e47b941575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325cc6cf5fb817db73eeaceb95f79a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21a45b18f41aaeeddfffa5a05cf5fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe063d412bce9db0ee43ecbaf2c460578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183346feb994222861d5f5169e15ba7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cad75bbf8cf2e37b7d87980abd873580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e1c7814d3b35cbc80bd201f4c4588581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d88e5a53251849884569367d46d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979c37ec2e9ae12b85e350336fda458583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf489925923da7c17eeba8f0c50ce441584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f8862406cc4806279309575a87056585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72d9c6e82725828ef98772a7e7a79c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41555769cdaf309fa1f18c0d8fc01c24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d35bc8e3865b54083f53dc8c4d762588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759df5603ec0c26b473df3eec4279026589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd9c009da50663d66ed25b274d827590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b76313238ab40adfe34c9caf26a01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c6e91aeff372d4e52c95f1e2db5b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ca18721c46c8c80d003da39a2b7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c757a62d1af3974978f06543add310594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf071fd60f9190f8f612de42039a6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1210e2c42209faf6bedcc54ec59b57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31689a186f51c3c8668ea98395a59f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b21d8d1d5c5ad75e0e58c05daf591598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b607d092b4c0fe97b5cc2f00e41d1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7acfa38f5007366c637f26baafc798600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558634bb5f3993295ce0383de1536b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81730aefe09efe000d54a84c1a9aa786602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07441b2340798d239f21a451d53d26dc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741b9708667b978357ec7afaf9d2272604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa822486e1dbe9db83f03b890f50097e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d203784e1edfc0c35a37939ca47bf25606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532ce551219f6c7fdd8810a64df5f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8fe260873c02e861fb9a1fbc3e5fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561fb1b008629a00aa0769daa3fd343609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec990542e01b4cdd9461b3d33ee1cd1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd044a34515d1a4ccd3dfca01011be06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d64a07e9e1794bfebcccd466c68a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e17a7e5f8dd73e0e3e95d38a4780d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361c5f456fff898fbe0e0ecca07a117614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48666dbd62fd219c567933e1aeed3072615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48578efaeff0b28b9235c165f301df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba8b530d3c226b1979f7b03886bf17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97edc6bcc74d1bf12a82e616404565618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1a264aac62aad354c3a0714ad98e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188ab70a427d1b5f3cb51461bcb7152620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588661125db4e4476651456bae8e68d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dcbf085d8110750bff11daff18c18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371339e367d0ddeca223c5a57e3e12a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720408953a0d5531e320d63a2af4c8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46812f942441775ba5c070ec3e775b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a2ac31c86bae44224a5d2b64119a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19279be256115b2671989036d6074c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534aa2c1bbfff88a75f2f69782ad7c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ec7b07aa941b5c096ff32cb8596a1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d024629f8762a973ce258c9fd20dac1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0eae5b86048b58e70f03b4b834eacf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b3edad6b6d7f69ca5d507cf51409632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da5597cbec0782e2a9c41f6b2505a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f009505c2bcf003101dbc2bd4453b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf5228848d62661095ebd6f176689635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33959b5e897d163a0d390714a98c983636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15c1318780c6bbb900f0c6fd2df1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04222c0d2edd8a7494b8cc405b38f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae986efc5cb2ffa9ef78fb559f1b0175639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d3686b33d601331d3874303fb7241640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1ded1fa2184bcc3fbf8d6304ce8ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123a72eacc3dcfed8eec97ec669b6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56228b88745f270c0833ec753f247b38643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdce2c2837bd15f0b573890f456691644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84739dbf641c6121edad2eca6256f29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594292650374a902e7bcd612d1dd7c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ec3e33a23ea0360e530166eaa14c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444949d2dee966aa7fa2a9483394a967648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829c9a01f27cbf192f3a926fde0c7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3167708d846d92ca1443d1f00b55ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a71746c0e2cc0a6c942141402ef23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd7e0265976486112e7a7aae836197652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104bc7b6f98f456e5ca75509f27fd98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b14a913b9908e218c6ff48f910847654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a366b4ae71b981337319e3f2f59d8cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daffac0700e6285fa70baa46d592213656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630428d6c7c979962ee1ce749defaeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfbf559071ed9def378b8e510545c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254993c06d98d8a7f22a1e86fb6c2bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599bf5113c7abbb163b71ad584eb822660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df208453f074e827c548af1b4b6162a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79342857f82767c68bdd347b8b6bfa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28142f7f3262820bb4583113ed55f7ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f14acba292d61e01ab780954ca7351664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d70d05ea48341b85e44cad73fdc9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb6ff8dde3cc50fedbd22ea32a117666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbd3525174003edd5267606e9113a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfaae509fc4f97e951ce0b566586d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7aa82e5b0fd919754729142b6271669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952fa911543c8b7819c59fd6632ffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ef5c4ae8423e98f3611e7eb1eced8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7ae26bd63b05021ac5f6d7a6eec12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffee1364f5e71262a8ef8668c998cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb456ac1023dd8effed676272825724c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97addb232e63573f236af2d3bb609355675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3332685a2ebebe500b1650b9a8f0a54676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8095ee7b5c3f7d9bd58c718d0dcbc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce174ef5f92c59344a625534a3f4819c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc0615861f01f358619ff3be09bd6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081279d12a341060cd1eb423e1ec24b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0660db444da46d3471c4035a6d3701681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c657fdee40ebda104493747a5426e9b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a5fff0b9c01a99bdf13278d21463683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00203c0dfb522e72f6ecdc774ac8f03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759ee56c507649796cd701aebdb2ce8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d1e71789162de53e2f953a4e59fc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa379978b68687cb7745d94b912068ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48f98c6884f49c4eb1d0638a87044688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02434ff839a160f2dabb461c9bc25e09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c30df6eaa32f40fa7e9e2a29a3dabe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa424e2a646ee775168115be88c3fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b963f0bb0b8befa0a8540e928ca11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade154e6e09b2d87e9d00b632e93d228693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1787e0e1b5a77bd0551c64b88eb512694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335d4f85ad023b71c0ed5e41a104b65695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a40503f63706e553f341b696f02255696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a624e4f6831c3acb3556703ae8426697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd9b3761b94e626a8d01e1ca00dbe6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af2def703f75cc50adf3f6dde08f48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd82da0fc1e019cf98a6d4cf9ab6dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d426eaf228009a21dc1e5392acfd4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d05a9b168f0cd2d13d6ba3138d69e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a27f6c7463c5701f9b4e15ec871ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5fbab078c464731958f7c93268f73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ea88d137c2082d8d1d8069a653aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451f9e24baa273770493ea9ce6b239d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f908d44b8dd5fccf5660de030f9d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc325eead089a061a9b1a1be61c179c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0cf60ae133596369927e5ffd43d06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4c7caef6b76be4f27599bfad92f5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068bc803f7af5124801446954e371d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be988d6b12a95a588390723d3969bfe5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e647c67e52dd81e75203c91d67780713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7c570ff49d59c42b7a4b8fa1151ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77823fb2b039e349e14c50de977001ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c83083c4be2e89b4055ee37fb69089716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699c285eac180907e48d7c30f02e16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090765692c7433dd412a05f0409236e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0f32d5061a0b5e512160c716982c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6133645372db10df6cbf144f3767f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f48e21e165e0b49d9659c0174126d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a9449abe9125ddd8530cd0719946722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319128f45ff1aeee4685e1bd112287e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6666cba394b18d6c6402e4edd3d327724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da34796c0240eff83476d476c3e677725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76e534be70c67bb50288294da7d928726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc92334062246273b761cee97c4143727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594279ab2eb0e59d71630c355307e1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb1ada1df0677eb79cb32a7a2c9bba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c94591847e28eaf3a3ab4f655ded730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fea8528f203321efcec918367ce4f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0834fff7147cbf6518183dcfd6e51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d694b9e9b02617617ea0b84228ee733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545ab30921cf65cc236bbadb07c405734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903600ea11edf4f4cf12417391958d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374ca6e98b2b6558d7cb899fd6d724736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc66aac389fb9d57d80d0ac1585b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fed93f4c91f57233372f4575174778738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18217125cc0de95cc2c07fd3bba2c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad6e815bdb4fc2ed3cec9ac078f657740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65ed5a971e98ec48144dbc55fa4aab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dec71e7e5589edd6a854a65705c24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be1b204d4230718ff701aa159cd357743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc6951b565df9aa5629783ff7d0836744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd00dd0688ede56911124da54323ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c329daf03300bbe97be6215cb3724746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d679bec2dd1b839f30e7bdfe8e20e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a5ee00fdde192345ed226da1cf5f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0308708b691f2bbd6a6ef1c1f6dfc8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b2500616681ecb286cbda8f7d52e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921573314f69939829c7b07ee6c1517751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc84b0742687e5d6b7859cb6a65118752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdedbff70f00727742221fa74682cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7f4c29d473e81ce7137a07a2d15b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6563a165a9f6cb29733ccb07da6f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeab402ae6aec3645c5a54ff555392b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923d80a56309468d758ff515c4dd74a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593db28359f537b8e9739ee641972a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a3d20d6e6a93f9bd0beb582cd582759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>