--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2e4530dfe00c6bbc4a8e3b82abf481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc55762f6e8233a7cde061adec692aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de80a38ca7fa776e513067a0bd9c9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b065943c82360885e52be9ac366bfa04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfd64a83e35371d1b968dc2288de135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f27e5b03d07d1a0b07b01651d489d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dfc9fe2f83e213422d892baaa19167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b7011f700ec24cbcb8aeb822ea6cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d98c186f57ae9ba7697ef8f9418d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799ed24577a79dd7648c46d5458f7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69740b8e45297b2ca4465c200d891411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b629c836f06fc15d4509df489d5e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee3741644873e1290beacb1e69660713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20db18fd28f41364dafe12768c172f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3a3633c99e1975637a841106348815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31318c9abc83ae02f878d3aced1b3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977caffdf62e48638b68ca52075065e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be37eed9a0d96f994f32619e7de41718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab997bb45855d0b6052000504f54b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c5c4bacc7c94c7e1d07dd88af0c0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991744a8e708be8cdb8f69594304b2d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168b526750bf90250f4340748d8aa7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0eadb8fdb7235cf3e0dead96d988b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c26adc3f21e6f67a3196c936912e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bfc58f9f02b7c271492b92fad361525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f208ec71810f5a64d65d5d4f39ddc3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833dca2c94f9958823b33ac698902f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bcf7bb5d8a52f3831d82675f943bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a001a814c8486a449d163192dfacdf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b68de002001cb25c2e676f289f575e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55acb99eb36a3805ad26b036730775d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc894b674b9444051edb941d3b0e22932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb2ac666d70de4a77762d598e878733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6876a57633dee11dc02f37702101334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8ac0fa3b360f7355bfde9df1437be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4f4c07d18ea418d5f1815ca3a83c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2749548b0fc059a4d1140e81912657737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965b518e75d5fbad8bc4f96b622c15d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526b2982debc2791bf57b2c6639e66139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4506b417fa43a40f921370bcc504040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85562fc06089512c6d6760ae91931f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50823183a5b2019150b222a3d14bab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475111f18e5e7cbbde97e92b3d16712443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a8d7833f26049cdf413e102f6c5a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558212ae1167f13cede17ec157f305145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ded00b039f0d63e35a6ef93385994746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9806ae9267be17c2c62913a14da3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dbc730196598b989fde2f8308792648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ab2c294f76f9af5316f46ccee40549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5717ec44da5e9b83b01f4768c8d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44a2c17e24289cb5d4211cb78fd4ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2e017bf218c1bd32b70efdad97fe752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e22fead1033d6cb94ab4b9c560908b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209e8efd30f2efa7b65a6c22b875f6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07113420e89c0d68523f1f2d1f4265a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24634ba08e2a4722c288ebbb2bac5d3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fd1b1f4f7a2990909832f692e1ee257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915035c7877d5ad35ac39f394a0c67d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26901955100933563ef04a72840f0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533daf2815058e35d72250d0153fea560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf195f708a7431e1a759b7907299a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a71096312ea285382e1c8d1fe656262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c4f6d212cd4133fe0dbaea2d839663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a265d7c08df4c6573b4f79ff3039a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e080d52ac3cf301f85c5298f6892b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c2c4eaac50b0ac16e8b94849770a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f9eb964c9bb34df17554619309fa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d7cbe6690e897a6d76fe750c5668368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d12cdd9df537b985621cd099efeb0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef728499e97b4179428aac32d0d6c7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95623a32c8a560331bde4737378ea171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd60f2985855f79e54720b2b37875c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4f5acce7b0aa7102d77b87dd686d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc20fcdc9156eb329ca06641187a76674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1cf249cfe1549ce75b1efa697897175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912b4a1745b134d7b3aa87eb183b0a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e951245ef57586bff6e9f852cf0f6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b75c4ca4e64eb3f4a64d37509982378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd70b44968819b268eae4d7ad6b163579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea534a97e790f6c8f1c76a000555d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfd0d1a76c65055b4bce01a9e17b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b928ffc22802f839073d2046c1d4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b21a78ee136cc17c7739b9e6fee383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280d6ad299ed39e517d7c2225852f2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cc86de8b3ee45bb27b96b944689a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547b973a48030ac772a5655c636981686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778eff7e1da20d894ba28dd29d459e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606ab4e4d5ed15fc6f3f57d8596a68488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eda6e947f7f15f50e9ebd6762b07d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada51681c0d255ac731ec057c160c5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2c14f3fb96f02239831fb353bd5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b12f150353a6cb00fdb7077134a7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee109960003308c42a56f96f87e3c7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2c2c3ba6a1b8fe50cfea7547bcf894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6497feccf72fa6fcd7455ae07a60f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c160a601b76a9960645fe9062ed6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c674939a487d5772548453c5d3755b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f09d7eb6792826dbda239b8877a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5d02aea8d568ac71b3da6c5f9830099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f920e32b8f196d0354dc6c33002a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e10006086449b58c93d9e0620244a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b0d42a113bc62b05a3f3d3bb3bbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1efd1965bc60b7351cf284396934c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff37faf62c6ec18002690cb47165f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc03e4d669bb0fd182695907a69e5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486cbdb6574343b1038e3e0d953ca4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd126fda0060f2b8e2f6d2180fb67b7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1cd260421219edc90aeacb60f7815108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df42ff65a63824f3d946c6a1761969109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66da9efe26112d41c87699756263974110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309981f8b5cfb879458d621275bb1e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673340629337752ba897a1e5d5b5a6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9d6a9c2ef00461b3883270ce92bb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a561e9296d245fa015f1d42064e26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a4e54b2576385b36e3692412cc84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7648f22d23b8239eb4f7d641fbc0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cae6aec137c807377c9b6b2ceb947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad15e75df6f70f1d704f29bf0f84c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970084d95962edb2f9c0cffa7673a558119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d46d3709fdd691bb37124011573d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2791889c52d9c3538570ac0d4a49503121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199f76ecd1f627b16bf7982361708e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d4b96295923d09081dc556743c757123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce72dcc220d296be06a3d089b52d3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec77161da06c7dedbe80775997cf62a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa6a945ce28985697673e4401e05a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333ea7e043225065047e80f5a9ec76a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603be20199185641ccf57e45131bf7d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97be2884771bf0c581b79e84a4123129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c656d342d732b29f6487bc310cb3f60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb9833da23f2149911ae4d30ee98c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc532b380039e31fc69b7dab491e476a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97831a63d1122bfdb484f6630b7a46dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed189b18cb3ff979b2f88bdb4fd021134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2875774700e4a6a3f48855e11e796135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c2e03e33ff5a0598ad75d03e9340136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e6a11e4ece49dd68e4facffa5034e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1020f6e58c1735595a4f8a1031fb0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da1bc5b099be64225ad66dbca73fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151d609d30a8f7a916f6b586aade364140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5897c5af40733dacb6275041aad3dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0f7c5e6ebf11beb8f8ac971c84a72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666df6b9b1a71e00148ca72c3373e9ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedb2faab79c9a340c74040fb039e84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e061bfa7d5cd3d45a5ad0f44086cfff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f3a3076ba708ed80a595b1468a0d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa603dcdb71cc4ef91392ef7ebb818dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410c46c1043804ac229650314b6f076148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911889ebe480a043428301f4a4296ffa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aba0c5dfafc33b5f24695b3c6948f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6660c125ee7b9d4aa41481943daa041151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118d3fd6182eeff22f8e962ad3c765152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cac1e359a6042f1f0c632737cc428153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e91b2d21de168dc578aad929ed74b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1ae10220a7d51c4adca9f9117ece9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87f5149fc9ce48502db09883a5f32a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b969b2841b849fff6c9305fb2d54c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334a401d1d8b4425b214c5a6b0f752d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24f02420599111ada78b96b11be416159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb862f6f01d62fdf192f2949bd011f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44df01dd2ad26401f4565d27160357161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027f2ea34e54a83d881f2089444d18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c238a384e6ffbb5833ab6c9d6a8f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced392c173786e49c1fd29d8e6e76e1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1fc40233090a36d7ca508140ee91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37822b6504188cd8ad6476644a432aa8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f8243351da300d8aa850e965f8be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12a01631bd037972a5285b5b82c6cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f429f832df510e769b5776ca1efca6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c6a29a9b9e14c24d9381f3ccb4cad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fd6f563cd7359abf9be58529e384f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef578160d1057a147ee3f79011b2928172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2070668196476c5bb2bae536008ad8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780509aa75ff394b1f1859c831214247174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6d8580eef98e19198d7bef334c13e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42034c442354ebbef281ecf5a072a2e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9d21a3467b0074a49d54cf9f03950177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f5f368c72344e6de41d9f5abcc792178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2e25eba6f9120c5caabe7ec111df6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c9a3a291ec3912e4bee5eff1d8a74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e2523ffeb038dfb8b950fdbdf4d5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659097953952ed7482ffa31e15e51197182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c025e1f87937bf1ec191697c25d8c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e323e4deb9fb91942698e6d7b6c75e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d3e35e49c55f915bb7d84c387c2cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8072a06f9b2b4f7d882b676796cd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692138974d50a36b50b63e12433da5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962279713fdc5d8fa7a3dda1c339081188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d692b53ea9675e26aba2aca71cc2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3300cfd4f51b1586052e306f172f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ee136b762ac96331515bf9a8a8027191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806141c9e7fbe592d9224cbdd24a02c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0bfd26a569325f075f894dcd5741c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81012ad30d8fbeeda81b0dcc2ba2d25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd99f3ccc61ed2ddb51f1837bc6f3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af961247fc4304d71a2454b6952d8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d0422cf10a5b61c21b791275c269e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad76c561cc108c1c23cb528d77d88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6f8bd0befeef2e583c8255e788ace199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce851e6035080ef34a17b382d0933b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a657b927d5a540c2e7f14c88267172201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392e2a69b59c131efddbeb38ccfca09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67705ae8c1c7adf776688fd094690f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f47382d24b6d0193b2acdfe823d11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63381ee285430703f2b5108a4f88626205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d086e4f2c8a172da9a003fba4afca33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02371c9d726984a9ccb3279516748b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c86ed10e6ce1f793f1f4aa8df12751208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e71d25a25fad0a0e273d9a09116fb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef4aed666fbe0d0ceb82118115f42f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18126ecdc2947f0b106343ed9512982211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45e99d4155ff553998de382be54651212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5fb346c88241dbdbb26aa8e0f9658213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84b33523e9c1ad4fa4a6861b1a260a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3de7041f44f4e382a8935067d49ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6ecdece372fee93e531bcf6ab15bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660be4b3305821ca14ca475a8db8bc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdc5007982243a419febbeb7992459218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d50766f17868c0f37aadede95074a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab41d76cd221265c2bc809ee089107220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4dcd6f10e62e80e41ac4abf0f4bca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4bc1be7c35699731e1774a2a08db9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14cb5b56daa42163d567138f69b5e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0763c245b88d8a097a3334cd60865224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4cc3f7cc08975397ccffec6919d7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd9925768f18f95cc8e073767710f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae1026f56182565d99ed4019c0eb0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cecf9262e64d4d86b7e904befc4e85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab972f98893cc152edaeeddfc81968b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa0b0f1b0d8c1006ecd080a3c484a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b97554469e7dab547e06368f2244231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4271c9ba8329b8ca38101ed32ef8f02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20d1e9b5afb8dc8e35bfb542809ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc037195a42a725e969443fe58609f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8ea7b790bee7dbeaab423e09690c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec00bfd4ae263648c597cc35f306c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f77f6439bfc8317d2143f201bc95a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c60a23c2f20e7fc02333b6f4ff656238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0b7d480b2e304ec0f2d7f847cbe5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b788734632cf4bf8a5aad5c0c7f5e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdcd0cddef13a74b6735d9e57a6a4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de291f49a82cac5b1c1b9b1b165f7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2af8612a07aa761b4491ca19686eb8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff3cb970280ede8c839a389f337b6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030338f35684c815fb2a7887f2d6c2d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a60824d242b4a664c8f8b10929b27246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3a79e2c5404cdeddbef9ca7b856f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcf84ad8911d2ceed48fe53f7a3f68248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17a4649242a82e480acc93b579e9b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838739d2d7866a6cc7f52a4adc9b3ef8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a39f446cd86feadcf34e0071b456251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65cb52b1e66ce5cabbdcf3e15670ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184f0ea47de670a5f5b1998061bd78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ad9f0b281144062f626793f9c2de8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c76a2dae9662be1c98686d550d4b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815e9aedac0a46f2b332403d06e8340256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30d1c22381ab5ac249019180e84c56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981e2943e6b35386ddb88c618197a77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a77727b7afd92cb46ec78d7a057c26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682180a3d1c3bba371bdfb503920535260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4232259f3e4f4b4c2fdc5090fe3449261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e017b217c7e524440615782e152c61e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abca6bb52c94aac88b12bafd74359d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfceac5f2a08fecd2bd2185e94223815264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cb486cc15670922abcd50af3f3705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5754aa1c92fa98a1ba0b9bb67acc015266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e953e55915d9bbee9d413faf15cd38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2911a1ced6eddbf2a5d6fb7e592a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc74c2b8f8345aae85be512aee775f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c281f44d4810b9addb9e3aab7084b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfcf8cc4aef179779d6b08f5f8f4a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75400f9313622b405c2feca1d07f9b0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d320562d56629f879aaf5fd5e6c8bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d3c7efa0f82e2549d30664c5bafdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a718dfc6f7dfa16a7543c0141edbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc4c89bbac9a1032eb16057879fca8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59800e3108fff80ff1e452feeab7b92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bf9075bf86a8bcef36d07d5663bae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d000ad5f409c222463b84cb2ae0544279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237520fc68f0d44c9fd12ee63955c4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6073a6380efc7d0363613e70650ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bcd90434c59ec5dc9c5e422eebf9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fee2dd6b42aac3a66a11d2e675fa10283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac70025991aae422538c1eb9ca9205284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062a94288934fcd79644143da3590b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a46aee9c63cf79c78b82e6ff054b8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e90d79135b808161ddf65f8f53fe79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36170a46d8bb6d62d81650ba1b80152288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731e6ae6b0557d0233f20ed65afbe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09bdca2a668d3669a7ece6971f74eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04dcf50721943bf36e165f5cd08044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c312790ad9cb10d11b8fd2bdf4db301292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e8521774fdcf899a9258551614614293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c2353dc390f8892c8e447956190a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5484e3810ecc99c3a7f2d296e57da5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095a2868e61fc0533fd57bc1d794605296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd9bcbcd673dc9ea4af570362a26d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ff103d3024d87418603abcb6c7c8b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c4f0071f00774963cf6fb85e3694299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90756fbd84bbd663e82380b4199379b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdbe2490eac397ded724ac0e1fd916301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cb9c4fa3e84bc7137c12bec790b4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066deb7b506f8bcd16a5820e1cf32fd4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c11627e988d329aac2514f36b743f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef51e471b54a08c2973ca0c2cc4cfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550fe8cfc634ba96d9c2f24bb527caf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68046f59581fd12f792184fed4340e0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8df16b6ec5c1c01fd675b15e4bcc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58afd0dbf116a6854da76bf139b686309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf31ab71b181f41681747828ea1ab0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68841e6b318e87293315a4898c914565311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf6057ea6731b23707b518718d8f71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f99e1d92f8b0ed9ebddb3b57988711313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0e4b8c863b383a51f8d798aff5a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4320e9cf7aa31f64652068c4fc79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df22b49067cafd3351a7fc265add53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f4c49b3355f118a383dc358e7d342317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ffd91474fcd24bebdfaf52f5b3f07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0e5a43fb5112ddc87da5b0a0384a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6b608655d3158123dda634fbcc06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2561175f2aa08b30c119862d3a4fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03115bd16feb554390c3710ce837d8a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2f0ddf63f4319c0b8af124f12b3dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eabd34789b02796dff98f75b6ddc4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8684b99523afdc65c72a702e849669325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d513cd2378647d77e1ed2ee9bc8db96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6421e8565efd30826bf1a5745be588327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01ea130c6f380267a9cef5c9f4ea36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a517841d2ad240fa2634a172b8e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391c67baa6a448c45093270938282e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d9b21677683bed6cc3efd1e0a876331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f196bdb484936e856414c4997d478332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77ed9eb16b8dbcdc6cb5b81ba57e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1106db2113d25a536a86845b78672334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e854cd989d22081dc77bd4fb969a6b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8c8a17370bc11938e2ba98c95f82f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b087657d920683a7e1878361d325ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67af9d3dfb524fd61884041611feb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b870e776621cbfc4a07523ff617f746339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a113bc7951493884c38cda7de47bb73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd31e0c82bcf57fcf345b3eb3d9076341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd523d00532edeb7d3ff90ae2b531342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcaa950d5084eec58ef1591e78c643343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642582e63e6b92b53b3417727c8749ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b78e5e7474ac54e5780c85874f5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411643383a73df907481bf999d302eac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0710b3ecbfe0723420a78f1141f82af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42387c9397c7bc16dec338cb6cf84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4ae6e928aad6083dec71281097be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0925f598068a583eb382fa9fa20a0d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289865e2b14880ca7c04424cf02ddd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8df647b7bdbfd9c1e6ebef7df1b7db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae5ddb9f5bac6831ee283f3e91aa31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df27a05effcb0ae9ea17c50eda73a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9918b864f1185c5acce3e435225d531355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0783a8aca23b6214ed13db006de81356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b1dbffa96dab9b398d24afb99fd4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4d401aac7a7f6464e068954de5cb3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9f3b47f23a439fed9929e400be917359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ac936c08a23e34349dc4a4839a02e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaf456069238c2163a1bbe9aa4faff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff629e19988db5b9086a65312762139362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4aa97060cf118bdd4daae94bf2a867363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0676ba9b8029452f727fe98c4953ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0240f887ec64bd136e27587c585ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2755f1be64ba6375cc56dcd9ac0dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0304bd73ac25393f1333a3be5c3b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ffb439e5263df8ba30219fcdfa3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94726a368aebace9ddb9924ff70886369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0abe0aaa41b39c3713977a50c147d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff9a4ed9a6dbe97c9ed6d8b93baa2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529297d086b22bcfd7c4ff4f07b96511372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d82b0bff85990b63b0490c8231113373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c3ecdef2d1716f8efeb09a6a3cc6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b56fad448c4815ce18f1811db2fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd1a73ebee6eb1323906eb902c2a3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe0458103d1fcb6ededc1b21028613377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a812779b07aca63a5ee757d3553f03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50f690b00684b9ab542d5a421bad18379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b66b5b8f53bb83c042b8599df4aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd0b9d26783be9b6b36a4d9bc74eaa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de594a875929a94e0117983650fcfef3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db219f4680de22c26ec6dc9c38f9d8c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5daf9c778124dbed7097ba930b9f0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aa9f22cbd39a9b098e6851594eb9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03470873b03a100e4727e6b4a3a5bcd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b321a0c0033d4f73d061226cf8901f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cc9aae5f439387987c6d505f4bdb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fffa35e46117e0cda2901ded08463d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a9e7cd80ab01787ee216e7663c37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d2bc0829feb407e4bf4489f2c6ad5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76412de5a9af2370d15c99d9a1cedac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f42723489cf276c3b65d0df53ac99393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d13552ef9e6a0026dc803526d7005b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f197de114200247d9207c10a898158395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f854b99516a386c60170e82fb56c7e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b79f77c223e48f7dbdfce3c383eaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991649f2f04e3fe4d6e9ce5d80ec2d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c89d41fce8d81a4a931b381e94cec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b12cc37a3c04b56e3160018f50cb2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975f48526fa04bc4f1b80d7185e8ad0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4aee3c67214f359fd470a14191dae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8025161049a8396832b96c7db4dc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d31befd063fec0a5be72a622e406c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190b983ddf4624c4996d3fc98c391c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087a786a22206a29d791af4c77e67ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d122fd58866e5e8d319e764dbc3101407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014d9b27eddc3bc909637aba224c890408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4198f5c29344a2f8586969244b592ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8577bb10e52f5b16d90d4069b24173410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c0a22f2d0cd1fcce451649d1b60a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefe5f5f47077d97bb809fd4966a3c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97638e272a16e590be7156c85cc4c470413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa85e66770c544fcbbc736f9fecaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86b2c4ec6a6e33bf12f36a99f9581a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f6514fcf93e3c6ad18120d213dd3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58582dd40d37bbcdc2cbc84f869fb7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b65e38ef0c82ece59a98f63bab09a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fc46b009887f9270f5eb6d427591d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c41efeeba774e54e4c6b71281428e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9afdd547add877efb1e2d4b5f22a2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1da88f7a3c929cab2ae30a9f0f3cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d21bde83e600ba024256b41a8842e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c403f8bbfde540258e24d4710b33c0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e710738def248efc04a425cc6a9d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9c032c67c61d35fac32e8ae3a494426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f067fa4281e465d7c2ba1fe62f66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a46d167452f075dc6faa5e6cbf2adf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff65ef838989c0277a32cc33cd122bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48b1b110034f1c68c769dc78c13dcb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f1b83a4d1c52eb6e50dbed52d27a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43376e1e4b0d4191a9b10ba4bd1fddf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340bf753df9a3a04c1e975d4edeefdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713cf2867d9130aa7401a9584583f9f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47bec715ed127a334e2fcb1bed6904435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a767f6d51345b2bf83d2cb12a2ae5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f383623bd55876f823683a202c8fdc8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853a7cc49688224767bbd105646ffa9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a7975d9346c9cf17a159a774e3377439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33afb9084938a22e0a78b653bcc7bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a5ba28cb70729177d0d913958e028441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccb451c081b9a3332444d9ef87659f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c1e9bda4b9718985b15b69a36da05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3d65053240f9c96f8049cd98d5665444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15425e88ea20b51a6b134e672d176e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cadde9b8f4abff8eac607bd0b30a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a613076f1036ebe154d9e0853cb4d3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee71310cfb679d5265a3d73f9a292d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc61bb44e241608f42cd6968e588a01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ea7c03ef628b85c668b0dea993af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787ad8171a9b07ca7dd59b74539f9cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d763b0e01935c8461201d6413b4b20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440a0a2e3bff0189f6f50bbf296994c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759577a512e740de04b03dbe0f6a15a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef0c10aaf18922f2023a8e70c6c39d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1c0ff2b0734391531e1f8bbc297be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892e4b37034f474a3cbe68e090adab3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856954bd0b7fa40a91807689282be4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e48b2734c51fab8ac6153ab1df2a0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e899559aa439fe9f0cfbe35d83b64a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b31628e7208b98ae383ae5b0f296461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673b13f4189c52d7f5660940bc080ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ef879d74cb1324556b7a496ede9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e37429fffb67cb3481ca53fe35958464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e709c177c677da9bf73253a8c4cc21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764a1e91df76cf7439da1226d5962f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33c5dc7c173f5b8722d3c7e7210b33467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9df92cdb96d34ad170805a618a5e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4dc20f3473b23f4d2e53a75309981469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc785addf1911c41fc480cba911c471470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae48b91d69323737adcd0d5e5b31a8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85735a8d78116563de17355d0f68a07a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796701c1d2c9833bad942100270a10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c5f77b3cef06d2085ca100d529e9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c301950af9fb769897ad0af7273018475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd93d298b7912aba6d7069a1a993d8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b52b1e05a568026b883525e5d0e180477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6073196a8b08c5e98a610a17103bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e190e02376ce347f91cda66f188e939479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf1548b02978137bf52fb65ca41db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b93075cc0b1d8a25450b4e1bc33f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de7efd9ecfc7637a60e67d4f5aea1a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886acc45364710e049e391402f452aa4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33529adfa28cd2db80a160b497223ff0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae80bb28a446e7cd71a2b14ec1ba60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc23b8fbd027c9fbb6c1005288bffc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4dad8f90b40bc034d5390482bacff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c13dfbb1da34baf53489b7983aee52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5abf45370f67ec53fd11b0630b1b40489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5921ba291b8a35076ca82b4d8aec93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb58dfbf9cd23e4a4a284adf9e39d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09993b5b4a10c0073ed8046defc3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e63b29cedcf5f6fee177cee39710bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6bfa13ada50b8abb5511617a3873494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edab6b234732289f3e919683b408312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17d3a919403590c4ced533a0560f96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890f6790d6f54ab3532dbd5cbc9f083497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c4d12555398ee4490c539128b715498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f6a275f25592cf2de0bcd8f6dc215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dffdddfbda2fb6bacf67547e40f469500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402541ee1c1d2494022f5437d0f0408501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a3f05726c39cb9b461c2c85b6d0df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196c67e9a931348611d90825864e95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83964be7e7aeb7a5396cabf33a642504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6b96ef0f9763e8d593308eb757b61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583949035f8b728f72c1bbc2478a336506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca7b4bbe79186f607ab84d297081d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ceb2208cafe0845622356966401a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b57a25eb77da01da09ad39523ceab3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c38d69aca77f2670c74450ddb68b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61082351c55ebb15e57c79d653ef8bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c6147c5aa7d8b7ec56e9aa94970c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c9b811a3f615d43fd09f7142b0986513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ae57bc0d98b6b85e1fc9039aac54f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f692769aee34bd341ca177067e7531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eece438987253c30cba0c48d9195f55516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd72da1e794f205dbe3ea046568b74517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63692837c7b00df0a3e4389330b394518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523316cf9f323423a5bf5a357d1c9837519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec85d51b619ff0251038e6019d41f23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289ee217682311dda996e3fb3e4fc54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43bd8ed501984fd04ffbd10a9b781c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f10e24166c93fc7a0a679a841e4fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f3298193e0b079409180d1b2d62fd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5802d0b3772f7c8602e8786df8d67525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e6b741ed641519e76eebd40e8d5e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f52bf109c0ce46e9d08cd8e8141a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cca82f97829362b6de3e80cdc7ee3e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc2da3f97df418c38a1f45945a4fef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662da4a4b64f8bace2cc9c7ce4104e70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f28bee4c329a22796be1f2901ffd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bad996aeff44ce0b5eaf427c2de91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fba733c6c4eefc33c2c19739e2017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255d244f37851e23589b161a4add9d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699e1be4e35ef09d1d2b154044b964535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ebeb52af4df741e458f6b2bed9a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4922b316820bc47fde64975befbc8d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801983cc50f5b7ba7c6bf52c9d12bd95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db51f6921707b46dc332d65fccc72eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080d2f950163b9a52f3ea92e8231ee0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd4f8efaa18a8c6c88c151f05aed06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f8489f9dbf661fab835afbbdd8b97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01c1fd78ca10d0a88eda3f2c2c4f86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56baf07f06271a1f0f7bf5f31c664b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf15018d8f0a37e1b8f138a03dd1d9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36532e66f66e798ce69267c9dfbe12546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bb30feb4dcb33678bbd902c25b208547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13ed6aa73bc9d218d66a22c19d7de4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae380c5392284e47569744e2f22cbe59549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1d82fa1047d06caf002255789747550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b873b8470d11d35f5cf3539c5ac8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b2de6ed0fd8743c5946e1a13fbbd7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dfbbec952f8462159f4d4c19366ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b216c390d557dff5370150f3b2dcd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2edbe667deceaf16b482dcc8f6942555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a6ad1ba623c97b7f607a94f4b98c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37487f82cec0de4b0601a5f3543291e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65be892f2e62c734f8e560130938b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f7c25844d30a3a862d5447f3e45ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000fd997c5d80d1ff334fe1242323b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2993855fe7f17fc1e1ea7b4c9403ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07a3e290be3a7e2625eb8dc35755c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e33925540f205e83890cce6e4d025563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220390215a85766d7bf58d524610e30a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4b45a026db55bf61c0f9e3085a70d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebd4388384ef6d0469aa082cf8524566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f8e07c097078bc1df58f45a9a09b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9d446534bd934c30ba63e4c217763568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7096560d563c03cf132761fbffc524569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950e91039abb12cb3da1ae47eb3242570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065a1c68cbf404e234abc2e989aaeca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fab1265b5e3c674bc2fda99db3f0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c2fa230790f8ccfc1552d6053cb24573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c4e4335d3e508208d2025aa4cd283574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4de76ff9b5584eea13797735364f9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5830f1c4b9222c95b8099e3e8b1cfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4370066f18460dfaa73c210a121c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa533467cccd1fcd7a44d953940d8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f662b1b2789219fba21652b8b605ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7423685ee21d011fc6ada207152538580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2197503aa9d4e0a01db67186cc2c5db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a50d9d4846f7b24a561d936245047582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efe5607378e94a26ff35865ef4fb06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7fd98ff7592d475cdf455c57c537c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42799d9f186f5c9aaff3ea56122b49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a92a730895b454b40384d4d5827e8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e58471fb64d63f63ef80e446d5ad2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50925c13d7465f90739aeb2e705820588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c8ee931432a1725f299a17d85dbb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e746a3a79ad38c08f8ea0d7c535e45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5862271efd2cb413e20c7545856204591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f61cf41242b0d23fa20a69470d409592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2013861d1520c2365cfa69f5b61fa19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23669ec70642aebd3820a699f3d9fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7509d20de54b8e86edbf13fa8a048e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb336fc19508cae6bbedbf2e55728eef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cce30f7f5ee1de408310ec1f47889597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0497292d8e92d0d87d41c24429c57598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb647fcadd477a2745ba1d534b91d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6269e52dcd71dc5097fed7158b2d106600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf9fbbae057a91beffb9ab2b53e66d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7048cb34fd693da2eb5f72f8cf544f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea206a7fedd8ee2bf74b2c828956c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6833a6f36177a29242657920c64fe5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39367291a39e58d02b7cdd680cbfa37b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a33e4239355475eaf9072a526bd10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8427122523a5e3e5ec9c3c9c4d06630607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ccbbf8251eff7fc52d7c167719ffe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fc2f174ae10682971677a91ca8d4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f58e1d1e8e1b494d277d2f7c0b31d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64694baa5aa007d1be6ef9be37f6f4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fcb2d7b884b2199ad1cbdf62a0511612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ab83f630f311d60f553626ca54e70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f578dc37e3226f073e9bd68a260c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce90dbf25bcc2589745b510e49ae33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abd761d79f66b11c6e48e1f040951c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4954676ee85e273e05915e3feea1d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce074e0f11e2a3a06a46ad52efd1efd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8eacc692912e0bf2e85e50622b24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc861bb6a952990068f334443a4902620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1430f2d91c0b8714cab9c95dc0f04ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190048f28ace45635cb5b83a34d76b76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cbb5811d0abf3a14338efeff10f6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58672c8c711bdc1aa64e0375a75b6c1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f06db5c45ad866ab827fcff247bb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab02ceac70b5397008ac3ac8e14010626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83948bdd593aef72cc1c266f08e195e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f46aa79ac1b769fb560e9cc8ad8cb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f402a0387a4116b9a3e91b770b448c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f634b05f73c6634a0512f17b0e88a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58c982bf68a06ebf0f2b71d7b2e6b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51927531639ab3c263e4d76113246330632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c4d27913651edd8e1dcffc65931ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92449d75907a5dba81f702f7033d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70432ce02b7fbb2131d7e7c4dddd6a5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03028e12f3056e100c40e7589f8435e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cdb14a5aabb9104af8ec229d57741637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef83b7977e435cab0758b7e6267ca57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b7b6a7dafdaf93fb91f4975a1c77639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a24a8a1b11bf8d266e770ed2deeb0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bc6518eb71a842035502425e075f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d172f18bd14d74f63ef8c4a17e2141642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384186d56b61e9146c829faaf5084e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45160a0216194c232ac6b2d0f61e5b27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccece7d247261fa25b289f97ee60d61a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58878335d1bb60543b6983fa6754ff7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25becd0d57184a5bc0163f6d2b7719dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b231e62fa59688524ecaf7b01fdecb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b88fc1edb91363ebd632ea9fa6d09b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f66590bc81f83c1f09b760b9e2348d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ace9b2e9126f6b83d1beaf30fbd9c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbba850a4d5a622260a5905517bb01e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3dafe96a9383953c8a3c5eb7d93b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a2b45f61b755c00163a21dbbb4bb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808739912519c44e3d4744b0caf5452655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c240bd5a1d0c6d07fda230e884dde99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eaf6adacfed4542f45c4b0d3276219657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c567d675dc1f9bbfb06b1948a79fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf33f25e1bfdb843edafe516d25e914659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da95d30903d8a6efef937242ab0e64660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd5fd2a2c69dee8c5cef07f3bbe8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b80cbeec13e970b5e00c312e9c66e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781076395abbbc714f660a62ebf58dfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e61917b8c5dd16c274d6d17a6727a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956c332cbd564e2b8fdb65b19e5854c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581701d75066ede5a74d7031d7638403666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc71a19ed0e6ad5520a1a0cedee825667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b62263e8b7183d5960caa85a0329b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28fdcf55084ab0e2d8cfb4414743e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67625e915a2ced86305dda4cce14903d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af360e44091449e3366e48cf77087cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46acdcccc9bacddd1ee69afb948d6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4a0276ec8d11c51b4ea13260a8e7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452aec8d85381b475fc9606b5d87400674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc9d0dfa84950cb746243705ea88aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c6a79b38240d1499ff1e96882b467676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb9707c040a9b9c02999a1ea37b8a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d9eb74aec6d3635c0b28bf3b76bee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682357c72323d353ce1fe57383e00fa3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0044aa02864dcd8600661a92e4d306e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34420de6f36cfe4ade3472c0396a68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa43b323fa1ad809e9b13bb538e0e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ea32d610052bfb6ebd57f6f02e30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacba28b1721f97469c871500a60f03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6c348b43a81c3d0737a8cd0bfdb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaac68aa0fa37d3b4a8d304fccfc9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b581c5d9e119153daf9ba683342db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5b650e99dab73ead18dcb48e1a8e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6928009d770eb053134775b4f6800689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87dff3b9f4bd0daee0499a1f9c4ca7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8093c265025f83785cbbb3566056f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbacbce348d6154c44dfeb2e2e64a45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482fbf553345fc901d4993ba0adf0eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8a21576020f5c80958f37f8768c83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8a4f6e66e064e408f86d7efd540b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fc36ec839d98ebf79f1fb375637d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca86ce546d65ed39062c16f100a9c3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e1cf6d97d227b1d8fedfd87a17a2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedfa7261944a6095a524018e6c42af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3012cbe77fb461673440a3e02c16f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437761d60f977dac5e14a14f976eec5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df15817a722c4317ef42778232e069702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b126c9ee9c598afcd394b6d3013362b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1d3d847a4296a4155f98def9a2e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb120bdea41202bdfac5a127a14876705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9f7e489eaf2db014b7053ade9f1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb931b61e6df77f110ef5af87f6f11707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109af3db070dfdd4a3cee252ec07bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb165e22ad7ea264e82bafb5f7b08f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244229e9fa759b31765626ea6e6aef5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2628a72ed9ae4feff713d33d706ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbce2638beed746588ae3262b4737c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e5b60716e4a434050ebefee2968c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227804ec41269aee1f01d9e1e99df8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4410bc18c0d58da8f04c547329c70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe5ba8c359dc981a736df7082c680a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c341c258d3fb36eb6c1ea98a8accde4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50adfdede316723a062dddfe31069bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214139e7c8e61cad774de25e4796735719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857b3e1207ea7dde74eb864c918ee38720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea12e0bfe9a08344ddcdfd36c26001721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5f4046043f625bc552a49dc6dc539722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e503647790e9165326660f866066e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29041a25a4742e2be4720896a373fec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e25ad114fe6cb87e9b849c1731538725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce541b1f4d8696596b2017db00a5c04726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba3f0bad2d2f50fab205d0df168d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257eb7eb167d674473864352210b37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef1c5aa0f581f48c811ab5dea508c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db5f0516e1da4274647e590fab8cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5f4d1c88e39afeaf2995b84b8fbac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d309bb610aa9119793c67a3b8b20aa5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64accbcca9a830874aca6b1e6fa201a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6485bbb706b2ca5429c22476138084d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88498f2b192379641dd9ac057ea95535735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a2a8edf94f58e0b4587f56e2456b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc76260e2b7587bafbcff39f605b9b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f749f9c3ab69cf813f5bd889448135738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189efb8d2c18118807a47916f4662374739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751f7b73110cb93f32d857d164983a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43bffd8dc2ad8f76e2a2b83ab02f41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fb4d9163f16eae709a89264ab9595742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f462af5bb18d00286797969a750a759743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010b817cb8f2378a6a2f47775a5283d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a517b53d52721e86e32639691d04d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96321fd391ea4bd2628d50feedf436746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d80e358a0c55654effc7657f36da9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a276bec87e326687fb26e2b89199cc7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5836a50a99ff61860210036fa6e831749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370bfe45523d6df6d7282bf9d7aa13f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f2089899c5783e578ac956730145751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f92278d83b250502a7118cb3c01e2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b47d5a5261ca6fce467c83898a29df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040dece7dac9020c9aed1b6e887e7b1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ffeb8077083963386169d687ca2b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4291d679e44f401bad9703c5beeb90f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df8bb39cc48399178adb896999500757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f87d1f7915fd935add88743f0ece6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04931a35e10b11abb9a4c9f95b5aa472759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d76f5de5ac54d9f1f149038227a7701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ae9bda46501b7bb771f95b0c907e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32dc034113bfb3dee53d18a83ce2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbadfaa6c2847d6d0f802a1be612fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3171faf300a4a69a7dadec4525f6e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf416cfab64a87e0f846eb227705c926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7a6581ffbd0b8ab56045ae3ffd5537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab784debf8b718e89cc7e1c41ed1a8388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e559ce877f3ac9ed5b4a9890237f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c074aad003525cde48e6eef9ee6f1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b0f6cad284426a17574220605ccf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35337c5fa55e9ce0bb787903a67646f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c78e4789d4d3cd2d876399c09b801c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b9d9a7f5e0445ec32da03eb2f8a5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb8ce5f2d7160d97d4e9199e1287dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae1dd9f372b86452488cb49e17717e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4749d205ab69915893e52d635527517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365543a9a151010d1f87bf179eb37d9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a19b54d7a528b4a6d7e5b51c807c3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2329a75d8167372d8a861de16940b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d9b4b503413ade04b1aff0d8deb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b9ce4ce4ed162e2cffbecafdfa0a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd09a265d5079772c999546fe2a1cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d830b186c1a5fc25087b9c97f8e11b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c41ac9b15f4859f2243ae85cebc24525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863e0943dea611bb303dd11c73e467826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be81ed1c6938835b761de5879388c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c9489a4dcb576bca09017f7ca26228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ae7dec3c675cef28867de1690affd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de85dfa0338475dc779170ede3eb60a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b20bfeb2cd2325e06bf598d38473531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d0b252886802f0c4e1b444ef078c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8344b37a35bf3a4ed334e80785ca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d91adcfd0a5ced9c9e1734670f78e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7975f78c03fc82e3650048bbc367535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666c574a67492199db508cd91ba639136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0e9a7994ffadd62e891e13fd3521c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70dd2aa19d42a0d66dbbe7db035ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2ba0d418d37a376165610a16ecc2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889cb7c8ebe17ed1a0a2cb47cb9015040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d4aa07adaee06e05ec20a07a2b77f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed321af945236825608973c74fe97442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09907290a2313c0fc393a08b992be143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03abc239dd5e86da91abb31fb41686f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60058b6199e8c6dfaed2f74c2b78a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d4eb5e9db0ec6d9cb5f2b8fb9c89946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0f64c4e3c95a0a8e992b641e43b8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18616defce243ccefc40c3557438f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630af2c73d78a47d90bc8cb2424d221b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090760c4b896d0b9b5a3d19df0aaad5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cbb310f3a13fcbba02d9fac1ac62a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6dd6c355bcb9185aa87aba08e5f5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433117a1104f39bde45e19ffcb8494a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365d3a9e43d91c5ac377fbdfc8c986454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74d621c045f135681dca9b462fc31355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87706fc2a087947003ce69de27cb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498e0963ee89daffca308d62646806b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b25bd294e4b61bfcb52d758b694d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1f707ab108ce862688fc751d9182959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fc2472eb4e818240797c28818360160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bc4ab4b07d0e3a36a3cc693ef464b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97cf9de30a4b93b57de6b1dcf47b7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b4536e76a57a72de9258630ff15de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b22301b78912d5a1f09490403e8ad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372767bdfbd687a49977042dfc73930e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efe0d68ef008f5d4f3347ff37a76fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aae1f62bcddf52b9b8bcab261f91d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4797636c10a2792a971c7d25dd0aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c9fdccb5bc7b326c6ed6983e3a3169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c7d50633b7be2ff7d6a6a264aef5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c016db41be09a234ae61a881f8b6e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d953e2cf4468722bcbd4ea3372a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c954a7103c28fb463612d5477a3cfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03eb150b8057784ad157a8a7432d6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c8cdd3721953dea09bf776d99e82d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04597d664eefe956a3de067c60f13b2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716441e69b3056a0b276fb9f067848d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79734b65c8fae130dcc9273daad7e4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1883dce874f84980cdc15614e5d46f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe49078c086bab28822e98199bdac180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e057c2aefd88515927ede9abda60b4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3781d341f72968de18431aa455ae0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a09313292c8493f0bc47593bdcfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae386a9572fde21bf42de4211d5ed984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5284060731612d6d923ddddedc428585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9a4f8e516f4e0a279b1d950f1168386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55f1eae58e50f1ef8a81fa43476eaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da8dc63cc282fb62f403baa86e81a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42de83f6659e241a8ff0c06d841cfff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d472a43ab5abc46a37c75b95759cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216aa10c8a2639e8da1c050cf571dd5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa951f2823bbd86cf45251af61cc71b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466beb267e1dc2c83f74f7bedf58b48093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f31a9c021164b27055bea4be120894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1482bb840a91117c3b00416160291d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980fd67751865bcd28b07c244767a6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f2c9ae9f845f766d6e2263cd962497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aabb3cccc5e15f0f8f748c47c120698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195781cd3224ce33c4c2b963c17e6bbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d8bfc22ce83481aef7a9101059054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0c29f12240345dca59ce8f617b485101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e727058a3f4fba3001353482122890a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf32344bb496b48aef226303093fb10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b451253e0f62162e013a231508a9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d70ba8941e0b892c09e9d428ddccd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516c922c1d982df1a231c7163143b84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec0233587c37f608701ac323760b30107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe7f76b437a9b3c4962d961ff34991108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fcd84c0d4cbfc2238cc5b39e6b8cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6e26781aa05ffd0ab9f060a48a109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f31aa743047dce335c6af39adc4a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc584d26d66dbbf5502b6d0eec1760112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf410f8ef7689d0d7ea16429e7cda1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6bff7a153ac20c165604c7e69ebce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c21682d28d0d05d544af4ce725aa6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572f3a1a3882ed6e9c6097993d2af36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe0990b7518b7983a0820467ef1caa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab6d067fc21cc6c23a908356c30f0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92ed116808a42b23e6d447c62370e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b2debc98c44f40b25c87dd977f525120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20c616240c967d7c3f8e08efc3b70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3f5e24c3df8c8d66ca30ad4fc95b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39db6fd63095d974d312bad521889db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043dcea9df55c841005febf04bc0f26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a3bac396ddb78060aabe2ca468399125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b908d931c58e412e6fadaa6505efe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9490c5816ddb2ce8ca1e9d5ed57ceb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9b74473f2e6340e79b85460a8aa5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e72c517e2233c9cd7dfe4dc378d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aabdeb7e53ac166a943616e65c335130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c6db6fe16f9a736cadd5dadfcf212131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebce90b57e79d6e0dc15da45c1a13fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b2ed05ef6bd5214471973b61386cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98bf59b81fdc5c62d6ec4e3c5fa4b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ace13d155d2511ee3ca43f320ea395135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8f7d186040b3df221f33eb4a5ce13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da5ee3e86e616fbcab107e9e95782137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4e2347142140dfca79e03a49dd34d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b571c7932b57eb6cc2e02136d2d86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971388c3f8398bc4cf49ae9663a643b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81b7a86035df03ec3657b172bb2439141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d76375689b684dec016a082ee11eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3bbb2085815549b56cf4ccdc58987143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f5ba7c8a8a98ff838795fb15f478144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0015115c3a8d2a299136028c2427a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28903edb625076adc2d16d69aac1780c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6005aa3d012bee14834b2dc8ee8e9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02748095a5d6b85fb184d40ddbc78442148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245be4544f1517805a350f9fe3ca0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907cf157486ea341d43c93db8fe7b18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a771673886061f2353a6e0dde37462b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e14dd49780eca6664c950d562fca2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab268a16285df14533f667606c2c499c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab65960ea531c127c2c0cc3ba232e4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54018022cd0b3cbb1d6d82157945c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0806dd99b5e4445d4a6185d6e8ca95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f5e2cd48a21e99bc7f1b277967ef4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f02d01254ab66cebd5b471bfb60e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed973a3342f6ac00879992448912e41a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9338c015eb0881aeb914fac7e76e8a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effa6d8c55ad0838b4dd57a01a6544b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5b901c735a9a26537c50cdccf4b0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7aef1201aba7bdbcc4486ee8b2aa4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63041067a38866108aef2a4a834995164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67737cdecf16fadafa5b4a83691f92c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbba0fd76c6976e9604a6c23905ce1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd9179f49ee8e7cb5aa51b067ca036167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92deeb64df0c83aebc7dfee0bb566168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccf17da7f34407a552293a0499950f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431b2d07d885d48cd07d74d38a3fff2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed121d313f03cdd688eb8905e5e4cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e048350f5842f8786cbf4f2b2cb79de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ad71e9de47dbff5af35db29440e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa5dbb84c26e47fb93d81109ee186b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502032eb5d2d97b359f1570cfa92296175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63f1b25349863eaf1d5273af40c27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2aeb96a943cbc74012242b2af15dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47c9c791b8053bf6097c69ff33ca4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54241f83f16945288739658124c38d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57015fc5bbb35a9a13eb130fac5af5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a031fed8e93bbe86b3528b6555544181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1a5649e02f1ccdb9861f9f61c21fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60ccd65ffd76746d1314be8703b1c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c694bc9bd323a3bea3c06db9df0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d6a94504005f37dea080611dd2843185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243a8328fe201fc763ac0add195fdf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc234cb4390006ba2c19bd49ea6b19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66785d1522f540a5793b4a1d19a35d0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4145fd16e5ab71a6e647a172c4b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5223d3b8478964a83b3d62e7845f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe7c242e7f25b3521509d28ec00838191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ca2c890b8ed7355c4c1bc6b800153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf019bf3a394b7ad31df6088f9c673193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893e7e547494803f230a43b80ab5769194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6df831e0380dda178ead4b92086dd7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b75a7e3d064eaa83a8ecaf25971661196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab792144512a287d4ab674ef61c05182197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c8240813637c8761872de491564d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cca096319f1cc3319e4cc590dcdc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd4fef1abc2ae3513675116e249493200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456172790a2aa9d5bd9db493cdabbada201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25b8e710a90002e95891a61689b32d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc834fb07015aac0896bb02cb6c5c69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a386797dd3bb2a4225e0abb6fb3f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92356fe4de6af836f024d49ac8ea895c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb731efdb9022a8d9e7ba4ea4e1d9125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d80097e9c68cdaae52a76e949e6a41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc855049f64612b7cea1010a1187f87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41cc1ab0ba742f690cfcc97d4c56d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c037b4d21d3a86d9dbc3510999f43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790fe6d2dacbd1405e36161c7976cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e766c7e873c6fd61271379094a197212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2fadb0ecbd5314caa4354abd26d55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e4ebde57580450c835693eb2f9dc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2089e5a7ebb4603a04ea934f1fcfe2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf290ee2758c94423dcedfd07f37bcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad4c927c0cdf7cb5ed258ee0c51e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41124ffa7c69b017c713cdba372c497e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dd744006b63c70ab097fd87bacca6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718fd038fead0554072c2063e05bbeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2b9ca207b4bd60625cebd28dad1a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36f21cf0563f6015b086899781bc8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf15a4472af0f94357db9dc9304b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51364faf03e827bf5b09f0bff0107d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af79f857b3ff6dedbd2a2002f77a94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278dad63214f30dfce16d168d130bfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe6397497855ce981c04f7a50baea7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095bb8eb9fd45da471db4d7aec71408228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43ba1cfb7786b696659b4279d4a89c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfea8a988dac60ca5fb2bdfbc7bf63b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240420d38587e90aa6dfef7965787c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571113deb046b17bb59c743afa7b8ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a7c791ea1babc4587f6fb322cacbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f14cc77ee4b42ffc192a86e9338742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565a100d6e776448ce5f4dc1703f91a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8083b4175a05d4576aba8d2ca7393b9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f501d063c456536b85ea273a38f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a0b0cfd655e5d6c921b8075f8081238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfee3824f584a8347efb30c5a30ac6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780c570d1a20a808e69653f4b4db61b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a6e35b4fcde624000df9cc3c2241241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536e6800ca1b925446eeea25b11290b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d964de6aaa5bd61f5c124bf876482af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783849aec2d55480e1aa3436a80acabc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9f48162288356807386915712ab0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b382ca3b8f034b0e3a679ebac76c32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f7ff89b68a96e0d15ffb1cc6a41ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115116fc4c8a2e9fb2de99f6558d361248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1da7fce012075023a2c64999d61bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485606cc59458b97a67fb807004521e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4cce02b0fda0a6313b4fb3b2cf155251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291059d7a471bee26699dfd318f9b18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926f098891e300ee0b9d1d71cc3bbb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0de9e23754183ce9e42f5b6b40050254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a8b92f1d8d241637fd2fd773215c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979cee0de61354146f45ac2841d1859256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115415a3b960de99aaf012ff66c8d38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878dfdb205d977efb2fe9925d5ffe1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3d9a87033e3ca1cac06dc5bcdc8d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1322e8c83d7746ef26e6d2882caedb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46479ee9e5d2de3812abb3fbc7834f9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c503c33d9ad23219a27c020f2690c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eb234f84fba4a73e61d2f03387017263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89723dbaf02fd919875de12261cf95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f432113f03a1dadb0e2b187c5bd144265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe64a52c053ff02ec961082e66806bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d06c9c1cd572361c2c2b67d542a849267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823987f8cabbdd58ee53b1d8cde993f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3472fa65282ef5209fa7949ced475b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432ab23e07ef1aa106c09651ac39144270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce938ebecc064e75e43addc413f00d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afd56967de223ffe1eb119d9a4737272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c0bd89bc8aba01e99ed5f00565040273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d74b4e2786cdd08cc63aba0244922274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd375e879e2f196e4a0afe274e4fc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626883313ba72909fca9dc4962136a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cdbd06c793c8723f4ca015591c8cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4840bdc222c887905c62d5899f41cc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c31664ae60c8531e8d130865f5a552279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773278a8c27c5a2329289b9258256492280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed875a1c9aa3dcea0575fc754d697264281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bec70cc88a385713054bd7b812bea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237781ff55f15dd3ae13e753cd52d23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c4e889281ae1f44a789c1f56f2f17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f706a6773af602cf4ec3a1dd4e9754285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cccab28576d7c36a2a12e1bd92d939286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d24d00748a2aedc2f417417397674c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe741f87a9bcf7c332a19e1db3c39b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879bcd05b25900bd5a728ee76508ad0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c506c096ee595be188e0f3d92c10ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98840a7ab90239ba3cc516c106ef4b5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0c79cf3bdd97bc972f0f15fc34962292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e9805590acd5bafe380849d3f95ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4379687a1cfd24d10595de14ac2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b628ea9d4c6ab3f4673d18da2404ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303c1f59f069b5d8b417cbf812a96e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548de53523d086e833cc0bf4f701cfc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3d9fdd4ff3bbf88eb8d1a8e2df381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8b8e46de85c8e445b5f93446fb73c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e30106cf7c374fac8103f774ba88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248c383d303d7cbdb976b34e7a42c64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d3bb0a3da93d0fb16a1a247c0c458302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e9f63017bb1cf62ae3d0b950af268303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d7bba95f1d0cd001df04045e4241e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd27128582dcb6aebb399b640dff32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aa914e7e5b6aefff04a89ba2b1c62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cb02e96634353901890c2b3324d63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96b2deb540ef76a8dfa121b04b866308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441fd660e4c6ee97617f67ff5a9b010309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83b8f58329ea994b9508fb63534536310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9208c4f973874eed53026cdeed14a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4516a846682e4e9d0ba31ab5db38cf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfed1b7832060f99e51c3e8c8e3fb82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a4ecbbadae5035072f4641ae9bd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908d92d6e07f53ad8ad6a2d86cf762315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7de02e3f7102d80a8f1c58ec61f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6521d5317f7f99f875d990193e823317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b41a646ba43962eed5080ee595390318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a0becc718d448b56c229aa1a0efed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b37b1f20131125d73873f6f75deb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c6788248ccdb37827309106d5e13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d78576c1a067f7184655152fef2fce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade115f51835e7b5d6812dd638bcc3a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89089ff3ba206a6af412572d68b26f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649f0513092a2aec74d7cee7314aba5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb3e7e357daddd7ded334754d48e29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29633367a590834748732b5c3adee5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed7bf5354bcbdecfdb13f24697b0e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74ce99adf6e179c792e808ae631c36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed7046c779527536415048123a9518330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47343a819666548fac0cb68e607ce19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672cc275e3e49d888bcce00f7d4bb3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee73bcc96b5a479916956d0a8cfea3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03227d7e5c8a1bdc1cc56252b8159f75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e0555b21a6e91b496f5b2af09d9d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0724d132853cb9750af8804846b3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99be1fecf85818cc05141a84a01323337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eef27adb2bd0787ebdb97400dae6b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d655276dd5b336310d090e6c72e38c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0fd80b332e6c3ed8b5304c314b469340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978e249a06f99a82b4a5025b6ad6297341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662603c748c3ebe53cd4fa3a0a9d9321342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb8f1b0f6be68ec8882c7004c44e9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffe0742fd091b3d143eef24489a502344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ab9dbd09b172ef84cc7bb0d88267345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca81408d15d7da25051afcf88873f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4811725861304ea50cee597fdf1bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255d338c33bcf9241e0fd30a9905f47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668cfc7832d0661f5e92a1d1407ec2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1cb2f3b9221a1fc2d96f6429afa26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376797bdd13ad455504b24360e59ba3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215a983e15483dafbdead301b24bdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e738a20f203b94d98a3c07e0fd5d4f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19261c4c7f71479b92077a100b4bbd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462147fe38776b59fd205365bad3d222355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02612d08b50c0a0950aacfdc6c41eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6162dbbdd209cde50aa15bba04960357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edbdfbdde5dc9b42e349771adbfbea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e503b7b12137567f7a97ed455601c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162e0fdd4a38e79843cd60d06a1aaf2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f233937e74d74e9a344d48a3dc65282361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef08c2fbffaf41b5afd6e104263a11f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d1810980d1f35fc43f9344380f6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27509e02fc8b82f9b728b597dec297364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59793fb6db48098aa475f40828b2d715365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294af816a166d3c48c6f8ed1225d72cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd886c0f5fa2091416961239fc5a75f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb35b7e2c84f2a2d27fb2119ccddf9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af034c1375431e8d50a58d4816e16935369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d0ab8e2a2369e5102d0022a6b8abf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b58bf32b57959b4bfb7392eda248371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa583d613c84c0c44e7c0df6560970372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8edb5f65b41dbb52f2c338be9c03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043178deafa3aa35a47876f1866d46ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829877d25d90f5cbf9b384e89dec014375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383f3b80a9b082799aeb68372a2d77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e471a638d5635570dc4124336e068f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933177c278b858c0ad1056d03761c468378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee91f8670f725ab03bd462104dffd5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c60fc5c6829cea098a626c7106b231380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb95f58ff2ca2947a2de7208199db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c754a3f993a94197cd3751925d54e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e96bb636fffc00148da475388bcae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65dbf3c5af6f88fc72aee8ece907ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3205698c29f777b14f8226e7e868244385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7c4561c18e923fbe1087a5ae82acf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adfc2ec3d7f8bf71aa0785bb862283387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96c7f4ce916f3e53fb4e6af91c380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e2382727e99fee66aea30d64e3ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f101ed0d73a3be39bf434ae3922b8d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2697a3dc0664648b4154a20fa568e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2bd34b21e9ca9a9c1cdbd94e26be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b533df4663e7aed27c050a391dbaac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656037b304d598ecd947ac931faf056a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cafabbc869cbccde7321eb28e5d7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536e32635418cf02f0bc86b9af5aa49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ecd6f3ae69e589068f85289a3d0bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54407d0621d51537c8842075cf264398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57faebff768ee929ddcd1c6f554b14da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3666e079b4bf2d90a2b25ebaaff0f58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8f9eb61841fef3688f08381247b33401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89e70135b150e899d5daec3e145e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caba7bdc98baf58a94444011fd33432403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3d4ac3586a3316a685174e128a6d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbd14b306a1545d6245484cb060a6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c88734bee2fd69e5330f83450ab69e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07bef3dc5c3b584daf1228c9f31edd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed735a714d721d9236d61c6071abbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab63c1573ca1f8007a67511a5f4b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767beae6d696adb9c2ca8c074182f32410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abfe01970c852ada45f02ef5ad0bba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe63dcfa2511a23b3b6963d8030ac0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc010733987e7a2cfbf91493a7c0eca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650159b8a1c9eb1df75c8f52771f52b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25f3c88469cc9d729cb0d7954d11fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c1cad60c649c5be63f8238546e719416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b837c792da74bca4422217bd07a25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118ca03ad197a95ec1bbcda2c793d16418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a6f8aeb2c2040e8c6f633395de9ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f5dc84fe08daf7efdb9bdcb52dffb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c5f3ace9e0706c619e26648965581421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bc3e217812457eb481d0b9a296d88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b037be75d14b4fa1883df2a95b9d620423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695cccf9378f957e55e2d9b484e666c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd1619d4da93c30655ff476f2dd1c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4d2a51762031bb54b1a464a2e37be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97414ac00c331a97cb049ea0e6641d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a1c118f94a897afcf9644f4d2571428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab5b79b17b418a840aaaab8617a459429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0492f10b152776b9d8dbf89e819ebd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfc7a5d3b14803b07848e1fc84d2a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f7dd40998b46f074b232d46f186f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c6afe81b70816ea5171d99f2fce1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809fed112564805dad93feb1062c67434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45833abcff633e862538f0d37379708c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77131edb830b0b73ce2041d052205d73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef8d61a9e56edce113651a0462e676437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de8654e06dc138e2730be9a57b70bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050558b3876687f3761be5b017bf91e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a5613347eefbc7d9d41f8dfbbfe5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e8f56a068d033a58d6dfa897b724441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d49f87218b5b498703528119a7c0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f50ffdca5f98a5ab1ce74580627c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e550e9e50ba592e25eee43f265ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb24c8555114f623ab78fa96ccb3246445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e62eda74a3336fd7334540de6544b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517532b75b2e5600e877bcf20d7b315d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7be7e4dc080ec4511779730ed6607448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313c8dd9b1dc45c043e3c9bc871f9a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9159e0f4641a9a87f8e106f4c80a55c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2345fc986f2001ddfc823a368f173451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e37ed751bb84764b6c9560fad97aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf03d888d37593ed18cd57878e65ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6554a32bd40857b125a88c385cf33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adea697a7d33056c122f111bea3dfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c407986bf8ecff93d5199680d5c6f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a16025235a989213387bab2c78ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f0ebf8f644379c866f1c0035e05b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad289af3422fa02f7957857716ddd9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31320c1134202aafa517cf711e26633460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622772d71c9e1b721c5580f51460ce9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6345d1cf9a2b2f01f6023b363986f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d7d807880423245f062c5fe9cb26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b653ac4ccb07204a3edfa43205a8b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37868c2e118f0c0a0c35d9f1c3d03c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ca23016bd90c4fecb71822130166a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198224f779b90c4e2913544e49da561467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91acd8a736df690dd3c77140b0e2bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcb1e3dfbfecdbedc62c2e66a5fdc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5437832f772a60fbd1ea2b01fdb7201470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba59a886b8173ad1fa07f9e3d8597c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753666854ba636c30b982e4615a7b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076de5aae3899b893a77efd887d3cfd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc6f6e78bab20716f8e20734e70192474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd55d0cb524862f5808eff89886e0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc9ed3f5c111a39a0ec575fab1d28d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda8c0425dfda481cbc74cdc2e0da7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745e79ba82582838d359d44d131498478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847070140831811097d7a001470a6872479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333278e7936a369abcf00dced49549d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92271d4d599dc4a41bc2d3ab84e3557e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d343571ca1fb51c738efc7cad485ff8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3d40f430bdb728eb932f468d844c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df4d5f6cf51db8633c1417213cb706484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cf76294efda7e2e1dcb4065d03f39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27055ec5d0c82c8157fc4f5abc9cb13f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ac9de48e3e260f8327e3a2dc2e5c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f489899f72d8aad9c18e3524448aa5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b23d33b3470081ed71a774e7312f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71405c20df26705e295adf3133664d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039478a35cfb3b7234f992aeb52681491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe3c47cf48a575a6c41f751fd475ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b384b0e8bcd8d8caf2f3a27f9aeaf8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a20d2c7a125087e9d3ec4082b0c7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c645fe88308d1b2534ba847cd56c76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d9555904cd51c25d4705fc71c5acf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae7e44bae867fc02cab07b5d9df5e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1604fcba32047b952e31c563196c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22dbbb5109f6b4e7bfab9ed7c6ef36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f9aaee0f9b0e06bb58c19b72d1da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a8f470929c83ed61aad7d0cd77487501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5585c11593bb471f3de25d2b3cb94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd22f239cc8cbb1d5805933e477b3b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018ee816016f9ef6ee642278cb111a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65c4d10ffe4e866d7396c038153e20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e948c2bb12fd21a9a1ed6e09824f18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1c1e661a5e3afe729703c6dd8166507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8df6fc516b2278017aded25a59686e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822828e723e38026438ab2faa3bbe88509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4299d539fc12a806b26c82f5ebd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744741c60eb5435c0fc6460ed13e3e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5d807792a020e63fb9623e1185a34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6654497810edd5e5efdc462cf0646513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332ea10117520904e866f824bb324d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a0ee5136c87b6f55207a20c31e59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be8a83c67b46733887eac08bfa9524516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346acef7e1153b5808c8a8c8ae8861ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826597a18f1e4f2f657868abf0a44b35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c85fae7b306766cb62a5c18d1e7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c22be74fa8d68edf54af61af518a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d42e51e95073915b6d8ee08b65950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cdee90b4337d0b9c9b4a78302218e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e3493edbee382b86df43410060de5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d65ae7bed58a1e5aa91886f5366f3c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667bc624366832c9e024b1a50b1105e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b103bad39682a0ccb8bed944e2ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56930164099a45ab49ba382145749865527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04da541dae4f6d3f01931d8f1134f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbb3c4829c73a8faec56f2ddbe2c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3d2102b1f4de2be6ddcf1639c3b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e13260d61d159b78bb5832e39f5c75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1f750a17de66e1c1a4117173102cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2defc5c63c7a51b0b1f6586bad707cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e616931541faf15e6c5f4dc66af867534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30813f202f3f9cb121ed4530cf1fd7b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480aada0737af3b0049a70d35c8c68f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e0797b85f94978828dbfb874740de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349d63f4e8e5d3b8135e5cab05efe38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa953fa3fb476c8f75e57e0fd2017f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1a2c7b798e7fbd1324389fc72379f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc505cfa6671838b157417a52b0f01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe2e83b9c305bfca276dab47b4d298542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b565a93830113b168786410401e94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de26ce46aa882642ef50bbeebc322f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef21b10cdca6bcb62993fff645c4fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c681bad32590d0242deafb56a7e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e98681013c0042dd9527501378a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca13aa08c6cb61591bc21f3ee8c79e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9acd6bec564acf05e8a114ac93fa1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093504d4c8c09dab6dcc6e5ec141f4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126fc3ca8a5380c7606ba4e24fae138551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcfa40cfb259599da9aacd0a0505b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce88c0288dd7f59dab2deeae393593553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c09bec70d7bfbdbabeab2f3df649d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1979a1f746f3e7f07574b8c5466588555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a426ef1e31ef4086e47dd373709dc5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a493a81283e956c1f4396f1b5187c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5d6fa43cb7c0f3662be6b3f4bfc95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fde676a734c2464c6a6aa68ab02f63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b695b0172187db4df193e43b6be843560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60fda44dfc33cadc2c6647a4b7b287561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad90350203844092c8d930d4d06e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974655ea2ffc42b8dd15afe779a3bea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c22fe8a612567bbc09f270a6d00c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f9bf6985a769e595d248a8f657338565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da040f3b39adb5affe594ddf8fc4d99d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e867e4bcb6b7d3f3cce0fa5c0b380a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4f1fbaceb4a629cfa7559ae3e7ea4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14881d8058eb5975675227a0eede17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345718b5d0280119e2ad43b52b8dd4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de502ec3767595cd13507b711cc459571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db8656bce615be195566d38bd6a60b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7edb73aa937c537968ed99b89b8236573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3254e78dcc137c573a80af3176939574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d875799b607360e736c44b6c83b314575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20158ded126cf84d543518ea4c8bad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e0a643d76c4ff5f21a074f3b360a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042310a9e9078903830f1bac5895d7e8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d4f47e8a3a8634c4a5ac22918da2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e398bb37891c9e37394390eef37856580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece67825bb1ceced127ca223e0de80f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e3cd5f5f90bd41f7dbd479ffc3314582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115eafd0a853426f905e867a30b5b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca3e25603c8f0b0960c2427fb199e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c224f5beb02a75e0baaa491e479f97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635f5778fc9b8947f2eb96c1f769262586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381666003f763ad9482606aab67e5ce7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b95d6eaa7cf13f95fd4211aff2bd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5a2b1f8a11159d4310495c087844589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7afe7cfe935694c57350bc7186588590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d0d1988b6d8ca64ff1ee0bf52de03591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5ddfb12b3eefb3707e4cccbe80e6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a2d67a07272322ce77a31100c2253593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed191034c7fc1628566231d639f0b8cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f113b9bfdd46620913f4460be8d68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b0fe98094f0d688e9f5f9d87f7176596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8ed0c45a6623de182eada36daad2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a6ed7a78a10e114a4134b7afe3d3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37adb3f638e1928f46f246a0a7a251599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd133c3aee04beeebfca014fbeb4fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508baa724db963eb99ecfc49d8aec0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405827b8a680a8a75f8700bc276dda6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982242f3a86f43c3daa293b60545e4c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82bbbfe092b026cbd40aef3d3a9505604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aab5658f8ee184c5bd5259220d64f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4481b8fac4bb5d9c18aadd1525dfe69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cdb26a1aeeae72069fa29ddd78182607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ade0d6d37e34687382a5d07445222608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d59d2a9e24deb58bfff4a1497d58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d69d83922ae49a9dda779641c9982e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f696bb9420e70bae8245fdc84f32013611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987986eb340765b4d13900a20760cc9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc235e2c751cb347b7d749eec16f58613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dd050dc2d19cb2bbb17a8000c041f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68531c18148ffb138b34c1ed5c9358615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d94727e04cb44625f9a68fc207a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c0675b4cdd3523a6dead8a45ef3f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3459fb0378d8fcc144b8123638c5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6e23b9d19bbd01ce3cbd79701fca7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5659721a5f5a06f10e3502e4b0e767620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a2106641fb54fa7ffc17992865aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616362e158bcecde72db82215966d40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089cb357db65ea28eaeb2272bcce780623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab378cab55e999f2278534c3746cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b1bc82de5e1d7704b850e5d0f0f54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327409db375613e7123901b6f55e734d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a051b4d8caceacae78b2e2f6c1216a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beba4017b3f0dde5251c8822d82fd3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f840be4f79a27b14be540fcc5453f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e47250adcb0431e81dbefb2218ba15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08191b2bd9cf68796bd7c1e671786a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2dd8a88d5aa1d91bd6e079638ca67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdbf3fc3b9be6567a0063d190c03d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30958d78d3a5ca6dbe61dc8fd36f173634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5809ba5132e7a773844c74ea804f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb8dc68df4b8664c6251680beb1151636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319d01e2605284d149c72ea324dea8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd8e750013eeb52e02d1d1583a2db638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83d1c7628ce15d3d01f0891e98f1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd784280832fdd9c62b8fc714f149443640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4aeb619e63f1ed1a88f898507165f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae6681ac2cc8de70bb9c925fa34e2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca987fdb9a15bde51b246ad0356ed37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ed083612cd7cc09b6e96e63880e52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a775d8cee540561ff6960c265fc18f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e25e9152a6ead74a3877e73b0275646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827864f90a9c484442b199ef27f4b529647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff58f5439ff0b7ed5e6c01f15e7ac9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a70f6723814cedd940c9e6a3cd3ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80cbc97ada3971c34e377b8d864ba1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0283a28f1c3ff58ce1f90bad6d1579651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882470af26d2c9057ebf1a1b18c0995652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058b35efa1a1a2db319dba03d23a509653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef5d54e8df4c6cb190b793597147ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a79ee086bd775669171370293e041655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce83c96cf0305714f717863b1bfcb9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31822e80b1bbc218c0f1d356a76442d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b15b48ce3441270160dd08ad2b7bd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41112f56759291e83c70a0c04c8fd768659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812492bd651f8ce9f30ab598fbd174a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38673a093957e6855a2c68db43df144d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e2f362ee0e54461db344baee3c9c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d085aa22097699926b3e6fb74a55659663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5e1c303a4574b4f4e984fc55e1f0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf36567ed9a214e0b94e856062f04a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8f64e4b9ad5acece415cd0b28d3ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd374d735e4b67214dc9b86fc19d50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618a053bd27a0c01de52c96c0bd12f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013fd51ee725ff102da950f74f20a58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9defd99185a2106f508e2cdc49e9e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff49e4c55c21d72c296758be977d89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9a0b864831c5da1e2ed954e3817a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b052bca03a15aff9306fd61e83653ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c9b8dabd1651ec6a6eccfa0bb6668674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b9c355dee16cdbb4d8cedda17eaf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e52fe2e291deef5c22e895f9819e40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01617297d5d67bcfbbe0d7b95c416c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f67abee6dd56d917d55c19b4b47d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cce5568bb8715d12fc44ac0b42956679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e67f335ee1d828e5d041886d75d22d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae971bf7f2a5866e47cddc65a42ba4be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39277ccf0a8ec5e29ad4c6f22e431682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4141248c1c7d823db844487620594b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c687832da9e99f01331f68f451e1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6206aa6fd1fbfdfef3935cf6b78e29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3daf3027528aa608ad497761bd828686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea386f1ce818c1f1e7c696b75f35be4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c9f20c0e26fc2dd6d7f789aa00096688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391c455aa16b75c718f81d64592df0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ca5e375b819a188de5522c81c6621690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3847be9ef74753f51e8a03506c7a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daf4fd5388703b077d44a6d403c376692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894efa2cb4cb183fcdd5323b603656b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40690b350f8317231b61d5924dabb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a906e0a56777a6d025de313e1498695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1e5464bfe37eb10a8e3152a6ba0fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9497b10d4c7f4f53845aa5a07ad0422697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd72ae953cfd5a87f770a275df0cc03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bb29cb10b4bad7798a479cd84fc57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df00c41249749559c7e43a7b0fc4861700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff44f9193342e6e0993e421f1035b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbe5c39f3f64a60ea1ad23a61608e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf812205fb29150d217574daef5c5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170250d1371b37ad0771e6acaefaeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b395bec2fbe3668a4e67d4e7bc6517705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcbb190974737c5ddcd3339b8b446d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3753884a7709886bb40ab4a12506707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecce4684a6265e46f55c79f9f6bbe9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8c2c21dce403aa87f92804fd5864a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7ed20228c4c778d21e8cb82d9c6f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b28be8fd8723f7f9831124a2753f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f257a3684ed6608fba0fdc7486e74ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60f15a01174079df551abcd1db1e00713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e6df0819288616d602dff9fe7499714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3708de55a32e2ccf2de695a2e4e5164715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b3f312dfd3351348112c3a45be8e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570dae099de7b009de1f3eb70b73100717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5095fef35aba0618bb61827ab724d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8b694f259fc4e8fcdda2c944c9e63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e55174847f5b1c8427f41536eda41e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac8ad237cf5686896838bf34545265721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582590be14ea345b07c263b0f9efd721722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b50e48e9318e4dc00e5ed76bd7589723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39876f790fe92c4ccd5a456f3f19c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d387d199a863881dab917afc06090725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55640efae7dccf18e59a2e1a0fbcafac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef97224361e9d6ecb7bd256fe47e32c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89615c04f7fcd3ad433e9c361a57c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc060a78d06c0faa5274544738e234729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ce1431a9fa1c6474ae2c9225390e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1174e6fca99767cd857f743b346f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99850a37b97c2ff9da7a26e961c7a96d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c628aad9b5cd1b2e215855d322ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf98e20d24e3b2d09d8bdc49538ee9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa4870f0db1e5610e5cb423313e4b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364fa9093bd65a7d3e54ed97366768736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f17f3b1a780b5d026e12deb3f5453737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88745e9e8d7e1df90a0ecd911739719738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee8db500cb7641c703fe16b117b44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6997511cfb1e106dcda4715dd0231d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c393550601e36c28289bb848596430741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61287ae78939e8dd885d4f5b0994e5d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342ca2a910cb28900e2450e23461c81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b4a1cbd2102967893b198d9e4222744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1d72421951dd73d82eefa180359e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803e7899b588242f4216515356e41c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db537d0cd62a2dee899dcbffc9725f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda34cf5ed0f9d27691982031608f3ba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0f518d6bf5a2a3f334fb3f5bfa3b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c327c9c72b5b0774e8bd3cd1c236611750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd491160a07b38010470dd0f249cae3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6971165822b3bac3b13dcd616bb09ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4389529a698f15f1c1e52cd265182c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a3601c40115cff6460b828008e693754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840bd588bcbefb7c901b5a11c40dcda755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b821639c744f7e31db2ef0835ef1a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01742827abc7855694edeec1bf058a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300595c51ce8adcbb74f0d6295f4b71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aea7dc23e19ed042910dea523a76a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>