--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00db9e9fc1832fd2176fd4aeade207a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c537312af89f77bd650760de7e14882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd995e0a4a00671435319fcab54b9533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f30073464479926f19430225524864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2ac39c99e487ff81383d76e869e4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457c0619c1695c05a9291a05e081366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac112b1b9785ef62b3976a72d0c6bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c78845caf7705de2f372b81c72ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676bdeebfd89fb687431d4c6e7ec55c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ada8f52d3286de44aded4464748fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1687a51e7eac7a94a2d1f1e84d313c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879462e336881b32bef3cbae4cb5f0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6cf037de2f617f8ef16c2d12f802513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a48e781fd67ff8a86ae48afebd1c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e976b6e344229f693b387f82826a0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912125accbca77a17b5a77aa14c1041716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da98d5103c1ce7e1d2c7ad7e2de16d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc1637c746fb107282b0f60ddcab5218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9a37d28b854fd38c1c792f2a5ea619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b0c0282d9d516b042bc55b815c3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51999d2e0effd5a973faeb685b4e06421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359892bf6eea77a951396513ca0157e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846fd22f8731826a6ba71f7e6a792a5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b462e3525c56e6a612bd479b82f62d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d227e4e206e7d704bec0c8706cd5f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f94bda46f9827e04485074d3ce4c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275abf55126a027d173b452ab16ce4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96c158eda4872c4ed316c802fc92728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca708c3bd00dd47dc0eceec902eff4e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1e3aa283048c9a9d01d24f7ebbddc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad045ae3dd74f88343c85f8e06da4b9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c46b45c4fd2f0e375c74e299d406b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e2bc96a65c2232a67a5c4bc9bb64f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306260fd0af9b5c658c68d9e42b0fdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595d922ee77cfb11b8bc824be5540735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f27eaf59c0ce1d4bdf709a153b4a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c586e71c3beb6ebf19ed09c351e1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3763c630d0b01c9e172f7963e277c0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cea62f055f167c7dea6ebf1a280e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9da600447deb0aa066c95a2006c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07730e3b196149847b30939b8b0a7d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f0722d395ef1540e6a76d53f6a50142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb097ac3288323f24910cab3e2927b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70953731528a47983ddb1efc76f81c1a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133c87b47cb4aad09c5f4ba14a882345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1f951e58e874a49754dc37b84c6da46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381f5b91a3c12fa6ac325acb2265dd147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c4fe6fd02db799cbd90cf8cdc5e9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be947e44c7dc608f5f0c1d245195e8149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345ffc8a5ea7b6b56ca789b32efb5f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464d97e827686ed3437a11daaef08e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f63d86ccb41d7c9cb93db5dcfcb0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb172e3a25ca216e623ac0a654b519753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ef9e296b3e4eb32f5ba237c4c5a9754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30d933b517a73b648681cf484c8d5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6f9e67dc011f632f1175bba68827256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb073e2d3134b7e2f5e6ae9bb3e09cf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f9b82853f6c96ac3071bac59822dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64554a36456621e1c1c1b2fb0ad8acc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3039d3e7dea2166737c45cb75f46160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf2a689a8e054a7298bb7cf4f7beb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd960c46db7234d8d9b998697f3d198262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f19bfb4785c587adffd5d04a7c63e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335d085fad9e0c99d31e76f61bb90e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb20d75ed498f749f8df7849d202e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b128db128a100bd81983b44d64ca8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e6377d165133c7153237b62af275467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d138647eb728a3f9e8f8d206b2bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58abb75c3355066e0d800aabfc80bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff362494a89ca0ae1c60dfca1706c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63931fa90c71884100907eb0fc434f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8cc35baf9123f9fcf75cdde94156572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399113ea83d36224ddaccd3415ff4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3524c9d3e92bc57724bfe2d4c442f6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135198ef88a9bb5856fea713642e77e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da5d056f6e279c080cca7b456ecece76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a35cac82a1135876c80bbe9ba54777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d77e0ce5efbf4c05b1f655c1c6b88678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b04ba69f9d3765d144113d2e69e3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b81ae71f6690c9790440b47297210480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9a9bb1292052b2892f05ad09f263881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bd73413f9407c8ab6f36713ed3e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1469795fce3414a8a07cf3142c24e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff00f05c2d3f2d415a23bc914bae61c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10256fb3c647ecaf027b6dd03d32f2e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c15cbbf13bbc64faf9252d76b6bee486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1f3bc62200d4963d3c9d4a075897787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ea41e56f93cb887f2cf69e88ff99d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f8f4edaede411f8eb0b17d3a43f7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aff7407a1d39fdad481548f48ebb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1250b23179dd95e0c4aeacfe7bc04b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49065fa3e71dfff799f6a7f6b0941ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c450083b8bccd89664e2e4a0bd70293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347bf2d78e2d0cc860e422b48093b4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85461d0d718da9cddde42d17915147095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552b86a41cd6862561a20246b053a1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4a338bcc127ead63e62b538263a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7cd212eeeed5f2d7f46e22d6ed73d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da84c1ddcf95fec951496ea2229b8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14210a69266eb1ea5ddf08e1d55e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6400475f998107af577826ab6e632101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce24708e32cf468c2b7242da3cebbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15bc4c8536ba52a285ed58926ed845103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca33dd843d036fa50caadf7af3c5893104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38161db6a4d5630ba2a69ceeb613d39f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516f66b9288ba62513ae2c9c878b91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd439986b020c0866349bad9e81ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1ec6c9e4efd20f67be10690a4b519108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b298764c223aa41ed73e28258af4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42876401f8a10ae320d3772efa7cb25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432e03b5a69dd7e28602b16b645bc70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d163be5a6825ceb02427f875f827176112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990bebb0f53eb9de233911b14575587113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf6213f357c61e9c4ce55ea5a03a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0fc0d9ea5aca2dc173d4912c3e6a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c1cb9ec5ed46c213d0a6be114d6cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f573f4af28d4923fa1adcda00af8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e3e94cf40df065f142f41367896f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e67a8ad71ccee5bf2f53a4d27e85a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79795ef4a225845481d32b7fd5081b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1719459ce303f205a6f90afa8c20782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c57e000780e8db6118e5ca3cc18e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bb89801bad0d19620da083d3d0ca5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab407b958ab3a84c8b4e70654d1581124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e73dc142279bfd509c754e55e430b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff65d8742bc154a3aad67660a45cc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec715d907fb29694b4a2ed15fa39e73d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24053866b6cd2b1871c9ec6008894a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4b91d23ea8c6b30d8f6f46fb43448129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251d72c06d1371e4f68c74d05d9cfce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14c5f7b85ab8fff78c60e6ec4e11f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163502cb83c0cda6d30e68613cd5d64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526759116707530102c732cf63d5def133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94897641d1ef3d32800f573c8ba9b55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae6fc0fc68569b91789f252b5bf0b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840da5e9369a7ade8c61c47097a65aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4115e1e53fe93f94fb2c2872446d1fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb07f6089322165bb1ce21ef661bfab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e2d3ec7b4acfa8104616e17f11f05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a53e7a36b9f337a41dce5c252ba69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fc23cf46f9897108d8068a6291194141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4d293a66c5942926804340dde2c96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e58b8a9708a3628aec137e029ee463143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db0089c1f2d9a313fee492bd0472e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b87cf03005abd7171f4e677599b3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9886f25d13b953073c732d7bc89d88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96299d55d44cdc3ae277d4d23c4519147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79633dfa35215c694dc84b0e93c25b82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec73d4d881eef7c8130615171239db9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3462a0852fce67c51afa68fad0adf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa81cded442cef915e082ec72863b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36bc3f6d2287b49959431409db2656152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fa30e0254cf5a6cc90bc100078f38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b5f598b38195a4a8b585d99c0bb96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd4b42e5e48d8e95fd0e961946c3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25be8006bfe1d9c70e5a516bf93fdae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed614a8c9c8d8f39f66fdc9414d390157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23326efeef6e3bc408348e943d8124158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18891f24bb7e0a1d258d0134c5b5679a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b592d25060ff1e0fa16ab4498c82423160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b38ba330ee986d3c5b4de474c2926c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7f554ee86065b9e383a0d8b9ede4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e06b1c592725b2f19bb675d4c99b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2b9aebd4e31e506fc13bbadf87543164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0761b2a0ca53bcd99f92b15d2e5c61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63490826676434e8d56029cc43daa357166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee111be8c266d22453ded9d0b4093a01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f8a8794c43ba3cda7b8550170f641168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ca67dd780d59b72eab5ad69baec9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2541ecd031ff956801b98c78a4a400170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0998b5941b64f4407686ff959a78711171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9eab9735551e3702b5a3dfd948839172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33069d0ae7771865f13a833346a336ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862b773ad00b5b5a92b93feb2e3c157174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b21053ad7e54b08b3931c0879cc91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929c41cbc55148e42e9fd4a3301975176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c393127e29872ec9c10d7451d848177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89b288ef63e28ba8905f4e36e9809c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7d7acda46afd3056e95d182267e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9126641ccfcb28a0cbc69451f7713180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce00b9092e0e050150eadb4602149a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4b313cb1b9a4b4e106e6785676257182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031ad0873e3847818c6f707df262b7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2eaebcc5fb98852a3969dd7a4adf4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec26e145f8b5f74dff5c6e4cc8a71c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2d2c8788594a7019346942db37339186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62440b42d04ae7c2c56b0821a8a3b02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360cfb6d2ca08d332786d8ff1a8790d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac5534cce87df558abf8c6cfe6d5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6457fa7e5934fae13d42d008fa64e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756442861f8d2a6744122e82639d1e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f8b6607d7d8bbb2066694e92ac37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e92d9ad2165e84a159e67f9b1a1e5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a096a9e8a7b37e7ae9146e89cf815194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d7c854454facea44aab7951059af0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1beb612afe20fb3489d4266be116d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905c86c7ea45ec5ef0c0b41e885a8d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5633013ddcd6d420f84b77a4af39df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfba0f614e25283360d9da895ce09e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e3fe53ba8e896b04cd7c0840488d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7b7d75e1ebfcf44ee6469b8ed5792201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a94453cff0cf2b9a5005ad3daf789202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef684fda390b1043518ef98d608140e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15624f1c9059e68b4cde20953e10ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c048b7991f795328d11865fa8eb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b3c1afcc13a8e8fe00c0421ef3c9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8b0c95c4096aca5f99c31a7b1e42c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a050ded5c558fc24a08410a94074fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c3721e2c3a4218cb2145aae544604209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2163094a355fc3e83932f291acf874210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e591ca11b76eaa4a13933dcaf1f259211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12aa3a39e47c8bd637b680636115c5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e493fe699fc104b1919ef2b9afec48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12602059293ee0caa85ddf77794f540214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e28bf651f0a51059c89d1cf0a3347215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385776f38faa08d2bfcfa65fe4fdeedf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e69df13cf86bb374c7a5da0cbffff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef9142c4878c7e7c09f6f1481e5c9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e00fdacb8dc9c68130d78d12276d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0b7e190945cf684c466a4819a557220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bbac3eb9d243eee13340aa964dda9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998696c3768eb214a23ea882b599e2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8015726e6b355f5c5167f15a9cbf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee66dee1c222e795a6ad95dff27dceb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3499cc98e050c35c32b3fd1772196d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc758d6a380c3636a6b1439ca19ebf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f7d6760d8f4b0d0d877fe18ecb78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce39e6b16c2d119fbccf5b8757631228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ddde281e56de07f60f07f3c46ef12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734895cc857ba4c75108020c1fbffef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f5af96f0ccae4caa292d2ced3c2fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad221a239b22d6c8448b412e1e6d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef62bad36cc2bb444215c7f3ae21a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2afc58c4ac511d703efa0aefae73e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d20a03f8f6f24cc6985d5ac7761094235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf3022925097f52e0022dbc15547a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a041ea791558da593b8b34a9a8eaa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936672d18f9ea63b8e66cbe61362847a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3014e201f3c68bb8d4c62077bcbfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95114c3a2bd21ef5b2961af35ea74f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04abdb59af9a88dbffbe73ce26d12aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9149b82c159b9945e1274861a05fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed9002991d3511ec3c9e76eb4e7b51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9fd81bc23e6515a3fbfd366d5bbb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a972941f399022a8dbe4319e3a1d7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1917c8c826260d01550c0fe3ce0632d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914561efd7a76a10135e85c7b86fbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28e62073be14e912622e48f5fb255c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5355aadd4f768bed9a6fd4500062249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c41f8475379e3925ad2ff1e4591950250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad872997d2c29767952c9472d340b2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5bdade87b9a52aaafacb2ea763f7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5c3944416bdfd7d4b1df6812f7fc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959513e6d0659a51d4355d7efbbfe27f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a17885624cc921e924f9d377fed9d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c14ca02870a58feba7af51a81fab94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffb3eb922356afa8e74376a415b5cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a96d9fe9ea7018b7133c71cdfe11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e53b04766433f04fdc8a048c9481259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c27afe76ee2fe6fb7b40db6aa0e433260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b20c02bf0cf0ea5037448718872d65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91886a417e2fa45c65a1a028a77bcf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c3ff7ebe60577b7317eae8fd210a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b28e2d18da2c58b6612e589936d5a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8b7c9e9ec70d1cfa5b43af1ed04c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e791e0b276d20f6d5803e1a1a098e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977317c683726979095a1fbe2918c1ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c179dfda4013d1da0b3344b9b5208268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f51bff06119f8f6c7b8ec5c1e5b97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c9b75f6ac1fe73a82372479da2f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7e8fcb643a14130c8e12f47920cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3308c28a568cb92a571f176bdd40ce1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa4e70248089d1cb5a45115e8d94b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1745a6614f24799c4d6c0bd6f6c27ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ece25bceb8f95be9b2952f14a8ac7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f1d629c856a0171a80532f960678b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca2502f164b0175dbd0fa13bbcab8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abef0d78f39cd7fc9622ff3420c2692278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d63aee088d8d11b771a437577478279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850b5acc872ead38cda829f6e84d4c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b05f4b391a711cddc2cdae03b381d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe2719d1fa5c68838f198a236524e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dbf69369f2f8fed03ab1279a9c947283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a336bfea693f8515a78ce34eb54b6fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dcd2c43b861960f20e96c224c8f68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a1d595434e04ef4c251094a70e38d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bf849d646b72c4ac5a8b71e715f26287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed68cf6b12ca52898adebefd64d534b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d4de5e6930a29ba13778acc21a368289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6eaf6794f6b7371fa322538363cb2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0581e779ab4a690af94c5181ef1e6a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fc7fc8ea84b56e491a43b07783000292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5c772d6e2d0d3e5680758ef8393f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46c175e016300e7f38773cb7b8e7e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb6edd1a416943c47d119f105d1a60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4c226fec88c54e758560a84b6453f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194f73709c286b3c538ced204837ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c09fa1280fff84931648a402d87179298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82a5623371298452ed38d6c5839f73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad747ff26a3529a6a5328bd391dba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a2fd8905e9c2f1ecfada209bb806301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7456629fcfca3489c017a29caedb5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b1d16184dff0131811193f89452cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e838bcde05a6cd250bff091c042204304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a1c17401c1bb576655eed05ca4601305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f551d5fac1002cf8f8468db5e9cebc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3339e32883578c746cafa4fb2e131307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454ff11a4de2da519d2628e827db5dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbd25c381dba902a9b51a582a03c7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e869a6708a73254e31eb530884e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb6ddf624da8f9a1207c1a96c9b575311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62328747051de009e4a6fb0020db19f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37ec03160313ff32c398b0eb470b57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0ff15fb838c98fbda436644f22514314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07025e95f19b7db15a09643a229d0167315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92156589a18f83233077a9ced6df32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda370646f25b84b7a66154aee84fe9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8ade1e67428fd6d6d4a0959d64403318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928cbeda560bfcc7338fd588fd31c68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5cca5c296cc3aa8a5b65e2e2ad635320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19537f7618194e5506279729e16c65321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10835e3cd48b1c5363feba0c495af32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aecda9ce85dc4c9d24bb45eb8d4e6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f5a1d38afb2e838a03a1c97a28f4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dae293ede63081633921e85ccbadb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd27063168278ab1681629e606a3f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d32ad74ea1816c7c1226493615765327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce823d80dce6e6c3c3951b8bb9adc8a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b47e77324d5563e210f8eeb8b13e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e5d18eb08c8c9526cba360a5c1209330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32555ca21f3db3978716399d3c2350d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad71d1393b5357a3e2945d6fc9d1e2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73dff1186163fc043270288c1a7197333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237a3017799ef37ddc16c5a52300855334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806df7d8b05415b8ec92493019c7948f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932882a481e863255011ab1286b11145336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d8c0e3101f80cc7da83b62cc2448337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965455c437667b7ecccd283a8c9f4c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435e786e885bf0232764a2b25d6bf25339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f51563b6fe5db115ef6f26f45d0cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8f63432681437edcb090b0aaad249341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8acd9b74395a81e343ec647c48cceb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab27acf1547366e8fdddfde07fabc96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251a3a9379f3d6ea14e87119586e3b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c031e6ebb04e9ff183706a253190b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe039932767434537d97686cf3cfbe52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87622dc9cb254f0f207246940b8013a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795476891939974bfbf52b0577b4217348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710d506f014da7c61146d902aa30a6c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6487da433c7289efca075044d39d4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0090fd9c1cfab033c3e69269e450d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab29863f82ea7143d06c30fec8b9d41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cd160f3cc6adc0e2e38c7e87ea1d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbe3af082a387ba16d656dc180b411354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dee7a403590cc37a83eaf764fd3717355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefdf265320800dbe4598b6792765b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9ce265f7d5686f578a6bb6eed66e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7f0dd02b088d825c61d763bb01957358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4c2115f2666b2f29bc46c0c3e6c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d49d6554b8b0e4ab257537ec7067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d446246c42140f92057fc951e432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21476d4d0fc9946a906697e68baf2049362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7b05120377b3d6b0f0fbd86c09fc3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ddac297e3c3c3191d42daff63ba7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60360af917cff856c299b91030da9c97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e862975211fb439789c0d4dc594b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fad26c9aca945da90cf6246999506367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827127aabcb4084b46a5e1af8c303b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96a07993daff8c8c00718c93eed856369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956128dccbc69f2318d7807ee001c822370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c960ae0635f1f84e1aad347a77fe08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9bae7d5e3cf43f2966992695f9a7f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab93ffaad4acf2696f51530a474646373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb370d39a2f25a70d86066f899576900374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99047d014c0879137e66202f779e28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32d549a1a19c0d422aa58f7fb94b0a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64f1e7c56a8e469d06b18c26273b6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0118a08e6a7c7f91db6a142d3cd770378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d15445576125a85996ba6952e89e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bffc2e2d64a20e06a85cb074054c3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6fb3d1358ce12b1abd5864b247db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f80fec0bcb7ba001036abea4d63f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8f7322d9d0880b4a368cd60a3aa38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfff3083572a118b9a5896f818ce7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9f7b7128e7d133b65e2d240439a8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b868e2f3dad06079f13cfad016b196386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5cde6cafb507072ec819b6689b61f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a7458e3b983493cf341e8bf8f4215388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bdf72c0aa54f5202b6a39f18644a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48297e4a7d9db90da2383399481127390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8150b3922e7efe5e2baa336aa5a46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdff8d128dabfcc7ebfaad8b35c90ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04054e4a98267d4b9ebc9b3d21b6979c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaab97c71c10019ad7de7e227dc9a36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf355ceb41a27cd1a51fd13c581a6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e841eef727d540568c8deb824e8d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869058d08b826fcd2a06c195a9e42f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704619dcdd714421ed4484d5f4f733398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a938d28657fad8149d8d67d06e7106e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7dfc619208cef5bab07ed33b665e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22040df1ece7f5626a278a151796a66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697fd05db61d49695ef0201f25c6826402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a39003fdfbc30d83f3eca25741d6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105204b1c3e4a0fdc75a4029f5e990b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90ec9e0c751b2c333086bf6c48ba7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802b7545e81bc60624e4f646a164d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da09ab5b242ac2ea082a3701d90102407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f8550bac6889b7738d1e10a3bca1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02911c84b774a0ba3b5af20dff4a8b23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778bec8362f08d7c54c459c3b0fd31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbc5e794f0bbeede925924e9582481411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2451d1892041eaa6300249c0c0ead412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783f234cb0e68189abd8eaa49ea181f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2bb958f1b1ca38602ea16aaf8d6090414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff87fe75f7b8b879fbb6bcba75abe2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a863758d540c9fe562e88559d86312416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd3073667546ec9c9d47d4aef9048417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1113f70c5a5d35804815b5581c89301418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639b6c287998d400fad2650d9f674de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a6e957172603f0902c2791cc2deb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b435d92c1ee1400ee67a6b3c4b626a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d79270330898f918e5a3b1ebe7e98422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6a3019e34c93227659e657ec5992423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244cad7636a165878e292ad019701db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89f459265ee22248583da09163bc08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c786cea2fd010e555ad01449e71aca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46771506113a6c66c4ce9eca13f6bdd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87baedf9c1a3f262d6e8d85077c2fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c346981475308258f0975fa8c4fba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c849cc169bef70f1b666ec2203a4950430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a9e96cb4fed74017c811eeb3901b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b36376bd43d1bc80afaed86619e07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fc73caa303345a2b71cd9daad7dec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed92767a08c4206205e6266e2d7e3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beb1411bb478b8821441540da16602435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a409674771f133bac56508569f07e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189988ed5fcb4b32e5b9d3b1ecc1d30e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1ce912ac5a35e9edadaf136eec73b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d56e262f9097aed84f51a65609344439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff8160bff8d21cd1ebd910a7323e2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528402bede9c81e5a2f8782d0f48a1f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833af8475acec6756e70ff9b8271ce6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68203690591450df2e1a291fde26dccb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51fe3f3516b51eb12f0e3c0c429251444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee5a1672b944a2f5b5a7649207ba3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9693bbbbd4290ab16ff77ac4b29a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a258a5e18737a36cc10f1dc26135f7e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf688edaac9afa5aab94dbf3939afb72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83240ba5c9c1e5ac4358b5aa15ad5258449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2098de2d7ec831dd51f1cb257bf99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98793df047631f62ccb78e94d58e2f12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a0b09910ffe270dba06f1d3b8f48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbde5d90972fa297774cbd4801ca89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053c19118a7c55c75688a27295c9d58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51303576cfd191c273fab413eef9f880455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378314ea51a76d011dac5b1605658e04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a27447cae68105be6e12861a21c56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca4d3cef0a03810ae24770835141ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1c1aa584d2b0486ef1cf63c12634459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bd783ff032bc25bb8990723954ea8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe01eb0c0d0aed33624439a83997ea0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542efe52b2d8a294aecc7e8a92ed05d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efdb6c6de56bb9efc1e5934727b447463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d92ef6d4f55a759bb7630e73a6d07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff2ce60a9b3def07ee24ef0a7105cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e696fb1735977a2b5638b08cb63d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42577476765dca43ac03e94f0e288ed0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99eef97875c99df1bbfb3348a3b070f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0a452d96e2200875fd4a4af716648469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b3d49000abdaae9d8d2363d8895d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55e07d8c6c6e87136fb41dd4376c20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5c34c47ad3abb5c693d1a109ceb97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d47c81331da130c11dcb52fe8a665473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13ed4b3e22ddd4cbd8385a9d2a301474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f9fd1ef697fee6b329c1816b4aab8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa5c03919936b97c6c8672a2ee421476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc19c97b5ea5d5cf611a09852baa8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53789fa40286d3c2f7b6832675e656478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95248c003829e13dfb99da8e82cef14a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49001875da0597104e643391fdbdb229480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d72910370afbbe6ac94008fc27ffb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8246095597579adcc62994a89c0ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d3f26aa3d2b431ff7bcc1dda7f24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23abd9908e02b3e40bb6779f0d11df2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0cc423123684ab779bfca5ff8fd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18c074b60afb550672555562e7187486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eb598d199c138565e47dc1412f137487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb2a844f4506afcd5730b824779d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18e72b7666671a8fb9a02b0d8fb07c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea1c84a0d83c6261a223349e5ffbed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d083b9c4c22c527f2e72c77e85c954491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16610416b143535f419fedddfc9a19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a6c4e9dfc774d2103e75d5a79ab9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5585f2d08c749c622fcb673d1f8f16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1737151d8f2f825ecccb612b8fcd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b8e3e0b704b0de27af57270e29e22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86e81e9319c8a7224a96c159c6d3d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8aecc0bc92d408cc51fd6e7036855498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef557e96ad9df89503833f2f66366a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6f8c47a9b4545495b5d8a03159a00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760b1e30deb5f94470f27581985bf47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01166be9c30f15d4cd9784e67c6ed4f5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45967ee51e542369d50d050ccd6247a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9357a3cf8732fbc4603088d7bbac48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a838ef8d8957fd1e4d0315ffbb2201505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be21b4c84ef4e638a68430d54ff0d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc0085d9e1aa0528bf8184e0445917507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f87845fb9be028f67aec864f424d39508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb042b90769d104abc8d2c06a9a8c8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184e2ba4118c5b52393bf3330b8fd3b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e38b22c4b96d3968c79e09acf7fd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bedcd759477a2664e289b39ba421c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3ef469848949cca3a9dbf123270a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd5ce93a13de1f90ce3798fb76185514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee960329788524783365d3bcd3a914515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db5dff44c6ba01ca25e37e0e959d6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc7750f3a48614e04adce145ecbc9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137717d6062d423529a4b8040a752d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bf6ce8cf1bbf0bc457d7e48a2cdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2ce47e9b4c7bd7c2481623d958164520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390275c9ccc82e54fde88da3b68e9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eceb721dd900c9f685e3988a1d370522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970679b296f97a2940bffcb266952f19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6900bb1c5ad78bf5e3b31602f211e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a437caf67df94d3d1d2c1545d1bdc36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65f3ccc3a186f0fcf9a529743d4668526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebdd52c6ee580063a4155dc6a8ed03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa4a879da26f3fb65f07e73ca2b8b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d67ca4242fe946f10d1d6f77094171529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db6e10d9cd465307e7359e5de35e54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28010952ab5b24cefc3981fc1391e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9cdcfef6c68953697036eee2dffc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876800d0694be88ab718dfdd652df57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6515256fdb4a2a4f9f48588589cfb9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fba5add85dd625285638265ec0181535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab2747aba1823d393da0c120e3acdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e593980aa25747c1b753e2264d68980537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821555560c59d7b9f0407cae60871adb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54474c76f165fe26819a000d82b310f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec993434e2039d4fd79f2036b926bb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad5c38ea77bac7c1c4dfefcdcffd59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48d0e1a6f8ae3cad862b9fb596a4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f500b22b3866448220829105c9a45d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac116f5d52b2f929b7c6432b7a928b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785d72a5330969ed589c050b2e75eac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ed42fec4d195c0d0d77a173ffef63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb71b603e21194468ae4bd620d093f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d0b608f1ab14fa4e7e15c25aa3f89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7cdb3c1ca6868eceb27323d43888f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac6624a8b3a259b2ac4ed04d268860550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5a7b3477b1f930a40c58e625a485b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ad648f9448408bf04b3bd4993d04c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae69f1b602b157aa945d30c2a13ee2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624de36efcfa54aa7b3e019520b7dfb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ca023db547f87f6ea22bab4b6ea64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473b3463017620caabe74c1a5c0fef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35bf1f221b844ea8e83e5e8e4dcaf0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1df79fa97496d27f3db12c62dd8e93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef734ad90a3087162f11de6fc7bd5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f1957714f53e70d7a1802910f1c6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa5aa6c41d923f06ee0838f7edb777561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81934e1a4343110d28962756b634b678562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a17367f131439465c71c1fd3ca4549563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe5e0564bf74823b393b1326af6b1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b461a229b08fa1f548522adfec92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5dc20018a7654c6fb9c295db20a733566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960fd99077b3bf0089e628dcb0d8e49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd60c4e420a79d84f08ee16814761bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fa2cbfe73438eb883154315a02348569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382720e36f1343334b8e35a3804396570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456ab8313ce66963a25b55cf2e274a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666980ab64521d111d4294cfe8a4ba55572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27d18b297c7b169fb1b426f55bed04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc772ca2eff54e643fbd7128e0ceb212574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59bcc301f6a80cadf6d1979c3bf204575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25a70418f0af95cbf25d1f0f270620576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62dc23039b9b0d7c5ebcab501afc4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa68ca7df78cfb67ec2f8843ffd9050578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af89d268fc1d465c46dc914288e100579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2334de7b0d4469f91a6548c9ebe93ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df789523fb5726b191b36f280ef92fa1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf3b54fc579a9aeec1c893f0af280f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe84c01e69410e311965f48cda9237583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac433345319bd7c86c6811203ec2926584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6becfddafc5e039bf07c26044ec095585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9666d8bce00de6037096b757962d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574827ad058f5996e2d6f26b3778ce4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a5cf63aef3a6bbc88398a84f3a713588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f2b53beac3dcdd8edfdd79329e8c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fed9a2affb4432eae501d0a855f96590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1795bdf543c5daef58c6c0b7f1140591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5606dc907d1103c796ff0b9783085592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a51274cb58d0ca221309de612971ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320203ed93b4932282b4f07ae90ff85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4981e6433a0df476411e606a53d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f46afb9d7e9836bf6ec337628aa70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbc0090cf95e80f5e56ae4fc7071ac597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d16f8bcf6e23026d034edabfc91a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e454863a163df1ab48f2da17e1679ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085f469d48561023b6394cd8d7096d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233013957c95f2f3c3f5688e3a07328601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4de09e92432e52ba2424bfe5a4d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912839c74a5d32e81d2e2b4622c5058603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500e46331e7b39a350e56cd7bcd7816604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594db5be73392c206bf70ff8fefc64e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da409faa43b79b3e1e6b38c3e52b3222606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b348b1fd7d7485650f39f15d46a19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33681aa47c114d74c54eb0fb1a366f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfa8c5a242efd7941a96b70ad0734f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63dcfd02830e525faa03224e212ee8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138eab5705c9c352bb7e8657b42a411611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e15b87f55b53b07888aa9f454dee5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8528b2176bf46dc1568c2fb528baf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8461c5aa2c3998297fe7d5a1d715a69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f625ee6fcd16ae81d3c5969e53bad81615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7750e214311e15fb4a305c5e5904669616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6515ea7798c0cf420fd7454b623f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fd2bac39124b587a99c042a0dd615618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308910086357a7dcb860170f2a9cea8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431054b65964c1208a71708381a31bf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba06efb3abca5b14990af50a851604621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b42a9354f1460101d812c3462290eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d874b4a593c665bc09baf20d841f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da659f0a81362ca00521a09c8fac350a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50f90f4b733784c3a5a5825ca0344a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e4891ca13e0985ad5367a78aff52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433cf66143c3de31a633007a639827b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431739a684acd3926bd376d179a30c66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7ced83d036e12a9a32543b911875629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c6dd80cc11e5a68748671633d249f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a34f2986e34808c5e67bf8d1394c16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7c64d1ac46810120eb8ee46a38bad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7b27d5eff809871c0c5d8f7938ed0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdc50f080cf36901a11e85ee20d370634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a61425318af0203cfe6931619ccc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5818cbf70bc4a6c32c74f6954e6a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c92bfe0fa1913e441f09ae8a6d134637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe614122ce1799d16d3fa23f41887f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f26aad6056f8dfc3d5a5ff5d92b5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c50d10336453fa28d3353f72570cc1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affdf2a858780dfaf9e1dc5b6e8b4bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9c488ce2cfe99d02839fc36c96da1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1aac462326590002c3353edb9a0f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d184be2499d0c80f91461aed579ca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47ef44badb4711cab71d7d971bf634645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9e4aed61e5ab6fd3925330a572665646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a476f769120c8f314379930eb49f1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7a57fe370739ac64c2621d3337765648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb0ca03e5f64fb599fbe35ed47087a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b9dc3b77b8295aa096dce438ae7c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c6f80772f3d11d01e7a9a51e89ccc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b729a97ee3e7f49a1d0a36a3a40ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6177b01b10dc45a6ca00646f361ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a781fa9cbffca5c403f2690c9fa9121654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e344fae3ac9a0f5c94d89137cbe9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf59fef2fd7bda924a88c510c2ed112656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3b1593ef23abeabc7203030e36f48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e4c4378cb228bb28d217e02a8c178658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce6c38dd12a43a45cf7335bce3bac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f97ad2cb081f2345a078c2c13d0b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21126c71364e26aa28b1db2d384f96e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380af653bb82cbd2a05ffbf2e1828acc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6079fb97e3ac5efe8620316b8630c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df47a4214afe39dbacca16bd3fe529664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bb8fc4ab7fa7148e3b4230af0fbf4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50016dcd3979a6ef58ce904d38b6027c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63d092db55f4eb6b2a72477ec4bbfc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab562bea8b2d10299a40a793d73680a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199f26aa279b2ec6c33f2eebef48de9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1d0b0743edd84cb243936394e24b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e68359035071b1ac0e6bf1830bad2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3d28584e04640246ae6ccc488d19b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a34c4e6cf84bb59149f3143bf2882673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465207537820327516ea671151db4af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152c1f098392c1a41c81eaad98893e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8a8e8e14e2f28d69ab075bac32c7b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a694ffbf42e0d434670799ffe3f314677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1185543bc93ed61e707274d6f14b8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99da33adbc326fe981f5461ecca048679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3b9aeac9b49a8c983f3231ef4c418680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b649499f54dc4e7444c10e04b975681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da331b520792d3674606e1a49115ae70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55a4cb7b58de3d0a93546e8558096683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080004b882df37172ce1d617725ccc5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09713dbf1d69fa9222763b4541eabb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd7c8e474a84e5c97094ece76c67c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a83406da31d28d9bd0faa7829befa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb12e60c008f9c6076a5ccddbeb40c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbc4dbe059ae45d0e9d3ded9bb09ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878faf0d999204b25ab8c8314d8e4d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff442962288e256b3a42977df1c1d7ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd1be09097fec328ad99e69c1b4f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3597a4cd1aa9c2ecbead452ef07b3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca8f0025c8d467180eaa7b3fd17a43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed60ef7c032a5b7ad5439c8f5f1dda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec578dcfddbdad5977fd9d9edfe934ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992503755d98e342375824e1131df010697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d72fb5bf8f630b3447d974b655a7c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042b2048038d07343dd02ba6ab8baba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698ceaffe1c2c4f7e7d9b88b2a35732700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df62699466210fb03eb3f3c442a6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f5b521743552c07b29dc4c612bb46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85ef6e4178168c94465af4c3d39ec8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e2f78ec4dd72ece39af9129581c83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ec42e83038904aa40036f61b402f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ebbe357b7b8115b3bdd29ce7a99cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756579d5450d86ae11df78df8317bc04707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3ad05ce1aa151001865bfbce69aa0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52a3bf2acaabce614ee7da7bc005d6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea716a960c1f9ead6c584dd882792f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b53a4ef71d14007c445d21975d8f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8fa3ddac6ade1d54c3b9b22729b0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1e0cab087f9cbaeaec9e7ee42331713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed47900022498acd67d16358a859d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f43f511572b2b8821a45be2c00826d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905129d8859b7976ef666a944319659e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e41e3a812f922e1781a56274025838717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdcbe9769a19113039877642f2f122718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8b8f443c1e4e70f782982f9bf6327719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab4447d1e206463c271a26937c6739720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3bd041222db4588d61c1494e2f8d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170de6faede40a0c6454aaa4a318392722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224080550c447673ae1d21460758c2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823cf6cd38edd10eb2d2ab0fa2b5b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c68f1fab83050deb5311691d5bf2f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bda6578164ca5babf1d3871eb2e64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769f3788aef1ace75dee9b8ef71c9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed3d8bdedca31553de5a59a86c3abc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398be571590ba4d012a8f1b33fe356d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa361691d37864140b6bc78e02f50b2d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a41fdd5d2a3b25657ba6414fa69982731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787d97546e36a12940d7a09546ffe0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db51a5db9a694a8b0621692fb7eeb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be31161c690c7cffd47c3eb5d64ec9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa0a065a67403560063c7989423895735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ad4ef98c1ab3d1a647ab441cc5230736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e38b5fde1304fc0db70361475102737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519518d8a078e8c6d0878587d181341738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848c2174007bcfc2cea589f28cc2aa8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401869c0901ce637a970abca214bb16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721b5f4cb24d2d863cfa2978a3f8d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e8a7b2aa2a60b94fd9dba0ad6f76e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052613c9855eb2fd9580f8b3414cf4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730241c3836421b79a3f97169d03629744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55a556b4910510416aecf71ed00ab3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc9c8f4f975757981ad83f2bb71493746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84cefc2798680b2eff0cc8a63818b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9097dff0bfb3e52208855d38087c6f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1fab4a638cc5672addaf225dbdc45749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56030c12b8b88c95f1393c26def83a0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b5a136cc0f4dfe388acb58b9f5d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9e7ce3f0456e0ad66e14ef35d064a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b6dda549623ed5821300929f51985753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d84e908f8bb1dcc1bb11bfc53e0e38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074e9644eb6c329d0742b7874c2c6c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7a32795cc9e1abeafc09f5005db9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede198ae4a38f5bc0216dfc74e89b28757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f79aeebce495d5a98cd6e27253752c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122f77a3e992e1b0f453e54a747acee759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9111dc65784cff573a2faa18531751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1f993c888d273f6e33275f620b8832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1311e5207455d08530236e798875f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa62587ea767f799fe9a3489fc5dffd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf64b60de1c2de81dc77a8e3815f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7770ffc9e835cff0b64a07dbc0e4386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4beca7389a43b9951e40ccb9b39797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc948b30b8df4a8cb0a78c70312de58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70289b343f42c7836b809e5673b11159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7a5519b16f2cd094341181b6eaf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d1b2f3e14ebab6ec64311ed246be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ba6c228a529296eed6c651d53484212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5a8b6b63a5f59f63447731cf3453e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8839cf5f77e1725769e4138769b7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6471e851e6ea3987b7c00c99b2cc49215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227482b9c97611facbbe1dac66966efb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3d39a48f28706cd1ae4457b5ee1aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd7ffc9d16092ec98bd5092868147518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1cd564161e387305842dd463cfaef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bec7128bbaa893fb0e03a176ec2e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0a16f07139ee0b7273c73990ca3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74efe8b2f74319fef080a001989a5bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad9c20af6c8eade70a635c979fa90023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b159304d939ac904222b9446c88824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e78655d9e486fe146ee7ab9f8f18f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744ac0f30beae194c4fe7c6118321f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a2d39738f8ad3985cea2e95f393727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e1eabdeea29a23960f2ee41f892a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6cf9d8174ac1519248466a012f17a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce7f440d56a11ca2fa90158ba6d6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4440fe3da42b7fc675281130010c44931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cbdbc4fde3b161820c2a7d6c109e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69bf18b25c2f5c94f43a7d9899347633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab059f9e8f4711192f48e73d783d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d6a0fd1f06d113b0e60a39672e73935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795862a24806940d64241a87939d8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc9f539ecace68338a274d5422159837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aeb777a2aed72c44f6156b11bf55238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c66ee07badf40a0ae1ff3f66b72a0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a9d8d5b3d88b48f6b577d8e5eaa3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559c2256ade1c1280f6b314127d06c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d4974830ac540d3aa443d2c4e64742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc6ac33313eeab50669db5889f1ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d064a8a65c1ef6b87d21ee0fbc7220b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee036fada3f6ca4cfcc19692094cd8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27b44790e4af9689e36c0b814ef2a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64ef60600263f31ab7a606ead8d73a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8085363032bd39f5f79be014c5166d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62955651a548dce70977c72f74af8f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f02a15e591190dd1b9006492be0cf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f906052e3688dd9ae0fe4bc1102151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93893396638ed126e35c9ed6d731283552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae6bd035264683326f30b35e6a1bc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416988e6a1109c328ca12ca6a1f18aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a62e42d5c0988751f5b40addb8f9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a749818bce985ffdc1c692d486a025756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a702b95df8e4cd3b9921d375ec8b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53e46eab1d9f5eefbdcb2dc95b699558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64c99134439ddb095ba62c03f447c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b4f5578b9316d689c805339478c9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6dbddee90405edab201b8b885146c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c78af578567e49c643eb570610d0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd87d94ea2757e45b8aa5bd8db27d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68da14a4900dfeb0b9c1f95e77460664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82a06e08fd28b3012d5da730905bf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0586e989f0dc87c943501d62bcfaf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950cb8acc180305adf402dd4eda0bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2fad1ce48b158f555c4e17a1acba268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f88331860bcfb242b827274022d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4555340f0e4f355160e8385bb5dd4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042e1eb3963cbcf683e2ffbb81b7d5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d9e8bceed500c3222d2be1b50e3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1445609f1a9460fa256d81e5797173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54ba5c3c6ff20fc9ea26c33cf60ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb5318a70f6c9f1c348d8ee38badf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05684bdbc9478dc64ecf862cd07cb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980606a21a7e41cab0bf265ce4b017d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac225768eedeaa4b5c4fcb401bd4b80c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f954f20c6b271fd926cb6397e1b64a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f0c35024abddc749b6e9e7c3a583580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27961981f89f9643d2db6414e0fff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20d0d861884e46a1b821bdc4f31f0f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9056ae7945ef816d281c1fd12b7ae883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268765a70a6e3a2a5a2378e15fa697c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd59a58ea85a14a60ad77d65547886685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b963b5fe6d6964382454c12fa0973286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c79999083544467450c2eda19ed1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d621ef3a5b9687e56866e1b25deceb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdf0f59beb8fd4890c1978080b8a5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a849dbc7d73f8cd8eadae6b1cb86d5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6416102cd0613f53527718e6e1c93091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b20a20ad4cd141f885a72f3276304a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48ba562f9cf3624b0f63c07b283f3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26736e97166f1dd1c51c36a48e07835794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601897e360d013de29d499f1e61e80195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad59253003522727506ddb212f6d1f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ea1dffb02c2b5713f87c7d182f5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb4ec31d073b03e32e21f800b14a5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa241af20f651bebfa21b81bc494b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496166d980fffa650cae336b1844a60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c770278f35d8e0c0250ef3d02ea9c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6e9e73124a19932d1b1337bfb1ca9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11457e6ef0679218acd16adbb2a576fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41980a64414ce1f6c81f446490c569b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3ad3592ad1659f4ada64fe99459be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4ab9e7b833db6ac981372b6d857d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55820b9c42d7d645eda41aac7fcd716c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61167e22c4c7c4cda99d3a2e6137875108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f3e34683513f6b921134f9113f520109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23bbd1e0ba6e0d110c1ad6ea403a2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f3c240cb614df4bb4f655dc455b1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41018b2e63981bf0a138afaa8c022cdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb032b4151b29b2ec21263a462f29bea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815206b03b5e016a3e1a4de6485c742e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f268820a01b98b5691134aa5d08c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc03f3dde4a0baece4813f27a1326b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714ed8e5279e6e26ad785687c76006117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8130baa1b2965fa307eb72ea613585118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7be332b7ef51e2af490b63f9c40f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeea493d69693a81daf1f5e408e3e80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9552af152bf566f088a6941f52213b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072f926368b550a5aeec45d634e6dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e6e082f7dcee257df13bfb7b41338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84876882228207ae234dc522a7c03933124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df067a7c2e4fb0232271e75d9e98f99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620469411dc3852972a16cc07926cfc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01277d0cc070a52a027238b092ee536127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa00b2d83689b941dc9ce56f45d722128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2c00d1eb718c3879ee12d599d2b9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f28b07ac472dfbc23878278d18b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98aa8c9cda79e01ba296df69558979131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd34fe4e5ecfd5a739a6eb9b7b663f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe9879dcdcf873409906819f4f3c86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1c3cf7afb8a7326607bc713f68d20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e640b1d6843dc7c873e1595d518e75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc100f072d328045dc243866d7815136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d47806afdd8688137386fa1f347ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e06fb5cd05b6d86dde6ee518510c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277b5cfbf99f9345871d57dad28da1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e6c3e4cd1c2ef8a968c53861cc632140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5fb048e5e093bdd698483e394264f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a3bc66ddf7822408fbaca423652cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58a7b396b9823c79c2a2c4d3f8a6a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add32110fcfdaa58e0bc199f02292cac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b27bc389818e8c888e6d3b763c7bda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ca01e3dbb9e5cc367d11949d9a9a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3d80d6c202cfecd3e728a717c414b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605cc6c27a1699815fb0fc2f48fe0b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40db4a438e6f1618580f0923ea41e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22e352c68ef601416ae4a9698bc23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530aa2e94810e0f430d0c242fb0f7c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4190e91b8959bd22156dc8435e5bbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e591906d453840ba96e5882e0f29fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3fec1ef7e7c47c5833c033dbd9ced154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402ea6265558c9efc1890be6a39c4ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48926e45dbe8c14a89edaff6cdc14e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82706ecb0874cc8318000994b918f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4821232f4dc375389e7844744e563c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375ee1c1622b8ee049d8121bb9c0ec3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7cddcd99492060f0d2d3864ecff7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21825617c741d8f63380588c54c4542161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3b5891c066987e1dccb4fa51db17f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849cd1ff39effdee339181598148470163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b89ece189cb0ee227a6472c821b3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e843e7dbb34763bab3ced1cfb1ec23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b98084f84e45e0e96ed514b24d51e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad1df0b6b467c497076f5e3c70412167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3217041a5fb683f7e62e19ff2c74b52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82c5022d8af8db2e0d347019abb468169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ed73e0f2a06b4d5af1ebce9e298fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00206fda011c0874ae2a17784e92be7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27796f7bae7af4a71dc6745a40b871172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8883017c9c9a323bcf318185dfdc5f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76026b6fdf053eea886125f8c2329c3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af5abfb4f2bfcaa9edf03de1a49b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c30eb0c7aa22380f7433e3a59993e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dfe67d5d6aeaab13529a461135262177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffd7d3af8c9c47f1f40ed4e3967f58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074599055b86bac5820a5fb0dea5793179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5cff0fbd26181d2e567d3e434320180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb6251c9cc9d655942f0be8025b65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd6f2d4d213745d3c05c2d28ca387182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc22e683e4a3af1f2a3b5decb058fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e267c582d8c314b36fbe155c51cc6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f05bec2db39865489f685dd7f02577185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ff6fb4134272576463bf2a34b51c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec4c7fe174f6faf732a41c2648496a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8ebcbc7b465cfbf458cb13a8504ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00843a5d6badbec90c3bebcb78dd9cff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3bf45004e264eef771f065f1df493190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d996fedfd44235bf67c5091d11087191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181cdd7fe8cbbad487790785097cf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3eb271776bc1dfdd05a1132d857272193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d1254291a5495df8882cf812f794d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b54158cb60372833ae45353befc3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbedde5332d7706674806606f745b1e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1cf86ff6ff1e1127fa5afeb80bff8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea693f19e113999d6414790ada6bf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790ee0b1b13825e458b364747194cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c049f17560cd9dba145041c8ed93d53200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbe5de047c3fb8a794595aec568fcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868653132f9dcb6e5ae0e044b0ee62e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194389466b7ab85c2917c653e9d4e78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b782ef7aae1f7b5590a7c7040fdb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6ea619567a110acaec61595c966f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6a7dcd10bc61640d375b280d08b1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fa42c4b4091c44118d1eff35ac54b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb338c962d24ad74f1ef1bf741cfff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8276d4e3766951f389f7f20ec7ca3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190a4ae1e61f899e752316c96d90cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cb9a5cd4775d7f82812afba2257e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed3fe6c782d87504557fe8c649b93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a239497d4ba6e386fa037fdd795ae3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7cb1ec08d411f4967335fdb1ec06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a7d77c4e9de221c333d235e1ab378215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc349c95ca5019077e3c59278b60ee8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03bc9e780332957a399c9db6366b12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2b1be0c098240aa3016d1b7bbc4c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dbea5f5ceea330086323b444a38c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1faeab18d0f444129502fb07d7aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86b6909a63fb58b9704469fc58fc2b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff149ca6afe3fc1ac1aaa94a96527222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301e0e732fa52f566c743ebed6d00c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ec8014f4c7da4a1070b6b3fbf1a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb3bc1aa537b248eac2d69bed8ae58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2470169bb7277d415f71666989f4c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28921629b23b91c763ba6c8ded3402bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa10a247aa53d217b06244d5f4306228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81bbe5fb22e3d283ab38e30c61540229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefce83a470ae9c798f10668a38c973230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b532e1de14d1f98f4e4bb36e9eccdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af149e87d4ead5cdc54901dba761c11c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1fc6c444b7212f7013fa1454e48d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fd29e58dc8948139efbc83fa6cf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ca54550fc73cb955c959e84693159235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672caaad1966439e6cb3367aa454138a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6814c053b923bdf43806aaf82a4ae6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d490863e4fb5ad1b22e14dcfc80c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41170f877da3fa449785de7de1a0dbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f2dfec84897b5670f377f0fb2c10d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb6a70af45991cc3243ba93902c6a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244779068e29f9e3edc32ebae5ea9e17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d60263ce548a12c60c4ed737a0f11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0630c4035dc32ee6099bc5de32a593244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192934e1f65239d80b770cf6c036384245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b086153c8e8a17e5f05cf262e49479246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72fcaf25169ce90f32a1c2ebe252e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411a68133d5f0ff5d047af326641b15248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eeaf08c22ebf44e30ac769b9c74c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2e6a4050a621e039f4c3683d4478250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57fbec316e9d6e4a896ce3d1b5e86f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4275893805e18b90f15e4ac67c844252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ddb52eda2c575f9d6596b61d17e9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3b1a3d788d0cf97dc251447333917254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a63050b3f450a43108da0812073cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44507d918ebed1e6470b87071adcc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bee4521991967f18a55bd98ae7553257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d34e23f18c21c50daccd06b1d1e4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d12b6b5078415cdbf9068ed81ee7fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10573d6651cfb39838039856d6b661c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a92aec170ca645d3091dce6abf7cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700c69e63ec0444433785959c5b624a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01aa939e3b508c1780df28a0305c17263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e050650ffd2989c8843f58f30e7355264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4225c27b6d761710c4feb2193c707265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7f11f94af232ff862f0e5c408f5da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aca2a3e0b2faaad0f10d31ea271ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b41c406c082844b9d0ec366be309e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b41c7d076e1504e822eec3ed520ed5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff64ed8a6594816205240c8d575715270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915d22c471b18e5fb979a3f68a18216271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98a3bb2405d847ffcdb405bc5b50cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1517f0ed79c01257aa8934572f6d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da1f86b2ab77325897a1f0791aeeaf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a862bfb7a2306df79d8bf556678b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469bc6031d80636a58f8a1956454e83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787becabd44473b79ea0d281d95003277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3eb5411f39b74267911d1b5663e15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76347060bcba4727b9e1db2e5d1ad393279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f10a78cdb3c822e8b24d4d66ed5dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072240d9c4bc780cefc79966bd11ee18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742f95ed72b0cd45e7808dbce13f6f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44579578263a0e6fd8c292be43f5620d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7681f64b0adc997465537258120d7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8f09ba96e823805870d692405048b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee7b37abc3ece7d4051fd2c3e369d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e110af07e53319e30059be0aa15d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087eab8101dd6ac351ae8cde891437288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce35089784a27ed5e96abadda9ac21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50d5fbcfe7f08acdb2beeeb7a3060a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000c5936a26b27ac0964ef1cf9997c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832fe8a9807bb7798d507621ce9ec1f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39980944cd3b56ec815a89bcb400c290293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41418d8f5cdf4aad30a5ef9653a88d55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1889ab5485e5dd2b63c1ab795504ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac81b148c5f405eb8cf848f81ed8a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edc3507ce209e9469217573bc8e21d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a76dca00059013d90f6d2b0ee1e01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f9fd4dd0a1aaa14f3fb3cabebef39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35369240765d463aac8bb73e1c52f6c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec05fa4e627340a9eb3a6e07ca1895c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd306ef8d454a6444eeea5dc9afbbd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9655dc73a653140b9c2965f94fda846303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc20d0d719124fddb67d85cc65be8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09914b7eefdcfef21848af7ca6fbc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8e7fb2f62b53e3b531400bddf278306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60639f64067d1ba83ccec5d6d504e30b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2bd6bb3771efb354785cfc1a7d45c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a99010c5d0f47f82addcef4b9771f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8350e7d8535a1207421a9f2c557a20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ffc8047d873ce6eaab0abe1442d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593235cb9c6075ef82cc7565bba5363312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d392129de5534cd20b5be0fee911da4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b85e7213ec7e64088bfd7e1210e82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd1c10d4867820c51ade681a803e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90b4d124bc05e451830a35777b88bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dda26970c5170f9648db9f59e7241d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66dac1067b741ad22dd94a640b7359318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fcf8ac27f670d72ba6082568033c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3257b18bf6430a3c817140a743bb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301687e05ce0a89247b96756b3578ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e941d3dcc4ac6e1e10208b96c2b6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb175bf082a2359e34cb2b8deb15d96f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c8dd0a5f7a4acccf9bf5006cd3e55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048190c286976afbb662b532a41af7b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621940ccc2ad85401303b1a60cadffce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb92e974aa147e875e468e611171a59327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d942fcbda53538ad6da31bb5e65b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961916d444af0e24e427784dad10a08f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204965d12c2ab0d92b3e35d37d842d0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552adc14f8aa4a2457f126f6cc2e538331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a61ce4953ce5c357abd84629be0e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216be3a20d7956068874e43af7f8d0eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379980fbd5da564bf094c9af0cc7dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dd4798fb94b72e3857c46eb38117c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778b777e55ca0d267e1b6d0c1b74e56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2272c888a3d03d0053930c68153ced3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c6f8739b16be9e8d62e9314d56de0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38407273eb73d0a5f1fde472d2e0fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae3d6cef94674fc497cab2fb479012340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c92b020ea3b738cfe02c577e78f90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670663462cef146045b81be92bab48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5431c0f2c5590424858ba0f1b4783343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef97b9039a9f7132c72a38d686406c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2957f05687262540c0a3fa0c33b418345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f62687146503aa4a002cb026418053346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e4a95b6d1e3fe6f7c2715e512a87347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cf0abfd8d72d6671fd9aba31c0f6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a371f0d432fd50ecaf22cc3d0c7155349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c8f5c650d2857a39ed4f7b4fe083c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f818f30b41081b746f79ac3507b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba8895a9b67132a61e962f7d56b110352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd397380b90ddb24e97ab3a064fbc52c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cddaa868e8dbdd587a609565874ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbcda93369fa9f4719841d94809238355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b542162a00b616806c8715ad71ebfb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f00d7b7053edab93b7e88d47cae58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9636dab5869feb7b801835a93e0cdc7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c184b750df91e761eb6c82fb97f24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec1ad6d86af5d3174ee865a4bfbf4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c28913c96ec351258c81d28b099944361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2baede6302c9468c2b7fa2c76a93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1b068d83bab3dbd883658f63cb8ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8cae4d16b92274b3415fdd4f61be1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f353b84d30889c67369bddf5d446d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b2ca7043f5c492906442851be6bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2d6ddc8a94ae5d301f09fdc4d0f42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b55eb4ed0155f7241de661b2c69e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32541e84607f07b7b3bf333d687e6893369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8b81101adbb72595fedce29aa6b93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78578a5d01b6752851242f10f1ecd9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970659a0a77ab0125a1d046cde4cbef7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93fb3f5e8772f19e246c65e7207917373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210e2e16e3b22ce5931357639e5e43f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920456c48c9c0ff411df899ec3c71d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8ef37d3da8d8259cf77e6c1e545f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e42155ae515d72259831f557556e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aeb98774bf0ec8f8e29282eb6d0949378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2487b8dae8f1d14d0ba8d3bf2258f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeaaccea0acf8dfc4af2b46394e67b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35747327cb0da9a6a7caa0de1c2bb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b4196834c81c8cd34215f7f46c2f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89757c4d464c86e1d0a9c6d94b0536383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ceb6b61cd180beded023ab089fb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d2d338fb8533fdd5b3325f8973a03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676376f822339eef548d172813cd6996386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf2f8f8de93a78f88333e27d47aaa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8498fec71304128ecc1258ebb10bce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c6746a758fed43f7495f13bb33c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3402f99a153739488f031ea5a0ad8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae79cdb63516f4f0c1e550b92ea79d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b132e9053d9f74b087f3cf5039b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6786ddd4d8547392470bed8fbb442e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bb6a4c8c8830db3c14a3159899dba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a81ea8eca60de0878f51f09dda31bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdf756820d0433992b9fd16dba3a9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f623104b2d3a11acdccb20d5456d65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37da452ba9539ebae5a2aafa04e94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c954389fb3cb017c4c0a02aea7ea47399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d15405d0c1d5b9c169fc700c0ecab9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102179b49aaa02c721ad30a54cfeac0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649becf2c1f3742ade36e0e17f021a82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90409724399a5878e5179e0da410352403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a7551cdf2683370393c31c9bb4057404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18be77c72d4444a3981883b61f2e70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c41e95f3993d5a84edc962d57f75f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce7c4a222f3a4ac36f3b2386bbf25f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862df36d2905a044b23bd3705691994e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ec85ab1c6a57f01e06c1957d3294c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637019801a50371eb2a91252ea90fc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1c6fc5ffb31cb6753c8c4ee8ed09d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ef498f9778c5233d434d758cd5a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0617a23206c7e133541d5294afabe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f180ce598c85513736a22da2bd5ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf70246e7f577ae3b85efde6d87c68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681f95ae5f85691c9f2d00d5cae6ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de958f9ef7da569d2923b847e6eeb181417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea42769d82c3a21190d2beb25118fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152fb8af70ccc42098cea2543482c1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09c1427a0096c9eb1b4ab09e566280420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e347f1a1d6c349be00ddfdc84fd5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e60eccc0bd6f8dcd77ca4c83ef42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd589d1b9bce78265de9c58266e638423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef73e2ff313156021c5b52dea5ec06b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd5fbc926eba9a3ff0b66f3ebc4706425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c86a07064cb0a800caf453ef1788b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107f0ba9ec28737ad29c71bc365c914427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fae0779905bbbe0411835062968cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778c4d1cc867bb09a0bb28bbfb1f95b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156c7ff14b04ef2b4448fa04f8c01e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e60c0cc0df760f6fcc816c73e26391431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66be867c82b02f77f3beaf8436262d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912d8a876c7f619c056a9498923dbd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5289344f1488e6c023a2d68027a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9704cfbaf87369fd406ac0028196e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607e9bc7499af383ab71d1c86d490fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d3048ce4ec329d0b420654735dd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985a6a00bdaf194f03da6586b6d2f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410da2c24b1068598a39fc871bfd6ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749611fca06f38d7c2a9b2be168fd37f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2142db4a03f035383f686b152593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac50af72f2b829f24b0431b77102d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93abc99a37ac7f872ace0c346baedad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e67cb1872d75c282f75f542fa33b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb3589d835b6a39d97a86df8737cc7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6e52aa3fc4c3d74240b5ee4c7fd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be1c67a4b41f4a63b3c4857e110595447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c0fd0526235a965196bf7ab9a7756448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e362f0ce0560a078473b1b1f930205449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf649d23d33d75673d61fc28c5a807d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf94fd726d9b85f7158347d80250610451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066d613b0bcf47cecca84adbcbebe80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbde6928914e62f93972f64f5a55f1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6606931df5c0c5fbeb00b6b98106454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4fe574fcce7143ae0e42992cd48ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f520b9398495cc80644e268f1ae47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2e90a73e5a1e5c76ae0d3339d264a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86e486f0a33369fc812db3db72a2fe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183af2e99dc5581572a890fab5ebe8e9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d304cc975110599d3f59559437da45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f056083c694e03bb0c697d7f1d9776a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e16f17094d471f9c836191e37d4a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2338cd67476d71d8f6580cc9fea16e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1143280dc778382f9e8ebab548d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cc78d66926a781d8bb64e5fe9ef77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d12c7d8854613d3eafbd2107af0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bdfdd8ae78fd63afb2c20a6916fd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28576691ae43c01e5c09468c06f6d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398701e18384f944a5827a63f48068c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7ce137bd9e6bd998377ac47eec867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef3fbd4c9005da9cff1c5c23fcf28f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b40897a4fa957e29ec2f55f1bc114472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62694bfec5aa3728437c6cfdac26904473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6269050aee65582cf9557095c6a421f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fab5671aacfedfda9b2ed2c6b50306475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b996430506e1536b70b36823e56f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285dbf312a5af5c04018869fac39c35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f14083a84f9bede3372caed863c266478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73388c9a8c1a191f176be96ceca67c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a035cbaea992c5d0812d58ee66f73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ca1f42dc0fc4827b9ba6b6c8806c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954b0ba4f49a3fb4d85f4b9c04c3856482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864496e94fe655be6fab04578fac314f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271991de23df04fe3127a692e08cb9f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ae3f2dc502fdffe87d506a50e9cfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb50b2dd0283a1d4d9ad655ff41d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac25e57bd6b87822d2e163f0814bcdf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5281ec1f3f3eeface9aa4e297752d3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59061278c33b8316b6a6d12d490169489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22136c49eb75001311a7d82101e4b49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d6db7c41438262b60656fb003744491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3f26a5e350d2cbe8ae585de475800492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f963bf3ded9cbd1c06181f96a6c0bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df27d47124401020153e316ec80f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1461d8817e87025471c1dc41d921e93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1a5e219fd1f850d4be33e2fa05f07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd3c9093d4047907f85827b9a1283497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ee9182750960b185ede058f128502498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585b35b99603bdb463ee0aeed0c4fbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9872139086c4490833649f1a05aac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba824808251375651b9490479c4a2adf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a497bedc041485966db780d2adaa2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaf60cf9a354d7e60110e442e434e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9260f58e940d8a92f202572a859b41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83fca0355fa6163758eeba6092e628505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97dd1737879f44fcb811f3779e20be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43746bf18b8abc75dcf0e1d174c7095e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f2daabe60fa98cb6866210e1e3d45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd86c891d4d5b91cda9025de3b9e99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef686e9ce0aa7968f7c10f24b4860c97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb080f45f93489b9c6d5927ebbad6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ecc5d5807e6cdba13ff32e908ebb0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d987f23f222fbde17bc7bc9524afe83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ddabce1f38d349291e0a860143e85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb4cb296b2a40c5d9f8bf825e8078e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fa9e37a48f0aced652b790475936d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9008e3c60a162d33337ea79e8c0d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6db3a53f6fde52316d2db86fb23a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3429340bd3d36ae2f90836e31c549519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da4afd7ac7c0fb818767c1b028a6f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5095cb0439b07b699ded1b2ec22dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2f936deabdfece25a8264816e6e00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cfcb93c76b1616bd8031832b641fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f810587869b816795f42194a41b5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e897f0079eb440ddf5d57b82f1583bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7879f031372129fd7cca63955b11f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e629421391ac9c840487d7de3a1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff10e419494bf008312cc682071e0b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d01d39c63b006af6a73159905ab35529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d51fa552cb8cc398620f382417cc57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eaee886014e98c8a999e2f9d577b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d928982b99a099c7be107f060c2fa5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e4c8ef841c01411b70d508c516046533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ee039c859d4be0de31960943d04a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae19c3467465818839e2dac53d7a6c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88838ff410b088ea467911d51f37e5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3780588dd1eb0780e17ce63f3c479537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45c03a607013589b7ad9e02ab4c1e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d23a7c907a3ee3cf0e506049b5ed99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c569d2f35adfd02537fe8e2b21a52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f0ac8f0e034d20d21d90925496c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bc2276d797c78c5a30bdac39c9488542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad7e4d73bf690709190ee7180caa71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ce4e58a470106499a2699bcef4c8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb02adf3358b40f6f2e43bd8d5dc1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eeee229928ca9d6410a1e42476757546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae70ca34f8ba0a6066d5846296b30547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226db71989e3e10abe87c06c53bd3ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610ad5025c90dabdbea6e2aae0f1ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770793da24dcbef85233a3b6cae41de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4784c2520a227249e7a181c1346e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91715bd622457555778a9eee45d5f823552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ebc6d51954a3b847ce387ef0893f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e2381e8a2e5e14bf8d1dc0e800385554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ec9b69e10af575c4cd358b582a381555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2386af606d055e357f13aca0f7fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ffe731309f92891ba0cffec9771c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b72340a4f2f1fea52e613e0cccdb3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b2745ac6d2963c6c3850e4b434875559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff6a0f66d23b1cc089217c51dc4d74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181cb266459c1c941b28f29b189450b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b062781ad127dfbf9d29adebaede428562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f9ddd703dd143de6749532c109ef0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5063c97005c27dff5834f1550ea5dcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d60bdd5c71742652ba07d4db9a59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1828be0208429649093a73aaaf39b30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9a19fdec9e10e2f7f380c7fbe4b07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10632fa78d90b6ed68edc9884b56e89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8658210a495a6bf2bda9e61a9c3065569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe33c682ddb19b490a4810bca50121570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d96043e2305bd770b0261b086d255e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a448f76b67df1af34597a0d9a0e75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9a952c9a2472fefdb2383b06b00f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72b91d8246b5934942ba999643a946574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5189a7fa5fc81c9381faff55dfff1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105653bcd2af11ed8c1ded22a2e70709576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a32d9335107b40b28b7ce284eb97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778d92417097218f502b1bfb39f8f40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7b134ba3c363a8b00bf870b34b4fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2808af9d98a36a37e6dd44af23d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd5922a8fcc229bcc1e105773df5fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072cf321ff09efaf0f732f21f88f61a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a86a69d55429db452a5b9ef5609761583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c22d1e2ede9099d857057f62f01a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcf464b119a816ca792acf0504dfe9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d459cb3631f6db5c2d746c848710b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a46c8e774a1467700dd0f3d1b6bf8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ae97fcf706af83d1401b3c34c7ca1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c0b9cd8d14b2cc757638893e02cf5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfd86d1295493e3f5847c33752fb05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb54940a6ed6e089001fd9c479e2349591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70945cd23a381f903a1f3ceacb86b574592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c82fbee8be2672553eb0dd20a22b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cdf091b37ed8ddf9202eb09179cf4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcefd8be8027ccf80089b5e99d9f2c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61beb64321700262c60cc4ccde3491ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d845649985315eaf10e0a414adce9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677be5ffeef4bb43936ef145627362d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524462b25e89f44289dfee4eea1e7ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071344ebb2c53b595929f8fa73a70e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a30775e48392342b2d27512dbaae8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca7686c56eeb51aa6e73f200ed32e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a7de86d456a32faea56fa487af7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9984b6fb5967bf7a13429c8542186604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c089222782aea68a2dd37c2ca5583ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ed304da136665d73a855ee11ef868606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790267094f42eb85f9a6916c1ada006607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e90e1241068280163ee47e662d414608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf958ed3d360f93323d6bd8f93665b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000f0b5200828928e6f18419d38c93a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55cc18424a698c320daa94371f9081611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c2f5fde028e36393b836370deeeb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35430382d38cc734646c07c1e1cbf2c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431ea5a940d585cea690cf2ce5a3919614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7c5cafa4ee271cb620d477cb36d25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3080ac2928bb67841e2b36d1b6feb8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4938247983527e71e22754320c89a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b425f99af1e17adbe7ff1b77680cd58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02af902ba07a2b3bd5845926de79d43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fefbf1050590a6248204fd373a9981620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978e740b582696023215c5ab0aebd4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e39c65b2f5c33f311bfa8e839ac41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc3fcb9b5b511e52901edb0a6c3792623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f94f8fc007dfe83c86b44aad933e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b69d6019af4272d67cc7e6c8e77a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6820951509faae2d6c619c9625a7748626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7528f37c794c67c995098e94d6b22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95354d952fead1c424479695ebd565f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720f07c42f414ed9803c89d601a0d75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5e165327bacbcd0987245398e301630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09178118c07d776a31508c33845ad5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a25c31f8e0d1362e1e82e42ee7ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f40e4c64d5d30765ee9fe6a7964e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742f1c0ddfd78f0dec39226b40702e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5fe7c3ae75611c88cb6adf6975079635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b00706b4a5ee6059c429535445e98b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b385bfa94773d45fd4b561ddc2aae0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692a0d49e4844c6c0b0bfad7c6a2278638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497b20ee93a37f002230a0bf28a8e8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5db011e4c884af4da35150336cb761640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63220827179625c45dc49fd22bfbb6ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994819db0c2816fdda516d34aa597d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d8139ddc383503b944d7f0efc36ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38ea51510e920d4a8dac312052b1fa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67aa165aeaeb98e677de3bf7ecd02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4279298e3d12915756659860d919e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f74c32f88f99e6a67ac26f4bdae07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e75e98ecb5d89d1a0ac5fd70881b46648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e014be82b118c2e385c1f5a0b1fea8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985da151996240e401ea71e7ef42fbb9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031b348fe7a32bed82bb65fccdacae7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e26438fedbbfbe1e962d2c7cad02652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55543f4aac657b3afe4cd14ceafbabec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f6651a372e7e0f4dfbdb9a329269a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860ffa6c0640bc2fb2886c9e9c3c491655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda696e42b2f59f5185a78d54393a568656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374613b5ea27583d224edcb61678152657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a86db25f19f8cc73c301ec9ba0b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3df25c4c6d7f6947c18ad1f8b8bbbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075e727d0b2c3012dc70de5153e573660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280e1f0714b1978e49510c0e41725bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b224af8dc4b1468f4bf67e70ec3661a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587c5b0a432d05ac3e39463422c2566663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128da4e34803a01cfe5c93c4cc40b9b4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35b75a9eabc777376b52e7bfc899e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79139817cd94720323f744efaee2cd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929f5d7a1622495f0be76613e8b8702667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5996776b81bb8d09197b6b1df04064f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2fbc19a2a6ac37727bc33899e5261669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87a15ef2c2985bea3d7ba3ef9c1e73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece7e5f694275f3bdcac2d51827116f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d86cb214221ca6ca96a61f4dde3523672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde77cf0517287459441ddffcdcb7b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925fc9280d0c814a5a3fd2198a154ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e385ef72327418ae33c4031537476675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a50d8cceda2fcc8bba0fcd0af3d8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dd5e05e9e8849e4bb638073f52110677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e0b727e3544daa1bdc1791da25e6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8e2d9c664198378e5723c65f3e460679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b5b27f5fd9bbad559b94f9e4e298680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768940a49d5a90b5127d38eee95d8c1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bb8b4ff3bee0586c3915ee8128e36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04126a47e7d6023f3d13b2a55c702bc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb561b7f42787a9541ffd1ff1e0b907f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac949bceef4fce1bcd7f758fc31b6ac0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49c713bb9e10c0523c14346b516281686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dfb651d5a561e1163639c8b566c2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571fd06b14a635235731de98361ef18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ea2a52622b661097b482a156cc0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412185c9d16a1e1bcb8ff13d544f08ae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd9439c7cf090df244d82980fbcf2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c9b13e0082ec22999f600b8b8667692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aca03d3bfd8c00174ded92662c7ff693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708992f2a8e13b35a44a53f68956e39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec2e45a0cafc7f04bc2d41db860d00695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71507bc363007567699bc5ef75e192bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cbdb518a6f89e3b4906b7bfc12088697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d1b3ccbb9664356af60777515ccc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d3c0d23929db7001f23f2dfaf709699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e982927660f8a80516466c461cc604700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db5508a5799d768028760ccae41394701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2280f9da054a15bb77bd0aa0512a593702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51b29a86f1bbd3c389c39c4d7780a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c756d0469f75ad9ed80cd2cb34e26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4751f1d5b88b08bca0ad1afeee71c9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eebd67cc8cc27edaa536a8ef29174d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334bd406ee535e61bcedca0553a54f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e64e6871c5dec21aa54677e86a813708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e9a63692bdb13ee6c822fb9a4b8df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99d226ac26cf445f8f3653e993bb51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f6aeee0ed4a133ed2f33e637ab921711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4622f5b628fa80ceff34b5d7d30ac0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd490e67fcbe11c88994a793eacc66e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cd0cea3d660f981c5028c734edd11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74930e603173c1aae890685a2af993715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f802b89cc73c8a2e5a2d7e3607362b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971b957890caa1d182856a9bd0265f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e2461b47aff689a7638cb5f009a82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be8e80cd1126ab2e2ac0cb1d5a6da6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb134d32545590e19a11976de9a1ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc2c62c5249f44028464b332f61f8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba395090fa65ed472426bf637ccda4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3fe3e5849ecda7c5ecf55d469ab70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98a814fdcdd09ff6897e092fb20820724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95c41c26e52a0cbbdabed13f65f40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556efc3937aa04123245f737e0e645726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae80e2a6e0b6147e0e45b3ecb5d617727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5858e6511f340d4908baa24d400620728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e86306ba86ee1c5ac3608c6ca2a9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b1b5881dfe6a0339e8a2e35e8ac8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0ac49c65b786789bbb8fc460dc796731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c340b036896dc077924b6bdb0aa1e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe204f8cac3d7a11a2ba900bded3377733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66d5e73720aee2d358116b701d572a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2416cdf23de94de24e2503b5da2ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0c44dbbe34a3a052b4e36e0337f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce66dc171451bec737a56ea442c68e4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c417e04686513a311c41ba9ba8a989738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8eafec71461bfe4fe9fe86d3a5a14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e21e92795ce595a4938ad5541ef61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309372fa10544d9b731e0836ce228fab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1201b0c66fa5ee5e4dca8705dc8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef5d82e372e3dfcfd9f239f039ed21743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b923e9d70b29433f89a447801986744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69950862dab704fecb3d58b60b515a19745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d3d541ca9a9e465352746d27a87e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc86ef7b6dd3962cbbd09e5e766235747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f976a8ccf485b6c92b7ca8f44c51f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2150191aff150fca4de6253119e97e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16872edce58bf2f09ee2d6ea770a6801750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05014e4c561b81034cd1a4c9fa085c73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e6ff8190861f9d9efd10a89538a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711cf4e58d7dbecc6b2366388d64c60753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>