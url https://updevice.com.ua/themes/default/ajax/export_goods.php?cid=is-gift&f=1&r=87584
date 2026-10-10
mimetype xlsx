--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b381bdf4891827941be9efbc34778f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350d376381701cb37c98e922ee78f592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12d5d0c078ea97df78e77b0758e0903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96079cd3c4eabf94d3804ad82718144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7235d52238c623c52b1d3cfa6576a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cf3f10d938d26d440b88f3e6cfe86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5857cc2273beced8b13bacf280f81bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c63630dee7ab6015b589826cdfe8f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d7e034a4282abdcb14912fbf8ad609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58066e80f514f73034395cb33c333510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9749acd68e6821254c2f14e5b4ff311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542545502cd4c6ea8dc47650d5d7d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef83f4f3e11c7f0033370620bdb028113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833b1bea93fb9477c29bb4914e5b39c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ef0a780a8e7d4f395a338554eac015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa0962605a50316ab6bbc5834b8c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b4bbd5e5648382060724c835c829217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ba0fbfc0bd9778d29f0409fb950b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30949583a9e2bbdb8d35eb2aeeaf9ec219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818c46e47c9d46749a42a9f17e489720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b622adef6a978ba17e7c31a3e2808421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5fd11b6ddebde6c5bb5f0d08cd94522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b02dadcb5394b71f0d21c664e575c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3c1d415b24c889461cbb3707bf5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865589ba66bcff0f121e2e535109727025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269689899c95034a02e98b6f04ac9d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9158d11ba79cc4466732ad723efd9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dfb8f1c1a9d251336b3d6f7eac94428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8171312eff5df93432b80952cd8b8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23ba4b6fa437ec1781f233f45a4ebb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b91d08fa908bf4b9066d01929c6b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909babae1747f7fbda66ddfd96b84332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c703d476e638e8537e557bd05bc1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0c7e7d05db19e59a467ca15496de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e5d41346960dbf08c863484a9ca4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c4909b261ddbc81784fedeb5379b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4c66c24eb2a11c59d51de1019aa737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e01a62e0f6687d4ab2468cd8a47f4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b948eef7dc35c165c377702360815c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e9ff486395239e69a99a9adc13a0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a2e16c4c3c8594037fbafa9a240641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662881b6c6004b324c9117db12cbdb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d179f89c0e3ee1d956537a249def43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2159a50530b4de439dc64b58cc7ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8aeb2a29876914063b8da56716cf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc044bad6a7a2859e1b987582e55e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162789d36eecafd1545b300579b1f3f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842adfa7e2c9bbbb6174b1c01d2194748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd4c34579bdb4e93e1a5cb361b3feb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aab80b766222aa22c4c92140e2fc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cc46c97345ccab52dce96a0007da851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eebe7ee675ade5123f1cf753cafac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b2f0d51d53d4dd770851ce122d2a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d069e922b11801eb292a58a28a2e15554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1eee7b1c61859801497ca50f9ee155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ac56ed7352e79394efa99b95aabb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8e9566462116b4134a7629de8ce4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f1f9118b4d6bd3ecbc45908f2e72058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950b01b4710efc0a0b83b6d1d6afba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ce47cff498b24d97308fef43581b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42327883b87315a9ef756068dc916061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783852e01df11e88f48472a0cfc58e7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe76a86e4e6bd00fd06b51f5e5972a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51a5254de22e4a537f6ecbeacc3cbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c86efca4959ab9447d24d58ee4da265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0e255639cd65e4709833a982a49b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4c195e7290d8c0e4a010d8aa5739367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469909b8e5f881146f9f44f42d6528968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f717fd1d71ba8db49fa82db83ef1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ead9b8c4185575d4f0284c1d296170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fd4c4050d2068ff042775611bf20471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7541f22ff288d7bd65773c18fa9f6cd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5126605976cec0f7fb282e3118b0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d2a51e4051cd47503703eb1363a1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c730f0314bbb06d1c0330a72990eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6fbceb0321dd6c0cf0ecb84d5c81a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159846fc81868aa6845f35c9bdcb4a4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6707a43963aafa58d36b2279015b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8080cfc7ab3e7081383c7689082879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f30f336d57a5a1915e5498e6708380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcefbe113511c3c4baf995d8bbe84e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a705ec1e69687e5848c5c233f7ddab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b031cccfe19db676c8f5044e153032d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f64a32f432c19e403ce26f9edd64384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce1209dcfba6b02e1dd782730cab1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5724742acbb6eca9973b2deb7451e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad2f9811ecbafeb3349f4a113153e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e44cbfa060754626620e2ff5f845b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b623ba48d0313e05dc234039e4f52e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2d5a2255b94b477b53aefd40c260390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71fc04d58b99f4dba5f7828d0c9a5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ef364d3150312c84e2eb0c97929592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3d011003768d719dfedac064de8f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a50a2e135965a4c9e9069d3653edb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6da82d57c90005675e47f8d1c36195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a0de5e0e525d6a7ecae5f8e3b3dd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d53bb3929803962ab4dfd7c1b3b8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d3c86a1fa6afb6534e3fe906745f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b22b5805977335eb09f46cc0fed44799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ad89c535fbdcb3b5600684c7a0e22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3963b04b7050ad2988e15dbb44f166101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006e0e90f2fe6050d889bb36205f25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61168ca3b3f3c55535db00d6c65ab3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4595025729d478443ef17eefa01f89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e5a2932fe5b8260eff3aa787fd172105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580dccb68c098bbfb8861196b0af913106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e17b35c0d512a627a2dc2a5d62e6db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694013a1f861c5d80dd4cf5c61a9bc43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31883800a0b6dba07e05fd142e6db69b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cc6abf7f599e59d1c70ff6eaa86cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a920c56838a439e42679556801042111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec1c93e8870aaa5c7074f856b4135112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376befcf0aa50c6936861e27653f589113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ff5d90541f4c2f68ea9307d02dda8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be49bf4781c780203affaf33b29e0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963220fd3264be51502a6b3120d4588f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242e02e8eca72572aee024fa34e42ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941654e1bf186597bff9d20aa2d3d8ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4edefd6a542aa62399ce8a10704eb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff25227c5a5ece4960c5b40a838921120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb39d55193b8419b0e0319074215ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15befe49ab4f2968b657a4bea01d54f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b508394ec3ee82a15b0367a01e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89654010ebc978ebe27b6b0a78c69dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac832ea6072b48a8d6b85be897d69125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8189720274556dd6eb782a791458a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5471ced04e1f4fc7d44d40c21900f6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e004d1b84e59f8714c491035c23c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceab58123fb57c5b5e9f63323aafc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d105304f16d7bf93787fad6cc6a4575130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d125b800fa4135c84d7a999a87f68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a26008677033a21cd9edd21e035ae7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50b5cf682c7e5c25cfe75a6e729b15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8725130c1b1480f8dce688a87e56d7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65cce2a5fdebfb420f522796465370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474549c544744b8e1fac8295736f1a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5c8aabb66eb911e3e78396028549137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2abd52775ce4db85e10ace37bc1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ae6d1115663400ceed7f8b5f5a90f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b3315b61bd4a6de849e828863a431140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10646e5f0498cf912d1e903f049a13f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a4f37ee08951ecafe130b360f9440142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cfe92cfbb5247427742942d1ad62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e76c5ab767faea2b6d59261aa160e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0bbe0af8c3afd6107f8ed53cb81b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7780c63ee3a2dc509585f06bc9af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d19e7dacd0aace3fc83644b6ae47b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823fc1881ed3e747e03021f6061ecd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14db4619ca9ed69f60c522e96ef2a0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94bc57f2e7ce2cbaf5a619c9a91f6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7bf0a67f7f47b87ec19f3a9cf894a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e63e0b1ff6b499e47ff9d23d1399f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08644be2b98786bf4549d59bf8cce1a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255f0662daa8fd687b95bdb096039e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe83f1f0dd7a3b4f2386512681a06d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6830d8d2b2cbbf879e270d146fdec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea63276508855d6e2f4f664804fc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a661be06d7bf7dd3589ab4f3069e70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13be836a12ccdbcef09d5d385163d7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65f7b9476c7d4efec3c69f348d03f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515910378234e804343d5bf6f20001161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e30950ed9290ea78370811d0e1276162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea869b95d24c7654297cb2fcf0bfac7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bed4458b13ab8ff7f6b2c07daab06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055f4ad19dbe38c7557a053d4566211165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1baacf84830b8547804ae9f6467d1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d7e8121603979b9017aebe7518ac2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2b3a5735f192bcd78fd39005a191f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee166033ec3c165e3a01e320d7bb71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01a51aa501a3ef75123ac316ce5f19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a5877bc0311908eedd2f7f3a998a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf65877b8818110e8f67ea959ef19a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6d98d1ff4c4b71b77e562bdb9187f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d216240937d9fe0aa6d26d663187c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cf298089dce2eee828b678ff1acd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83596e559f2e8fbfffeecb849ac353f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded377a069d2169fe651d671ba950d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caad99ae9f60c7feec4a1e8219a245178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9771947564028c86896257952fc4d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f095d16882bd3d3d83ac44d102339a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb968bc784a709992b0eac95b97038f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199c729512560a3d8bdbd4db9d2797b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a728a0ee43387f1857b6d6a61a47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71cb7a535ca43fe2337efdf90f6794184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11215a768dc7f29f39525648c0b9ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3999a92d5e4b3a22772037130504d68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3ec0b1cdcb9207899a9f03f546db9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376e835c49e84d5aab0a7d0c7cfe6bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602fce53947a92a26bc52797bd3a2db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daaaecdaa4afa9e5413011ca897a33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b3ba2544d5fcbb6ed4ffcf563e25b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647549664adf107404548f259a8a2bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f71180e3752461279f57934058fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7f64df3114d907f881b0ffed7bbcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f61f28b1805596b609cbc3aa5b96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b041eb226f93973409f215a37f88a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8453652316a56726102e302b89a9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5fe9a79634e840e893376460d6259198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa12ebd04bdd10a33cb07b4d7a4adb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f528ccddf89222bbfa371026360477200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937e4e27f2927bdffbe29b8ea1aeeb3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a8786b483f4d8a99c6c4478610b1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2193377d311db679e97e05a992598ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e3c76dce5764656cc35cbd456dee5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fd8020b8e191e77ac20c6efe5263f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5488907cd7c9a0055a393a1f669708c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab5ff35c49de5f0696e4456c68fa9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b65e8eb5ecbbb600151904a6a1ac56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09456a94285810bf80b1c6c91fccdff0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968229e11fe5dd8f0f63b641f7d35cdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34a569bad2d1f42d5f2e18e6ab8e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a82b99e09e2387ff0913743058994a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764edba66c8003011f76699db041702213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfedca650e587e62ed516ef324f2544214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ef3825aef07e798c6d0aae5f4607215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79441d8bfc0d3e03317590d4a091e843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003f672136acaaa2e97576cfa162b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4c431598a3dd47ffaa56dcd7ba658218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82e6d1becf0c04d4ba31de5cc2deb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84654f363d553f63a0655937e68d1084220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2bd91dbfb80857b2c74b05c693f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659caa87a08f6e6ecb3becd5da633aaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09470f5e089b70e70f43fd06fd77186223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f09c71d5c86489a38220840ec5462224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b26b90b7d516c7b81250380ba70c38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b997def0a636f447cca20375034c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444333e5f3ba2d941d65ec3f2376bd26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5dc2d5da7e64fe892fbc2f4e9e5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742de883ec753f78cd5bedeaef25de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65328dd127dd388fd2f3e8d96cb8a1c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36638c3af00ac4d1d77a5961e6b4676d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e9e1ec2a526aed07498525ae9ba6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03348c2a0763c6a0758b0583d39ac58d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a4c5f1b5916b7b8a94ffbfa60469f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0064a6461da507fcb23eab31bb757c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f8bc0402a6bc427bb52487ee0b9c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ec48504ea87681fc00f426d9199c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355609e5a78b31f0daa2fbe07cb71df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbfcbf9aa59f0a675578c9373294e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c580c6d50729687bfd2a1add55479240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d825b9fbf3ac52fe3d23055bb9ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13baea0cecfb4f08ce4cecdcac9c9c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb9969917fc0bf6a1fd84dc37b0978243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bdaa114cdea68c5b6ed23687b410d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54982f934d819ec166b036087374476f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a8617d6851c350a62dac2906aba01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f2c56771413f9fd3262aba31373f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c606446695696217d59969506c56c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52f49ec71052f3bfa15586d7a894f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c668bc21c4ffc534c10765a34ced9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556835d463482d6f55ce86876a0d4f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea76bf1699012d0994fe01c82712b67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c0497a528d0d74df9e68d0876f70e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2add72d87c8f2a5ed42bb8c4a923949254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff520fcadd66d3b51c47eed36aaa26d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b3d615be0fe2a5dbc1e5554fc15ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3e390e0d51cdc86fdbdf5536fcbea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db3b401cfe86b674a8d82c9fd70b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574c7a3a136e0a14299c7b44358b99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbbd9dc53ec8c07159f2c571456115260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfb1e3ff1506ea717024db997cdd44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295a9cc367b6a872ea452c09813660262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b09d1e5360ce6ea2de4172b7c009c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd81ffba0bd853098d9e748892d8706264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421466f22735afa8eb996bc0e85068db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af764e24f08fd8cb15a58987e8cb85ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d002f6ddfa7c977de2587c34901c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050713a38f6905cc10c1a9f6b3703fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff98cc6eddd7a59e7b05ec9dda990f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e61c82c7928e4e993ff848d1cad2a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46475044154b6370880aebf73a4b4196271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aa42f9421ae5427ffe85a2044569f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5030777d0194afce01d79b5926dc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bea08811c84c60146de17a971364c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873f5c7f2085bbef8cc3d2bca8bdd47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880125e34ef1ec3c04d4702341c1fcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f9707a58b52fc38ab5aa39b6515f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec990892597e4ba00bf3eb4c71cf325278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2b3738aae903d3864f8d28c34a40b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56cd8fe1179f0da54227f6700e8f7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8269eb74b91591b31660921d857a02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4c412e54e0ceeeff0bce769977259282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e1f4e008bacfd37129161b5307722283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf8386c0d9206aff68f3070b87b573284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09fa1d55894fd0eae84ea0809a3087285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90381f753cbbdcf57b5f84cbd4f40c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1fb95c849ca1b60a91b01754c5457287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfd819a274e375360bc86bc118a6ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c0f37d71c16b4d523d19c6b4811ee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046da03305fc9a21413e73c5840ec441290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e3f705e6e44043bea3ac483957791291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2175b2ae38b832bdf001f39342e80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4aec08da2732656fa31f41c4e4cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c4a26d872ec876fc682f0b64af59d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390147399af93b56bd486f2ac36fc3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c75d38be8bce31aa6b15533fe05d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0af81c31e1dce64a8569d93aad3dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9e986762c33594b7831942e4b0636298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3013e70094086d81c28093662a344299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def9caf231f2d1c68e6d8b0d1f7273300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc04547d728395d6ec55926b8a8c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7601fa884489a677b174f8a79d07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06523f6cb1a265288f4c2ecd2dbee30a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7889fabfdf32971cd21bc19ae7210df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e07520242ffbeaef304803459c2453305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945716a84c7c8eb15c0e0257a5118c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3eb18ad1e9fa6f648a694b4defb88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce30181f6b635a2e10a9473f61cefc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ddf9c396bdd85ae067b8ddc926b97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1149ec9736f1870078602d01132f5ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba763d0dc9e6e2d25c9ad1d191d48e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c1dbf60740e7988a7e18026b1ef55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf24f30bf1ed2348d04dbec8d26d8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ceb3105fde3a3ce9c9df744d39e50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cf26ab7ca70de0a091384220a2684315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb971a961936662a69ddd0cb242728316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c679914b357951c1b5dfd410180c1e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f80e2e0fe30df06cb81fcc82ae11a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d5d41fd098b9baf7e82dfeb542b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73696d901576f834936cac3770fc72e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f08469fdc77ac485afceca97a8307321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13d5f21d403c6a8fe52cccbc8e68a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e044e70c0ef7b7b1998c61f120260323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862821c5d92fe8fb6d791c61337c1dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59262aa692cb48ef78bafe297bba1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c08e2465dc64ec3c1fe4bde67afb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269789d5b41ce89a78c93d83c286a995327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9424a953fa9cc3ac3c9b4aebf651af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d456f1993e85fb39bbde4acbf285329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67391064cfef4db09f446e53b0782fc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc53f4753baf76f0e058b709a14bcf2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79359f8aa76d59ae6e02e1527af343eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cabc246dd20f0ee3905b7e5a8b386333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625cd3acdd7a5abff1ba935e938a61d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d07f7efc762759fa307cfd56e79725335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc42d6bd974c0d4c15c6f7ab56544336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2394a1ee860eb5e9737bec42527460337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88766f07953f964e311034aa7afe38f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454680a04c736e8317a7255d7c860a7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea12259846e0ecb7d40de17c448c9dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455adac4fbf19369fda8a9fe906d64d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854e97e69f881b3d30d575da2bce7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897210fe1d74b09985c5c007ad4a78b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7bb0739e21f127879a9f7a29327b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3873dc60e940dd8c1ebc23427f721d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e149f1ac8f1cebcecd618286237f99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1bf7831dad2e719201c473ff47c61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262d0bb91d7ba5deff4c8db711a7cf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e0f76bb036b220490d279d3b6d464349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8e6878b81ed2e907e90e265a9f6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f811391a1e8013eaff0d495ed8bf6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903196da34e446e72f5c24898f8abe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03e07cda48b578b9b7826b7e225917353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaabf32911dae9f3059b88058e70069354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f927e839d9c1208042e146c34704ce4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142a04a5181111905a0c281cdb496e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e710a59439ba1c6619373220b25ea83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea430ed61dd3679ba00815cf0e6889358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cee2050d7fcf4e66f9c4e58ea093c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945d0b516a7dab6867266c5748440a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d79d322b4a48c273182c81373377361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268e2a348fbcd08ea744c6a117aaf9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5adced09187aef8171417b407ef6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4eb5ea09d9e99f5d5e02b1d6eed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69895e50ff2160d8c0f285665fa3bfd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c005ad2641dc5bdbe833d4a733d804366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d86950be4a0bce97809c81bba51a88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f22b3a89e826847faf7202ceb62e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f8a2a0cd717c64b9dc35ca7c187d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7e162c1508486a87e1b99b54eaad7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa9b509a0b228099e09dc48ec9c492371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b5469f77848d052529c6101f9db09372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303e35010bf8d9e72a4552fa4b99c27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32062471a85fb8c3173a810252e4bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce24bd6e359f06559ce653f5e2826a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa01efef27d7f5b858d8aaf7f179cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd23d3ea182b9e8f270824938cb9fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd016eb18265b32183537d179d5c36d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e32bb2361035da8d31739d2b1d1432379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68714968e94b63eeed7d7ea513d0e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863daeef49b8bb0e7aa5302c262f3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b985cdc6a144f68bc49dd432ea3f58a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3b246bdcbd215dd7c64882239d17e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db04c415d5370a689ad336c0ff09dae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f203e0f8c1a5e88d209535cf4ccbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d961a0f2f58bb335145185dce764e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869865818af003b281f57ae4c9f6e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb846406d73bdae03d21691ec7d5fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf99120e7f092876099762338b6663389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01acfc7296fc3e0c4a1087510ef153390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d2fde2b886610e45dd6631e0f144e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8788ad0fd7165a087173bad41016b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feccc60459f0c581e1c50d1c2bb0532393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1cc50c9e909d5ce9d882c1fbc4fcc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be14a61726bbed51a8ac4ee8b8668395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2faf66024219f42793ee5e87c95cfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd8c382c2d281c722fbd12f6e744d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77fed7de1b6772486048c60eafb99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc532d33020d49d7397b93f82d282399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40495eb82bc9f7e42a8ca8ee7dbcbf2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7967abb22c86ad223e7e9b065a1b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15730fcd87c8b904280fe0aa60f8ef8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e2cef3a7c3d1ea0321e99af3daa7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de09d3b437ee2db47e7518e284a65e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077ca4f2900f0594283c761531625d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7446c739747720fb14e71996e6f66e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd657d573ae296d2b9103662e94e51a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc0c650618c00f3db671c4c5184899408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e0ab62a96c41d007bfe4f918a332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6859029add126babe7ca10e25d71e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2836aa2d9d3bbbaffa7cf3d8372257d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45c196e8a02755b4f849ba0c5024b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea1d36f40fc431416366489c32811413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad846a4026587f24af643724ce2b4f8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d4373916115663f85d3bc2c92fc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ecfbb8a70cbaf525f23955731da88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e14e8d99018d00db5b4126d7a2025417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c35d3ad95726acfa8229772984420c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe1fbd87d5c782ece74b356fa4a11a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e021cd4234712173320d52b6adce366420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a96a96d5a35fd793384bc9002c83b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f042b4291b972b1ea59b7ec0729165e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631140b75c16b96ea560226c4f4ae3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9b43b01863244bb115b8e9e4e480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899aab78bf98ab982f7aff0492746573425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e85e5a1d01a4e723e9cd857835bc4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3db23ac066bf4dcb5c01b38eec609427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdc5835da0ec4e7dec9574076cbaa7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137737b9d66be2ae2dde0298be3885429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7d035083060438205b7f6f5cea830430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073f66ecd5eff4d3eb32721d411290431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ba2a1f4c9e03f34fac426a6b456aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d4b056aa037455cc871961917183433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9979ebc5fe0d0b3559da1e8372e0bde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553065f61d045c12679ba0b72fe2cc10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3d4731e447baa199ea0d03505527b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626225ea322da79b179b1aad126f5623437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1bb134c5e6c6b39553bf3ac1cd3c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e4bfea38ed46455e3c38ffede3833439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d49269bd6e856fc44857c2c0c61bd9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbaa12275355708869d6f0eae3c59e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ba167d2229df8632c13d43ab91888442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88740ab7138068875c902100ba3fcad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d049110bb25415580c766a4c8cdc626444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c76030f5e0d5d7a9d6eddf10b40cf0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875fd3174b56add943f2b92a2b58136446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd074b0208c3225a5dff3938730672447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e9b887680f0688bdb35a0a25fa3db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e46f7b25ba9b0809455634d56eae7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaacabab9afaf287bc516925a8c65cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec18d1b97c27a73b864d3abbbb5c6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0cbc057d7e9312fa39eec54acc1b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672170030c4b2541e116d2997639f86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8bbe7c5b91a44dc6437c72603eee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25303d2cb14e52e1e32d01579c1d46d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf38fa41a5a5b0f392563a81caa34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59872f11eeec4feed94b948255491457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330db34e9d29bcb75659eff57abe67e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d822b215ec9e61799e06d8f0cea126459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7608311394dba32ba856e7f7682fab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64316977c8d9f5d21fb984a8a32a4de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059067bd16818ca60d4a1c29dab10e53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c3d91781796408bb23718fcb28575463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb8103277d2027fcd613bb5d0196b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b1f16beeb2e36c37eaaff3f7426bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7b9c0a617506d6352482dc926be98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546435c4e007f2b9574858f7cafab12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511d600747607a039ecb2a38e8d5c82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2a17d84345356bc2cc3c960d2e1ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b2a748476c86c5b6eb789b9d594e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff0b44e8e1a1d877d0342ba8316ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76440e489bb80d085dcaedfae21fefd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45701cd895e918ceb94296c5334c8793473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a002045123984a311742dea512ce38d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7f40cfe4d2907c11a1b5d7aac1bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85957bd29565f11edcaeb712cd7e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb303769954a6a52e73aebd4a1dd53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a929c5bed569b6b09f4568de8abbe5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e460c2d5523c074c284ec5ca06900e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe5fa3ddbb851d85a602d96d327f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3638625693fbaf40cb295363c1e73d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14b6980d2d0490e3a5861db7a3f5e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136cdaa0f954f77b8ba1ba812f3080c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ac35d0bcf48bc65278f09a4ebea03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df325b69db57d1d3a4c16feb8945eb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ff52bb7d7cbfb1426ac61758d94bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e795153d4e460b46b808f2369c77995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877017078d6db9536d4d5e7bd789a971488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5e8f7ba04c24a374b323dbf3208eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a516d182b812816e44729c451bcaa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea350e8a0270b8c59818b15d3c807491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca03ae026905bebf87520536139fdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7354e21094c3372850d33f8caf51532493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85de94f31b1f75ebfe23e6e49fe1a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a5aac6e1ae1034b920c6dcf856b06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425875bc35e637853e73471498420f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16181ad2e82902e57bf6f2cd398215e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5361b998e72ef09d32e8d9600258bad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17384954f602a870bb557e3cad1d149499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edf30595196f35578266ab1635332f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718cf472df9267e41870e87645d689501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e846482eb0a56bd71ee57b4202feba5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95813617d65c2e92b6cdf53d8d0f29503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefcaba8bc00e969321d18299152ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39620725bd2fa2a6372b92d01e002539505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ea245b6bca1444960059e74798c3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf5a292162e887f1952f93db8fd4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c207e61459ebaed871d1edacb3ef8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2981d9c1d0ec53aa31e36a3565fc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f138de41cb537597e3ccacdbaae4ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64388984cebf4d7d69730d96c83e00511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb2ebf7c45e4d4f8191c6303b018cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7881bba2764eaf7b23df78bb120b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b8ee501d8109b395f7cac8eee6bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6050dd951bdba54a560c339393c04bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400915ddc8f0f359e6639f608817fc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14454eb3dd8772814ac7317e2eb488517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddbb573822522a605ce64df5c3c3ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a83bdbb62cc84162e0d60774f83b12519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65031bfc805f758e28679c4bb8d3df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee42de697fe6eb0076404629384761521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70998837d405138385718e371cbf80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c98633f492b96b25b36b5955602dfd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72144b2cd8db829eec0b52505a3d98c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7be9c5f0d53d9e65ee491de7c419cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bae5103557207d2a13c7f1846c848526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ad9aab0f25d9b2f86cbd2be408980527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84d36de15bf2eefd17756384ac5970528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8ea7ee09a45f6966ea192ffbdae64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb796b40622aa3fcd029d95072ec990530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f99ef1081e4eca5fbbe4378d24bc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68570363d67406aa33f7cc9a4347763532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85300d28be1e6c0e0761b05464e0305f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf3896522073a7c7a2f5a376f6f9dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5667094d077214e3aa0945a85b9be1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd703852cc25f217324ee7f8adf820f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fea7441993290fa65ad6a91dc0f497537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7639914f7c4501bcf2215445e9d8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce6f01b6c71bf83d897e7a4d6adf4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e168994cf462cf21240ab6da71ed59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d434de75d41a5386c08f41464674541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0503a90ddeb514357728911f1ae853542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65236edbfb4f45e123e4ba8a61f3d0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72704324172519465f06e2a6140af8cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1130ba7b024c11bf07aad9e9b1f21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa57198c476a68a6007afae4ee4e86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f813cffe8beba86fa662488b5a6f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dddce22f6bf24c276871611063b25548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12db79bb84d46c0024eeaa7a39c9ade549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67729eddeaf04e1296729bab18190d52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4377bada3bc09b099a216317b229a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9536f20d50ec1b97e70e22ff4973751552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4b0d3290c1b920794b5236dffd432553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2db72da519bd10fae66f387141018554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09426f36df445a8eb320aeddf7ee108555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abba7bcc728aaf7f6bcec125ebc7d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847d7a868e7a078f720f80f790beed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac147f6b992eb5c1571a7248d252e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77635d536aa967c3c988f7483adee2d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c117072192b79d2536fafc7b64665560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9e5af1e9e46cfcc9c9b3599f7fee5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9247fcb7a1098ed6dd3b7557aa395a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc74236fc2f31d54caac6a7264ad44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0319804cc475ac933f9b39fdfe87420564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca499ec70803cb77377a08ec470bc35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2ccb698a2f2afb7efad7c60da9fdf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4c589b6ae12f2523516513d616641567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6b2ba934044a2938a9026a4558aea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c640bd441e306619169a7d3020ef3b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a1a3942d69b0061b25372dec75b9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a64740818080db8c24c9627737bd07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e84cc14a6c98e82f84d7b5edff3245572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf95a9feca8412997c59689ac8ee154573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1242cfc82cfe25d1b13b00101645e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65191d951a8990f25a758980b018626a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac60330d4f970665b0a88c70e822213576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f95cfb71264a19f517bebab0bd3c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc32c42335a19a57d11d0804866598578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a5cc5df334a061b419137932acf86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d3425109517a284e8e97062a69911580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c2981fa6f2769995e9e64eeb28c73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888d82f87850d818932108105f7523582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d43aa55812357d575a9e78e2576652583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76654ea2859eb871ec1f792becf0e29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a91aff0d5341b0c2f58b6378bead5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf89a27f29fd387bd67b0ced2d30ac3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e8a4e24caf980f014c167ca1ffba5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc737a8b5dc1ed0f11a83b191fe366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38694bc3b20d2797b79d4fa751d7ec5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81cde093633f146b48bba1aab99383590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581754163406136ecc5b4ff14ecca8f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc836a6f2acd199a9dbaac75158a9328592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f48e30cf929c6026a42c04297cb6d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36887efe1ae1f323ff0c0b9bd00beca2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8c2048e42ed8daa87ac0188aa891595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e3dbe62483cd591424eef6c9df77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b447e96f9c806f7df12357f03572d14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a4ad21b1ed3425c4dfbd45ded9781598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d667559cfdb544f43a8ea3da984a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0dc127413a46b0af24aca26b7c1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5379ada9cb5ad0c3a73ed6c3831ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049a6532a8c49209ee2fddc0b21400d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c55a5339add7ccd6b358223d59476603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250670c29b48467293d2ad6e6d7b5ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3e65ca2da89cb8e9d24f6046299e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4872a9cb793b2c409e0823304fa428606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe68ac668ac3e32e375c4752179d9b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f30d18c813bce1ac2344ef96a00a47608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fe75e518777915aa0e196ee1c2095609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a6ed42061644c56039f1958a96a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb033f9e629142af1a17c8c5bff88e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fe07d6ee74f1d276a3382d1c6de6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404778e1e8a1c03759bdcd50072352e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa19051bd91936972ae33436af71c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed57cc4d7dcde6d86e6fff4d005764615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca87549c5a1864563727a672c1814616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767107c13e1e6fe817f382fa4a9fc964617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133433e07274ff5f53aac9f22de9e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e530040ccf7489413b3f22088f6449619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69574c37868addc0a528683e9093a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decdad9cddad3170eb41319f96a644e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca721cf70ce47c403f5c07fb98106c11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff22db604819277f851f8cf426f7f77623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c3fa8d1656ee843cedb61bf5c2af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1d5c772ed4c208f5328c0edc26c79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7eadc1b815df21139f0eaa54add7c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdaa7393dd8ac6492c62729fc9d4f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42bfb3feb338081b841a12afe9bfa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b143f6b092d38ba3ab6a8ef244537629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffbbc8fb156511b476e5c8625d2f4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d177434b70b5f68255d7d16225a03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7721d80cee9b1fbc97197d508b6d80a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761ea3d6f6a9795c308ef3e607fb57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e9105c99831166d14777fb3c46457634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6628f6796fe33eeb33618a7ac3ee9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb29ee91f9e4022252f75beb7fb92f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f24e448973f34adc2bd6f5f5b86bc7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd7e7e6d7893c846e0f913e136ce56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a196fe16c16a3a86a43844899b73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a62a7305cb63e36b96c3eb2eabf7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae339fcdb621fae2ba1c8b54c9d9043a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325fd7ba07ff76c4f5ec812b6c38402642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd63481a912c27123742dd2b290227d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706bcefe69e651f868d1f63b6b9064d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317a81c6f39db856f00abbd3bd44adb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c2e4b9b4283c77d3e5f885867c06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283bc331f2bdc0a9de295564b5353f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc2269b89499dc1b69a73bc6f3b32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002eb43424457c023a5389c8a3bea1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67803ac231342f7e5ac2bf7b5c64271650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcc11239dcb63b6d9f9f62195161f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ae8aa354bef64829a7ed994a2868652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1150d0b35d6176e9b1a4dd1b43cac2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044e7d9157c9a1cfb217bbe40ecf10a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f8478b7bef07c3c38abae32c1514d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373df2f74ee7676e3442a00ed871fe4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695a82b1acf38446af925501e4768aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4314f10c97c2ffce3ceb2bed265acf8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fc3dd4d3929ca8da68e5f4c8fcb21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde69f941e32099cc09bed63f5f18dc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf64e7292551cdf26c7597167244d8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0486da2084fe15f64f60ae0b17db1ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1e2f745959bb57fe5f6e0081db6d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008e162a0367918cf8c829811f592ce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcce90fac9e73ee1ecea39678f581c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b421bee99e523d597bf807599c17fb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be871e20364e63eced971eb6cceb89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5603236db1f1d62683283cc355f67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d314e1ff0f3bc26b4556f76870089669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692d7805940c3d48cbdd94cf34cad55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab75d1c030288c5fd8fd15d810b8f56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fea2d0e82cf9ee39e4b4a127ffd901672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bea481a1d2e5991c7639ea3520c200673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e10f0cc45ab5c06e1c91ed4adb4ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0172fa9e7ec1877e88afc977d86caa3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b915e9010632db86780476a8a77b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ffd6436eae8079884d3df0d9e109d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f854966f10abf7b2b875f2942e5fc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d102d36230686cc075af6211de8fe4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8c4b6a7b258ca3004da619194b5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463f9df7892fa33f2d6f52da91bef28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85915cf6fab64622e4891ad0c59eebde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bc57cd436b6485dedeed128e7ce7c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca6432be3c9abba7cecff75016be5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebc84bdeaaf3822041dc130179f1c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19248bcfadc0e49f71625a1a4b36111686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb3eb4630f35a5daa0907aa7793aad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c92e923d7250cd574fca731723e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc4eb4fc17f3a93eac86aa7fcd62c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d3a2d95f1c70f35e44fe75c9efd4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b83339e324e378595bebea6410310691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eef25e8dfd1f62e9a898b1e071e58692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2915f07e20deffd31e16b97a6c0d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d890f822ab37eaa9a684276fe12ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b51372c4296f11cbbd7db8605e7233695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8dc7b66803fd1b5f35f0b39be5b59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47cd40c934e21f85ccfba7b2159a37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44ea1e4749b9e8e24cdc76306b4ead698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0412523c66cdea87ae2ff432fd9aaa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c8b6efee114d075662fde74c5517f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60de77de09394294380440d0bfac1ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1053a6a466e48b9fa2b00a07f4bddd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1af61544a1b32907af896464fb206703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947e51c71491de6363f4e82d4766159704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d3657bedc2236b2e45004ff2e55c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0ae1bcae4e5819884d97c16cfa7ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e75eed4cb86e2f6cf46e94c496f460707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8e5036a71c1625abafb0181c1933d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb5a68040f7afb39d93342965823fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb756371b9081ebbfeb62dbaaec0b0d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d129e42581cb11a2e3766290a15dea2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a696930498ce9d978e214025fa4e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1385628254ba6e8b1a177e0c0d3be7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56673e21a08b4dece6a56c43c4984b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44ead03cdb52182e08177ea8709020715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255e24a7ac6e6e49067f53adc10ac25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241478536ae486e4a30d25f5c4747e86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3f169365652d98e7b3f78ec9043c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a816ced45c9d59adb43f570187d579719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662918c62d52bb712ecb5b0e14793be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc889a69706e7cdb0c222179e67429721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51729eadaede2fc7a43d5ede4b805881722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebf01c02b2c4928e582a05e5832101723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1e45a87e71f5f4f75d1269796f1a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a8719388bfbd3c71ee06af7b9011725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16a5e8845ec0c98603c1b804519876726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4d0b5a3153e5859ab950bb034051d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc4811824c5cab98ca481d16c44ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc347a9e6cdcd30bcdbd04d42d411fc7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5c6fb6d2e5dffa8b02c32d48f4c03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25335efe9b03bc58490aba9b49aabc2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e69fe0ec184c62ec991ce7570a2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d866c154be54e76796482a3839ac5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab1fbe0ed49f6ee2e86faf74251295734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef9462cbc1ce6a223380bd6ef403b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdd84052ed0fee95afe137cbd1204d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c66437222da0013fff24de63d0d7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69cdd27c3c9b9a4ce04e0a20859491738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d771f572f52e74bef0f736dbb2152ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dfc6666e30714b2c174b447ab8abf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca42eea6e7e978cd127f5a89d9eb765741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5f1207e9ed27201ceffdc786ecc74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c0b48c4b409bbafc9618254fe8e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d14367c0f1a8e6d3086939fecf2472744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7bb02d4c910d6a7391da62e3bd22e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5804c1ed58155d5bc1c02c933efb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db58ba00c1c671a9328e767c2bb8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd155a268a11190dd2db83c07cf27380748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150d16daad8e6f8096cdd85a4e4712b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba379f54815937f7bdf0ff31d6ebe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d015fbb1f5978c4ea181ec0e57d41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ebe734693aee2b79e3d742373373752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71817fa8dadb8068dd58f7053ab60534753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2ddfbb97d4907d8bcd2bcafcaea8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc88eaa565697c83d3fb58bff2837755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3f5c93862c0ac4a1363336f03828d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2536a1644748fe37fbf3212a3690953757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9d8bcf2fe27ee3115c889b3e2e172758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c655677d77bff62f7969992881ef30759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7600df715e1332e1d2da8934b2201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce11d72b490fd18b167122265b362b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5373d7b162ddfdf76e267a408a7cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78518ed799775ee86674b3f3175a3864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fd158ab2ebe69d601ee542d7167be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47947ecc9a085700e728591d28c414166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2cf4643ccb38caf718848c4d9df97f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f5e8b0848618a5b31fbf39df55128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a601a5f31431b5fdf2f3abee1511059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8477aa6a1fa99aab9cf435f9c19b7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2389c91505528f7f4ec252d9fdd300711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9451bd5fb5abd7d27cc3e384e0ef9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d97467431d928320e33d7ccd7930813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dabb9844bc8962777f0f91dd0857d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c05461c2dc82fcdad3d5dad544c6ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d24f8d051af646df18ed8d9eeb9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed950ca7ab8205f8a7ccebeaa29a481c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167582d2cd4191f7597d06afe1a628a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeaffa5a535b3dac3ffc25b3dc3e4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4b2379c91d02431957cb7b40f507720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae1ec44767106febb4ac449a79a32121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac360abd3f046ca18191563595085b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9abc20f7673f718f4e5c92005f6b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3973229c243d38d799dd4bf1c5c2bf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0276f8ab32900aefd190b837b069f9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986148230a9841cdae2b838f5dd672d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41c18f7f7e511b05b1d73df2424f3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb87131a65db5827a5bcef0e9ac4d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5878ceca61d40073f229e1c45a176f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39874317730fdcb939c11a47b541256230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef45a55bb8c94fc73d958f60782c4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc58cc03233e4c626806c734a9b4a8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f631d39b5bfef3038db4c9253ff1d0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289dd67825dbd888ed9e7cea9634df534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdd6c6ff583a9b8223ec83361db65d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ef0df5a4a5542a2c8bb7c502c087f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140728d45b7003d985de08311664797737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ad8a28b83850ff70e05375b08dfb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee0a8404d578cc424aa12d4425b9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8600c882eda7626d519d05a10914ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b28e50c44ae06e99c144886027ba6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060298c45347f39a85b1d59ac890cbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a980959324430169b9605c7ccd1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d230540c776b272ad143fd0d132c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76898700b73354a3f57fa193da001d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfdefea7d6b9c3118f92c57d82d2fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774cad65b52848b0ef8116bdb1e093947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8f87605e284f8163546647aa545e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1025cc56521d62dfbdf709e785d51e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666352cb6dc6a1db346522d17b8af62450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e865705102f0f7139a23f382a95ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1b88cd8615c0b71e7f48d35cc896652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf466b1d3b89153d37fc85c9e5baa253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681c218551b5fd4bbc88a56f0091baf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3888967947f5b78143f5f1dacf6a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa20acc878a02017672ec87d58a99c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c935871e8d1270d26400808b2bcbb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e47f2a3ead3c89076e875c80555b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f8df0a864d751ef27680273f6d0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c720460a4250c7501709dcd8a6295560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3a813e22d547ba64f22d72128574d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36202f4d05551d3983dbbe6e5d39c61462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1afd6af9e68e9d148014cf599dd43b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463f7b67e7313d9d30c3bfd76279a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ff192f0e2ab208f1d4cd0a16de48d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dd26aaf6ddc0b54a831a503b31c9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e48f6ed7914ac4885a5bfc9d2796f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53186ab141de26acd86e8234fb014c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003339b41c86a5a712ad7fbf54cada69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aa66fe8128c20ad96d15205954cfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6456db22c9b0060110a2acef1b1f1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a24fe33d5db27881406a2fd71239b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b2a78cdc69b7eaaf91844b34b715f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493194b88171d180710882eff0d9b75474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546259a9864790fdfa2d8d4b9f89f0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d067af363ac4a67e4e69837102a1376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bbc396b0bd14d6a4147fcae9acf2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8492ec13e7998b3e6c9176647f6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681c8111613849bf2a8437e2fbc4d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839639ce1e0f7ed8691854cf6380cb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8d8928357835c8274647d6a60725081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40a787b39f0a5510fd870004b615d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c67d56947e256bc760bf239d92012083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a2dc097e6e8e46012873a45c26d9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2923a409187292deddd7bcf1be38ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493537fb3d2d947310460fc437706dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab8832d3977e5ea81de87226fe46e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b05f6269002145d6aaa3e7333093388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d21bc7b54233b6f20a7289c32edec989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20104d15563e2d274a8b858bdeabaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db78fa130f33593b5c7d84c3abb6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36458bcb7f44ee362e315b08e89e6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b308ae5d1f915bed7100bb03672ba2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00bc8e8359d0c1bc5ea27ed7e77e5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e31f7a9f67e1555d36904b3543df5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603de86ac65a2b137159935364e7c1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98034df12c618bde5e7b0357b10126197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017c0c9f9a6f85533b416e265d5db8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f65624a61d41367949ee436aadd5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0741409eb0b2a8cf1d9f6d558bf8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233af295d07b244e8bcc7fd7cb50e27a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d8d217dc145590befa3f273d2a01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d75d7f8912f9b2a2f0198af259af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408964eff3fefe62f15923183690c53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176f9d5e1fdf18279f5708bcea03eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67209b4dffcf062cc7a860dbf5864901106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597bdf34e3df5a29a0d3c62d9542fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a4a3d841472e5df3a3661e9f3cd2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d8a20a95c1425644819f2c33499c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817918a789e85548e8ba7af762bdaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ab0d2f73accd03cebb5fb74025add111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af267b13e81b949ef4d64ae91f4eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a506d6587e7881555c7f67924d5d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133cfbf60a71049002c24dcc4acebf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa60e6b82ce8fa5007a47709f45da9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600e8d0a4ad0b3c316ff99705873b0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb5faac60efb0d9209217da5ce4547117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e1fc88fc111a6bcf1b18844d62509118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c348458a76bb388000e736e0d204119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a3a21992b7c038f3ad463d03496f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8b544807a993a94ff20583517e4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108dafb828904cd5f196a447072386b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6ccf8bc580e52afc1439368f767aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83da0e97e63319583f997e54d0efdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7cbe6c5cd8ef815b01e2d1cf04efb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c327d12b9d2bf353c1e5aebc4ea2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f632e0c97b5af8ca880cfcfebe5d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c9d17fde1c83b681fc885ce94de1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba79605309162531f0cd0fc132a3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c538be09b610a7caf5bce50921823c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab9fe861d7276bb9e40cc624deccd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c5114f1a35b8e5ee82b857db216a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fe9cfb3b7c9bb4bf4a577efb4efbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d40cbdc5fbd5c232e8a8d7f5d96ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e1dfba7ae8d3745866ea6b504ad2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a734ad737384eeda7d6aba3f241da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df9655fe08d06450e9a89151fe4fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c821bdad49b8373588d8227ce7d22c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8eb9912679c7e5283920735a77f2eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b6e20a29f24ad5e10304990e8abee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118059eb1e3eb19c9190eba854056be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebc34b37113b880fa512430e2fae9c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073d0a31566dbaefcee818c62a8c59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2f719024aa67a25b061fc93b0abe6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce00e275b253ff6fe7789a068c6e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb765012a448ec4b3b6b0fdc5902fe4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba07716524e674864795ad4375b065147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8798eff585d2280fcaf49e0d7ef7df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df7a526108661384fa69e67ab6bc95149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e200dac09eda27e8d8652a91885f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2638e114c71e694501c607f58108e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b62b83a7898fe4410e6ae7eb77a8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dad42297efd2b337c3732699f67d28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec56f49d0daaee49b3f20c4b5075c3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0315591ed6ebcfd6385df9f5f3a217e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98cb2bce051af621d06c24d814e793156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93fa29f1573f65110ac65853b80391157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c669cd1732e703f7af2025eab98962158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d490c92f2a867a77b6c4fa25e602511159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea8875454f323b7e557fa7cb9aef9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f890a508ae7f6203662ef8cd8257ce1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687609b1e2d26b62a0954ba8f0ac0746162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc607ccfc87bf684de8599ef4afea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204c5cb8fea6a4504c2cc4a0331d66b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3bb45078dd8b93c9305fc4af3c1c9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c3d1d699f44960a87e29dbd69156166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b58a6a7dff5a95077df38cd5c91985167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98b94f8e62f62a48e7c58e1cb98e78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43a712d9ea1e946d77b116093c0d01169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d729a64afe1f7d89e8170f6704b7477170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a181698c9bc504f28f0e02056ba50171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b646b065c7fc20f4cea18576884e6e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c3c15b6bea2f29117647223f7ed76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58554fbf6f14b5518e8c10c47345f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc701ee3f7a59ce2beefe273d3b8cb7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790fa15e088436cb96af7292f843647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd54df0124c3790bde476999964fb1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a6860c1a20c05068a56e8bd5ed183178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecb3efde6dc3d118ac732476658858179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69902bb5e03cdaa2adfb79336f929c90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ac3a54406358deb6fb7e75d736d45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dd26b4474cb44b1af400eb7c83edf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0be52ebd6ec5028e100b73288a479183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c7c7677c6110ec549174c332b755184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe66ecaac5db52ff69547cc31784500185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ed2cc4211c3f4063a14e81e3ad7ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e8b6ea270f11b11ee89ffd114abd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d84d45acc31a03e275fdd0f3bb5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ed1685055eb9a6d41dc0ecbb718e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ee9641286447304e75f1c5757f8d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394a78f6324268677bfb66448dfb08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a62bf4e7f9a445f19f4a3ed82297c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831811d117d399ddddcb28c6a893048193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cb4444860bf64647bcdd3bd445992194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a9fba3c3d4c6f89f2cb1b43dff624195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695642088a0353fbdb77841029c7ed9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c08e1ab3da3f03c8b63aeaa365890197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1af583365b4546f28fbe14996d5411198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44860ed3799097ee968676707f40d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81f6921dbb08c00f03df8f606f386200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74a70e5481abf30d06883c96537fb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008904ddeb1c720078488500162cf0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcab5b764e77e3ec36bdb8a85075027203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408d353637d6df01793e5bfe8436fed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6192cdb4c0217886a35943b727dff87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce776e24b91989a1ccee96e2b96cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce845e26aa492c98863e0dc3cb6340d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9c74841d618fafb75ce8ec23a0785208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dacb95bd1970aef83ac315a364b89c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494acbf3c3a5a8a7d2b26d4b853065fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4cc9645d34ed857b32835f2a17e38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d12cf7d315435f9e2329aeef7c1713212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd98fd6c483213326897dd92159fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ce5eeffc4b63dcbb570c50737e5ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b47e6f4d457f06d10f1f8368c9752e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8ea2b40de15da57de92ffb87de1c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf416fb03eca5b8eabc1c15b34c553217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9733b50b5ff1782449096dbc9065d60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da86f71439e31633dbea75f6ea6be11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426af5419bfb0bebe494496fa754effa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2b49c1889ad1f75c8747531529f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110a547fd36e636f923c35e86da8090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e429ae212bf7e8c03f0a5a043d11eda223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31797bb69d3bf1529d7df3b8b1be3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ef5db2260d7043cc252ad321fa02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f74a9db86758e54e0e16beaf5f83f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa0d015041d30e3ab7e89ef2d43498227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d8066d84c2ce1de16e90450856687228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859312fb2b282941e49473553ff032e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b3fa405c75153607a1d38b137c8e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a66e897136203ba9e4ee425f13c10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca4860d0075e2568ae709d92460a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1624f21a5041d0fbe2302740667cec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f6daa6069a453c96f649401966a7f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85883d05c14e4057339a25e19d099235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfef4ef64efa5ace8949d73c2c6a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0587c72c370a8f76b0b47a3d63b024237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3c05d2ddc53ce0c26b5b1a42f8c39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37164d61a88b4ad4cd55c0e7a8d6b95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52351bb238fd053b7df613a6d23adbd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86515a21b4e292e3c36d5d77caad6ea8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f6b4a1feb4c98f8d8095bf4a752cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8a56f15711dc64e32b09a65da5e4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44156b45f7689cb280e6207a973cc3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd60783ac4ae4580f65360192a3977245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a12af6919ac0ea1efda76ef91e4b58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5982736d652b58281eaa1ad46c40ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafe5fb732d36922735abef9163641e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305399c5afc71ce7467b97525a7e2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fde44a687bcc60640cb7fd52ccb5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705f2b1154ec413e6a9ff15b9ffc3f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b767c2134399a570bd6866471d05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58664d7b2202209cad2c257d681d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77466abd16ef2bc6742a576b3dc80f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b6d8ac063fb7b0a922eb0e40f126b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ec1088c7d3c6cdd046fc55f7cf0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4377f28570c6d3effa6401a3db387257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6940bf52ddc80db92e845e13c160d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748583438ff3b33feb1f4be0419d3b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3745f9a6d4545bec38aa11c2ae02c8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45caad93bc8594c390dbf510b39e668261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a96694279d17c4741532fcf00dca2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765d8adf9e2c94211b96684ce50ed8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948804ba19185a9f34f7a5eb1dd986e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4a9765328b30ef6e231669366e473265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6353458588c96fc0f0819a54cf010c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a99db2449fccd846d173dbdc249e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f75ac578eb431ae9ad2de71b0f1f30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b07fcf3ff09822588a082ade44a5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df8d5bb1eed1521296a0f764af8e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf59ef37c304d85888b3ea47f9d8faf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa31324a9ea93311643d6b8ba3f353b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17d337a832ab51083c78de4d6eb525273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da406476e77e8ce515a7a34c433eb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f857b327e5b2ba558a028171d55cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58058c0828f80e05b8b331600b7987f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5548a2dcfd1341e93d4cc046c3457d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ace7c2d7574684808bd626448af23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623f673cc4866fd6942747df33f226d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2918c9c3ca07a1876638df837a6ec97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3214959ed289f3d8165b0a0c8078cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee23aa8153895940e0cce751e4deb63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e673551f5a85cd50fd90808d211876d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2202f959ea10187bb852ed117c7e66f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923d93fbe5020a33d926c53f4e5d939285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f44bab69db6bdd183004849f7e1da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981259391e8927a6d16ef0a00853255287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f80a5a03c91a66732bff0f96d1223288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226beaf5d1451089e6074a3a9bb7de2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d4647d1aa99fb7e2866b298737eea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a72f11bc24103b4bd65d841472a60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90145d9facac14d24d92b00f45b1f485292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87232524a9196ee5df1da5fc245c2b77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf9b7723187ba46798bf5ab4a31f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce85a17ec164c6806ea6ee75e549e27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d609c7c945cffa676af82d706a41e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bffb124c6f39f76acd98c40db31a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13711474880a37fcb70896c20141e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558f31409d75824e47b1c9796be29ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704eb42b89411478b3d139000a3deeb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b846208c13c2e3d3c9d6977ef59c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482aa2bbdcc079b02a6aed9e3ec866a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd071d44828b8811928558693358bb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47df7cc2e4bd0cfb1fa6e985f4e506304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7b847ab80f44bf8c7ea967e57503305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b75e061416507cebee8e56db5321da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec556cdd1d8c06d3f11e54d9a43d3669307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da17f19273878969fe51e084443318308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e7d104a0d3c85ae531f7503af3ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c8b1324e0f44da0a157c363496142310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee219568e400f53cc373d2af11ab7634311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8c2c63d8a7608be477cbe2177bc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce182fead4ad4548cf9098e6ec6fd8da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dea4cdf4a7712031d13af2fd19300314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e315a066687c11ebe2d5847f5bbeab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46ecc4570f327c780d015961db789f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5371e3de03d04fa963ade18159c83e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95550c78988198462f284ed2b13ce19d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd70f5694669e403c447fcf33f6c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c3520f346031ddd852dc255d7f3e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac84e16d81d1d4ae69a2375a2f2aef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771715f2990ba83599690cc9f9113b4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d3ada294ff220d0b887b54ecb314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5442c63796b1f606d880e96c0d862f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6e702ed7440594f46d07fbbd99350325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067a092a5f8624f7420cff5be4bf611326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456db1a367b49135f648505d44829cb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1b96ef16eff61c48e5797d868bbcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16fff448051fc98d55a868000de6ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a925595f6ce5d7109befb8381dac3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec196f1c88f87f86681501a6bb78e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9b618fbe5ddd5a65423169ece5a6f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4024396db97f78f2c0d84b24efbd02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b13ec9f202419108e5a33533f26c64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264edfd75282c364b0b50db0230e5e9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ae1fb4f708462d4d39e8de80207a2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0f591036aa3abf795727befde61c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c668114eda81a1b9daf35bb5ce3e47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3499fc10004c0089f240b739c555bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d456f82b631e96510d401c3730083e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011e76cd61badca703e3ce82c137678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8521cf3bacd703e47c035b5e37454c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f4e11b5337333c44ea18e37d87f52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecda9506f9d31dee25947374bbca03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723d2cd2f05ab43cbfe62bee7554fc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163981c3c658ea145e43daceae29b33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf30d6bf298c6ae4a9037f7be5e003347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20feda2bc60a3bdae1211660281171348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b23defd8c70f8501983736d5a9aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e524810e36538dfa637d30e9301311350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb190de85f6d2d3e0fd34e6fc897f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abff15bd1b102acaf1bd902d77281d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79040c6729c3a467ebdfe746c55d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4eb8fadbd11abc12b92058ea37340354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0447d238b45b66830fbb171cea09ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf75be879b6774621fa72a92b7bc983356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d6847a712663487a07d398af967ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecff2546f3b8e6239dd36e0eb7156e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e5f60c361598903a61fefba05471c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2d6475df0961793e1a352fd3ace84360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c4b44c86dc6cd0346c00ace13f532361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74aad795363d02cb7bd909b0fdc843362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390de7636d2d78b59e5aa4e57052801363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d42172b5bc9fc96d1bc838805cb1c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc8bea73628131443bfdfd5688ff67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b6914a6677a2f7273a95de328fd6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff50cfa58a3909777bbed23653bbda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b61a550315933846e33d2d2923f684368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2cada199832f018ccd4a9dc2d739e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21369b62155f9c75f7a4de62eece7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da90c0d3b514cff6c8a9a025776b05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c4cc3914b3e635db06cde0651cf27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6357c6bae06152f5616afbdd4f3436e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715174d2b79832da720d268ed08b4df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9dea6531c8b3a262ca1457595160b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f534b44efb52f2106981e779a53cb0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb677d6e1c142f96746e32c3c811fca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cda81c0e921878034b07a15c0c1ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96a2fc7fe08acc38c0ef15f638fd42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05b3d118b46c6f29ea9bf563d74cbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b92e985813f5734db4af174416b1b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bff461f66f4e4847c183ca5d9191f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404cc94416a73664b2877f8238f51e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1b6fb57c73d49d943e7dec310a028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153838fae7fdcd8c7dc9f69085f998d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0cd7bbcb333fb49d91bd4beb4a5bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac650d3fa33f61c22d3a54ef24a14063387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f63aa75b14cc7eece8357a9434c86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18165ba64d06eb5e0fbc53c9d59c7383389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d55a03607d6c163035559a8505263a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c226a387d0be98a453dfcaaa21b5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790f67c8f86074aa9e14feec8025e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c03d216b87cffea43528a60f740219393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0605a1faf304f752cd9c323fb6a9e3a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307cddf1bf276b826dee164725b068f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c7758100a7f69a88a59240024b605396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130b8927c0c025ca1523ace041e56f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e749e5bb632c0e4a2607895998712398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3ffb4b5220158675385190b6e1ef3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0a98c0d78bcb00218867a269bdb36400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf5f9405b286e187a93fa2caaff7b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef6170dc3821a98c040a85b8c2847c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bef5b4a8bc51294ac08eaf3c4fbf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1c76fcaf3e2f933f0454f2d48f8c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa95c0ca2befa57ee8247812df2a03e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34d5fc0b794136dfe666ee3cb6a7b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8c9d87e25fc2b22a25841fbd704d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e64a6e84ca04ec6f862d2963e6d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ed802539aa8100fb0d5ca57038ff5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603e0d3adf34e067d633dfc85d16f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7cd0d22fe9e0341fe3b3f6acac1db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc12f9965b10a91a5280a69b96fc83f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59350d2a340d8f9f21fbde771cf61049413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9f743b548388566ec7f78597c7e2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4f40f022b8ee39770600cdf89c783415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723f1ccb1e3be305260a7f6bd688259416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a3cb66b674af8d28ff57eb5b5eb0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa236a439a09abe0e5b2beac316f5c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129563a18465c02579c4f4fe452fea1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6d7e952bdbef17872e1ba5c5a1258420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c9f575b885d3eff09d23e8a2148c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77cfa33dfb87c96824814b31a20e41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df996890b61bde9d66694d0806e43fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273816c84409403653f3a2367dbdff5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc78787ece59c739cf77f2d0c93c48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7f05d533d038ea423fbc0b133710426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4a0a0db68cf8628edef1aedd3297a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f20b8fbb543eb4471588014eb11ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112aa26f74d7dd20769e2deacb9bb2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b5e0ff542b7a0cca25b96fb490a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c95d964f24b151c898c30028b3739431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414f9a0ece32860ca5b8e5e68ae409432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335674918d8c505e86a9ded831f16a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb2d8e93658fd7cb20640089706e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c26ce73531e794b48d3a89ab9afc6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cda9ec1cfe7995978a370e9a775d3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be967fcefc56d86bd857a3aece6844a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675f55bbb38452dd6d4c2ae9fd97b22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8facf1a27a64bc036e3c98e068fa1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826658fc4b941a8e2438ded45c00c6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eddfc504ce8eec19a2e76476a79d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2af50221fa6671709ca036d79416e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9f9529fea754be62a61baee04d5b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605920113576bf034588c728964048dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a3f56c95bced9d602e46f07ee3531445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91935bf807fbd3fac1e6d5fda81192aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13456e680a881869c13c9d20ff25e38b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c45775732153a4bf153d9f2a88b05c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d5376151fed5543e6eb410406475b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18653ed3b208f4e963f28a4f997363ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd978862c2092c7c10e265f3487c19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3275e18314c863109420579d340b363452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b924748dd35517756917fb8fbe468a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857787d1d4af8a534d959dabf5c0e45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4fa3c83c1429a17442887fe3f7bd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492ff8a7245e0b7cb056b4ba53e77ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4019cf3c56e5c0a4bd7b6afde2752457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bedf9b139699318bf128c86e620fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78922108fbb738095d378208139209459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2960e8963bf51cad0ce15cdc3c9d75e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339388d617a9af6839cd1cbd2707ac39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b530728ea9efdf7aa6087834fbf79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac9189694b404e568750274c29a06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5675dbb4f45710bc0ace18cf1ca6a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b499ee56b03f6b466d20c79e29615465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d911d17ba19f2dac03e4d2d0c9fb09e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557731ac58fce0566ec7797c7a7ab837467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b6de0893d12fc52205df948d01776468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49631a701663058ff19d8a1713c487f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811273a2e829c44fa08acfa2ac38ae2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e6a5ac3f43b7832a78eb86e4aaf36471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386e46e5486105632cd0c2eeac73604472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d45d80dcffbf364eee2f75caf8e69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f31b0cc77568c85e03a5a6b776dd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ffaaf18cfd65e0771112fde7a8e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76c7ac040467c782356b3be66d1b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c79863ede4848ffed22814011d39e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139b1a95524607f826c797132519d60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79ad743ad22b55c912cbb0db9dcbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10593b362a9a2388b4d9f1ac9e15787b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abb23f6d55d7d0915111fe31b44fe2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a398b333d63e1ce7cd8b36b30633bce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be6021c6a0e5e88d0dfc322d7e006483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca94c1834c808bac5517dc96e660cb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a07ada7e6670689824519aff206fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233771ea5dba639881f622ea6b4388a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a15a563a0dea51f1493b3e3cc98ba3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6ddcfb1b03bbc7dbd690ba8e6e5ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfaee6c83e8d2d70eaa5092e37ee6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149581a8ac5e02c8383df877d495e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c032cd9f85db634dad944888f67c266491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c032e1a4d6e8b6aac332b2a513a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b474fe0d0905b1b6a8db714f73ea0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f363e2c5adfb48a8e60bce6db0df8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ac924564f2b18600f8d4b2fffe767495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa31f18e12df08dcbd5345e4990651496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87cda5c52ab0e64ccb57821a4a602497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7ce1fb8f0b1fe45f88e0a52e3bae9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea916521b6ab61c4f6b46145c1203d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42aee0f20e8fcdfd06d7291a5b34b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291675b89d7d5c9206deb07d1d7f770501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346f450d5f0f3fd9290990f094de7ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddcb4e7ee0e20553bc469d3a92d517503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd3cd14ef69fb4ab508bbf4b33b376504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21882ea060b46b9795b0fb6d9cd7994c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8df05c60943a851b2dd48bee3b09a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949407cc54b6fcf2663caae23cafc58d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436118e69533038de1cbda64092cc3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175a4e9eadb7e5a4719d65a40201450509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae4effb6bbac3227f7b0100ca3811510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8c0284bac9b95b001de9cf8d61e05511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c20edb0ae3981f7c9e39234ef0f1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e5ef12cbc08a51fb741d8c9ada9a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ffed263a9a576f5cef65faf9f49f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd7ab503f9e645898a70dafb901324515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce12591ed00f039b33e9d13d58f0ce5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac975bd71e5b131515b9f8f07c4553f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da582fa26447cd36bd45c01c965272518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce9c58b01fef8a9281586e716189df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4a12f41643b34fff7f8ac7b637bc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0692adde6723c5e910437a910132e52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e41c936259c9afee3abb8752782559522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a386637047630729821d8391180e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9356a638a7a18f59c9e4a30a5c0b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a67300cd6a5b5995d544caf7d5276525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b03ed30721972d1a7a5f1b68f586526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb0a59da7500372d002810988acf9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822906056cc7798dbf4d05cf9380baf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87e1c030230158bde57f5bc5a0f062529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38f31a196dbd26ea65e463e34d92f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2e496c3eaa13a98a1191ad1361b11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf342133198340d550122aaee21261532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216ec4b5782b60bb88e56c417a82a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9144169adafb73ce7f1f35f61d08e1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47086cbe6362d6db2629727a2487e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4937f2dbdb2bc22a9a26abbdf11ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03183ca1f9a62893111bc64f29a6614537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe906f5dc7d071ce06619e7bef256f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99587c2f55225fb98647b75138af0cfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e486ba09bb1d98779ed4f6503308d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481743c7d78efbd2af1940fbfce3a7d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919e5d2288cd439b683c3ee17f83e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1e659a9af186bff49dc2a7a49db73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec177336e48b627bc369af107fe1c0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74f261c56b62c333a34da25ee30197545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c06d19478258f5d9b487f6d2e7ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c27088a46bcb0f4586261eae445d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2360dca477578048fdd30f524bf29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c13406973f1aad6faf450769823a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3216ff189eb0ed2c2f14517bbfb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4657ace75a654568c4daef66e72166551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529607031e35052c474c280a5d50f10552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8867a412982735fe6590eee407af1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297ecadb0130897ccf48a78dc9171a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f21f6dd6b2594bf3c4223077db04555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b9a6d5b2eefada85b7b4074cdde9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf48befbcd084ca93d96b3d20dfb94b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc43634c64505c29500a292ebe1879558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1d4c14ffe55a8eedb3b0bb4b76b31559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a606d23beab3de09e0fdded273f24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53610ef51c1b6dee35170d9671b4973d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad01b4bdbc8e17fac97f5f5cf0705d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc38c3f6bdc9bb9789778b3e93541563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6281791726cfe17a28b9f5406fb8e08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64bf178b660b55e6fb5ce4310cfb54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75113b3731739a8d304a5b69984a861566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264a09ad818f9f665f6474712fec15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896765219d40c5b0b59ec45eca9b374568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589c5038e5444f32b2c83598e214ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85479b85f6b1ffbeb43e1508cfc380ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ff73a5b85b07621a9f4bf9199ffc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e83d384b8a110a4c9bff13363a44b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceca14e33b9aae8e5200d9d29b46302573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c658e9755ae26ba6278e30c9fc93c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79721180bbe796cdf39064a47a70d53575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a42dfabdee0c13ccb2214026548ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce022a3e271a0c12b7b7cdf02ff4ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408b7dc1f890476d1d8556d4c9296dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc96453b1ff8499e8d378a90254140579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf3a986d7dedca1f34ae250f81839580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe37b077d067ca687508f72a044c82b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4145f9485ebca653c7914b35b24c02b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac51662d58c9c4e0338ad0df795b3b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11456e98e5f1421d14da858b32381bce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec51e0497b64c1e288c2ca46f3c5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf89a522aa256d92eaf3adf86861b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b759d55ee59bdd37e77d715a421b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12585514267f3d92f02494d1c134cd54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607296d810b7318cefd275189248a7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad76d39a1d04faed004ffb87b02ae6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5522eaf20762756de93a98c8f713f96591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bba512cf0310c9c2b5ba0eeb5ecdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5c3fbc768a601f3241c1044167e1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8708e7681979e5af628e68dc1eef27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67309eb5454f600f3467d25eb755f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10acc8e625b7ab8a3a98eed0578097596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf100deb9d5763cbf6537b91ce11059597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d986ad11b748d23be28587459f84187598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07bd9a61aaa253712cbbc16422408a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c92fcc9355764e3423c998c89883a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fabe6a808b30f76da5e5051559746b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6366e644ede7f6597cebbe8aa38d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0285a0a78d85d2ea9f45f6164478603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7450f621156eb90fec187b38aec9bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013ff18adffa5f060acbc8dcedbc7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724272f4bcfc75909f845d99a5873af9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dd6322eda2d0988247fdb4c888075607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0b317a792d75e569a8fe9d2a20cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fba19258fb457c18c6db64706b58c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334161d696c4d1f7c2f17f93b280dd10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292386dd001b17c9cce1f8218583f3f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb1fb77747f260a18df53fb171635612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e76c67cda82d72f0e2806aab9bf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea9f0f30883bacaf7ff4b6aa115d56614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a2f1b8606567ebd0b34b8a51bb557615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf70322f5e68205ba7891874385a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e60db66c18b7d772a866a4eb4492617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bad493a649931b554727c454fe7101618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003e624fd0fa2da4de1e6bfc3f0bfae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018c35e3da73813160c5d2423a40cad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61f08675e446d73af52e454e39e0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3498f3e1a24e965749300eae5d7846622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2750cca87c6535d3b9010d7e495f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1edcd529ea54ebdad3b9664e13a9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5810ced6faab9b7f9b1824690e1ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30971516bdd2f733f9c3ad3c4e6c9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789aa8a0836e41bf2d68a9362030430627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e79ec2e1f01d69e54ba596611049e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e967473f380867ecaba3eb27643d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818dcf96eeaba64e1261262e2164c4e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c491b908e626a6ca34b35a89f71e3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67cac1f6f0d9d3a445b519856afb2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8208e8732554c5db0ae0f3122cce39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcf85423e3731b47eca7d46ae09c2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871d2a37f5465dd0a6fe13fdfb3078635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81825a82449cbab27f9d88cf024adefd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b43d59e19ad809f29dd65e77daa0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa8c9560e8beb474a7fc1bb41e437f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597a318b6bb66ded7242bf92141fab3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00d9508fbf3e310d10e0d1a07706b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2298d4dd8fb55c1ecc1b91c0c23e5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf9324948ff8eb2fa161f526d2ea96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1862edebdc3c66ff30e99b5a92cd2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4674bdefea05c37f2bc1f50d59025644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0130de3705ff067c5d4cce039da6e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9696ff389a8512d5d7f0d82b70fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cc79040f2578dadcc897ee4555a67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370d414c01531ba7dd3539baffeacbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa8edcec67e355f1d0de1f56065c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05433b0ff66175ebd12bbadb2eebf663650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9719f59c9b5027e6fde9a5a714117651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109701b6aa13c0456682e3574635fcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ef2e739fc43a759c57d5f7945f2bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0adea1d720510ebaec34ad5fb7cc7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56be6f3679c407a53b9228811ce3bc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200dd11755ed6bd890624b5cd947e57656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ff4c22a8c87bf24123c176ca3e76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3df56db9db06629a5fcc4edadebedd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e397973a47e23c25e13dbb530d0889659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69484163ae55de4b24a65076d27f33df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb6e6a499f40b450090e4f9303ac9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e5d5131c61b835914f4ce0f266ec9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8540ed52fa5ce945811af211ff1b1b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da318898a4eb75dfc1376397d9d50b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fd864a30980c571326f49e0ac6dc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c66a115b47ee95041d3bf9977507666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe1bbd6d146537f93264a74c425884667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a97d6f9868fc91ab710f1c2ee2439668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f505e6bffc13fef94e2dc05bd274669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874f75b678d536a2305ebffc70a2dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a76a294bd6b32c2782f3c8e6f980f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf1ed2194e5a222e44d2290665dea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e4544424cb9abe1224ec15b2f25cb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04f065e53e93277de7a24617dce0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc9438ff17d41c5c42cac502c1852c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ee66ea1db70c51b51714342677918676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979f37890a6ed6b36267a2f0a41f1fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc92ace0fc2882a7c67001bcc494f31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc385e78e4380df59ece5eb4ef2ded679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a3484170359f284a525a88f691ff3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc51d7193828a4edb4f7b0f0134089681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fb91bdfbf7a410513eb15e3b89a22682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb7e214f9fdbdddf38c7a615f36be0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da470b1967f1386543f56c5500233d75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed0ae67c02605ca87bf2498c278691685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014f2168803ccc85c1071f85c7c48e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eda6fe76d294bcb9ad17ae290553a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c59171564199a24226ad2cd559e2f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3063fec6d2f2bae6d270f77c407e6ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f68a846065d39b0d3f0fbdc53a410690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821cc0dca85a420a0017734cab9687691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f5146f97a9b5ec315f0a3f5df361d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2586ef8ca338637c6d8e1405700442693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378255123965867a1d32351c5680009694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfffcc0036a55d82250ccf1646f3e41695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1c43f8a23a57a64b92f35ea540a89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74688e8e53e62247306c150f0059adc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e1cf296ce6771c714e315a2e36ab5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40eafba5ecf0bade860856168c6450699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c747ab9b8fe4fc450d4c5abb148b59e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15f52312818977e284dd94d2a7cf1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fb193f48bc5a8f8def3ab5fc1c45f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4153e8d6760b78c696a3b2258a588703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8269bbc5d06a5b266428359dcd94e3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce94686586f672dfee4b4a42e89662f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce82ca1f790c25998974d391d43f46706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bde0b5facc2ac2025d23a806820e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94790b47db33b0b28748645c0305b41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da833b4e2370941110188edd29554a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b256fc76a44fb41fe6d2c4f9dd9e784710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa1572e3f7eb1dace00010fbbfa8a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa54a0e36ebc4c99e12f8c781a6032712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836455c7f896bd7b0bcd6f6a329b675713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c91e7ef5d9e4bb7356c8196030daa2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c813edf7187fb0c45c56a7ecf5679d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88851c10835b71eeb384daf4f9e506d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab8ba0b1538a9bc75027b8251b937717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470f6dcfd24cccaa2f65256a003c2e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076debb0981edd65984d81c82b8e935a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9fec659d4b53c58bdfb4c0078779f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28987af859fab28488bfb704a738b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ddc6de838ed89eb40aead57c763ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4886154fa21ed0898fc8832d8c25d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e66bbff19c9a2cdca801322f76292724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005cd0a8a86b55107b6b90fed6c6e3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa136be2408d81121e4145885c32ad8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35607301d7e20f727756ad928d9717ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e229a60db40660c612cdc2dcc099c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ee26c543125c407968d3eae58aab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678369ff14609b735d8732a12deb199730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f254e4d242c3a731378af9fb24265d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07440d7338c2f738f9bf075bd7392e51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e7c9442751efbcced3886898cdea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fe4561182bb5eb5a68b93eb4553fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dba374db814eb42783ca973f4181b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9ccc0c587f4f1e762224f9f217492736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b868bf8b9d16d8df6917c537937caed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3ace077acad3f091c47d4117f824b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345b7203a5d7065135d67bd71838163739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a831e92144203d8a8125bf0891451a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa93b900b4d1a0bf296b3141c2a221741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5be479749ac8f855c5932e1101141742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12f58de4d1843771a17e3bb0e44e51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f925a3b73568a0ccb658f2cc8e67c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6512c39cbd6af54285e8e23a300c3a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de25f87913504f3327685e9fac5fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dd8acae5a69716e6724dea0d285b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cfbd2c984664a59249b265d342462748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8d4289327691eccaff071af10a285749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693c3811fb266cdb45c75820ab93ce8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e14f484d653bb514a3e15b65394ed6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7876b115dd8b271eb93259749d130c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f278d9aae8e4a4f0872e339abb1c54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d52c83bd24ac5ff66f556947f8d6e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f35c73743ac388d6a859f46a7e34a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a68b9967ada244bf920cdada7fa00756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8bcc27763de16b837734c3e89570f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a846ff606e5b0b010d26aa2608f84758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194a283099749d87bbea59e3fb26485759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>