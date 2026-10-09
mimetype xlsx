--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45064754b09e77176ea73f24f295481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b318f2f9f8feda50f780201daac40e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1547ca12fb34752f6829c62f9a7383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb9ae934a5787010989937a6aef8344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4465d490587cadd9782c3d3a1977135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6dc9109c4ca360ad1bbcb64903f946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d60ead7ec43ee9e26be5622b430a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9071d9fc942c4d3c6044f56f322498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb6582d7342a040c93acca0e65a969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cddf88adf33e7ccc0062b9781087010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4753814b468232579f446e5739f3b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503b9f961f9cb6caed3b2e1b04a2e1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781474c60286278b0767651723f14ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517fedd0b6a7cbf7d27eab5e82468414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a7897acb01346f43af1950aad5fe615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae9cf0839390b09116c62925b6f83a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa59ee84795a8868a8d70a9af78d9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bee3c52303061ea43a4e00332f782718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16845d32b12fa2b446a37519026ac88819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8196ca6610b5757f17ad990b36afd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c98463df54959d3886b0b8023bbc2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa003bde069a1aa7fae38750f5ff4b2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ad4f2421fecdab057fbaec53b4ad523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d5aa3cfbb7be3f8a5bfb26f6e947224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1ccad1bf1863b4e45e8fe5c8b6af825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b97da9dd754119e2722ecb2dd1d6e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c1b82af11d368fe9381c657c55b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663efd5e9b8803908dabd97f94b829528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c110235d60530cb8b9a0a351050b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abd79047fa580948f85fe1e5f248c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deb545b4ae3201230d1f870399b76331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23daf0ae71180f04ccc1c8358096af132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9001f6f5be755ca9da44d3f31c2419533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91656bb45889e5ddfbb538e382f9cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f45e8a419140f9f2715a2edbee72335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975243d1a644e222ddab739efdb9d3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5b11f70062a0229a8005fdb85ec3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7938c7e3e96a7ebb1f4ee34e08f45c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90475f6a9127f44ed2dc3250f4bf0a1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb85a430f64bc7a64ab4fcb701b0c3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cf62a0309310f38900a09f637aaa741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3b91d5c5c944ebb702ea57176160a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46859a0f3f925deccf83e5ff7a525543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595b0269b4fa5d0cb98cf10a280264744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62712334ff916f470de7ba6cb01d494145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6732f8e24a24767e79dd760a3d7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f1ef6cff028b4af618e1c8d5fec3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad1697c7c7e6baa832a34f470525ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b727322eb73fd3acd4118b2e6dd86049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c0fe3cac9083008d5554b845b665d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dae9212964168b4fe9e72bedfbfa4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc913183ff873349017746a705e5e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50ef9f905f9f79b347196ef891758053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d32fed4cb3087c433a94a12bad2e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd5dc086e7276b98e90b44712d00b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcce9dc3a451139dd24e2f4cb3c4ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cc8f961fbce8e8fd575fe5161892957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b6468ed7543c0c4e0571e8f90759e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7376f3f8b672a0507898b45e4e886859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cc68dbeb60bce0af50d3dfa2dbca360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208a3831ae4ae898e858de0a710e19361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1e90dc2a72fcb1dfe534e42047f0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4b64eef1374e62dc4407e341bd1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59a902939e2e51173464639756263c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566239038898a9cdcc0793ff0c4c812c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ad6cdfff221a234774685d402e7d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860c587bf253d26d81f89f05079dd6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6b4a4de2dfcc5217d580b8d12c79c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911fae56f66a4f1d3c3fdfa536560f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c8d065c49d4cb513b579aaf46aca270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0a22fff2eefc798d813411f9fa2c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16922ebabcdde1122b10d72ae67a0b6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c14e970ab80931f61a0a5c2b09dbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b24e065999cc140994f08cd3de243c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b4bfe5daf5a215a2a7ac7fd10384875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb119cb6b0b69b5d7eb739bfdc7fb25476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df0a8ca00918b030f2df799241f45877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf52db01d04783b2b54c9c1011846de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef893cc18cae9f252d4802196e9f300279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2e9a79722090fffa6aeb8d24fee8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a8c8d05d214335149c83a81c0b1d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f3119690546cfa9a45374335161c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cab88e622ac60fc3f2d10f2d610f4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a66aa262855595bae6a05bdc4f25784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f463deae78dbf40663d550fd7c397e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e3c2091ad1ad04387050cc8f724d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2aa117c20ef58f91a8ef129814c8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757294baf5ef9ee604f762342d24799e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fca7ca4808831b8d93464e665a721b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5b691ccefc089c86ddd669f9e2e8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775893b9e51b9bdf09c46583aefb38191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd98dd9a27ca662873e25a478f6e1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99031a53cb4468ef6da0038a5dfe0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0694b3db400e0905b2974213a1f50ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a9d67faeba962afdbc4820b77972b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a7ec1aa7edcd458b13d4efe71c45496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683c144af2bf95c68ea995c106ac22b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b628ae48f94cdc7ff7f8589f10f59098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d09967021ebecbe428ae94a8fa6a9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589663e927a0f902deb792e77d4e13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385f4ebd0dd8bbf51938b04c2ce4ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201691be36f0f954070871ce9d9a7464102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963595211843eab6d1148da80d030d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6dab72441e930ce35f9e645a2c2a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec149fe228112c4a83bf73c58a9a590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5a1860b5fd54048a6ea0522eca3b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e3dbc0c89bd3c2117b831bae49b6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253dcf8d10e45b2704a67d8baecf639108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ff79077cab4c1225237bbddd7318109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02c0ffe32d053dd2bca7ff23d14919110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454303ebfe17d34ff0641fdcb88f719111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b4a358f2337e6568b8a8ea4b96711112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d37c6e096156b85f79c534391b7c2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179e3527d8b366445a9894417135ef3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b35a6cbe88b9f968356ac2c21cd0d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbf20515f8f942b23c0572e8279b82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47439b97d4e092d6644ccfa15526b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a45f12e923dc9842ca354e3be6c605118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618da2e02699ca2a0be3f77ae136131119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfba4545e1f7c44c1c822a4a708181120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5229c03c8f6d0c016b4e0b747f7d4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc7ffc2fe472ee55572615713e9aa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c578bf588937aedbe583d3d570b708123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946a6fa18dda74805cd8ba7d324a24b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dab614636203218fbb7c29d33fc0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8260ae79b2e9eec0ed4f310a7ee68b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c53d2cbb46d36e3f12f7b101c918127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ada02e726204264c0a723e03106438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2ef86eab73e7a3a54ff976fa7c330129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66213fbc6ed60da8c05e0bf705449ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9c0d41969f46737a43cfcc4cd3d03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c581d791fcd317d5824ce93b6bd1f08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d9ca71a793c02dd00df4941ad5fc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156032d58c153ff1e42c947495465f98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a223784930f896bea0f70070f5b2ed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe157ad89caefa7da27f82fc017cd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc39e631dffda123bff9e51f39d79e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b43719cbc12c85f91ea2bbfe187227138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff9d631cf72d05d5f5d19465cf87de139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5242ad7d970e57ef246ee21b4d28b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34743fd71ecc912624769456fd70e7be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70309411275edee77e1487f61180d064142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152af95962cf7bf3a10f57b0a006d6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a26fdc5aa8e186dbc910c555de4ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649283f05b2a4b242e0a42e2f9384ff8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063565004ad5e7232860ddc0fd1699146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72237d6e66c8ebf1a2678a1d390ee00d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d87c4328b0b54672d0ceaa24a6b840148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ece6e2dccff96a085c92b843957906149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801255eccea245150a903c48131dc4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9a01a9cceeec7b7849f450b430c7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce22521e728cf83c10c3059faa2983f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800a061374adc35e25914f93c43bac4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf8e54ef0e4cf5555e9264f2d80c3e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67188d73571f3988b60e88391c5f48b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de5da716f92087cbfa52d7f01159a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cac067a1d7c4a00eb91661b49d9f2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3498e7d59169afb7eeb69bedac3ac2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1fb4814802ce3752c9a772a0d5667159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb50c94477e8adba6d3c15c6e5a4bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c74e25e8af51b27fe87b4b0729d7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecefd8a547ed1015b150d6d3e12135162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0695eafb6e067a344c32558bf23d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c955a9360b004a94e34a65898c611164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eccab15da1aa1b8c1e7811617629e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f759cf9c27fd09a6b60fd4ed10d0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65488edbf1a34dc050bb36c0939eeec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe4f1d062708b1a68d37e06ddb4140168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9019c1b8e1ef147b96564b27134fb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616965db91be246d858b2dfa4f3954e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078ade35b592de216859dadca6ba7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19dea260e8d88211f7e92aab62f0ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f23bc8c5fc45fded141ea5d6fde08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375c87cb18122bde05ec9096e2711f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d76c94400b48cc502978b997fd1684175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e27e9e9b298b4d11b671330bb358176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ec345f52939a0691e93b71f214db3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824ab436bc10eb4e0a9c858cee22179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09234ba11f4861985ded24d0f4a46f6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d02051e0b924582b61e664daaaedf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f93f64c51daacd6f9dfbb89fd149181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce6a6f4a2e81f13d883e29b787f8ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df1013a1fa81822c78e84716fc13c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbbe1157817c1d445727c455969f15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8f4b092162df1fa42a89c86fa1e21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410800d38162d54fbf55de3936798e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d5faf425ec3f455195ff12a1ef89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d182d45806877ceeb211842fb5abb5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe4a0c10e1704e78bf832d93057ab0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001757ccb6fc6eebc7c130245c1869d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb63f678f7d3e948e59cfd9aaa676e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ebac374a05e33ffe806cb7342eb9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd36f7ef01f7ca2a0a84e126641608193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6641bccbb9f47a9c21e1cb91649d21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bcbf3a13c440ecfc075bc4eed9061195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da79e58d70e62e17ecdb4c19b48e42f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e1f2fee3d6c2c3e1bc9faad66a6f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b00d208d4e5836e263cd56ac5543da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe294823598f615bd6cf7549012aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c8184eaa53e610d7e353f2bce2db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b2d379a3f33f27330a0a98d1c859201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742b3188fe2ef5f505820b9cc8dc26b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3465f5061483931e0cad6a43db07b60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdff9d08b6d90dab37a02f92ceee0e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f06e481217487f9f6b607f6b58854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f72de6faf6547c676ab145e341a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41938cf093a87d34ac7d3fe85eac45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02765ff91045f6f2fa951db8b71f59ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed20b73d02934943a2d449c9aefecf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9414e31bdb23314d3c49c50c0d49c71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723fae106405151c67adcdbaa402c32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391a70bc25dea9fcfabf37ccc80a3e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482e3f043eec6efa8fd2085cc31d241213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd929c31e2de6000c85f804d14006214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481be086a2a560deca3b384c7a11dcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc41eaab5f2dc9e058460fbb90551dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848e7fac1f83622b1cb87b685b5821217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9f8945a2c48cd77d0e9b63955e2c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e291a25735a285ba087bcabd9de65d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a9c0a17742594ed3e74eab71c2554220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17918d36016be4d17ac14624b1378e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280395efbdbf5a89a037b52b756c6beb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f3ababf5c331eb18d7dda982e5647223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d067fdc8e85a6038ab942b0e76a074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef439060e318ffcb49f0f96f6e63a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ed3be63a641a64ecf50208e4a263226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab36f6db0a40bc9484b1348dddaadbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576cf034f48260c35a6dd7f6acc0d6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0335b73aab4760ac6f5e5b20cf94bbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b1d090b48eea04c3975b11975895e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346ae2ff7b4768aab305c2a3cd6f3fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8ec675ef0e063fa9943c82cb3f8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750822366854b4be5ecfada3fca19d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11ebda20394bd5ac7ef2830c7de77a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859630a7d8a6dcb11deffbb623d52b8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678decb5326cd910486cd38da21faf5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee3f7c87cf595071c1e1d65ed472e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c543f5740c0adb7880696c8e28f9cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf04951abc2dce9d0dc70b07c2de983239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf4216c02265d6c5a1db6216ed16d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805589ee2e7942030343dd72ce72db2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bbae5cd384e3fb383956f9bfab7de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d9490ac2618cf7be02042667033b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e65a1a870ba9f3ce79eb8cad889e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9ce1048b2860c7f3e3163f5ebd544245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72e71569a8b5fe280f285350642b72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84725bb3baaf5bb9bef1ec4ee924d9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8a08db2966f92a528f4272afa5c11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c44c38e5875cdc14c7b5e72b867e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ee23c8704b28678f45b07e1230b00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b2b4c35b878566790157f1ddb0020251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a6eb0e7a8b8241729619795ec57ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc766db0a4123f69e8e17f687c4347253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf816e4bed6e21c12644cad2b66a0ebd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe86efaff2ee268163e68a9e93eab0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eaba4eae559d3980c5f7a6870371f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a96fab567d33fe75684446cc8913df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265c55c764cd9b74059a078cf374ea5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a57272f06567df47f4d46fb9dc16e8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251893e6136e54d0796508ced69b39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2580c383746c4e4773d6fe7a742e374261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbc13c51b0cb6b57538be35aa7d916262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ce611649c0116f5ddcc5a443fff67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57a378876705003794acea917cfc88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf65317a21c5cddcb1647e8feb7351265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0973beb80adef7349bf1da700f062266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bf31118297a2b43cf540b5f3ab678267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050323258299fa2b76fe7006dc2b151a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f170f87baaaf018cee4acfb8730e4ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45baff2738b929ed5d81ab8d3f9334270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28e2e7050bfd57b2c6318e40ce5c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d2b6dcb1ca282564b86025050b693272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4a8dd1b394c09d125ab80cebc8507273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe788601e6a22d30c34eca856519b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51762631afa79f5b449267c96fdd6da8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644e28e0ea6ef3fa3e9c008c3f0f006276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846289347ae33608629962cfc700a915277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df49e0e23659069e402624f9cec90b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4993fe73a7150eba0b08393a9c462d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac9b1e9987145248b67da2c45c098c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9b5048a8511fb05cbaf66a2ada93c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9903cf939dbf56d114d516c0971320282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e401ac8d24d98c97f13618bfff6b74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b9715c5d27003c5ace23f8765644284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea541125007c18e99b49d1bd4d25fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd0adee3985fd20a0ea0eb40b130bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d16ecdf4a2735bbe60391165587ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ea4c2915ca045452a7c861981d0fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de73ea631f73037abb9e305d9b6b47d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd64f0e52ace9b3423b86a15935bf49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e881d4b1e8418053d80f931014ec2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22b16ad7cf07ebe4427b382f52e528292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d951741ed23819af34f294f0a2caf11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6800ceffbde0518101bc752dd2abc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed01a3e2013d1e831c93b81ffa36248295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5523b2f5890917c5186b56c189088296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a6448c9a53cecec7cd6c9199398cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353327c61e2f20a475d4c49c1495b55c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687af0654b75175d052f574de3e951299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f2dc7fc50956c8d262f7b0d227725300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b554e65b9c86832a0302f36b42c06ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cab00375e8f0da20ef52a0631ad78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b59480a2aba63429ba9c3f33258727303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36079b6aafb7f87cdd1a7f36d9c89a13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5964b6d862b014dcbe05fea5cfa12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2a0d55c3a8f02c518d0ae740186e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6045c94e9c33af4d47cf2ec011f4b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c0c96842dd63e55862b9cf7af645c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e60a1de0ee6e7fb9bac78127e3e1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fb4e60db816a2801f8a0d54955cdf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067943c2e3037d7016f3095a58cd6986311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12602ef814fcb9c440da75f40cc6052312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdb814ebfd8360af79898f91f51392313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d1c3bde743dd026b38f0105148955314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d25e57253bdf6fa7240684aa68096b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7be4afdbaa208e20d139706bcbb473316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f4f18439aaaa8cfe0cefa92e496c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2448c58046134e52f585fae18597dcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c664b41934e80e668ba02c397d4c4ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c686523d699a346e72f7f65a01d61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14fc2ff239bdf51849f4db65c22baa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce48842acfbd909a62b08628d7f73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb21860f997abb297100ebddb505c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1582e10116002fcdec05f63d09b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b96026615736ab2cf4774c456e3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad510d7cbee3e6ccac085cb40386346326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fcf6262330ab32e01edcbe53b61c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63623dd864ff09ac13a692ae9e9a5039328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d5df3529c753fc2742505e2eebfe4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ebc9aedc7a4584a888c2cf629c64c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a1a0ca95307f371a6a25620491b72331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d2e450310789dae6df8ee54b73ce9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05609fef2459aa4297ac3eb39c62143f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3c6ef918b470e027e31a7f42f93d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077d21dec241450dc7ff006f70fec2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d3a41f7514aae26ccb9c0619d8e0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca24c9451a2ce76daa29ee344b8ffec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa433df442c5684f04062271d90441338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919232cf850a0ab607bf5532ebdfc74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c84454adcb9eab363f64645b6d45b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5bb3c982dfb2d7ab1607e38c13af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9bf8698f829c6a2155d0aa7183859342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa31c66f2b0be3adca8d3b5799602343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5662c64af76e0d92174defa18a3721344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c441852915869fa459f5a5786461d3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10370181672d2360c64df426a9001e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae13d3cf3747855bfcbaac6d3965c2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d9d24fc526b399021c036e150a517348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850704e32ee68133ceec7bd70418c06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d614b2b51e088f91a07f5725d62dc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49936f5a4717df2bc068bcce3061f365351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c114499374b8dedfb8592d4a935d5a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8236c44c48abffc4ce84467cbe507f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c55e222706a8cefa61f8afb09c3f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642e569a9cb3f6452a6fad366aa647b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2d0486ad435cbe94666ce6935d000356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec086381fac326cdd8301c45e6a6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea3d0bf76dbc2978b2149fa148c552358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1bf5c6a2619f71be460530f2985fb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c38b0b6982520e602c0a52836771d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa933b593ddb521db377478c775464f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c44122fa64d4c7ba3c0f8dac22100362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b8c0d1359241075d5608cc71fe594363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0b8ab90481a90712405b62e1de67b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec71371f735243c64689e9cc8c566365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecde68d72a3f188f63775e813d4bd5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce7dcdb345ad9a268a1d41d22b0e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6f12570dacd9e6043accc2566eacb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22099683671a7e4492d5dd863379a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a9e0ec412e2d4d6dba0a9f494e2e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70a2521d9454fbcf9f5ebd79dfcaaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce94b43ed369745cee195731efe337372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada2e77a0623c745aa8df4fe9cbf3b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dafc65575859aa099c168205743df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92eb3a6a4c51f1d29546dc6f5956ac9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47669780ee99c0cede81724bca944344376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231639f5b9b24b2ef9813cec88e8ab3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e46aebcfdbda6446de256cbe2217ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec5c46c836b06d75225f942aee1143379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9247beeac5b490cf5f0a2b44724302380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88f38ce755cfbbb7cf97a3d674587381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc890a6c9adb89e6d0f9c682fe1a408382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb7c120646a0fabfe8cc3d05f2b5ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d9cb0fde1b4168d11bce0154226d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3e8af5d9ba24754a1969b2866e378385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587ece3ad35cbcb4e051bb75c6c4899386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3f7dd53eb67e78a4195d24639795387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d64296cb85f01626aa356ca9ccd214388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ef040d210984228391b0a9f86d3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2f63787e25874b4f91a0950156a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e9b9644fb4ddf27699e9e166f554a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789083542b475c4c56ca9778f60092b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e9b18819bc3665d112a041b80d0a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054870848c4bc8d9d5b9a3913e5f3e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e3c9c6bd0f429e3b26f3fd05519be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804f4dbb84f436a00ef1627c4afa4e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448209ec2e9135b0938deb483eb8922397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd67e345faa4bab8da5fda549cfc22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93413adc6f05d523214b61678b0943399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7437cfebc9dc106f60062843a579400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0e379f2fa5fb169c0c09acb6331cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c633e4c0705a04a253ab9ae12460402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267036b5f279474c90313c234d44941403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cad37f8ed9ed18f78182cde6229677404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc8f965f7e3e5da815c7ae70eeb58e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579b229e52665a9507ba8a351c4ff5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb38db30e9902680228498eab39276407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ef5a9ba8a1d3aa5a6558ae1282b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23468f0e09c2b27c224666a098939b31409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acddb505e5d48f93a5f7da2062db6b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384952a16f9b0f6a57d71d5d3a4fcb5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf16ac9df16893f799ef2f45b1bc514412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e2b4d27c009aa3cc40b1181234ad4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7886c726d35c6a1c6292cef7022c55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252a63e850b74dd2d86aadc2536041c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10645062497554e63d0a16a4595e9a1b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc2bbf63f12b8f158c25496a97fb2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60461b0e2ce88805cfae2be7a6581272418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e847e206f8ebc33f824ff360b0cb543419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edfcbf3802aaa30bdc03b2167ceb76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142886d450b7d3599caacebd75c41b13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ce3c84bf110d4b886b164430d3b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bcca9f27b8b14fb19e146e405638a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a0defad153a06d39febff9038d59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15477e35e47de6b334b7d5a12927d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e115cf8f138730693b927dc929e4793426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf40b50ed11e16d069f316290f3269f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51e67746bc1c4a9d808c0e1e5ccddf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ea308ca9237e63383191b1cbb200429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536f53c071beed970fd8ddcf0554ece430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099259004cd5a230b3d630c63ecc876431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0692dc1e63b6647c790f757152f040432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2aad920e95b166fdddffe8848719c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00f7940e78f91ced24f341ed1c1449434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e6f30e27cf940effd373f7358c58b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768ce93b9a1c40bd99ea55d0d94ca7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70104552dd2a76f0486322f5b35cfa19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7f227949bd96f531dd3cd3e81660438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd57e4876a029160cda19ddd9f734c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb76f735f84a6995c0c80bc9a08e7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489957a7cd186e950a94b650bdcb9638441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f7ad938071e45fb9d52bf362b6739442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9fbce2b5e32e5ee256a0d08c0e013443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399564e06a759a54b8ae9c69b902aeb6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1be516af24fd3c0528442cd875710e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96f1d3af5eca65620e237c76a61756446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae06baf23fe521b9e23522d858965e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a1744bfafd11d524f2e22777ce345448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3ef0fcea6ba5d92faa2d536e9af57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f2dbdea1b212aab414356f677d4ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de036e723ac545b88057d5b6d7cdae20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45fc389eb706cbf576a9a98ece7f02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a116ac67b2d9fbc9099f8612f8b0a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a69ab9b228c9ad9e914affea86938d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212999b561ba5a324037d38b9d61ffa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc803d0f489919e0e512e730b2784d2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7587827ba8cf89cbb2dee6a140d26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108392825bce3ac3c657e7400a17db07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66238a0bf479284f11117acf5da59a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69ee5a55ffa0b18955e2c6529f2431460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da1aa8a3a32208b3f81688ec2df9af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049465fd9b053c2f5476cabe7f25dcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c992c94f0a4dbc9cc049f731c593f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea7737985d95a918a5d2a4596acfe2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460c1b2ea8d2d79cbca0baf380c10b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774a72eb2666edec16277c02fa8d8c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26825e8840c35873e9809240c04615467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab6946d8bb370084f0f258009efe84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835a1bc39db9febabca8419b21e14d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f3614d2b0013a6932c664f891a67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b37f58274c0bb3d49bf21dc733a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee03441918027dc1093f0d47d3b73ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad0d7237928ea2b18dd650ac4f8123473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4789d1dccf4366597e87c74d88921474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b111b0be6233b1efb7556b43f31a15c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314128599253ad4376951a8cedc2097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d67aa323f35b400819a558c0c82dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea72aa8fb2a2632276e68d9d5ea15a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53074283b28216955cf870d08b1bb2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6690e36596c1ab15bfcbdb1c693c026480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dffdf59f5ef4d1af9e1ac5d48b4a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1b4075ec6b0c79a820a9ca314616e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a861b86334db7ef1c37e8753256a4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76e0c8b4eb718df652468a8c9c5e6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08184c5a664b099dd477c0cfc8e5e59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6f3f86f66393ca7f684534478aabc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7d377f317786dbddde8f72849c10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a5130a446acd630f8e6c13162efb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081815b6f0134b4ecc0e5747aff25f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fef30ab58f5ef95a325dc3340ae4f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397220a4354f11306bd8f2402b812934491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5941ed808e530960cf41a24b22752492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a9f55ca41897f88ff67b09dc6c59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d79c7f88be37c2a8a08f7ffcc31c6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e76d8678bcd40ee7b0799a59d9cccc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183f609c424111fb178811e606eef99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87cd907edca1068fadc1136aaf7daf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd65d06dfd1badc07a0f8f11fa8364498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117059f7a965a98199a5517a2ef71f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa8ffef4d00bce54fa156c67581391500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f594b611815efd482818a2456694e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f0e2112db3df2a6d588bee30f75a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d433c072c34f18585d58648de0c3856503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4bf7c16c5189ff31ffb0befcb01d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079729ef40beba1b824f71ab98a4a354505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192448328f135869bfd512a59a619dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ec831d205c9ab968829f02828d51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fbef1a1b7121bd31fbd8bf35c8d6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59e3d844cbdc7deca5cf004ced7f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dd8bffad30612829f237234b7d915510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b37e378c74e821a022584df2f11bb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1abaf096d68a4f9f00b397eecfbc57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735b7047097c7cd99ea1bfdef7b063513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968bf32b563e9a6e227790b0c6c42df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e3caa8c5a3e774d451fcc25afdc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c51436f6725dac24245b9754a1cebc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2377a1909bf07f4b2904687f6a3f3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ffa45f7a98f747da02b12ab2443c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8dddda6414bfa18f16a380ecb5461519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66380bc704db2257a038183666d9287520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2289b6a670bbcfa27c4a8dbc5052d01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad08a06ef8007db60c65a26c9c939f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431cc2c393ec763f8659f198e283bb4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b53233e4574789e5b90b5a5fbc768524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c1be51d73038bd3e03385db50a2b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca70e28e1896decce097a92dbebf53526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa4f781810787dd0f2817c76d0774527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ffc7212a7f228f2ae09b320b48d1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9566de6d4a988cf7b0b6490b8db720529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36438d25ab208f879a6a6d65b076be4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106224329f44305b8392b423305430d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac955bcfcd90537ac7022713dac74cc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77b72372c3178525ef41ee23f6eda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dca6e5ca9bd1d578511a1408881a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aeb1ecc71cb20da2e42b30836ec0e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53180cd4c4106027efbdea0a313f2a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021fc631cc7135d35fd84162797f817537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d65d7d75d9f67e0219e3a3018331f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49648d691f8eaeafa2d41dc14c2009539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ddaa331283fcb908135831213544a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb776701b790d10ac0602f92321b31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03711c4979787af2ff97c6caab2b1ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0c3e00dcf10fc9650a7313fd7e4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2fa42712e9cd060ba974cc0f424dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7674fe5ec85f5328b6d91ef56085e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7198be3706a218872d491fa323678a1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c83ad188e3c2d69f4fcfb8fa2fe1bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3d18ff5ca57887e1c4e2f5d6feb2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f0a6c546f831e38f3d87e0307c080549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec246ba3389d0782f05aa9916f75a812550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0c63024f3f53a4ba9ddae5d73863a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a74104a5970ea8b077d95d18dc141552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac523fbdd5e876b7763de7022548f235553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ccd2b8094164436f3a4ee73ff811c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ec4a8e8a9f5c597fde61228a5bb05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6eb14dddebc81f632b85b50265220556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db40c3b5fd6d4e4c9943c6aa5de59d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cee54f468c09c8ba35bce60f9ed13e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d4c1187a23e34c9937d9c9829cab3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff70f90080e218a3252616fd33b8a4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca139793f1e2f37f5aaecccac55dc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c3b2ce7b54e9f02b2f4db8b73d72a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84890d7750f4230cf45916288a8b1f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe423c864665d4bcacc7f5a6ddf7f3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327955c96c1cd91ea6c827fb4e55394565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583049a865890cdf625d65923429e8fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cea7958ec497deee3791b62bb36fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab945f89a893a681e51d56784c426b40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ba4f1ff0d1e40fd69ea35356c9970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f19e00c217659514bd8feb46d9881570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e588187fdb0abaee924d431ec1355571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a18e2a7262dd9e0cd46ded04e6bf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e15c8793fdd46d6703eba9488db89c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04928e4dfb5a6990b35cddb62068a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f30795546e0c3df294c47eaa9b306575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4593616e1958f521d9b820975f2def1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fc6164edcd3511e19acb13f454aab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0322bf3e5b44cce6564c1fd9b47fc74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005cef3acb4c53a9d0662d6815052f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2333c8caf2177b39797285a176503d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba76ddc3f4738dcadb17f45164cc70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe37ba4d514a6332b3cdfbe9b7d69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069942ebef07f273d8eb291b2abb69c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139991c122ff64a12e97647bfcc85e3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5376b32ed9b56d22169e118874b39e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1841cd2b04f8986b4da9fb350c4078586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda74d77e12f17ca7c1ed6085bdf5eb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58367fd3916432a3c0bcd959a2f3101f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29867bfa7ae700fd37ffbe9d174ec43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f3b0b04a67523b151b8cb12b459d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24093b78c3dee9c9d368f5b861d6dbe9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49d11c362d931fb3e049518d09ef12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8eb25fb026a498a40a52713f5de60b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b480a477aa58113393297a4a8dd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc0370a94bb9dc2fbc3daa3ec11f9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69131c85559eec01ee51d7d3dbd6a20596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe7157c3db3f4887041d25cc98dcaf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cd4ea1f724c87f72ebf6b7824d0bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae592f2c990b3182d382afd0eadb3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea763f1ede8849d9c1f66d8dda02ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f042bc24c0e34387072627d0f055705601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ea31c35b9fac7f5833b1b488bd787602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470e514289975ddadaf33bdc4f8dc31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33bb8a46b955806d60f30abf2283e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249276b039e80e72b555cb31b40560a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945608c9522e04615782fe673b04b04b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351dff729a337a7d474d873a29881c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be88ac867c1568544a0bdfa2985faed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a585a89ed8156dc50797f57d3968616609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b02ecbeb30d2371c492b030c8c56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca938bc6736e3bda63dc87d2d05fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ec7cc859899f503b62846a218afd2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2db2aa676c3d14be47ddc604aea96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96937fe676f37947dd271dd5286699614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d846e7ae61f55c7ec62fe01f3c3b36615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75e36c6a42ec80ad5a1f86661bb62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62e95fa8fc3ce6bd39069b2b227dbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff33b379875484c79cad0e3d155d224618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa47206d11855e6301320b18eb1c06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029427b971e4e7113cae273113297db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c59a4446a516a0eb102e27cfe03322621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce776a1cbafa7de9609eb1ddfc87d8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692be827d72b8244fb54be04fc15622c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2eed069dae3a8350a1f37c0477953624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06e1b62826542fc02151ee9f42692625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906374045e113d9a792bf188ea96050a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb880376e37bc2b7c8f3bb143d55e85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08c12f73120cc41fac2b4b4d6e245d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0270a6cd42980f74d4439b283470ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561cb48f099e972bd0b2068d9066102630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d528ea8b724084696e1aea7b6472fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325458ec489f11710c93a2bcd3312e2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f8b61eca234e8ca9640b3dd04a0a5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769187ba2848074a946ef028884d27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec964cc38d762ee85d3a8c86ed1c3b07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90a5f46117f777d26df7766f035e4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55c39c3a2076cd926d1ab0a3b0c7d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8251bf4f0fd16ad7caae72682ba1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b26a09e97f9f5486132f94933b33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1352a9b15139a7d6017c3e828476d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ea664a935f70fe7489b871af28c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9836b1630241702fcf3e74a7ae7059b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb2bdf4a157848d32fc4d1923e1714643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31170e6cc7f085c78b8fe7431458f5b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b717fec66439fffd9e4000cdca875645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15f442510c287b133476b549acf5f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7f52fbf896de04207d098ef1ef45f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91087bd9f9f2da410cd583de48b9999a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe6768c9cb5234b748a5b3d6fd8b81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bc4cdb0e82840f8446257b376dd81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68694e2ed2a1515f6aef0b5642b8d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06fd38923ea402574338a6b65197dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9d18ec2c9125fc68c3ed3d9b3d93d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd999b3ba8fc4164cd669ff772797bc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a6137be6ade5f7879a4b06a2c1690655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2115300180d69849ac655ac9e7c32b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27b7e41cd5e81147aa5169a816f419657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5408adb2ac11d4f4663ddd105eafbf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760da5313c4342fc1d388a148094982659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c5bb93d66d21eac31933d454f01b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e472a755a3dbcfc9a84d079f864ed33661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4468f9b01e3937f3affeab407feaa48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f5372ad80e41e6821887e708d6211663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4db98c1751cab6abc44f635e4990664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb61c8c615ddf69adab49c802072bca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fa2a0e0a5e927de65d8d51197b27a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5c6f6f850ad2bb62ad3c1686c2cea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856b9474f2b8a03b951497b2ab860fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09df7b02308d773a3b4fe904a2bdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787824393b60dddef3c1c4b6f8549d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd30557bc975f32af0cf903b16bff58671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc01991745fa00626441d0b992e8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338156b8d34e65413a0a7e360eac0a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e5b7abc97a0e27173d6ed411b1b12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d13c5e443125ba7793fad7e0a8250675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2a7239d3f69a6e08e3fd5a8adf0b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324276654656bbe7d193985faa53a3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e683edb2b4b564be0a9f91d5db6af9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a30ba7eb33c033e402e4ad7079aa54679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73a0c6a5fcae7a1c20e8f3ea2e98b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7d85005b20f018c35a93129f2b6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ad410df567c444f261a2f2efedec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f6530ce0bfb2b0ff8db09004fb21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210272745eac99c727f27ac2b1ee23b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5bd26b1a94ca8d5c74fe6d3ae51e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d90228120184568e69a2af08bfad2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c786e95e1b8a2c0661eb93db6eb68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25d4c99ba80e96e6d93f51b384f5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8bd73206e0b204242e8b2832ff9e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41b21d34c5bc4d2e0cbc4baebcfe2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31160217311a3365a9e077e65f008af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a200f299ce923912fd516eb6e52f203692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6728c35f9e80aab32121998efbb4b06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ff787be5247dd8e5d19e09e2288ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9cca114cc0645fab2117992bad23a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6eebbf422ac86c24cd19e44ea264696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289af4cd690385cf4c5a7dc00edcabb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdac88ce876eff9b1358bbb04ee80e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224bb517580de7924251de3e10598b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fcbda3ddd8c06d46172a3adcee3da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba897fe2e423ab1ea1f9985493ae95e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd42ac8ea53a75f372fb995546f51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cc8d79d112aae4664eae7cfa0d03c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89dc4800d0244f016f5034fd9a0b6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166c23d8c0e6c85b6624a839a3c1f70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c3285d6516cc99a53aa1d6f34ee69706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45bf3b921088030e0f85eba8ac2a4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf25d68ff029572abf407ab3275b6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ae3ef1a3722113725cedee98cf21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e689b461b8c237b3b1d159c0b2c502710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452be1ad8a52e1ec6423202d5113388711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae77c06abf10f9f458cd7125ac598d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521406b7fa4d73b1401c6dd7e4d5d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3dd152811c2a4d343f0aa5909efe6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733831086d5497eed8f144b7b19e6f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eac4cbe7f192acf959a1251911888716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db4697edeeb2587c9530f2a35e0a9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb724e4d33d5e41e634a0837fa0bb289718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de523d15d2ee7270f14f4159dc2d2c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769730503180131112b79423b0a53223720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992797a76658df1152715355bd1a0e84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723a30545d5e8c87d9b1b0074478757722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b5e39b04e18d36c5c4e5cd809d2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989ac2467d658289c97bc0daf5271f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76853250efc2623de30b73e2e845ec6b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac5da6e96b40894451d83bcbc85eec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e115482c052aff9c5da40dab1dbd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb0bc261ecdce146d8bcb32ae6544d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09845d4ecb6121d06e91c38603f730ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42a02ca51115c0fda6197d490110eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091db59903cdcd0a6afe915d50c9009731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4e7d10703f7a837883b13f4a3bbaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81363c92c0ff19fe28b33526f347d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3c5a8b719c93f71fd5474d389773734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70202e3e75374eb5b6c8050432325b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86771dda8f62a153929e0cb2a074cbcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f04574e1a4d8af3f74a147ac02ea3f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b227458cb235c21b948e799faa98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a6586654aeb268dd24351493bea57739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a9461199b59917202f84991fe8ce6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18196565cf79882acf30686d91e9e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a6ffcbf178f1ede9ff8ee7905476742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3633c09c5da9115201c6f6fc0f546743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b42457386fd9a45fa3ea71ac364a3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5cd0482e93d478b69f1cde4bb26f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e96587eda6934890847921fb55886746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0035a87f5807e9433f47cae517038747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f0922e9be7690afe46443882faa4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86333840979fe856e1d3b1744f622e4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311956f484c9a1463bd1f95262f4e371750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c7b2a339aebacb89753258090061751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216482f2f79ca60426d77a04d82b163752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7d15fc833876f7e5cdab4d2a13b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591a390418460956ffd3ecf8d1c9e56754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c233d2171977cb325017e13c84193755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729db35b5b9aa13d3218ca7cc51f278756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae03d979134c8bd461cfefca155be8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ea89ac392034cb745970487ecd13758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821de5d62c260f8564229fad7d5d283759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47902358f7011abb8b99a1806fb551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13494674b4f892939c8e366c78e6e5742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ff1900d374e0470604583c709a50b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250aae3edceeb67db41ff478cc68b5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6399699ede9b389dd673408953190975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91412c2ec805b6b40915b65896417a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae7217887632ab1f66cf8f172d7f127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2975669179d8827efc2b6262d7416358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ff039300cb1caa7d429dc7c1844c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33739cf0567ee76d0bb3947f5b6e361210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd15edfa9f9090a0996c7dff264ec911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9ee0259e31942d026f59f6efd16f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a2f12a78d4d7d486041ab577cbdf413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b488433cdc71525ec42acf6159de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60101bf180725605319658053e0b9d8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee5f66130735dcef6e1642d36f3d2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937585325ee23e15ebeb310f97d8d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c43419aa9e25d501a9ec37ba5886ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a478c03d4094fa8cae8ea2f7736af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c77e6b681550d97065e2e24a573c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987b8b06f1ce13228d558db2abac1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4d12ae4eb240fcc05547227271a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049770444aed4e5501576945e4ab5df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91575fda71df63bba8825b4cc46eea9b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f12d4f6adcf385920d9289e0cf1bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b672e4a1fad73c552e4fe4b08c4d66326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76eaa008315f3e307696a178ea517f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f4cc2d1c8cead1bc70e60e4eef46028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491811436f3da3b027fc305746b57cd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088496f6c6057a5cedc52a5a6bb09c1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb692fa248181921ac71ea5f1480e8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24df090954451b9e92ea986458397532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a633ce8c48e09c85183ae49709881533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e11b5201bc652e4c539c254b20d98034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b84d4e283c7deee95f36fedd2b2c9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26152cbd2b01b4398d4d650bc5687c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd1ff2c0b404fb7131d5791c5bcd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f439f3652bf6767fe06949e2bd0c5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e1af4937b1c99362b3f830f00516739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a41cc1fba3d650564215e4b7cde6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b5f56ff562b64081d5e5bf620e6af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848586746f9d02768b80b07f1a8fec7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac0398c3b01d775e73c9e01a2f9a4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96754b289f1376a5a143210df8da36da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff99e0c93d2ec7ac7d16e19d4e0d15845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec28cac7d4890c53e2294d3e34289246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ed48ce1d2608b4b535336f9af42e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fba486ee6bbf132702e158c3ef8c1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986ff9cc2f51a208871b8e1a6b2205449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924b72b0d857bffd3027e92e1cb0fc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ec4102f3e04a66267f54b1ec05ce551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390ce2b62b9e8a99f20b85a2360276152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058a8c149cafb5209c4d186be9ae82653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389cc658fe0dbb66fc26cdbb176c12654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc294da730175bff393c6660820bb58555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9eae9cd60fcf7934249a9299317dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e93d3c3f17877d5eb2e447d12de44957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272995a80e49653d024d88f1e6910d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac435d736e60891ee3ccba3ce792c02c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e829d7f190a4c8c4b6656cd084256760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099e901d3a32db32980b09b0415bdb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f76b8c6a4f2a713a9db9b7f5ccd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769b20f9a4c2ce94d6d8df5c6880bbd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946002ab75d90081fbb06c84ddc72d0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd4d7c2a8df721b4ef91f803b9370965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cba765680361a0098e37d3bf3f48c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9bca559f8ee9189b02275204a2cb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183618a7a4dcb8b913bd868c22be42a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085583e7621b57b14d9f3bf67a58207169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5df9f7bc3ce6afaa9b6796bedd275270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f22b0e9565b5095cee8fc3e196be3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3bdeaeb5f58b16efbec20daa2cbee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27bff5d86926ba922b6efe4f6977cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd53252052927d69b358b775e4377a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932993a08162104dec493972d39280875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b778f5661786db391d07326db847ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cccb58c7ec4b969d9e979d6441377777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5c2b9621bf74b2cfcffa88ef736e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49328fcf2cb38143080c9c8636e00079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b824fe60feaf626e4ab37e8cdec27880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3c890342c1b9e53ea0df7d7f04dd681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b077ed51ea3add0fcb6de4c5193882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c87fd8025a61017466cdae52330783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaee266a261af5e0bf4a611d1895e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bddbbd916678209b678df21389da685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f980e60fc1113e3e1f0770182df3ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c7231e90473a716219b8b689fefb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb61e5340c69e9a82949baa0bf7c03288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930701b480b8be3b6e3bfdc1b5ac660d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c11518e79f7b98f48279d7c50582090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014243e392860f3d4fd3a894ba0622f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed861c3b838aa7d270a655181d4c0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f1b74263f7fdf717a2f24b6cd9d8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dec4694143731647f1baacf3106da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638dc1803f0a6e2db9bae823856bf6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c9468ec549d2865e70068cfc4e86396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c84ed2c39f64a0288514552098005e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd4678291923ce2b651e01208f6e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7a076c6d17a2fc0e82b56f97dbcc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48238ced6c1f1827a47f1f8cfeea22ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082394569f55995c45f12636d8b23585101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942e787a765aa333eda10cc0f1fa301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546f2e664cf9776ebb3de76c1564e63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a47b50934da0494b834befc0e78f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de332c1cd89085c472a53393cec6b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23245d87788845901837c4e8c85153106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ea34da374ca33862d1e29d6a53c7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b1a3378e717515c2bdc5ac7296dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f778db99bfab2b18ca6f51bf2f5eb9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f796e0ffcadbace45448d4ab72de42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f44e09697d5ddee5ef5b72af96559111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dadb6c4c7892715d94502db50bd78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eea1857d1718a561c6b3a08faf811113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077109af8474799af3d4a168cb26625b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc19f2c2eeb94746e9d3822cf6e9e96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422694b1e66abc8c54c4638acb9f13f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f650646ee9f8f90f84e07e2950ae1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a019586d5c8d41a33c74ad012b532118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34e51ee255990da9f99176e144a0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9de562c7a8c2650b7634c2ad0d0037120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41c7cb203c67539e80e623198f83c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96107f2511c4e18ed8a5fdc87777ebbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118cb839e5cd0b50788cf195ed0acb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2e44f558b726f1704da2e395e9bd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f527c06c38f23a782c61bb38f8fc09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a484536206d56caec97196fa6541fd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea853df939b280451d251c04c6558e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a323bc47fdbdeed30f95765ba4a2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a0049dc10e4040e7092eaf534106129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8268e04fe052f37a79fdd4688d6479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7ab6fb55713499221ec58ec948b59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2c009d0151f30c9fe25d49f057bdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea69d6ce960a8b6fa3f5fde1d5a373b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812d0829192c0b81147762923e7263d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc6922bfc19d89cf3ec401b3916b60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610a55e97ad0f508201b25b387fd9ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d210263e4ac11dc0f058ec95ddecf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266622253b55556bcf4437c70563c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa72899ea49fb2b8b42a7418845e34c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3813633d7e2019feeddd0c8fc5a3faa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc13c5795297f3bc9571bdb8887dc8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf328f567f9eaee228168cb341bbf6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40b0d9fb9bbb2c7d8b668d17d73691143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32014d0c227684454834cddc43d9d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8181b5fd6865d2f5e5ac50df48966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae50604995bdccb4a7b61bb9398622146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce009927c89157b63506664ba831151147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c450ba25c882f4c19ec166db89cad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fcdd16af655374f4dfad9ba25e8aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afede47e46264e8e89193529e7133db8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8443c96c06912a9a0a9d298259d9f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fb08d2dc0cb4930ffa34878c6f79e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06f64ad11888bbca2c1416b85d1928153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe18bbba55460ee6b829292aa8fcf48154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927bf090837605a6c5d8412cd840e91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476850a850d93191783453c57f422f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21379faec8f039e9bee9a21da092dafb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054e1e6eaa6b863594a1074741e37e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9f15ccb77c4c791dd4ef6ad8ca6c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62983499a9b59bba32328f2ca55f64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10bbd41a3e51f03b30aba61696e756161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c6f20ca2fb9d7cf1dc7a98a2b4d40162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a335e8c29a273352463e4ff981125163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eee5c16d41d9be6d71faf6beae451164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be183ea45d3114a93a02c2ccad58d9d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2945c5cdff634d167cae86f8edbb73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27696b3d673617fbc8f5d1748fee7923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f08d32bf45c927297891cde5f941c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682e329acf5f42d2ee0c748fe8ede0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe146176dba4e2054dcc767c9817ab8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebca4bd60b780bc85800db1cdc5b7a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c315f8526d5d8051f47b4b0e282ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1cefe67af32772395e27f52368841173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb336e347f4b92b46b03850f8c7c42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773a7051758e41fe9d10edd31fec5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1d4a8810a0f12f02c0bde99830d99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a185e9582dbdffd411575634e02fd0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbac1a6509f2bb822ecb4cb510174f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c705ce9008ff83e201c6cad800583179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8771e83381293f522edaf37d4e1dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407002c28a0274b2f1da5342a09fe06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c495102318cdb38c60f65c02dfc719182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d3b86de6ef8095af554d4ebf64d0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218a7982d1144419c62f5d35838dc89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c05a8588d64c61b2348d4798aab23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b3cb28d31fa50b2717a6bec2f4174186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a7bee084c31a2c79c6440a9ce2b70187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab43e6c0b0da6243b7f95fcd71471188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd159bec565a7b33aa26938412101d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2751496976f7a8608f50012bd466a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9705a3718586e2a0d46cf1e988f02f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164cd60774bd302f69f6e553baa8558192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47df022d5eff1e8c305ac385cf4a18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c6bfd836f122cd56f7b4894218d35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd6f6efc57dd9b5fad6a0502a83818195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b281ff2853a6f56ec85e558bfbc95dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05004ece6fc75b13540cbb3cd0ea06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5a5be2765c8bf56b092d178d979ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2cbce3bc9ce2a2f4b031d95b916df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96647577391f318daab78cba13d2606200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7327059b48e92caad826df4792cf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ae46f88d1cae905048dbb59ab22c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f08c7059b44f6c0e6fe30362f2a09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a4a4526d316ecd6056484d102803a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368f65ede2a2fb87324ecd04343ea3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f059a6d5b569ca520de7a06cdc7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f5f46754308f9f3640dd62749d78b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa512f24da91255599d405d848b524208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944602db57be12b55fe7bb91b52789c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe691e9af264f7cccd268434788535210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94496230944bdef1d449f1850654efe6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9e26e5b939cbc303942d49fccad6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9788aad2287db8af51e37198288d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827e41755b172bae8f21c5220756cc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef235b6af90af66440de4ab475530a9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c54066636cb33bf5411d6527d2db0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8a7698cdfa86eb4a12d803c020a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256855d116afe9fed0394be0ccffd788218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c6ba3553222740583013c29746ec7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04a6dbea85f58461c3b0dcce28a660220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cfbd3665d72eec6893ba6343f98eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfebdf20d62762103f7fa9d8457ec0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d11014da8b074e95259af36b5647ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b95bd3b79c1b0e4cff2f4ea151e590224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319518a04b1bb70fe706ac7a4baa44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407fc8c1aa474a92bbfe12a14299a88226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f81aa6db7aff416ba22711f1351b3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb25dc2106ff8aa89cea1ca4e8c98228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f3cd3eb37028b9dd7761d9faff8ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b90d49668642894447bce36961ff5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c4acabefb4ae7ef1a61c319abc53e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e8adb85489c4c8d0643069f6b3ff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee151f5674b8f209b675b17b84032fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2df058cc845d9a1879b26adbd81a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be24dbc2994c7bbca08641002cfa57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b87b6008dd35b0c2aef7f989c0b8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c51184fc77677cf0ffd27efa34edca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d9f2e1eb6e5cd729da891c254c8a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78de3a7626ab35a5eeb5a89c1973329239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e465615ddcf05c7d9b24f44c38f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35053df7928fe62d3c141d837102a746241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d394403e3442f7522d251a3690977242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e101be30ede8a58fb4d79dd4e1ffef8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be4f770730028ab7a29e5a61477f31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bc11611fc7d270a0131eda9f745b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aac8292a35b62bd3752d647fcfd07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171fe0f8da8ded05834863fe7b9c63a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e245bbd9055925078cc8c75d328983248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd13fb86db8ffc84dadb9573697d49c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335bc80ec8a01cf1fc3d8e3dac0227250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0c1f5cdeb69b3edbc9fe4c1c07567251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb4d529f4f26347389af3a82c35c6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeddc6652bdd201093bab227745e922253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d993364317fef9966133c7a68f220254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f4a16031bbd6c2b77a0b21a547306255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166770811f9f38e02f716c461c46f11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d772a82b48df188bd9f9ff19e860257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab202de50f856ac8e4d9296d60fa38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdd0ed4ec68c28aa3863f43df3a694259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7da2490baace771329f779ccd84c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912300700121f9daad0d5b0e9dbb1fab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b14cb8149829c3f232abcb1e19072262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7abfac0683bd3aab256ca8ffddaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818f59047aac34a7e237261d78b570b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900688d8df0de02e4f71d0137140531265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ce3b607954a70693032a51c56656266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f0335472df44af32e4be14d9bbd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff56624ad95b87b5d5ded91aa008cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef180521e6db215ca44656a549a203269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0049f03f87cecdbf00650e36bc1bbe8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca584bbf8dfe6dd3254e8677203c10c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb755b38870b0150fa06d5cadff50af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc033adb2c1359fa9cd1b764650d1eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3bbe25bd3bf66c75c615cc2b81af7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2ab8021315b398c11ecadc8ce0e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c17ed1ba840767a98031b8a305832276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34a0d9af0dd522404b8a8090487d06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c498b3372dd65ff896d638788903278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d963431cb9631cd9b64b059189c12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73c4551339c656c261fc6aa8dab82b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620c1912650c1ad1f30e23dc1543272281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c38f9a054f4b8274399628ba7a1fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae313fb16f6b6cca97184843158eb9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f007a7e078f5daa7a661c59ac4a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1563c57633403d3200abeeed82ed86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfcb90bdada0a77e2b49309097d1d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d8c9f5d4c14096bb5c2fa9188f95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbe7fd33bb279d11a41df917b1b842288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b389841cfd92cd64ae4f6f35c3d4bc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283abdb628ab3b705841ca3635640fa1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cf7e480b9e4148b46380514963058291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f8142a750d1caca32a13643f433e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf021778d20ac3761ed6cbaa8db58a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be1ed1556eaa75b424da33850203b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39490a4cc41671f3b0c7dd36a498310295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce111a71bb09da70555dd694c894124296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a6cf7d9bbf80f215dc8483dfc159297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac24322d0eec69cde4e95d2dcf8862298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc2737e0e618e78a4463f1b8700da8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51451f8d2f4d6ff34566c90f9fca794300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04674adc04879b7620c955a404cb50a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410b7424661f4e505d753dba4a27924302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899861cfa05e8ca8f8fccb57a2438753303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fb5a14ad834f99a02649413245631304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cac0e1713a033eaabf01321fc74e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46bf0ce812eee06048a41adfa4bc4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeebd5d1a96333356b5fe73e96aad5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932206a20b98257d65e137bde20624ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d6af952ad2beea9bc158ecef6dc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5df938d6b96bb1095e1f37e92f3205310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0cdb2da98d1b37cfed4d341202c69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082fc0ea3400c7c051a6280dad75cfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f30d0286a961f0fcfbe66d11046d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622cd42454c7778afe3d218be49706c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f280c471befdb609369ace1ce8ea2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d919717b5ebd2de3a9496c2fb2c5d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dfbdabbd7012cc3574e4708dd9393317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b3d78ef8fc613f8a462527512b04d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddce0229caef0ab2251f4809a386ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463a79b1626c1eea6798f63879c500320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d91f23533a22d5ecc78dfa4ffe6ffa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16b74504c28f85aeecc2967471022c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe13babddb29d7c2e89186f096a8e1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323769a4835871ba38ddfad12db126ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec194ddd0e8249b4ce807d03fb1b46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd100a49a7dab70c8e66ed918eca1f32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c1eb9f57257576a80d6c1b12ee8b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e92b55c8e6124faf425fa7b2c282a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6840ed82bdf2e810b5d903f9a50ad4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aea83b19a9a2fbbf2bdf4405c7cce3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa6df24e07ae3aa305ba937390a201331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8528baca30e37aae52f9407ea9cf8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e052cda4fa3a9729959385e24484db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a49eeed676a5f71971d618a89fd64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c963ff4049892d7c57b7f63356ab4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ca1d506ab56661e3e3a3b9dd95fde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757b86941097b9e06b81ebc5685c14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c95efc9ad0ecbd29a9c14c59992ed4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e6b3ededbddc069be759451bb662b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56812210f441c1a19ac78ddc93b144340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f84f682c50fc2e7c60ff09ec27fce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6764a3d008c2c155952eb51c85c251342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238eae4dba2b85a9544bdb5ca3770e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc65e35a261beda7b46f0844ed9621344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54798f04ae36f918ea36300b7c2d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710968c8ccdae9a5f0a0fc186a2fbde3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac619ab5186d62b27171348c0e7639c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81329a55f29b7e8d4addd90d35286c30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8fcf2a15d4733d4b3974d3a049698349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed0b65c3abfc4a4cd46490f100f808350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd5cfa6c1ac45507ffc68cd379db5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a2be7cd12d6f68b7cf024780c8b0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa2b9c8388941f382f4452a04955bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f6346d992ee633a515f3b80855418354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86125c3d5813563305187a8c48722a7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f52ba857a33665b990acdcc4466172356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fec1ef0273ee5eac631906c3dac0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e6fbce42f881f66dfb08a6cfe205358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406b0a1badaa541f9f891f586052856359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317099c178a29ccbbffc2f59f2d37f9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0176d9bc6e251275e6b95852acc5f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad111a9e4b4ebeaf3d83e97044d351f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3339b4662fd2934f998fe9c42a865363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555856dcc13837561edc50387d2f50b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa5ce2c8afbf365d680f6a2d4f7ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572410bb519f0ce9b54f20121cafee1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09149c672bdd0ad51000dd9997921355367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f9784539e42f3fb3ebcfc70ac033b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce90bd5587e9504503fcc8abc3b7d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6d6f0bf39a05b35c6fb6da91ec1fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ff7524acbdeccf2b75e977b28dbb6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830229728c7c1a775572d8b5a7d5167372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dacd2436276f32967a912ab35969c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520e58af4fa964811ea1c973a9b738b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae9efd471a0e7e821a5766b9827926375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044d52a7283a1be9fb232f888465854376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cfee00e96cfad593a4731df86bbfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa814dcd7e094bd6880fac7af73d8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcae3dc9619ffc88a3e3bd8b7a2add379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6251b0da502300c8408339f79ca4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df1958a2f9ef7f0cca70aafb07854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf89559cd47207598213b1529d6b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736776369eb7922460aa2b6563a4a4a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d9a9a6e9af9c40d3d4b4916065661384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7664fa3c9514e12ac5e532ae332428385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc02a60d832e1975b9f52248fc711386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c4d95b4e99b5d946fb6144f744ce4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3976c4afbc82727423574f742efefdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c04522d6e98da63f06bc13589f09db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fa42bc22125bdb75965a605485d54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccacb61265d182c37497499413baf5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbcdbf0bfd4ee8949271e544ae3c31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106dde906c47f6868008171ee69b06d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08326c463cada1c7fda3f7835e61df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ac395fe67b22c295a1496ed668218395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1055e4455d0839740a79d55a5966471396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5646e08878366cac4ed89b9f4a222397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81fe1aa1ffbfc1790c2f3495005837398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d8c48bfe18c3fc0adc6a144ada360399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec6e90cff25e37bd098c5ee2f895e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d487a007a95b8364e355e019ab2ca6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4efdd2a0eee8c48a7b1845f5f317b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9d215f65b7e9476b72fbdf2a8fa3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c74774ad79d3193bfafe3e67a1dba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7711ebae065abd48bd44850fda28c46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc404c0e841b73bdb4d37c93f903ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7256ddaecda6e85ed9906a171a670407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06255b8c17a2e0657b40992c009f65c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68384640e1d9d69b8b287a44c4ef38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7edfe789b7576602cf602713e78e00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bd43adca32089bb065f01b6aefe44411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389ad24475b863a43b5a960f0861dfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91051fbb01ee5b385c4372e2661d8632413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012d65108de1ea23130899d6a5fa542414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280873b9cb5f86dd6d011ce6179c6d70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fdbee6b3c74d2837e83822f0fa177416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e832f23e08a5b8208ed51ed00b36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae18224bbb3c603fb47da7c94d3a72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce605c43b31dcfcbfcfcbf7cf27c2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0358fc76eb31d085e5b994e975859420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc610bd357d7dfd099cd6fd3bb75437421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d962242017597cc18db7631002d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a20670846c5232a1564fb4d17ea45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b93de5d661fae9e5fd78e16136a47e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e1acd24974c681e178e2d0e7511a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e0a67f452bf54e50c9fe5d506783426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b482b6a4819555a5e09a5f4fd8568427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954ea96214e5673cf5f53dac33a768f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62179b865c8f6ad0c1825156bf553d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef209d43233cdcffc6fe95f0188445b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812012e9b50dd59420c0bf7954f7512e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ac8c322cfa8c14782e2b14a309430432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6736d31f69696674a0ad36003225433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee52a2dc9a44a28d9923bc8ee9e79b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1aef8c87c5965b3dc970cfb8ad524435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49f4fffaa7696cd892fcc7541d115e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f507c6f9b401139bed152d1a9feac8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8391e7caec29b24d8c6443cfab0df3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb17e51dc5102bec0689091992bbed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae68c16c6ce161b20edfcfaf862e62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fbb6f28a178ffdd5f9b5871b68261441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d98ed8c5278330634c3dce267198d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881ca6b69dfde6b81298887e9745b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b438cd55d86ed1d9fe778830caff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1006232a74d3b8fa3becb6137bb26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00581117101bd5497b16a931d04fc71446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96061b49a68ff50758405c391cfb202447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b406796ef519c2752608b8bff0e0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732592176556ad4afe23ffbe6e5ca291449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e2a65153e74e555fa43f6a2ba6181450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a74f87792dea6aa760caf6c4a5a5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824680d67524596acb4dd9444f4c03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342735ef3afcce119f6346f40f4fd4ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b2d8e1a9689c3e9b88a4e7b4ead6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e416a36394bcaf5f4634e0d6ede7b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72b0c77f1c0347a5a05d3ec8ca78c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23809a63379c26b3a3dd828b199dd8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fa798f0fe88305924296c13ad61d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aaf0d3360823ba90e15cfd32d74bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2585c4bee2454053d5c5fc7ea876c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb465c6718051dff4943a9192e2146461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e05c57c0732b9ca1d68a6f102f39e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b23da544880eb37af487ca4e377f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d3b9a4e3326ba48a5bd6a83d5bfbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca5b58f56fdfa5e57ed0ef454c188f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade304265dd6f27102945231e1fc0b6b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b621f0b98147079b160ea96791135467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb9ff0695bd7abf1268ffec50219c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab3170c7231eebebb64b062c65007469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99373a3b14c7330a9075ba7ebe5f3610470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbf3273bd293f094a858227267d99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b3b8933c5e3d681e744a4cf511082472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315081d60c21e3b8b9f8fed7f233d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd45bae4aa141bbc4cdf19e95b1f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd70e26f4b4a4b4dc6f574f92d938c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994dc3607cf667c37e32cf0490319e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10429296ac5287334806977e0ce15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e2bc0c1e0c73e62660943a5153933478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b18bbb467e409c40391b42859992cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f049436947ee2ec18e6b39d3101e33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931a65161c84280a313b31c70d0eb80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d987aa89ae64a21fc883e5a66430f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3e13bcb2ba5becab7ca5ecaf8b7f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19058ec6d11e1da09dd82f831ba2face484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ada667d369ce56c34ad425ea2c6e55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29452b3c7f46ed62e960b6593356aeda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d9e104595c417393af5982d18f940487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca3d14532533328e09043b4752822e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec454498821f871cd903f218283e73b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b27f9c9f844668ba07336caf2d205490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8840a71b74ffe64b48ca441f4ec3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5fa8dfaddbd9fdc27e78a9317a2d7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf295241376612b5233bad74c90d159493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a0d85ce077beeb7f977ae5a80d59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837e6bea78de9d8bd6df9ba197a0d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d59ee4027769a44adb0f352cc36b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150989a0bb3c6de54001f8292abd1e24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0a33bd26ec3fd8db750ad6f035854498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae3711f490c94a99bc512536128265499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e238180a5dd9d403bbf8727e775d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3b60c537dfa46f8100f4f34b90c79501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d561465983b19541c3cdf235595c1a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f4ba4e58483fcc7b7ac35ba05d7b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b6fc64476089691330bbbb609b32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386ba93d18a1afee9b1d0d965bab578505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1b8978a2473fb7a90227ca00ca16c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1613e218ac21ab3d228684b203962507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436f807a4f1783c10381f81823206fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808594b1f1eee5bb097a510d1aca14f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aecb79c71d5f69979d6271d896c0ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9360fa92883756f64426eba470bd98f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ddfd05c6ea8e0d6857dee14a23c52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b13bf3b4169ca201e0bdc35f3d0b17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763b7cab40b5485f48e9aecfa8a960514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649846fa5be34283761f9b1600ac798515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2781f89a57b9e5a505ae080c2eeb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c48b4c7e26b6c24ce53cc2588df5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a39753e845141d4539ce827735284f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e2d0a89b1f4331ac0cb60bc9000c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a041e36edf8c30221a90d79d14c883520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d909890955a69771e3ac21be7ea024521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27a8676931b31ba3d46c56d9b49dd0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07955af3ae2484e1ddc81cbbff1edac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830fc7387f198457e8df970fb5941ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762c8f1bcbf60726853fb53c14ac24c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabde6a301d8e2d3ecba628372dc71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a5b7c87973ed5d37fb1001132e088527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560373f9ecc27803ec38238d5acacda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d51180eca4578e573a91948e6bd28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c87ba2dcd5a0f067736d197b1ba5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519f972a1bef3c90a82e8afa280181c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ecfa1dd5c69c5d62c30735387391a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf25b58f65d4e4a632787f5fbf23e6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549f533134f3b207266ef648b5e85ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fdd3d6320b7a635347473529e2c5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c96ca2686deb3641ec57546974d856536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4888ff1f55020bf5249f7e3975e88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2080ddd6d0e78b0cc54c172b5fc090538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b89e9f844033dccb7a1dd1391254539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90caf0643687afbc743ea2c57f263e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b2b77c93e9d52580a3043ed8a80c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b522a14ebe7154321ccdd915dc647542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c668cb9c3d68d098ab7b7786329b8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499cc686c637ac3045069bc9b59dda7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ab3c7d9732db7f8937dea5097f3cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ccfab65a0675dd1c2155d746b973546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af40cbb38b0551ba4bed41bbd2b3744547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd7e9b824f823ca6481d5c32e6e34f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e64163ad4aca6f021ebfe153ac40b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786318c0037128f2d7a1c12b72a717a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4292d59a4810082d24e2d1d8b68bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abba6457d3c81fcea4dd3b31aaabbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752d2af209959441039b7d01344b902553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b87f7537dedb9a85868f208321a8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea622b60feeebf90ee9c8d8f8a503da555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284289d9431de788c125b740c4c017f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230677e0b58e25cc56fa914feb1d6b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acaa18fcbf9ca5945c148763b3362a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729bf545da3e89c429fa74ea8f9a7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeff1edc1efcaba2206b6d8e2574d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee84d0dbb9ffe3a1220214f7c76f3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c75a7c7c8a5283a0c43f3b74b2677562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a170fda9bbffbf497fc87c795ba893563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27398b1d81aeb829bc54f5aa05c50732564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d708cbd8749be56ab927af34cae3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add65a8efab9744f45fff40687ea15bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407d7858eb37aa7bd4d7342db264d5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39739c7eee09ed00c4fa8a8a4442ca7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a302c06039971bc20772e3716a7646569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ea9cc3308a32e4c40623b95f2600b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19197e7f7e27623f08fb40020e6b2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69614b27b46990f781cb8d830fe34edc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78ab0b9f0edb60a32a7b37cc8cd0a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bda362ea340dad43f78cbd65b9d9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105363f94a1c71aea315ce28457ecba4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be6102418c8753d911173b874e8d14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb119931b28340a4ceae34f5b52f4e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fdab93f78a2f2f3aeb30cb9596d5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273b8c7288176d6eb2f73e5c1b887aa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0bc39e90be8815b1d9b23873687e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf8697a1c758da703086f9e504457581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6590176daa08faf3a94f372cf1812582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0bab780ec2585aa060187f8550a26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f8917df577a89431802ca795cc9ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb0aee5a18917fcfb80f89d0758963585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38564a15a6bff22a9eee6d9cc70c8a1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b8eb8687340b41a6bc64e99be15ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb03cc3ce97287d2630f4021b7bf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7ce66bb6ade8e0d87caa93132520589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c74d03c5c98c24031eebc69f0e00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eab035469e6f9a4f4d0d28166d994c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9cf3f842f84a79367a33c46efb327592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdf8af58bfd2b1dc181b6b096c4405593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda22877b5d12e113547302cef07a09a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14402063f3e0dcf9f667d5d5eb4ad095595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac844e67d1f572f68641f41f3fe6496596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2fa07c72e62b163481f5f15eed7f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feaa61a3be747dd721986bffdbe3ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134c400b830068f2c2214cb14f40862599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ccb5b49be67938331d1924eecd298600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc68c2d4cfb1ca7f563f9c6ecdba8a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e0fc5d4e97134cd6fdeee418ab3d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc667e37973c61bdf6034573c47961a6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9581727860388fe6997115c6e16d762604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520908d6c79ad3a9747bccb6824596fc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6648fae24d2e81c146c67e9bf906e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794c3c74ccb71eb8e8aa8f76148fed4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4b531c93b6d26396c0fae5673c77e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107587d17a6234e5f46bc089768c8018609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3f5c4ac6bd07cc2269322c1584f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a7cbc8c05f51e2a1f02cc67d0118611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845672abba27511088d130be150c0971612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ecf63f2b9d87be163527c8628a7dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c638159c69a35c1b4135033bec0da55614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74a8e7600f06bdcd0e14e2550f1f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d309255540d27cd9a94ffd4630acd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb5eadb08bf69c2384bd537f1245f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e91c1a6c876cdd68351b06eeae1ff8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96644fb19d91433d56a2355ae07b3d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401e70e3cb74c3d558412c1e38b1e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557025bfe622d95ac3453adaec15fcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c387f05b45d0c5c6b636ad5cbad8fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1417f4d234575e3c744b170d8f3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fe60285519837f867360bcaa96437624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1ff765697511d65ae6feab1a9595f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec40c320dc07c28b9008d4bdd77c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9196f596d854e134eca6f63eb15d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adcf1833cfb230fecade4fa95788fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482de5e28f290c69aa7630ca6906361629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c89c332a032eccb30e0026e65f6c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fea90896c8eb5449dae0fcf8971738631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eee5862922fd662c6ec9d0b5471f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bca52636c0b5021dfefd7b5813f9f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388f2d8b23217099dd71106aab74a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e51fd95a77e01f578eb0a7c297e5a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15bdcc02e786bcaf7b355faf05850636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ba213e86c40f268412ab0412a4be1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05631c499c57b183de9c57042a2f2b25638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dca0f6a4cde3440b472465e16937d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab889a711a2c343e22871f0e3a1466e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b09944bbf5d23f97aa76125970f5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c80850e714b7d4c3064bb825d75e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7746a0e5ac042ceb331c2d7c57a1c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc65922e4d2e0ded16d1e28bcdde84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5697f992bc3a1f3fc23f8c4578e64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3a7a130e50b3b74b7f2dec7c3d52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73659190ea8aecb62580801634b57114647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c6b0709397b008eb58d48c4fd8b67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc061b6d923fe9be3b31568bb0dfb828649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4508115daa8e504002d0bfd3e42cce3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a5c7a51feb88d21e01946ef3a8553651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75736243ca3c8fa91ae6d45e36ef089a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ef14e9dd3532ab5a1589acbfcd605653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447f20c4ebac889bece8c983c58529654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ceb70e30cc4aee2e9daffba5d8e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a33ca56f5bb6e57986b1d0928efbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0d706a9b5ca1296a5676cf43f4680657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21e8fe1ad7ba07d6e8c2fb244390f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae6d54d50822076e282fc2148ff94c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f417efddf4dbba5af9005c88bd5a8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7534c5e5200b4d07adaa496e99c5c1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b2629202fda0c0d18a5ad5f077189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5df898e1047056c4e339bb92d152663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d44d90816da0bdadfff5f86222ae5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc049cb9532736abef9e5682b69fb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad40590a9652714b39e28274bebc7f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b235a048e0f4d5e1e19ca25213086667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a9580b234d43e94dc33024e81dad3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daaa081cc7d390ea38026c7fea945a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e805aaa6e54a2b8ce041c10d21e7c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35fbc95eef5ba8c27862b8a1fc7929671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bd6cdc93319d594c18cf578a72719672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecabdd368b3361cc439dbda6cef025673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651c642b3f146f88f8c8c77013d7f53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6ea193fd5f1cadd4aa9f3cb7d5c25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3792b3718ddd85e47f375db9497493e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff4bdcd1259943c2088e30f3dec8e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7588cedcb5e940008b1e749548101678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f2ec24b8e1255de51b07ac15273cd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972842e72e5a4e1ba887cc6ae066700680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb52af3616b1b5234b5cc98f24865a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753a87462e251145f26bcc309927b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a3131abddfefcfed00e1a92ea9f70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f4bafb1cf01b9fb1de6089aa39a99684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b5795729db0611bbad77e021d742685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8efb3ee45a17761d73e4a449bdf14686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aba2a71f0d200d17a6d6acf9e7877e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cb397e6e2234882927a259baeac14688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d48d182e87f0fbb28cd16cbe078e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6a9781f7e4dd5f419d18662adc8c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5f724a62ae78fd8ec5616ebe11af8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6baa2ab32962aab4579ad7d6e4874692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e416f3fae38fc136ef72cdadd8191693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ae58e07742242c157b858f35fccb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038742b61345f65c9f982acda14c7948695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05f3461d278ebb1b0a96aeb3a7db3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d057b240b0e7fb9aa2c16afaee56fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72755b7e2d92f6ca87a5e50dd6ed1983698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf92a51db9d85dc8882c2bd54c5108c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cd80b317de4998853c8ff61064d31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a202062ced0696d8c87c75cfaaf7f25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b716e99c82b0d6bbb5872643bb993702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2bb70f0da4f415dee52397bd9387703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345eb0f9ae97ab6c8eb8d5989e573b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45486793ef151f44f138f7ecb7854d33705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949ecb39768abfd64cb713c9da7ac59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eac24d0c1c1378f62a48d751421993707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04b45cf59fd16ac8eaeb4e839a12e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93f47a4f54f2047d33cb1edff939af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e69646db7fc773d89eaa0890570d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5257acc67ddb93631763f1f609c666f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9f0809357d7cb60a36f379c7e4dea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810f977d52a1f5cdb8708f5f6532081713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37b720d6b22b69c61b693786f69ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e101a5fb742c1ce8f1e932c5b78ce0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372213fb280eed18944aa71320e8fdf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e0f5ef9d0d4dd61f082e923ab6b8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b232d40be885a3c767f0d36622d8c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead140df472b3a50171b68fb10ff967719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffc182201eada9515b8df3edfb5ef3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c6f1b873a13d510bb607db872bfe6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a67202ff4d6c236f0f1c4b9ca0b69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444253f0e97d7ddcb1c3d30048195cf1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e346a318903086febaeb23cdf2f78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b3b20b64791738f051c213e2650ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f88a0b721a18db94cb193aa8d49508726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d554ff5e2668faa8180409f70d3cb14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e424e19a1d20bb4bb51796488f4aec1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf3e16f79b732a7fbf2f304fd65d56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52aed8bdcfe36ed3b0f81a840a1ae8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b942f911a46125efd4fe36f299b9823731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b4a520574b0765ffcf2cb0dc09d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df114975e9717656c2141bd0c8f7a1d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4f74356d6c18e721df2b2e600749734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aab9212209a8016730d2b3d3f03f37735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3d418eae990f4cf8d41c0ed0cbad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556123d1230113f63dfce8de647e39a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde41abb020085eb3179984fc7e877ae738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f44e5bbb52880c71a9260682faba4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9866c58f8c49e56c9632c4da01082740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02043107d970d37add21fe3a726e7c1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4100a7d279b0623fee7ce3c81e78786742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abef6769fb6da1618a4cac514a1006743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fc5222469028b3800df87daacac11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb10c9c607a5ee3510d6cf151b3874745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043b1c9458e95f9b85f9a1cb67dd2f4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f056f514d3f9e817df1253b21ffd15747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa4b04d09f7cf5213f43b06c300961748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b031b6ab8673ede6cad8750b50ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee03a128ba072028e94b6e7910c9b4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4de8f3a9bda25241dc6f4ea5647d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbceffe526ff88c71c9173ac58d8425752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22418e56727a03dbbb7597d5c90b76753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f54bff45b609df9e53a2ebefb086b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a186ef0247b88e3fe002b1937532186755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff527d268f9e1e1b8caeb180fc688756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99725a4cd7cee46aa895f5df74632281757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e2b4d515dcd8b6b39ed9caaaa0b99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163e298331179a78e6aa0baf739ad57759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>