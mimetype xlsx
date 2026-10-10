--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13663ce4f05b3ba80981014985e257a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b5def3a1ea6a8c38e232a8e7681672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd6728c329236bab2de2075cc2ca7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af099aa2d92753bd543a98474109994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b8e0b38d5ad9e7e20ad3b5c952ab45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5297e799c435f147e037548e17f31506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47155f61883e29f78de4b2c4d69fec97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d02ba3064f21789cecfca734a204b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1894c694700bdc85323dfbe7058a629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca8643508121de54858673d8966c6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5120206f8fc407a59530762cf25183a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7dd94cbb93f75a053ce9c506c4df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afc0cf20209acec9129bb5b0f0d3a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9688d690d602792d61171bff68eba8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db347f44e5de5fd052c7de2a52c5d07515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a10709ea5f66163ed188af8756ec116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1407f760ddc5fa89eae068382c4bffc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37f2b71fd39982f263d3a2166ba2d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd35317e9c7a2e89c2d5e7672fcbce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43432e5dc9f263bce1d4ff4dd4768220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b17469488e98e046a0bbe9dc1718021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3b76dd1d6b89310c5188278a7ba1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51bfd9736ce6ea70efb73789f323ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4264d7e75058635f362c76c279d03c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d14cecfbe4e980251620df82690725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90caec56e89a1c11f526ed839eb50c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b446a5c75b7063d9cf46d39b7ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c3050520ea023c95e9a29893a595328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75881dceeaa9afa6606c43bad905a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdf0df69a8c562d783e024cbc2f98230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7637ce39e39eb2157c2db812036f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed722c924040b1ee73dfbf115dbbebf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1561cddac2eb0dfcc2e329034146b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422eccbbdedd21bda94dc2300f532b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8516d2fd5f490577c21ae20c186f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568b43004cd8303019623b174f43bea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8f970187912e20d559e2daab20d4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa843864022f6a05f5f63998b55bbf7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef182537c4083bf29f3118eee173bee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e85c27cd405c0b04770da8d1f392e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007e961938cf5f81108d20053653a0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9df90f49523cef9a64f5dee8b541442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6666ea448837e7af565aaea9f56b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f26dd7c931a5d75f816b5ba4444aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f7189261fd3a24cd920cc8b2ab7be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0455a365195be00a5e1d0e4b0444846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b125bfd3b3f32abb0df7d088e178a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74571f2070d8b2601795ecfb6f6d291f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefdfaeb87a51b8ef5c3e8eef9228eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738225d264970bd3e2d5a1b0296389b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3f054a9da832dcfe0e5ec37a8a8c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0eb8ce6b647c6e7dde73209d5d741452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d18a11f14fdf932387a2b57ba546c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c56a7f544582557f02007fb25f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf50301f2e0cd0eb1c3849d7889af2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0fbf0115ccd6f6fb3d99c0cc05f4e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9b3a1f102fc921d67957ad77834e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57de89d42b4515f07cd9d7fe0b2d5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025b5604863c5b8aafc2e98f895d8e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3adbdcad6011828b4e66519e25134360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b728cd796f6912de1d403fdd27f68d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b3917c3a93a5a6d245876d098659f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666f927340a6a430b4cb7f0bc555a4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f6df40db385fabfb4037fab5b99b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d68ab51c492ec010521497e1fc144f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fd98ab103fb54c115dc2df0a4a30266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0395b18cf5ef34a9677878ada1dc55267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86742a2386eff993b36e206f9ad269d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a9f756abed3c7c8a4436cbdb4f86069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f5f28719ffcb331959182de07341b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc88f9b5d19f8ee3f3a28e430a74f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110d800518cbeea852fdc6919ba4dfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188cd7ce2543125a2fab9eb5f4cb87f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795211f9f14ceb68a10cc6d5ba73ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f9a31c9c3f18670611f90512db17475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e782a0ab390c7d2e88e5eb91d850cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7ed23d5d10c925dc374bb519044ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7512b4087d75d22bd7dd48d39ec7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb20dbd3945c3f12b1e3d83ef443c5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da5afb5d877d9b78f51f499cb77bfb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bab8671c51b0589d8fe8285934fd3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f13bd8b69dc5a252c6c10478bbe98982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11272c048d3870989bb00a62157781383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ed44ae8f1cb91af30a2ad7ec4d6684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cdfd62f3cb97f70ceb9b52835a26e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a8e70f0e83323b867d5e699449a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426ecba76b7f5c349cd16e92ac509ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038352222c7c5806b443c49e1fe27b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97088a9d4f47b59fce71eb45d74e2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c9d4c67ec424414422efe5312d51490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fc52c8400433d7541dc1cfc46cf9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835847ef55fa9c189bc17e195ed967392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce44daa717deef13d2fa3cd709aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f391f4aea2f358496f12743213767a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d94e3b9886f6ffa952b8079f7d1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc36dd28f1001b40683915c17faeb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4990d25fbdcee2297ab241d8c512097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedff6b8fc17d6f7eb3937acbb222a9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55c5dc1f2aec188d10d6955dc45ce999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c13cebef34a788b97fafdae302da7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949df2c7267df4bb8e6dc94c2a19486c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303bb23b2d8d561faa0573b968c6b52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6beb2babdcc7b0b2ab04224962dce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1a45dfcf314777f8deea082aaa7e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325997c787aa5dbb0a4edbae4a6779a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244adee53deb1e7681b00fbe2136b902106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6444276a117245c82fe1d78f7d3347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a05c3b4c1ead5880e1222c9d851905108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03658c5b6d45139604df89774970e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260d159493c4b3f3ca1d9eeef451f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2d2b5c2718ac0c4f230c244798cef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b16098537d5b19d0c5c6459a5ec1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68867622ef47a6bae0a3983ca3d02f73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923f2c4e95a0c0e2e2b81c8b0723cfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfe1518a1f5432806a88bb01065cd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664ddc07e66f2332a1b5be200e1c1c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13209857a40d55939e13364022d4cee6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed71161ae82dcbac83b8ded7665431118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1292c6223b313e4facc620b6e84f18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccc790a9f9df18ef60cfbeaab4ffa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d250427162364f9529f51c8bbff762121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a6af332568dddcf3349856c01c2f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0fd842f3f3758b4df9ae5d8f5b1d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30e147ce24291216339bec37169ed4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9788da6df5d76839a08149329ea30db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e894feffcc4d86f816f9d87310bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f1e5cbd07ba3fc27eb7347d446da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd9b7736330849d03efc7f70642cd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63481b161e6b2b4b26dcc2451f90b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b8d8c0ebb0dfa87d54c429f117313130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8294bb36cb9afc0f51f56a45c5588131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f82373370377127ee9401460fa22b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1cc6c6b1a558e7357fe5db979cc80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e877492fc1f494c73dc40dcc03695af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb25e8e500f0c7c431de45953ca49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6488a35fb636534823f1fb0684f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f96e948d84737478f709607fa20f8f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bba68d14710b714bda536cf66a36a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef247573c51273f696a6457a6f30f56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd98c0b3ec464252ee7f43d9e165d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa434585fae05352dcdb28650701f61a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2603b62c41490d79192f1c8617d675142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67d7a5dfd1c26bd246828d36442fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3250e9a194b117f48e34292109435b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53edbbcdbef0671fc7adcdb8b32b7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf06f4e7986829fa58dcbaae94749f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dd9eb5300c671a439c3ba57c91e26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a22d8530621229528c5e45201f0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562157c6eb4cf187e2db587a0058506149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fdbdca3f131dac4e1edc97384d0ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10506e76de478972f296395eeb136b8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bce5c2eeba362b807a098c2383c3d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bd4dc23451a8466823fb97ce21d08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf8f02a052ec2ea7c46dc468881368154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf0b8de75a9a36673c59357cfd0b7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b43ed357f73cc9849e0a6fac883e04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504ec06e7eb077cb2552bc7d127b696157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0beeaf0406221c277d57bcebfdc31158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33387f6dad89e4c20a5dc728c87686159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac3007e84174e7b6917d26a239006c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00436451aaa421fae5a011b3dcf79126161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3804630c227289b6af98028b607c53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2b2e17e583e9bb143d274450c36da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42ed867a0e8e23529bc32a4e4d76b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35265f62c135270b833af756326e8f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776630b6d3a88af4f1a99c94fc36d224166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313edde4ea27c841388c47b353093c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f011c12137ea6ca71595ff1e27f4e6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7f5c3e90977083b9e5811c4167a7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed49143f5a2185942ba715e9dcf5e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167bbbf449f036dbb1ff44492f0452e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891269dd817fa1456d9bd6b949908e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312cff8c168d12b0d8eab23511a727d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a0c9e04b78928bee526bee4522bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b3ef8cf45753e49d96813e1ebf7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12802e6872842ccd5c3c3130134c52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298f064763be1a5e5525a741475a76f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ef880e2e41852b6127a68b72c3557178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab231502f1d742fd58e29415b195f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811926cbc948e1476c6302b3586b01de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862b7ca546ce29a51bceacd49074f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b0b824168d2810aa7e26a53fe1382182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a207c83035afe8f322b29ad8356f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2d9632698ac5a9e994a5a0b9d40c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92099e7df6fb6e860124c541ee508779185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cab2d073e19e3b3432e51677eb869186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504d70993b48c5091f974044de5cb26187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9bc4fc314823fe686a7d1796a077c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91fbca757fc9fab5db379f763889d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c249de1c12582313163fb5f1386b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd76104c96b6f3411e14bbad352b749191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d8bcbc680aa1a64c058663cd80331192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45011cf49c094c3fd5fe583d4ae5b0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e71ee1ca4b56f6a532242997a31c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1612c7b870b3167909fc97f0794ed7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e900be78ca49463a571a0a36c9ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23f33d86a1413d8e8b23eecff44074197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26f0f98737d43b57153061a636076f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e021b392f00c2109763460b43d251199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb195a423a226b5c0e6cbeec46ebb2f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78fe7cf14dcb28c0db1ee369636636201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550cf8bedaad001604c3106ddcee50202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058df2f97d2ea1adf0dc54e98d7b358203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbcae5206d95e861b12ebe1b55e8fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb9c498c7b395d702f9a2719f5848205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb438fffbfddeee9eadf9cfab7c6ce4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cce09540e355c976b73184284b450207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9b873b5d373c17f3cd2794d036390208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae4e695e25700b328b7ccdf91e831d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badc13f6507e210d5233ec7ed6d42e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242266999c0fe0a5387c78d73ac2d1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd53ec70950ec3cc64b14ff38851a8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728aba8300874b3e0a8f49e39ba9c388213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed939eb954b39f75740345262910847214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab9766ab01294cf7308aec5eeae2c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c3e4f8fa0622273c2397eae7d5fed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd94898846867907a84a701a1585684217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e3411736ac8d24d0c751c61c1a4a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0231a45b80ea5ee803b6c173ff60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa05ea4d5ed337f448532b235a2ae8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65ad170bf6edb50f8fef8dfc4774bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0cc4d00a801e0fb332a040ff4703222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd93c4b8a6780416396a928ef361bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4b15013a9cee78fa7e476a13ba91e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb38f543a7bb37b48c2bad508b0f384225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48140c52cc06014f513bcce7c84477b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2eca3d684df33429775ee871678f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa3bca3584266109187d784ad1622228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83eb5bce11557e880abf5235a54a7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa207323202c9a3c58ee222624b620230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643551fbecc284f2119cc245bec0eea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad659e31d1a1b89a01cfae45410d3ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a112c81e655e3efe5415d992d67e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e639f37aef8c051ade0fbec5457e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35e4f0fcd833117a8b0dfe35b3bce0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d98b5d68950cadc42cb33867699f76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6617f42366a68a87d97de09ecebf0a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40bcbf23d583337f995009013f3eb7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7809d883db2435a25007f88e995362239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e4b8abf9fbf38acf293ebc60694f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8dfdc7a6508b2edada977d61424f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce1663e452aa7bab08b00b8f64e8c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad6fa30c2dbaca346ad849402c524243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fcb55b05007ae58bbc1ca7d872cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fee6e0278e2c744935aa632605dcc6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01828eb5c9cd32c04174812c91e8cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f99c974ff5e9b0aaa0778cfb17c83d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57328a9174801a39e369702bd1bdfb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef83e4e129cabd2d81848ccde34ce4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe039de8c8cb48935e8caf3edeb5af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931aa869ea2e032dc3fb60b64c70dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e85739c5a78ab8e4a2b3c8e74d04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c304107be686d1d5c8eb8e83c69ed4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe34e577616b56844d58492b0a53ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303532848bf37fde82ad79ed9118a448255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae2656914d01f4e9756e2a5f99fa19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484ed458bfc6ac24d335f1b1d178586257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94369cf7dda0baba3009b5818c700eae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850875652d6af7314321ada0e8cd9ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201121ee132ee3afeec2eb8cb2c441d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d34a28c0cb3185ebba4c17e0c4f872261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a710f1e655d4baf1e8c58f1b71e6dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331810e043ef868291d3b88d64b91c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00924583651b93c81a834d08dd34f87f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3737d4d55fdc81ff92fb07d6f3f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a7034a8748aa59d97ee61dad7818266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ba644c3d160aa790ad4741b39506a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844920d600c6264f6bce9a5c5dac007268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d1bee1ca335481acf1fa355340ed1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358923e11016fa55fe6dc3a9849812a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d75480514381bb94231fbdec9f403271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996623d4a317b0699f5377ad2b208df2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044dd23cd286aba92a2876a77bda732273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff64b0883c2dd067ea78c8c0ada629274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cde8378d3c64adc4407bb6ec3ac8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b80b8431df451e10eb96651d4d976a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccca106d6b9d6e4e947920248a4e005277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59054ff0840e36f901d3e6b96bdd4d06278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b109a2a3e4be991e5ed481a18fe4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193841fe19878d29e7279b935138629f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002cbf3479f1644ff587b9709f75a29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c003ca9bb731048c2bec6bd132086de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633c35d7314d085ae4d42225a0e586d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb27e4dc5a61f36d0e07d7a270b6ced284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb589ec2668ffe53216982e40ad020285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2deb1fa3d8b308b30302ed27b44552286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397a04b13febb484eb7601440714fe0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bb7f779be8b2712802073a8e3ac03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa379a6ca105ebd6195c798a571dbd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb444fd7421f83e8cb2119e7d6d88c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85765b095e951689b1f7847e8ae806a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e641505479f1b37f311e9acc151006d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83754255d917341f10c83ae3beb5c535293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1491c44b1dbd47262f8ee60850837294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c522238de48a5bb4de543a6b2d28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cca1651fbae9f47de937affc6e15d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5ad36f71c666dae09c39443a5bf05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49edfea11f34d638592c4576be35f5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51777d02e4a4c3ec36eec8f2b125bd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded645cdd29c7e9a60ba7612a0fadaca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ac0c6b20226d2688239442fb89c89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5427a5e5813067fe9242a1170fb5abd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb886842bc061a7f0f1d95c26e24b09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cd24adf5af4760798eeda58323cb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc396694d62edb77483600e2229d296a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb08d9b8777490eeb83ed21728b647306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1605f2d3c98a93cea7b0ef334032b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f26466e7165559c1bcba533f94e75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fbe21bb21beed01073b2cd68ec53f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc2569123e16c5d68d4a3fb9cad766310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff66001f2fd400c23bd0d840ad0a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0619c53ee74e0b298c52ac51b00b8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cc582782627a10c3ffbac76e3ab87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d5dd75aade26f1a3d53f27fd2b48f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15abff85b5f9f42fe2cc529e0770b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8988ec78b315056b8148a755686a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a048beaaf4f797330b6b791a759a87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bc6d133a366da3c064d8892375f5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dcf72eb5ae4fe5da59b7fe488cf5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0de8d933be8f037d1152e7b08a5ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe62e5314e83d54db3ed594b9edb15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f166c4d0c9d2aaa87050c5487279e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6ad74177856ab9ee3b070eda1e74a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b7ab8c5ed9eec209ff65fdec164d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e0d8efe8c07889834b52c306ccdb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d55d418d42faa2917b10b1ea161334326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f29a908c95c8349eabccc3637fc9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a209460030fa6677c58fe3f66df9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29a703a879bff618f56a66a4fba90e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6640a2130d7b8fc6451d5ac2813111e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc5f851ad05aa99f2e7e115141325e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5e5118ae8aafeda4a848af065dc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7a529a6f6fb000f222f331b3366e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8488d23c7f08e83b40d967f18fba8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca2af75324361679d65b91ac2e78ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4162354b8f284faa3489a980ec09e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd585103df3b1fee57d509bbd86b1ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472a2a0be3eaaea602e2238122430b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef790d532482a50a3ec5fdfc6fa87c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3d09eb51743a06433b447e9babf5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91407badf28c9687952a3f3799881ad9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387ce2cbee34929375a6da893d5683d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beda4e6fd5c88b6553937156bd7bed5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba83586642d903b9f0bb86dbb8169344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd20f1faff0c6a2ce2b82f853cabcf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d94fe570facd3f3250d616c73f42e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0147b30492b240cdb7b81e14e94ea98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd0f30d57909902a2ccfa6146407a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e066b841eb95a0571475382419932349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcaab3159840d61ced33fcf7241e8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474fd59ad63fef21e3b01a93987ca5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f3cd17e7897b00ebc284e8e020219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151775460aaaa61baf43add82c15d4f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781581221e82f981d94fb97d3ff5a17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f6144057cb34ebd5e853a49360f28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a4139258ec722199927122fcc33e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d662eacf26c106e72a215007bba0cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5a65600b0250a7d5d22f5ccd5a5f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aca673d9992b2e07e57f5d936ce712359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c075f40f1ee4d26a75555810891b9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31475fa43a7c941adf8897153b60ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9585151677b6c774d5eb93d7ddb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae78da8336bd3a4ecc2a07d33698e50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9f019857bd939a1043ed407f62d11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f46f799ad7ff80478f78582ca1fc1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a4be8fd70f60933850e4361eaa7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665aaef9f51217e82ecc95982d54aed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08d092eac069d0c4a7396da064b1c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfc88e5f201553aca4e796b3b5d584369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00876123d8e5a3c5d0f571eaf7e31e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e227e1bc95fa405133150d39c2e489371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493731af14d91be6a31524fdf8d1b947372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caaff7091b6dd6e37f31ae57cd7e4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcbabcb0b5a5d61ae71801870b23e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8ace4c5123e8be4c0e39a5ba9b8b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2804da7c794c828ae036d23ffb7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26140dd5081d52a94f5acd32d26d94377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693349b2abea08f269c586723700d89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ccc7bf7fece9036d025cff71dbf38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90a318d8b6d64c0100f3ff208ac8a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28507c11ddc8a5f062ca286f8d41b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2a06cc6a0e9965804826e798d9f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b70049d710008c9ccf453907cd45f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99febf31baaad67ca88938f141d7887a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d94938f7b0225a02857a0b70deea0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759fbd7e2747fac8ea05546c61ca720386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efd05d3c55a7bbe4c8d650623e1f84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc774ef4463aed3b034fa7e7fdce866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319581a3129d3a426019dc0e16f9ce6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc225c8e6840e1f0805eaa9ff2c08f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60e4a90e976153e076c3dd03332faa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b415a20114defb5852fdfbce90648392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0299fa74e6be45e56b7dca17e97499393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a598d4fead97aaa5d13a1a57ad386394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121b4704e6e701e80b61ff441ee38f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec86563c8ae7bb7dc6da9c1d140056396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeb364b06ea2c46c760350ac55333f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b058615c4b1061334e9e56147e30fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8f81f4373e468532a9e52b86ad5f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b87c17da09e519e3d798668e3d488400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a568a50190f11b61cfce6ab48f034401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c27c8f470bf9af9a436924068c1c97402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f4375c0889017ac3bd0fcff1356b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911586e43f0ee2442633aff047701d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e9b86ffad2fbfd09f406fa3ce3593405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81db6e0f5631dbd1ebdf6ebd87dae6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29630a18207e4773bbb58301b0b79d5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d664068365ac82fe8d2d72e3f8be91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f978ed468551d5d531580ac5ae281e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0890518d07c4af5f25cb163ce192f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf0b2aeea7a0627ac09ae3c99915a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555002965ec0d99534a0cf216d9dd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1b532972fb2d5553d47ff999ac9e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653b0322374d92c035900077f7328a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb63fcd021317d634d8930153fc5e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3941902e2bae8c4507c48dc97797416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b902b3b64cdf247418a05c6a02a94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b91ddd88552b77bb1aa12cc732787418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e52724a69a79f62867fd20a09d886419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba85473b9cb30567b143175fcd782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b91b0aef59d0c86898e3b7923a43d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba646a5289668a840bf3df9ee31a30c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869c97c7f2cd2f44a645a0e15a1ba48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5c7b8662f9575260bcc4da054ed1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feaf1cddfb902236eb676267c3488b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34749b87debcbe8eaa3cde3171639f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6fc7cc9a261671050eeec0adf9880427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5f55d998e7730482473a1805bc382428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23c952e17a83d7178d592d6fe14542429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8474609ccdc402ed5406d4ec30d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccb5741dfca906379c5ca056f94f77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5706020bde681761c0b9853be75b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad394045cb96a45634e7a37ae81734ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cdedc440fff6f2c0eab9c2feb7bc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2ebbbafc6283f183db3ab4991e5fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c87f53a44938cd3e9b4f4d47efc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b0402da1c7af3b6f670c281171ba0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23222af496db0a6c9a5d129cce01e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73b90f326a6f73707aba4031db47d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ddee56c1a8315d5efef7097e8a3ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4bf6b42bf82c5369cbe3f747a0e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653802fdc9fc52f48d50af2dbdfc24b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48e4b493335f9ce1e78989bb4ead71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbeef606c99746031dbeb2c646bb95444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5c194593b06d2836da6dfe38866c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192d01d7dc25804291ff5a44f4e5d8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa5095d449c8ec4912190acd2470f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4eb7624c0599ede204e61ebafc8d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7dab0586b5f81b6384ea7a54dc15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72148618c9693d47916ea7827984c40e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc4b0ade4483d20d37e32492045b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf7e9610df64f921823c0103a6e70a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7915cf5f7369d83c4ece89e9cfe3dea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf07d2a1b704f5e1fd03ff64815934e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb07a27ad2ffe9bc6e55ad6f0e717d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389063f73b12f89d09c0f94c48a4563456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a06a793c558cc2912aaaaacc59a223457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e3bb2d686876fad7d84f61f3c7136458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416063e765f3606b13e1236f90832725459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83566caac4e626a29869c3fff69494b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c611956f34a60f8cdb79fc3fe23a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ed91d649431a89e4d6146aadbed10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc974091213b7b3dcdb8fb06567d27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135fae193ba64bae4017654b814c2d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae8d57c1b64b924148fb9c33ce617465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eb5325d00bd640d81596ff3964f5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6bd083e6aea3f0e42dd6115c80063467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcbef9fa62700ba91c1fe3bdd57927468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079509ad34467375500aa4fa29bbc4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216ccd43a0e7221d22e2563c3cdf32470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bd05128c417665760e87e54a7eb2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4882cd7c7bd335b457f4e9c136bf172472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15dce01db89db832ef03b6afb0bade473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71162e8270c44b31fe0c54dcc669ce9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956622bb799736e9e83c506be523bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0feedfbdaa74ef04a3c8024d905a213476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6451ff54109c399151ec981fec422f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8f963164efaf64a80a69adef35e71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842eec33e80c461dd98e45f11d2f608479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289cc294cc429aeacfe47a6660732ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8d0d742f378ba52496f121bc0ef45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159195de39fee0209ee4e1ae370f082482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1024a16fa1ac8cf007e31a13a72e45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06d41fdca0e568991629790102b513484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc9a8b8100738876f8a6ac20429aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68551f19f7fdc1426a477149d8a4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d96f97b8a97e14420a5c01a76a283487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d5b0bf3bcfb5ac99e3eb8ea628f1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5add18c56537306aeee138a560880f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64dacc4148fe60ac2fa9f65704f31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5424a4ab887c28a1e86d7b1efaa45491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9159926456b141c33b26ca8449811492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b340c8b68ed395370be35d47ab848ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfd44f039a362fbb87bdbe7cf18b79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb3e31714e1e738bb32f1fbcfe19f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bebeda826033e6f652bf70c9ab8a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122a0eb1e832f280a9702aeaf2d8045497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3c833cea493cf9011092d19bb2fe1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c418e78c487de19332d324a0d3846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a04ff7e1a4e8cb918e9925fa90323500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca6b50f2d00960efe1375ee4947a21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c512c550c211569e91addea509e7d94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0816dc5afecf0d08139ae2fac860503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a944445edaf3f4ef947930a98a3e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba36f08f72f59f36fcee0359d077ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b0af41360cfa4520da70c978a1d87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45fb46c3182ee9a61bed483c77ea79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb44e931786357fde68873cb33e4bdb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7724b1c5dd17fad4cd3848cc8cf6104509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f62b6c4fe3095c18e5f872efebed2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf73688503193f42e8ea36d8e863c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10adf41740bc2f2f87939daae577fbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f8194fc783bf0b32835aa8d45358513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6b6720aaeccfc5b550bb58dd5af9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55365ffa18324a5a8ed258ff9aacb6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff2bdd253d66f28b354adb9e0b5547516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f24e2d9117164161f2fddae5b6c5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349baa117aad5aa537134a862b4ad0c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201418e201761d3d20a9244a6ea04576519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b5c94d3c9a2d782bf27e590c6d4ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4241c6f7b5776bde114a7f28b23e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afb4c4eb742f57dc3d21ed95d7cc9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444e021bbd250af769e80fbeccd8818523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc051f4d881cc84da248a712e446444524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82d16be0d6b9a4f7b70d170622e4d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed8f8b59b4c21f374643d07cc8fd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc40b5d6ba1b3a00b949b27ca8ea75b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e00220a6c8b5e3f06b21acc80d98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ddc746145a3534a3c50a706574a00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b0ea4eda4a92e4a1ce218719950f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4331a4515308d786fe2388cac627909531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f8fab2e865b30e29cbf3e5c507311532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bb459eb587606132f3bb2a256d574533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2029ec182a8b5c5f249f409b7c2390534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494678ca0bab5ba30bcbc4108ef41c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb652910c388122a2db980ae83601a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd96c955531e48be218b81a33605b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61b2d5907514c3c258186618748739538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2208dd82c3a536ebd1621672a6fee9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851130e174bd5ce623397dd53178eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649df5b45a114cad968401d3159c664541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705797588c43ddc47ade5ef249909b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92435ed4456cbd7e1d1096baffb79b3e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc76ed729f64ab77d375d5c5fe7e307544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e732a5ab77a4e039fac4699e3573545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9647d5a16fec1c5d5eca9c490116546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907c5636d0c6fd69b4d20fa99ed323f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6243b2ff0fa139c62f0f7993efd5a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140a7d332dd1283089d16b0546626ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e81d62cb59d77b868a91bf84f554d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8ef1f38d3ce9cbcb7a052d9d24941551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45903311ed9d8e8b20213dd2019067e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e2f6c0d3a985cd80ea53e254b8b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfdc79028435cba622eb83ba5ad7f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812bfc16fae22a5b5a30f7c4d715c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50821b88d67a9d40df987f8cb26adbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea88ed6d95e43da395ad12a9b1426b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43607dbacfc1daeba1623e52eb9ff292558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b999802f8718c7c7e2cffbbd7859be8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e31905d37a5dfd555fba786381169560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4d5611c989d5743195acc40c0656a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204b04e60523fa9a9a599b94cdd6e39562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843264cdc4e145f1f88e802f73ccdb70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb55534b4b974c2d47022c9a7e0eee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16664dcb6db167c40f0fc47e1e6e2c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78ff20f654f4574e553fa765a42a23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ba8949d0f3fe6145e328a0990034d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724c4ec4ea4cf2827a5f85f77b86e09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac65171ab97a75927627cd59ea5b49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb97abd9ab400c0bbaec43b96f0ad3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d68197a2fee8a2f0f03a797157029571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449f3a2d32caa3cad67f70afb4e2d0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff29f1a1ef068879c0d08a36bb7174573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0ae969ad107acafb50292664c660c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ffcf965bdaf4f3877ede2afe30b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873ec5407373425f03ebb423413236f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118268fe7828835f086ae489eecf29e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f816b1b91af69452586ae3d1e1a4ced578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849f5022db076784b1b23d47c6af5f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d42ce6b279ed4c23a19eff234c98a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b603049b4d404f422d59a3d525449c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddcd6f7eb820a3ebbad4735b033b5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffdb31be1342fca874f04672ebafc1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4feb9973bd5e8a2e060a7cc0ae2f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57db87aa79c0de103821ad7ed4d8ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe1a98aa163c23c2c4fef71db6f083586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5716c46a8dd132b280c108658fd66c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b039d98b6c2a3fe66990d8439cfbc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19a6fb54e493c43147f31c3ba1a6cf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03175954445708a04c24c4004232557d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322fcafe3ba73ea9fe1c09ec7677429591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c48def5c1c0b7f46515f8867ff89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad308be3b04f844f2be00eb49c6a60d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95a04eda4cdd20c45214ad0fc083b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18c1e121581f256eeb2706ff130c52595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de64e522d766c9a858d452f53972c87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8da0a2bfa9a25c353ef1e875b851f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3262222aa62609a85fddf1bb4f472a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248322f6a46c4abfa20c9afb40ecc7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e277858064e66cab300bb6f3cb1ef0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2f10e2912e41166a36b6da01f9868601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b9205beec46df252cd3d21ff07d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370ef533281261c5025ab123b02bdd1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89ac6fade5fce575099499b4cd080d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a75b1617fa5e3a2ebad9eb84d65b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe101d78e6ff6699b56bbbbd7dd01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2bfb2a83e54927c8c851ed28eb7cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566bd9fd0f3075e039ad56b9ce291ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764e278c7934a8f7800246372ce2f79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39babb0ea54f67f12886183d2c836cd7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3f780d70dcf32125057ee020d4c69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f89b51d529c9052f7e9406cf52a7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b849e105878ae647e27a6b6d4a5a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0842ab469d35f66e5775499372b58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6b1f22b2ef8c17adafa99862f2d03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9547e1a7bb7b5c4831c41df8f86ed6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7d110417bdb41d24c166749906331617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834092876bc0279ca68d2b9f2a80141618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597d3c9a0ddb3d7f5bdc51d971de77e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea853ae67fca5e77aef708cd99640a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a1f16d8192ab00b2f1dce6ad7b567621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4489e77dd31d4a2b5eb9a7f739d81fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776312165c86c2b3f97be534e6350838623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16333397cfaf0fae7ac65a45a5657b41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8033a399cd820545803903440f391625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f16227cf7f2cb1c5dbbd1347a2ccc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277807fb0cf09ff72eef86bee5869aa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c832cac726796a384c9d9dbb86c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ba327a2de894819f49d113ec6e1ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8301fa0cd26bc0a87f3e4200002c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189663e1e43fdad9d33bac2a2468687631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584ceaab6e14ec5871960e354383c0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb10240e8fccbd4bbc2476b8a40bca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce4ed4626e95c1e4af01fdccd95e46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e83e320d15f62860f3ebe1c8f3d671635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aacb346a5af2f4ab15cd206fcd0881636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae936555eb5e200696854c5fec9f456637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df202cafe2c97c635a9404c2e8416638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b86f4b12a5b0f17417738c68ec42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd9616f3d938cf4de1b5d9f0c7a5b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84426f9a12b15fa2524740994c82e519641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1622cdaadc725d784858b7c4dae07a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70ca10b800d26da4a00040840ddf73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10c52fcbbcd01ab9b95195c5976a73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049bf74e69d112089fb2d4a387d3846645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d5bbc7d89ffb00fa7fd3e66f0d94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde10a4847cf992c30bdaa7a0d9cdb61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fed025526b9043037acbaa5fe2e960648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca34cc7b26d60837395c6b732fa042649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21835145ce96f297bc2b5773786416650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cc3d10d9c635a346f381dabe058be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f424bb4d51057fbac16e1a67b0a7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7ba220c753216982a54a70c59ee26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d70051259beacb10f8b0ca33c272c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4dbcc6d5174ad2111435cb95ca755655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384180cadae6dd18af52c840b8809eba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800abbd65e8b629c9e943b3685058502657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22366b53e31f04f1a5935e765d680df3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a339a6d597bff5d9d40834035ffd456659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadc10ac5fc97a5db704e788d532e13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b18bec91fc94f548426f06c9cb41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dace6aa6f54b542901d3da2f609f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c392bea029ab16289e5c1397ffa618663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db544ec9cf3073bf289d72ea0745a9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d6b7db4796803101dd32cb1a9697665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259298caf9f9835b3025487bb60a373666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fea3577e8768069d9c6133ae44bca3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae379ec721f429695d5f800d176ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3924eb2e0a57187bf62ea9c4f63c779669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845e21ea30c14aa9ec09f3f8ea66bee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e30858ab44416e408965e261893c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480bcd9ae7637fae3a29d1e33201ede672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef3efdb865eccddf19623f5dcec4bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f70fec5054f12b4ef2237d1a59412674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1e2a98a8fc09f18a6672914a8dc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e178b54d43032bf9bd28af6e49418f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff38ce787412549620148ebab04af4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a0350347f2bffc692926f6bbbf6cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259e932839f192e48e3f4d1150226c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562418c19f0792a2ddf1a0dde2d3e64680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341ad5818739d4a91c8db1c0b7e6d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf6c921c43a615a5418c4e8623f36a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7cfd69f816b91ebae3f1b12fc168f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3034f5d25a4aa0312f5d7d9039e191684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb0ace6a304f1a4d3d3d67d2ab60ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378d3ea04beeb3424e382aef8c9c583686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8454130777ac97c17b64a72b4f98f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a4a83f7f814430898bef49228243e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148374e4b2b733c83abea5f00dfe6624689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8732adf56383610b1af62c694cd67690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042de4d253df95c657f52fee859fd4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb878363fb6de8b3f34cf4c533faea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc452abfe109d2ff2c4fc7023f724005693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abbd05ed244e4a626c5bbc27c7f472694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab795e1aa78073853fcb8005b12f20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98062cf136890f796fb012e87116a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066bbabefae6b9050faf256fbb10b08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3763434dfd59aaf676a398eccf4d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7580b852d76181d5fccc8e07493ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1da47355e1166992ee5311408c76dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ef5384f6e213407c258d6fd8a9056701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de807c80c2630ad08d2bea7b3ce1713702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4541128fed77db682d8d83509ca32703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd8d44f4104cd46157b0449519470704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed3138f0c14b649781d9141426607705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d2932d917d478a17814f7947e0375706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3a96c140c14a26215601699b889a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57e6f0093252c0990c9fd1f62e0bf1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d4eb1afe2c1c1049d304d621ead5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffd7cc85565bb93d7ef1b78af78e06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc17bdc51ae1e79ac1e905e43baefb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d99c46bc29cf08314f110fc51848e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a322f6a8d8a227d6c20b632a5a2ebd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e3a82ef201b624602e1e31ca3b11b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b5b937cc97645cc74e8a86fa8db7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fc392e18d0f7c57e8f8f877e605b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bae327e0312ecce5fdbcce7c70d797717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1048cdfd7d6d644d297dc7bea2d812718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b1140636b3675faafbfc1b01468b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04177cf7addf6e76456c92972ca14b5e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c2b1247b02ad5614d552b2a19465721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d07304d028b928a1588c9c2b33ed52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22d0976f6a298b0e6410aac1f6db85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224555d2136ab1d64a848d8242ee36d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfebddf4e196d61cfd68641203f28aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3609fd209477be548647070a06ef4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e493d3386f82dcd6f6d8283b5d61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bab5fa701250c5fd89bed2af7ca63728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d000f4dd6d88dd4b2609702746d80f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a913813ae55104f79cc2248f06bea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95f71a4090ebe6463f7cba26d38ff0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1cdc8eab75f2fe7721154360ef7bf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df0b55a357c65189a3946f184959d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0ee3eced13dd26fa97ed3a555adfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95150370211af4b42f39b4e3f7723cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac70a92d357f6e5792029347364ae5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde53e4abeb3b02439e850ecd2ad901737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5399fedf8003e6a1c5280a8c0c5ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a016a205e363eb12df89fe937d752739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791ed82d61fe640219c4e19290640df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faf95f51d9518e8e7af88a8556cbe1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b36fca92f27074a6338475f2d877b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705e6f68f3ad652bebc2f5d6378cd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84460d8f2cb559cad2040989161a03f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e985407e70eaeb43c34e23548c27f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8eb7309040fd5eabab3a5895986e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7eeb52a5d4bae972111e63afa0dc66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1950347fe0bb015a3baa462fb7fc217748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e02224abd4b5cd8a19e7ba73cf75c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea84762336475d0b2a62372e950f0ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd341b9a3f8578d28316bf2982129751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8b0713a23e57f04436562cb495d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1d174fdb47fd5491132fc522d99af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880f4166295c3a95a2df234b97053c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66f0fdde9cb3eae3f677972e4d01e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900d41149e853848ad1e4acff2a0ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4c7dd0e048c7978bccd952089d8d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f519d908d2c1d4c890255a03c4537c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3f2a9f4c86d5086c45576475475e3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442d119106826b129f4424a98dd0f301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36da41872bf614ffb33293b28708252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc0e7fe55e2a296a4ce9c62c1704903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b57ca4b219489daaf5bff98a2a554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873bb58c40342e458370ad11dc09eb45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1a89bbe456b9a2b0cdc632f206c2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9825ef71e256b56c8f4006845e24b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2445d8200de942a234ad4255b1fe3668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3255f6dcc395a68a3fd6065b557b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bda7580eca2a31cac7ff18a07a69cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705301a19a3b8a4f099f9cad01783611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcceacdca48f9cc7a92fefaa1a0a9baa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c24dc99c5bd4e498802684b9f9c55f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d261c872e447270749118e130a43c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8905f4d4db46c49036e9a1d7418e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fdb3a76a52ce4c09faa0fec18183a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17cb22eac9877f6bb8bc0bd1da19a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c7a900e7b852f20c4db926575b30518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cd90a844e04f8304bb4abaa14c0f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e34414155cad9bc7569cda802990920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1838653dcf04f6508f609a4a8a5ddd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9ec8bff19e9ae9262df82170b35522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c723793f74f4f32918c5861e8c62323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcd063dd073056160f167fdeb4319424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fcb15a904d74bf9fcebc6c0fed51025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d4791011e8df831bf3abef6fc11cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb56ada7ddefc1859ea406c3aa0b7f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277c77a5542b240432fcf36434afc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f55eaa8d4407ec6ca5562fea5c3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede697fbd8cf1e9384b63dd4a53b29130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef32884301f25488c2fa5a9dad90d6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88b805d907d99d3abf29ae1e78f2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674c0a61fe21f91e3eb3ea2e1d5a10733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dae746467b520d4fd245a40bbf9c3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a72c376fbabcb76ff6e72f758a34235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d30326c2640b26571d2ec421be86536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f87aeadfa30276a8e4d91d5390e7f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed765012ed56d903e28375afa55e10538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1ff022a73bcfa47ee1e50b4cdeb3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c7f667d281af320aeb6e08e0df0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f6c6cad43e07a700ee8f2b67a51f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc54672e63e4b12970bab7a8c55eae242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e58f09e21536e5a3d9c9333e699d6c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db9b7a18bbe1f81185e1c4fe1c2fd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f12febc71cd0ad9894ab75666e5fbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3be9ae000edd74606674515cf53fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719ced923791807d0ad5ec012ce864b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14ba1f569457e68c99a0c8d251302f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2db9ac790ea0fee179c225329f6e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26527d56d5249910ecc07cad8bce660750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1aa8c7983af7f1269a3c15f07a8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2213c201e752ce87a9b426acf3c80452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a31bf68ae1c31c836acdebceec34d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f6ed30a1acfedf09c545074608c0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd551b5d7e3148f920b30d1422c86155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a82d28f69b96d08077ae17d6e7f6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c79513ffa6524b645b892d4c0b0f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc140eb5c96246c3f3aae3d90fd9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea57fc378c629773132063f358a1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f9703be6e6adb61fb4b9feb916f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796eb83324205001059600b2d9770a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca88e5e7a0f36bbc950384119a81fb462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32a33e091ae5b19b271a1c1f50e01363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cdf7f19767d0a47d6808f5affd20864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c28712e2dbafce7081d7aae837c33865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ede95a3a3e5bb9b4122bab044765a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f78209556f2d16388bb0ae9a2113d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6e865a3751b35af23cd4e15693d3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820609b5b7740a3d9d51d6251e90bfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a6e9dacc138ac7802fbaa8c5824f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da3e2bb42d384769dfc7b2b3f035f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32714ea9b2671e36616aa583faaf71ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be167c88965ad81fbcca457d961bc0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa3d825e55526e009c3c703a9cfaf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117299c5fc93c73010100599b17edb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ceed12cca0d35741db7673af4835a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0efd07d91d059180ee15bee7b9143677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64223334ba23f290f6322de5fa84ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6008ab8d73f1f3a3cbfc68d2b53735b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd4870543f6dc1c3534b12e32951fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd0a95f2a9e88cda8ff237c23df8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db945543bdfb823bfec142c767f48a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cb09478b4ecef3986141ec3256c2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf14a092e172a8e50c2c2b02ecb7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459b2ecac5799f9fcec5b7aaf74863d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce62187b121f97b3696b4daaa721ae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665140a8e5d302d23a1a0b8afa99b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc32ee6a852f095adafbb14fa2144788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e359ed6f93db8d014d1539ff1790089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a9b610a51154a0b34ffd57d230d8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716b76562b998cdc7149b0be755833291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd02e66e745aa7709922cbbfc03e6d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ae6ae569b34fdc9b59d460a74f6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295920023ca3bc04d73cc10295fbc1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201c813091626e954d76fa5ba11292495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567c269d101fbc8b3818bdb07125b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599349289541e7f7639a9eb848f36bdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e0a276d02b14852a19cf895e31a1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37349883f1c5fdd08fe9858e8a4d45099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62f16134b312f4e1ee31c8e6c83ad5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5949a15f833b4d72180b871eea042ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987950e719f3de5af90fd704cbc3c7b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584919dd8b0ef909657098efc67dab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f7886c710309dc13d395b5ff3ca9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0254d6c8c11d6b5c04990a4d4eab1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cc80f6a38841b249dbd574ecabef6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62cdffff8d8dc69abadc72bb02921107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96593510f0e1c2baf891c2192f6f622108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09b71eda0383deb822865296e78236109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb956bfc8b98b5a7e9d565361c0eae9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c37650eb70a3285448307ed9e4e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8374e404c588db8c9f8de81fd79b91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185bb97dd10e87d26f0ca9f2093b927113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902108e29a4f6c128ab5c0fdc167f48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30be838c9aa83b28fcfc2958ea0c1fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a68e7f5eccf943c15c595cdc4a443a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a6181d82bbae48114fcb793c5813c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c8f3abbeed08e162460289197a564118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd558c1f3439278f38ec65eeba35528119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbeda9a00e5d46e20cc223f72e2752120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b19efa77a8d907d3560dfb05fca0e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dd9ab58d0743d87d64917230eb8a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94772cd312ebe22bce280de63bae1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98410563180a707e3bc683bf26df9bfc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f666d5f727db09fed04fbd3429cfc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6590f32127d8b2183867dbe05a0fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f45d3b5216591fa87eeb9903b4793127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a4af18302bb3e515c038af704d7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef828deac23eb21528228f4ba7e6fed2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e665b6f3ad2539c0357a3c938be87b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8a9f9cb1e2de6f81c8f508feb871d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43700f2ded2879eeec3972abd99f27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08eb123039b776fcac05e669ed53b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c219c7cc200b0ac56488a4546784b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457686a1c49e0e9dc3dfadc6deeaff8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66900ca5cb1ee07de7b300c86dba3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc523d1f3196657de3a88a60da36a07d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950032519a699643c5a2c7cd8ddf3fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6cb52c6576e00faa739afaa27b06a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a2ca4624d8f4a1b71f6665b5de14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9fca2e6876a6df46e032185089ccc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996347dcc08b96534ce2f725d1d1c65d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77e0e972eaa7865f6e82703251421b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bcf5cfd6200f620b02ddea01f977e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100793ae3106fccdf39737c2ab76057145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa611770d7152c304bed6a984188642b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed24c8455005bfdf0087a7133dd70d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed40b138586fd9fdefc259324745e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8624838d0d5a443bb9ac547726b058149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f82dddfb054cdb369a0c5b21a5376150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c834e1d6d84e0cda2f95a9fe539577151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312a606a4cb14255bbed1096035d6aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a0ea2a5a879b2ae34ee6fb479b272153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce57205969e2328a7258128a69a2e6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b3c72f4c7a113006672a4f6a49eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb46b3b71491ef7223aab561b6f5c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6db4fab235787dc1c65370858358e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e871a346f8f265625d3ee779a1cfd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087639d36333c032da1ac9eb7b33d7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c8a78375eaa3dfbf961c75df97519160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6fe3b662a6e74b035a4a03c7a3b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975f9a65f6b3b34ee64fe1693217e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6df0d38af88e8083816311f61dfcc6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af5d0deac8aedd1371f4c519f639d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0f053377c1b33324ac66be3d3eeaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2b63efc3d099d2d9ec48d4653fec5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079568afb1219e43cc8daa64fff01a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa9e0e01fc8de1794fee5e99966428168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2c933295579a02e7605d02f88897169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eaf7ee877ebbb2f0f8b376ca75b23170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408d33f6056b6a136655c1c97cd8cd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e713ad247da1142af523b7be68c1995172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7cb22a409ee64fa450aaaaef0c94e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c9fda5953bbba8b86f81f611bf9eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8c9ae1a584e2808de5303459943fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ab4947d59b7d63206c6c331e19668176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad07bbfa1ecadc6713366131ef9839d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885098609ce0ad312ec79db121a1597e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4f3549faf503fa2dd439028353f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f7939f060c9cb335b42d8f831142b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b8dbae05f8f1d76fc99702001176b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce189992684b141df191fb94d3c475b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e17d0f71ff3162c822def0bf372ee9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544e9bfd4d934384f7c806bf652e00b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371f7c416a86ac3c58bfe6b8ef0cb93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ef172cda3cabe0a1f2903c4f5c082186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fcd56cbcc2bc97396f08649505bad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348edc1ecfc4ccfa9ba87ba8c87cc71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e0c9e4a09d97a794907b292d31af4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9cdcf47e7337a437a663ed6bb518a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19d791dbac7f4d6a7155edf044f41e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fe56d2c0ca8f21a8b6dee7309dd95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb10b75ad54b7fef2a833dc977a280193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ffb4bd0dad0ae9913cddd774ffcc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b15a8cc572340da20eaab55843d512195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbfc3c8e51051067f7303cbb8d19ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd9d7615f03ca0cdc769d058edb497197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1e36e91e9238d9cec09c2727b9885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba70f7c8d887c5371b2f4767b4cc3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56dcc7938ddc47db9c4ce43a945ce3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d82a9ed28826e599849c008895f978201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f069fb153c105e2f4c5a5b857b9787202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d59934483813146fec6090d613c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20fe4c74e63f923bf173531be3f41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deebbb2e012afb7cbef4f5acdd2469f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2798cfe2d76159a47b9c0d786fd988206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c52da39e1506f32b373fecfa9e2d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46ddd6b0a0e2dbaeb5985ae7f2fa2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9db09f05bb601334828fb243dcb8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606c7262a52fe30f9aa02d8cfdcc557210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0457911f50413a1c1cb29b45564f7bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac0e980402d43d702e13f50d45aaef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314edd54e33ceafb84906d1ce4cca35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48344b4ba6e4cf2efdd4b07913641cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04c5fc7b7b09c8987b5a5277b988fb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa785617750a22a8c3107e2c6e5f566216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69f28ffe5c3ce501c40b2a1ea8b26a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7728eec751b72217be0f01f9ae6522218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6350e91c1783aa3791bc3ef96685a24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b007361a575538b50e5561d2e0d54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae897a165b11c8e5d41d7df57fcaaa79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434b3b69b89695d0deb1e20af60421222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d57b72a4b0cfc2232dde47a9743c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33a27af3faf244db1cf74d86ca6a85224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3ed83ca557e383110465336aef698225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff21e91e560370faeec9ea947bcb92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec479b90c3fc9dd088db271de99e11f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53a7386d5f43026488a5bae814c15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e59071bdfede6308d5bab7258c9695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af61e919cae802f70d13dc29fd9526c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19580e86cc8f359f1fa671b6b147f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe740967c30e66f6e244c011890dd3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b83a42d3a3f91ad0d7ea2b1167978233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8110a0bf3d576fab4f0f1bfcdaf301b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1fc92b885b99a7b5770034d31e977235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd57acee935537f8db0307c42b5e3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652a5b715539783ffe56a3e553f96c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4a37408ab3a0de45b8d995434a9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57fa2afcf822584b3d3788c352f99f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f11b9e5d65b7b59d6fa869014d517240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09264d2dde49323aaa79ede4bf1cb105241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe872399de9f21266529841754211233242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4acf953f9b393bde217de3cec1446243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282f751364d7d9b224e29b67ec7656244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeb8cbc055780030352efd9e4d9eee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b0d004d62d00a9cb27ca6adcebb3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e7e4857d710a8ecf7086825dffacd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e07495b3ba46ffbc83e56e5eaa7d87248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0f4391132ba120d44c402e83957ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f668fe82e64e41d167447ef591e34e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36822bfdfa41fd37ac8f43050b5e13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95416a9f10459c811c479b3dadb4c023252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070cd198e72cea6120ec2c08d32b15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d33d0b7b5cc256fea414e21df5a221254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9968ab51ec187394d0f11ac862860b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ff20b8dd6df8e308bbc9be18cf69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc6502e2e7bf8553e17dc360363e4c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16e0855a4527cf5fb0f80944b117a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3fb1e7e599f04e4cabc2144822cb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc08f7f4e51ca48e2e5db45c91103b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89749a7d22269af44b5b610771333769261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a80c76e482e9f8324a89697b5a9ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9871e6354d1782f625602c207955fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01889683a3ade659e20a8501c9a60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e0267eba2d6264166142d294f817e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95753a6a929ef95d49e578104a34de6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850e6ceb1865df21a8d7fab5524f2b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cdcd115c8d1c35ae6053cad056aee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111480cd9cc5e0b1c79c78355fc03cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d6352664261e872451f11f274591270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49183e0e6cef3eb10f1f6d95ce9042a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356b7953a075ae29eabc708062ea790272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d2ae7fd59c78c8d78da31bfc93d03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6c750f67576a7793dd29ba293bc03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7557bd2079a14b3d2da0d72e9e92e75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e76cefad9df6e139e400abad13cb49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d658540c3970078116463faadebe8dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e6228a065824d65855cfec9213092278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc873f312607e8dc0c899408131f0df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988bcd0dc6ba5974aacd6ece9c52d09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4204a993268d8c96d21d72cf90d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd6b1bd1be3ffca624e30d0032ed2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f15c86818fba9ae136d8572a1d81a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e747f3c660183cedc614230f5601284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ddbcd87bb978d8d378d2faf20b189285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b188d94971296ff57ef8749e16602e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b3ccb799b97e6e6024a2b464e4fd4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c10c15781cf8e224e55c927f77d8b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29bc9c3a3b644957b071fb9235c69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98177bde870cd913a746ed349c0e8dbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029308e23f6c00e1a04fea0de89e6bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a266e1d4b2bbdd796c6f639b1a8563d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e10ea53c77488b27801b647627fe7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d58b6672287218fc5baac8dac578294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0aebaee6ee19ef29b3261543b7d23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6b9a39c7c4bdb9c3691f8b0b83f82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3f1ceaa2ba7383b11414f12315d81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7975b45df01a6a27e45ea03c324c891298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b404723fb3e683ef34eb0ea9a81cbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a410674d80b76529620c58cb278c21a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b8949026509489021b931951407a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f78163bc7301f5e3ca48333062299f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48729e0546c6084728e613e724de479d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a16f646d5a7ba262dd5d2334376029304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9921af7da0040b561fb66509af28bfd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d01f42b443d54d0cdc049f7c4c28a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3310f4a44e86146eda1b78921847b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335649c4a638b5b4d602f088b77a7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd0e59137cd222ad6ad0d6e52e03e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb7b2857d8691cc91ecf450f864ff3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77a12ad8edd5a07dada66b54e3b836311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f0012027df618d3ba88fe0c510dee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1056e66e607fc7149a0a1114a88a0c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc809fb811cadf693a593be8adf126d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdceac475985dff23727724b4cf04c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ff46387e9f6c007770f349ee621d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70131d3d85d4bf16bafc3ae82ddd22a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddb325614c9e49c179f1df0b47dd79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b284f4e28db609b72149b59a8e0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e61a8ee605fb46410f3001248b13a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892724c7d5e60e87cfc6b6b634daa61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13126418bbadb66d609f36460b8c0dc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657f03a924827a6915c8b14d158b86d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f8e51f69a39834f34a3821dc6ec09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9f3e9c673a68c8e62ab5f43538c36325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5e73519589b0cb2180805585d82d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d979d09c2610197ecd91e1bed4773327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28842b81d76710bd7b6ad47f3f3926cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52df843e34911876e4954bbd1c60de1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3a30fd629fd519a0bfa59ec17dc81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a285a63fed836de83d2d6f4f83bce84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a21a4f5aac87f2aaa00978546c509c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7db716ebaeb8feafafec5fabad4ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62168b5914a721eeded977388f229410334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c108e24b5cc4cf22f62c83d51cb0fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999aef47749dae468645145a90a414b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae08ebb7a6e5e251ca9e1e0891d4944337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17064ae95cbce3b60a799c7f188c0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8780b4e4f2fa1065b9e4c70030636339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5e1d1ffa93dc77ea190d5888dcf27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4459f529ea59d46082791fef911c74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234f426281acdea710a22ce10437c0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15dd0cb488e5d116fc7d2cf3867ee0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018876135f452409c21e385d629d9555344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30dd7a9e50d3bb8fd0d2259d02d472345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a660c82d0351d42c3a80cd65d987e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a98b7d3ee15864421339ea89271f3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5ce698a3196ffafd1679bdc186ff0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532851998324b4debec7ef1e84a32cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb31c3718d76b40bb2402f74241ac9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b73c9495c0b75b355f91b112e2471351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fbacf1fe55c7b754d52fec9aa60cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6e370fb197856660d9ccd4a276a9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec99b35d24b55f77a8b18f7be64dbec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aaf87b03eadc2bda506c2c62ba85e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e244507db1cbc7958ef61df127a1fe6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259237a751f618235281d8977ac77f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd10740c85f23ce07d75a9e9b5fcd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca3255817e6267321371e8c6d4991c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f306f9d6019e15cdadf581455e1d4ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60209845ddd5be5b3c53bbbdb0ea4cf2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39521535664e7c98c5e2d9cb83597198362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb31804f432b44d7332ff2ff658985363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb6646315cdfaac210043b6bf498d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d92ab4e3b16556d29fd3c8f41d87f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8cb5663a0f36047cec61aaadf7551366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb627b2ad44d49c288c8d8b3cd17b1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42a553d685666547875e76a3022d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82a7c3d9ffa79ab43f055d8109e2d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa56379685974c55050cbf5f68f097370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b022af6be1d511353a00c6eaa5b6d20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd288bf8d13c406d63ac76af7bbfed8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b01015729813f829f55e899980abc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29bb0f96a36fcb599b54ea03253dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17d52eee293c9bf3c467c0b430f21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee81c4880a30136f909f7d3c89a935376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f431ad3842a1014dff40aba869f18c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef14e4d3334f6e646d5e890cdbdbc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c61ade599ebd5aa92e1ce8c355b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8007f7d62e396c44172ca740ef848a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d757dd977236cbe9516fbb79ab53272381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab5dd64fc04c87eaa51afeffe2c676382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e83f875c85f1edb33e0e8bc227ec6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fe7402c5c92e3d678fd9ccad59124384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f2132e74e0a2771ddb5b94882c50b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041353164d77dc0858d487d21723bb3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f34f301d8888d69b1288527e8c8f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24866af4c0ac5124790f33c6317f3872388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3dd1f5c0ec2836ea9f81a87a7d3d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b75cbd5370d8ddfb980227bf68a8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85372dfb0ee15544e582f2fe5a6d62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f029f012b2139f22e2c9863c95033392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064012c0dd11273780f45b72dbff049393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166299a3c5ba3095d579c025fbe3281f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdeaa24bff83247d7749c242c072ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf5ca45f695cc473ad9d8b866c48b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350acf492a7f9cee014b75157537fb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca84527c74f0afdf78025e304e96ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0029a4b2cd51cfa76c8cca348ea29399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66d1f589e08a70d77fe490f46335a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146adddef139503b37471e6652cffd92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47984c54b4de27006862446eb4a2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a52b1b32f21fc347b1d110d8b372403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b895582e7b208f18ddeed9191270e26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47210468c48fe82109244a37f3fc870f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e047728a90124c077b2ab7ad0bfd539406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dceb76c17fd2fc83a1665b62b9eda3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0241cf36a7df15071d54f5fa0230a3c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc854e1c4b2a250a9693f847f6321dd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02a76d1a519e24423f283f2c20d7a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911402d0787eb3f1a0c408bf25ffcc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd705e8478c2f55ff2bc09b477fd858412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e093f9d01e84b4e8822ea8a5a6c85d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e8aaf7764d9e5f9e4d11b02145038414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee876e800018edbcacb22c7aed97a310415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94ea8b478e2cb4e46bebce3fc5625d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d89e9677a6b6b2ba0e735dbce2bdb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c86acad6a3ef08bead46eeed830c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabde6d6c0dfa27443a0506151f52de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fdb1fc15555326b9f4f19ab15847f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aab21bb1dc573212c783b291f72aa5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d195da3e959beb83a20d1aad73b837422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415291d6070140ffce31910c9942548d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9470b6d619cbbe12b5b79b218f5dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209c9853ecc35fc643703e717e42cdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4fd8752dc244a1a30e4757a54a5da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffac8dc4373a127c2efe96e3bd3813427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c9ed3c26b0af00109e6f437b2045428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e03a1d6e5729861eefd21109204e6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3562346c73fb68dc49f25dafd687029430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848162946dab6f4ddc494d64a945f9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70bd5a3d2a5dfd5b56c9d7f107492432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1440565ff2f364170a572cf8426d0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d78fac5ef2f5885d11a6f57226d97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187a130d858ba09e3d2923316183184435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572ec754021b709c846048fb08d5434436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3980bfdf8ee0c58e6ddeb52ceb536437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa787dcabec9b21972a57378e1fe67438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec40a596736cea43d3f7c8b5a5097439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c98a8e79942738eab4bc6c96bb7289440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c846585f86cc1d8ba0ecc9a7bf22318441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eea30c1bc76a3e993df3626080b9d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b4b2c2ea41fa8afee25fbf209b652443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a0a60037df6f7485850a5710353de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c8fd555221676b4a06dce8209fdc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb266f10ca10001bd177f0f3d15efca4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f42d46455ab5eb0973deeec61ade447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b356ee211845036f8f6770cd67f0a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04e99b0a71f466aa45fb04ff78657b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315524bd527c8ecb2ba4cfdeb2d65fd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f401b5552d96cb162d85e6f067e4ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c02814241237827ef1fbabce1511452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5c78778de9fbfa0225394f6689118453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81343e57f850f8ee8d0db62d41ed0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6826f5509c77a2e1f9c6dde8c5287ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae41bb767b7f5febd76d0d8c0f5e625456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c44827f0f53b0272f26f85276a834457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c657ffc081b11dd2e48329df61252458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e5e083fcf0960a9f306bca985a9d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8bcb340593fd752ad31dae71b49ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab66fd63a39be245ddefcdbce01bcc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f4db39de5efd96a983dcc4dac2708462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecda1b3d8953d06471b29bc1dd9fd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcb08a5727a00179767c9c16f1d3ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56405e3c41a976a05a2c891ba0897bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd1bd5dd2c375bbe2073084dc70fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab52c3f04e96fd22080f72e4ec911f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbebac619cb8a3b3a4cd4709a0ef4e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c60e9d8487efdb7ff06632a9f1074469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ef4365a12dbb1a6087bfcfa3fa12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeae573443d202ff324be8e8bfc933b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1c9a530c46c25ac94e04111550b29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d539a0ee4b577242e25721add461f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5294facc0428d9580431380a1913ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d668927ae5dc7dbaac841c3a384b6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151defdc57c19584ad2ad5e7f1d93dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28755ac9f9d432490968b3024d80bf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc17b680a50a785fe44fe3448221f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62be3a1b1ce384bf99576b6324d64d5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241825c22dc3108f37359a549e4d3625480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f2be99147a5d5d29b291ce1eecdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395249a260e10a37e0945c64c72cea4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce5964552fc1811922c8eeeef1d02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cacd208f3ae2cfdc10252aeec8efde484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4df3284e1868f4d72c16481a15035485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1eb7c1ec715431dad2294c8773102486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84d731faf2b4c94ccadc062739e333487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30379334b6401d6639670cbe34dac940488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f67f4f0ad6124671b5c3ac013d615489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7f1caf0902796d94c319fb9dd3320490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3df610ecd759eeeb3004d48802c066491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5be0c75a00e4213a60272f548284f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947c248b18ff6ae4a81a2de2cc83283493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74901d7b17945dd2c460168b512524e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f42228989dccc66774a8e2c4157e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b1296a34d8b01e1fa17295ce9fde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b50a1973216f0b52b347dc2189200f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2386cdd204cdc4cb3ad38f89de2b01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3bdcf8ed90b3a9f48fe7fd6b69d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eec56a6915ee029c29955819b826eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7870a3be3498ce3172a8c2bf4ec54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade1df565f232e5bce6a81448de60f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffde383cea373a0d89aea7722d2099503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be514c25c247c95aea20c6d3c1a323e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca1fc0ec8edee629dd54d522593e7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830962a49cc076519423b8942f1018506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b193564076a1aeaf6d15801aa76289507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920413ffdfe47d0528f97351747f30c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76b25ae5bfb6acbe5b4df6fd112470509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e45998431cf5c4dec7d4b7ce9bf8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89314f12c72d64b19a0b469f5a1298511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b2e0b0609405f23e69b8df6f4701512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61742c6303662dd135e9b99987058c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323814be3bc254fafa6dd39f98eca43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e74827e0e723d4a7b40a137d703933515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffebea3a4565591570bc15f3649cae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82fd2780467f66743a662b04589f19517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70c4bd98ed06bc792cfadead14cbf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2c9d5abb98836f3c1c7154a3810d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173a11faf6de6659ee1e78ad6589eb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc3f27cbba7b2e82e817076843b69b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de9ee59c950394cacd64a4eb80c98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d632ddbd06774e800a3437991b9f10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52c3f28276a8f30d6e7d5b667d2e31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fdc206692c35690003b13a83c9d91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc11a161d50612b67d64ffebba08b3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811a61d8826683222dd81ddf1788020527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f89ae1d5d45795fd3d245600abf8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479215b68dd265a9b69e4b0f5b23a77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88ed3f31d0995b47c7a23b6997078d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184ff63ca69b4e76915e42150225c40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace8339c5fa3769187eea29951166c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477946b6471faf1dfb21b116db7f2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df21298620f6184d0f2aa7882814b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eec3435347d0e50c0ad0729b3daaf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90529a7514096c59a1cb9df014207cef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d259d375823cb5f9491e93ed5acdea6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cae3c5346d4b9aae70acd2524a395538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cba0e9746c9286672b2fa087e487b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b87f3f2be56e99bb49ba5abbc4dcf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8f5c1666946872a15c15f59a4052f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60872b32a9c15ab2f8a3dfcd2614ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b156b3ed8451ba8b96b9af2b55b7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622e0230608e3bdd17bb3781b19d86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1cb702d9350afb0dce18ee941211c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82623f0a582b79dedd96afa8623af877546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf078b5fcbf0a49c195c3fe334e603547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a4a4cb50fa673e6e63d8510c37da4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba86b772d3c8b081585d7c8d23f7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8425d1bddca4a0f9ab426e2a548d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14778fb4c1f77ec622af4622739be084551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3bc3886eb0e1ca4ee5b1187ea667b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36e082dec9082f4ff6ee74bee53efc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057847ddcc91b5cc60a3e1d17c9daf1d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d55e118013dae6abb8df76b1dad2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6d4cb60bf7bce7b90fb95e393a7ac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343335fb4ffe4a499c27956fdc0c6f7b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbca1cdfe953f9971d2adeb432de57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e05b5f987afafdc45b8fe636d093a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a64537fa3f24f864414fa0a05c127560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b97349cbe27dcc4acf35daad22d7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184dcfc3e34d8cfbf71a35cd27e980562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb2345655a197cb6fd47d0d03a0c3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0281280db10360379543cb4e327d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110fd24ea7dc2d6785d5f1a5834d29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26967c29ffd128f71851b94ed1e36fda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfccfdf7dc7dd095ab6ece33310df54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64aee952bc14871da5dc0445413855568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc97bef1c04d8314ba8d4ea1a32d7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0568b78c5f53d0c510ea8f12eebd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5c3d5c4f81c72adcf49989e6f9cae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6afea89ab1b921a505700fb128a2d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949109580de5834f7c86a41b6b4c89a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594c3b0e026453bc63ad0582d0d5e97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240138b981ec4a03054c8c1670f9168d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d25cce5d6a0eed33177fdc1f84a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a847c26ffee9df1947727c9d39cb04c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adc5cf7bea29d4f43d3e274ebe4197578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d147a341c5744d01ac15d47d585a7e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ac4dc3821a05a4502adb9e050f9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d018246094cbdfb44492e03af89c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3181b380a2c1a34cbb226bdce436745582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d9a4c8d007d4ca0835c3906a9d4bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a001ac3b1192ab10b9992105476b46d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ca106a4cd9fe48709263772079ebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46bb5d2b3856b1ea1f94fe33976d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb482be9d34c52a5b70008c5b40ee7b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faf16220a7e4dea452ab895556ef4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8fcc3337e022f27a355e26b26abfd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41e03bb45ae5651ce0e5ec496ec581590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac157b0e634b82d6946ba76c10088f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a087b522404971113d23993a12a769592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60780555005d49b7b2311107edaf41b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e159ebdaf29757899f51d26604afbec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4651711ea3e304261f16344b552be0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec168e257f22becb060b8c9c7fe0fcc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b07b49a8ac38315adf891a365fb98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb5d1e7849a057fbc3baea9bfc1822598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f67a0070b5ed140dd35afcb49f2bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f976b2d2b99fdc5f3dada9d3de9f35600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02b76e034002ee177b47dab5e68875601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd44d40d2132b0624f8793fa70a75a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1aba5c8680f67d27cccd3d201e31ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b40c12fef557f5a9f764f06604615604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cee87853267a4ccb9d84f2de99c050605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2fee1c44990bd6196a755f02c081a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a02b1b5742eabf5a67414b46686ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2085bebfc736aeccca7d376acb208be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67680ff1f5ce05054fbc1413db58688c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96689fb702b46afa07e72bdd637184610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb288621f0e27b40c15a90ee1f361611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd50f152306a5e08c37899c5d56866612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b879d64661f04efedce7078157136613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac73881a078afb9cf315eb5799592c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bd6578c936266d9e2267de180859b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829d81039f930ffeb674a1bf4d5f73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7961c636f6ae066a2c899282fa9d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e520c239c7ccc8a930d19b866cdc71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ebf25e427da538040ff2401297d0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68990130e4f7c7433809730aec8608620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca245f9c8120ca122d93ede38dda373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b70cddf65972d067ce9ff43995fcb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348db4068c22b3fac70cda55e8b6f6e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae9672f2073f4dba629adf13980115624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2076a745f35fc5cd8c7f0ad39e0b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1b21f4fa6d54007150fea3e1ed511626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e47cf68c3bde1bc5487e3e8a335c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2f3408e6213028861e186bf07571b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df8a7ef8ef6cc49412be0a43e3aa8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bbe771daae3346cd515918eeaf81a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55076d3a2372ff501a6ec1b2525ca0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4b2487984d60b4e4c2d39f554162c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c9d420db2392121fc52f6eedacd99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a1c44ed742959e6cfb71214513a45634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b1d17da7952e35e3f938939f0f867635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca32e4d35ec906279b4dc668c8d66d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83049393f8092b032744015c75fa24f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a1aa56b020de971f37f438d2116ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61738b4a48092cc6fe67b8a3f9887f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256064a7ab24dcbfc7e57a203d823483640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2687909c08ad47101a57b6fdde32e86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9337d1967ec241fb75bed1a4fec8d8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa505d807b340ddc66f61595e44e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bdb0fcd6ea3e19bb2727873340a93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fc7f600350a4fc575e1e34c6da0bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dfcee25f5132ed0f5ee469c3afead646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc537e65974980a3e130f7d0b0b2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caaf6a446f5c0985b518d9f3faed566648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e972a835bb6ff680bbb73a1566a1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd86a2c137d22c7f260b40ddb4496650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caececd75fb617ad575e483aeb9b06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d5e540080dbbdd51ce1ceaf469e31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30914195939c7c305bad565f380fa0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890c7371a0f1b96230691d1577529c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93677b3ac0ec22cb3d1250849be6db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37f392dddfa86838186d434c1badc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c07d930f3e56e568144d0ce1077c25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c414fdbd3ea6e5a170e11e9d975b37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf518a9d3ace16c5db074780afb8d81659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e7484162203d4bb39e426626de65d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb27bb9ba18b4ccf741a921bcb3b02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351818c28887c5b63f3dec461bdf3c8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6a6b333b43da2699cb316dc2c106663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a67681986717f2809d7001ef5f6eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e878bc389e91e5643c3bbb4b015745665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebaddc2f28e38af5e79f1fd27e36d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adff7657b127814fd5ebd331f47501667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d33767729e6c3463ca78acdb583ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e9e5379a756f73972c4f11655b686669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96fabcee11426675b73393ec7de00c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e5bb4f11c21641d158b674f18517671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88964c976e74449034973115e4ab1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce69c185be34b9f3c97df40d8faea7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2e298125c7a5e7e7176485ef9d85a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e4ac739b0fc1a05d5963968e5e159675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c02eaed2cde2c9a297644302ddf31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e892550393445903e2aaa83d4f842677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1ae1fd9a842167780c680821f60b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ba87823759ad78f64687b635aad6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc2b309a421d142dbace93ba057ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d45b46b0426695e27fc25b618b150681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd080d09921bc6caf6ee5d712079d4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325951e65791777f3f3563a2cfe4fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73cdbe958f0debb8050f5f61d37cd7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aea6666349a3a127e8362c55c8b76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9208ddd6615b13da51d7a21dfdd98d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48865efc92b8166b2a8df179f4e8aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e601f6a60345d757bd6ed3004865da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bda5f6404286e350ee925d2484bcca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e817af3dc8028bede187e8deae9075690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0ddcb311b1e580c8515cd983af294691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa16ef1c8a23d77127574a331d03c2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9fe08a7a8e346244679ce9af76cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6632e6b0d71db555b8e00cbf08dd7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35870a1d71a5f31a50ae2ec0f437758695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d66364a572d4cac1316d942c826db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad20ce5f2335efcd2b578949b18782697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d9f724b349969c7ca3174e6058e59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4118333df73fe2fed3abd3e82554b7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7cb8eede6142e1e85498ab02097b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3d83d4fc5c94e877d3d63aa0e1b40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c14ee5b0d991830e5a3d87593d4bce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6d0bd4952b6dc03f6a67f4a0f7102703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeadc7a0cc33a05f908744927fb32cd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bca0832a1646c46afa1910c3239772705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ff80f1e2193e2193cc8ee961a96e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d22eec14358837172ce6882c863aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886f116ee8670868809dd2434368d89708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69091cf42b885497424525e1949cac8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee85326f79bdc78238eeae3af3d5ba2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60688c78c21bb38821065403e69f3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a276fc196e6ac388a947cc10e66b51d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe376e6c4921bcc0ffbcba1bb0a1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1160cf08ed0c3fdef6786829be89fbd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27feb64c9309354a1dc5aec1a64d3ffa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752eec13017108ae5f100634e1c21d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517151f0e5f83e0a106526a89f2b7c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f864720c8ca8d6f2e2250901cc169718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335290c0274c12951a9582a7487daa94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80badee87718bd03bbe1433685ae48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c88d2d80f3887345c07f3dfe86431721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b94cc461a4544fc1227a377d114b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dae3700225768275924a392fa0370f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac085a11c4ffd735444d6e8012843724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d920119f154afc71a0663c5bbbdb0be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301868102b00ad2f396836d8b1de7a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9690ee503bc5c9e3b04402eb1112a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5a223b1318915b01743877bc30a2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ab4411ddfbff6079c767a157ea5f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d158c4e0af6bbd34977ccb5374c9fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179f7121497de5d415c7ac759a13441731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd09a8b88d0d49d49a00b5bc53f8349732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6a3fa6d46ec10ad768568acb7b59b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b47252fe489e2507bf7387bfafdd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d0e288a04e669b826cd3b8ccec6cd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78151cd2dd915fc329d1dba44074d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269e94982699f184cb27f761645798e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead4a7ae391ae106da20be79f761bab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d311b8194836fa40be236154ebfb2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e2f85eb60d158b063afaf5dfd0dfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849963b9e4b01f59287f83ac69318f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120ea67de4a6ff77dd4d91d878b09ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd09e13fa4155ae117cdd78b541aef7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dc6b4f739d70e7fbc257c7f0ecddb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d80ed472602b676ab03785a1c9df1e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e04526601b661afc40069048bcc8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac40957e2b57dae8e53e7063bfc600f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0aaaf2ad97c60652a6330509e8635748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804a09087a0997bd25b818fa6acaac2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0267c2b4f8c22a04e8ee739336987750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39560043406d70b56898c6b585af77751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e753859b75b66aac3819856d198a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e0ddf48df6b1c054302299b6e81f4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>